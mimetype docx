--- v0 (2026-07-11)
+++ v1 (2026-10-11)
@@ -1,10740 +1,19169 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer14.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header14.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer16.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer17.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header16.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer18.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header17.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header18.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer19.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer20.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header19.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer21.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header19.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header20.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header21.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer22.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer23.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header21.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header22.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer24.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header22.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header23.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header24.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer25.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer26.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header24.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer27.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header25.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header26.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer28.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer29.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header27.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer30.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header27.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header28.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header29.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer31.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer32.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header29.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header30.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer33.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header30.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/footer36.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="347B0E9D" w14:textId="77777777" w:rsidR="007C47FE" w:rsidRDefault="007C47FE" w:rsidP="00333C9D">
+    <w:p w14:paraId="668B9D0C" w14:textId="77777777" w:rsidR="0066682D" w:rsidRDefault="00F31FE4" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Prophuvudrubrik"/>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Publikation"/>
+          <w:tag w:val="Publikation"/>
+          <w:id w:val="577641782"/>
+          <w:lock w:val="contentLocked"/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="0066682D">
+            <w:t>Regeringens skrivelse</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="0066682D">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="69EB1427" wp14:editId="7A710B5C">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7EDC4D33" wp14:editId="648AABAA">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3683000</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-277495</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="716400" cy="1036800"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1" name="Textruta 12"/>
+                <wp:docPr id="1" name="Textruta 14"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeAspect="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="716400" cy="1036800"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="PropLogo"/>
                               <w:tag w:val="PropLogo"/>
-                              <w:id w:val="-838614461"/>
+                              <w:id w:val="-772469388"/>
                               <w:lock w:val="contentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:picture/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:p w14:paraId="21CB7CD0" w14:textId="77777777" w:rsidR="007C47FE" w:rsidRPr="00811BB8" w:rsidRDefault="007C47FE" w:rsidP="00C37AA0">
+                              <w:p w14:paraId="637F8DFF" w14:textId="77777777" w:rsidR="0066682D" w:rsidRPr="00811BB8" w:rsidRDefault="0066682D" w:rsidP="00F572D9">
                                 <w:pPr>
                                   <w:pStyle w:val="Brdtext"/>
                                 </w:pPr>
                                 <w:r>
                                   <w:rPr>
                                     <w:noProof/>
                                     <w:lang w:eastAsia="sv-SE"/>
                                   </w:rPr>
                                   <w:drawing>
-                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="47B8AA27" wp14:editId="12647F79">
+                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="102D8945" wp14:editId="3DF7CD4B">
                                       <wp:extent cx="514155" cy="921598"/>
                                       <wp:effectExtent l="0" t="0" r="635" b="0"/>
                                       <wp:docPr id="2" name="Bild 3"/>
                                       <wp:cNvGraphicFramePr>
                                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                       </wp:cNvGraphicFramePr>
                                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                           <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                             <pic:nvPicPr>
                                               <pic:cNvPr id="2" name="Bild 3"/>
                                               <pic:cNvPicPr>
                                                 <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                               </pic:cNvPicPr>
                                             </pic:nvPicPr>
                                             <pic:blipFill>
-                                              <a:blip r:embed="rId13"/>
+                                              <a:blip r:embed="rId12"/>
                                               <a:stretch>
                                                 <a:fillRect/>
                                               </a:stretch>
                                             </pic:blipFill>
                                             <pic:spPr bwMode="auto">
                                               <a:xfrm>
                                                 <a:off x="0" y="0"/>
                                                 <a:ext cx="514155" cy="921598"/>
                                               </a:xfrm>
                                               <a:prstGeom prst="rect">
                                                 <a:avLst/>
                                               </a:prstGeom>
                                               <a:noFill/>
                                               <a:ln>
                                                 <a:noFill/>
                                               </a:ln>
                                             </pic:spPr>
                                           </pic:pic>
                                         </a:graphicData>
                                       </a:graphic>
                                     </wp:inline>
                                   </w:drawing>
                                 </w:r>
                               </w:p>
                             </w:sdtContent>
                           </w:sdt>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="69EB1427" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="7EDC4D33" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Textruta 12" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:290pt;margin-top:-21.85pt;width:56.4pt;height:81.65pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9YhRFMgIAAGYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2ynadoZcYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2Xmg22nYRSZF6uPro2cPXaPIQVhXgy5oNkopEZpDWetdQb+/rj7d&#10;U+I80yVToEVBj8LRh/nHD7PW5GIMFahSWIIg2uWtKWjlvcmTxPFKNMyNwAiNRgm2YR5Vu0tKy1pE&#10;b1QyTtNp0oItjQUunMPbx95I5xFfSsH9s5ROeKIKirn5eNp4bsOZzGcs31lmqpoPabB/yKJhtcag&#10;Z6hH5hnZ2/oPqKbmFhxIP+LQJCBlzUWsAavJ0nfVbCpmRKwFm+PMuU3u/8Hyp8PGvFjiuy/Q4QBj&#10;Ec6sgf9wRMOyYnonFs5gI4MV25W0xuXDs9BmlzsECLV30jbhi1URxMJ2H88tFp0nHC/vsukkRQtH&#10;U5beTO9RCaCX18Y6/1VAQ4JQUIuRY1LssHa+dz25hGAaVrVScYxKk7ag05vbND44WxBc6eArIiEG&#10;mEvmQfLdtkOQIG6hPGJHLPRkcYavakxlzZx/YRbZgekj4/0zHlIBhoRBoqQC++tv98Efh4ZWSlpk&#10;W0Hdzz2zghL1TeM4P2eTSaBnVCa3d2NU7LVle23R+2YJSOgMd8vwKAZ/r06itNC84WIsQlQ0Mc0x&#10;dkH9SVz6fgdwsbhYLKITEtIwv9Ybw09ECI1+7d6YNcM0PM7xCU68ZPm7ofS+/VgWew+yjhO7dHWg&#10;D5I5znxYvLAt13r0uvwe5r8BAAD//wMAUEsDBBQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4a5eiRYosTUPSmBg9tPbibWC3QGRnkd226K93POlx&#10;Mi/vfV++nmwvzmb0nSMFi3kEwlDtdEeNgsPbdpaC8AFJY+/IKPgyHtbF9VWOmXYX2pnzPjSCS8hn&#10;qKANYcik9HVrLPq5Gwzx7+hGi4HPsZF6xAuX217GUZRIix3xQouDKVtTf+xPVsFzuX3FXRXb9Lsv&#10;n16Om+Hz8L5U6vZm2jyCCGYKf2H4xWd0KJipcifSXvQKlmnELkHB7P7uAQQnklXMMhVHF6sEZJHL&#10;/w7FDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD9YhRFMgIAAGYEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape id="Textruta 14" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:290pt;margin-top:-21.85pt;width:56.4pt;height:81.65pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9YhRFMgIAAGYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2ynadoZcYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2Xmg22nYRSZF6uPro2cPXaPIQVhXgy5oNkopEZpDWetdQb+/rj7d&#10;U+I80yVToEVBj8LRh/nHD7PW5GIMFahSWIIg2uWtKWjlvcmTxPFKNMyNwAiNRgm2YR5Vu0tKy1pE&#10;b1QyTtNp0oItjQUunMPbx95I5xFfSsH9s5ROeKIKirn5eNp4bsOZzGcs31lmqpoPabB/yKJhtcag&#10;Z6hH5hnZ2/oPqKbmFhxIP+LQJCBlzUWsAavJ0nfVbCpmRKwFm+PMuU3u/8Hyp8PGvFjiuy/Q4QBj&#10;Ec6sgf9wRMOyYnonFs5gI4MV25W0xuXDs9BmlzsECLV30jbhi1URxMJ2H88tFp0nHC/vsukkRQtH&#10;U5beTO9RCaCX18Y6/1VAQ4JQUIuRY1LssHa+dz25hGAaVrVScYxKk7ag05vbND44WxBc6eArIiEG&#10;mEvmQfLdtkOQIG6hPGJHLPRkcYavakxlzZx/YRbZgekj4/0zHlIBhoRBoqQC++tv98Efh4ZWSlpk&#10;W0Hdzz2zghL1TeM4P2eTSaBnVCa3d2NU7LVle23R+2YJSOgMd8vwKAZ/r06itNC84WIsQlQ0Mc0x&#10;dkH9SVz6fgdwsbhYLKITEtIwv9Ybw09ECI1+7d6YNcM0PM7xCU68ZPm7ofS+/VgWew+yjhO7dHWg&#10;D5I5znxYvLAt13r0uvwe5r8BAAD//wMAUEsDBBQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4a5eiRYosTUPSmBg9tPbibWC3QGRnkd226K93POlx&#10;Mi/vfV++nmwvzmb0nSMFi3kEwlDtdEeNgsPbdpaC8AFJY+/IKPgyHtbF9VWOmXYX2pnzPjSCS8hn&#10;qKANYcik9HVrLPq5Gwzx7+hGi4HPsZF6xAuX217GUZRIix3xQouDKVtTf+xPVsFzuX3FXRXb9Lsv&#10;n16Om+Hz8L5U6vZm2jyCCGYKf2H4xWd0KJipcifSXvQKlmnELkHB7P7uAQQnklXMMhVHF6sEZJHL&#10;/w7FDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD9YhRFMgIAAGYEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <o:lock v:ext="edit" aspectratio="t"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="PropLogo"/>
                         <w:tag w:val="PropLogo"/>
-                        <w:id w:val="-838614461"/>
+                        <w:id w:val="-772469388"/>
                         <w:lock w:val="contentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:picture/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:p w14:paraId="21CB7CD0" w14:textId="77777777" w:rsidR="007C47FE" w:rsidRPr="00811BB8" w:rsidRDefault="007C47FE" w:rsidP="00C37AA0">
+                        <w:p w14:paraId="637F8DFF" w14:textId="77777777" w:rsidR="0066682D" w:rsidRPr="00811BB8" w:rsidRDefault="0066682D" w:rsidP="00F572D9">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:noProof/>
                               <w:lang w:eastAsia="sv-SE"/>
                             </w:rPr>
                             <w:drawing>
-                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="47B8AA27" wp14:editId="12647F79">
+                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="102D8945" wp14:editId="3DF7CD4B">
                                 <wp:extent cx="514155" cy="921598"/>
                                 <wp:effectExtent l="0" t="0" r="635" b="0"/>
                                 <wp:docPr id="2" name="Bild 3"/>
                                 <wp:cNvGraphicFramePr>
                                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                 </wp:cNvGraphicFramePr>
                                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:nvPicPr>
                                         <pic:cNvPr id="2" name="Bild 3"/>
                                         <pic:cNvPicPr>
                                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                         </pic:cNvPicPr>
                                       </pic:nvPicPr>
                                       <pic:blipFill>
-                                        <a:blip r:embed="rId13"/>
+                                        <a:blip r:embed="rId12"/>
                                         <a:stretch>
                                           <a:fillRect/>
                                         </a:stretch>
                                       </pic:blipFill>
                                       <pic:spPr bwMode="auto">
                                         <a:xfrm>
                                           <a:off x="0" y="0"/>
                                           <a:ext cx="514155" cy="921598"/>
                                         </a:xfrm>
                                         <a:prstGeom prst="rect">
                                           <a:avLst/>
                                         </a:prstGeom>
                                         <a:noFill/>
                                         <a:ln>
                                           <a:noFill/>
                                         </a:ln>
                                       </pic:spPr>
                                     </pic:pic>
                                   </a:graphicData>
                                 </a:graphic>
                               </wp:inline>
                             </w:drawing>
                           </w:r>
                         </w:p>
                       </w:sdtContent>
                     </w:sdt>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Nummer"/>
         <w:tag w:val="Nummer"/>
-        <w:id w:val="-1816559108"/>
+        <w:id w:val="651496753"/>
         <w:lock w:val="contentLocked"/>
-        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="6FEC65B7" w14:textId="62FD545A" w:rsidR="007C47FE" w:rsidRDefault="0028464C" w:rsidP="00333C9D">
+        <w:p w14:paraId="1514B74B" w14:textId="190D7E4F" w:rsidR="0066682D" w:rsidRDefault="00B516B9" w:rsidP="00333C9D">
           <w:pPr>
             <w:pStyle w:val="Prophuvudrubrik"/>
           </w:pPr>
           <w:r>
-            <w:t>2025/26:139</w:t>
+            <w:t>2025/26:153</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="5B06FEA9" w14:textId="77777777" w:rsidR="007C47FE" w:rsidRPr="005F407A" w:rsidRDefault="007C47FE" w:rsidP="00333C9D">
+    <w:p w14:paraId="56C87B3B" w14:textId="77777777" w:rsidR="0066682D" w:rsidRPr="00D01F17" w:rsidRDefault="0066682D" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:after="40"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7513" w:type="dxa"/>
         <w:tblInd w:w="28" w:type="dxa"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5917"/>
         <w:gridCol w:w="1596"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007C47FE" w14:paraId="0EA4F903" w14:textId="77777777" w:rsidTr="00333C9D">
-[...29 lines deleted...]
-        </w:sdt>
+      <w:tr w:rsidR="0066682D" w14:paraId="24F9D51E" w14:textId="77777777" w:rsidTr="00333C9D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5834" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="642C6F1B" w14:textId="2530171F" w:rsidR="0066682D" w:rsidRDefault="000C0F39" w:rsidP="00333C9D">
+            <w:pPr>
+              <w:pStyle w:val="Proprubrik"/>
+              <w:spacing w:after="20"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000C0F39">
+              <w:t>Riksrevisionens rapport om internationella klimatinsatser</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1571" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="NummerEtikett"/>
               <w:tag w:val="NummerEtikett"/>
-              <w:id w:val="1988590602"/>
+              <w:id w:val="-752892312"/>
               <w:lock w:val="contentLocked"/>
-              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="4A09AF69" w14:textId="48099FFD" w:rsidR="007C47FE" w:rsidRDefault="0028464C" w:rsidP="00333C9D">
+              <w:p w14:paraId="17AF557F" w14:textId="0CB45789" w:rsidR="0066682D" w:rsidRDefault="00B516B9" w:rsidP="00333C9D">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                 </w:pPr>
                 <w:r>
-                  <w:t>Prop.</w:t>
+                  <w:t>Skr.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:alias w:val="Nummer"/>
               <w:tag w:val="Nummer"/>
-              <w:id w:val="-348560707"/>
+              <w:id w:val="1093290642"/>
               <w:lock w:val="contentLocked"/>
-              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="709B3DF6" w14:textId="69E39641" w:rsidR="007C47FE" w:rsidRPr="00141F91" w:rsidRDefault="0028464C" w:rsidP="00333C9D">
+              <w:p w14:paraId="3C6FB830" w14:textId="6C446A8C" w:rsidR="0066682D" w:rsidRPr="00141F91" w:rsidRDefault="00B516B9" w:rsidP="00333C9D">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                   <w:rPr>
                     <w:szCs w:val="26"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:szCs w:val="26"/>
                   </w:rPr>
-                  <w:t>2025/26:139</w:t>
+                  <w:t>2025/26:153</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="69F19844" w14:textId="77777777" w:rsidR="007C47FE" w:rsidRDefault="007C47FE" w:rsidP="00333C9D">
+    <w:p w14:paraId="1F71A4E9" w14:textId="77777777" w:rsidR="0066682D" w:rsidRDefault="0066682D" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:before="60"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="746B6109" w14:textId="77777777" w:rsidR="007C47FE" w:rsidRDefault="007C47FE" w:rsidP="00333C9D">
+    <w:p w14:paraId="65D03D48" w14:textId="77777777" w:rsidR="0066682D" w:rsidRDefault="0066682D" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
-        <w:t>Regeringen överlämnar denna proposition till riksdagen.</w:t>
+        <w:t>Regeringen överlämnar denna skrivelse till riksdagen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56768B88" w14:textId="77777777" w:rsidR="007C47FE" w:rsidRDefault="007C47FE" w:rsidP="00333C9D">
+    <w:p w14:paraId="00CBEDAB" w14:textId="77777777" w:rsidR="0066682D" w:rsidRDefault="0066682D" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1CD3C496" w14:textId="2AD42499" w:rsidR="007C47FE" w:rsidRPr="00B66FC4" w:rsidRDefault="007C47FE" w:rsidP="00333C9D">
+    <w:p w14:paraId="30888587" w14:textId="77777777" w:rsidR="0080631B" w:rsidRDefault="0080631B" w:rsidP="0080631B">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-      <w:r w:rsidRPr="00B66FC4">
-        <w:t xml:space="preserve">Stockholm </w:t>
+      <w:r>
+        <w:t>Stockholm den 26 februari 2026</w:t>
       </w:r>
-      <w:sdt>
-[...14 lines deleted...]
-            <w:t>den 26 februari 2026</w:t>
+    </w:p>
+    <w:p w14:paraId="295E1C6C" w14:textId="77777777" w:rsidR="0066682D" w:rsidRDefault="0066682D" w:rsidP="00333C9D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:alias w:val="Namnunderskrift1"/>
+        <w:tag w:val="Namnunderskrift1"/>
+        <w:id w:val="146416067"/>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:namnunderskrift1[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+        <w:text/>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:p w14:paraId="1A75187E" w14:textId="53D6027F" w:rsidR="0066682D" w:rsidRDefault="00EF508F" w:rsidP="00333C9D">
+          <w:pPr>
+            <w:pStyle w:val="Propnamnunderskrift1"/>
+          </w:pPr>
+          <w:r>
+            <w:t>Ulf Kristersson</w:t>
           </w:r>
-        </w:sdtContent>
-[...15 lines deleted...]
-    <w:p w14:paraId="0CE152D1" w14:textId="0AEC3B30" w:rsidR="007C47FE" w:rsidRDefault="007C47FE" w:rsidP="00333C9D">
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="19394CEA" w14:textId="0427FBFD" w:rsidR="0066682D" w:rsidRDefault="0066682D" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift2"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2693"/>
           <w:tab w:val="clear" w:pos="7474"/>
           <w:tab w:val="left" w:pos="2126"/>
         </w:tabs>
       </w:pPr>
-      <w:r w:rsidRPr="00B66FC4">
-[...9 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="008F01E7">
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Namnunderskrift2"/>
+          <w:tag w:val="Namnunderskrift2"/>
+          <w:id w:val="-873931827"/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00EF508F">
+            <w:t>Romina Pourmokhtari</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="46487281" w14:textId="01234578" w:rsidR="0066682D" w:rsidRPr="008C3EC0" w:rsidRDefault="0066682D" w:rsidP="004534C4">
+      <w:pPr>
+        <w:pStyle w:val="Propnamnunderskrift2medplatsefter"/>
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008C3EC0">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:i w:val="0"/>
           </w:rPr>
           <w:alias w:val="Departementsnamn"/>
           <w:tag w:val="Departementsnamn"/>
-          <w:id w:val="596381816"/>
+          <w:id w:val="-1224515004"/>
           <w:lock w:val="contentLocked"/>
-          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="0028464C">
+          <w:r w:rsidR="00B516B9">
             <w:rPr>
               <w:i w:val="0"/>
             </w:rPr>
-            <w:t>Finansdepartementet</w:t>
+            <w:t>Klimat- och näringslivsdepartementet</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="008F01E7">
+      <w:r w:rsidRPr="008C3EC0">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A8A2EB7" w14:textId="77777777" w:rsidR="007C47FE" w:rsidRDefault="007C47FE" w:rsidP="00817315">
+    <w:p w14:paraId="3D5EEEE2" w14:textId="77777777" w:rsidR="0066682D" w:rsidRDefault="0066682D" w:rsidP="0066682D">
       <w:pPr>
         <w:pStyle w:val="Proprubrik"/>
         <w:spacing w:before="80" w:after="400"/>
       </w:pPr>
       <w:r>
-        <w:t>Propositionens huvudsakliga innehåll</w:t>
+        <w:t>Skrivelsens huvudsakliga innehåll</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32EF1271" w14:textId="21FE087C" w:rsidR="003A49A1" w:rsidRDefault="003A49A1" w:rsidP="003D6663">
+    <w:p w14:paraId="0E1C948E" w14:textId="77777777" w:rsidR="0080631B" w:rsidRDefault="0080631B" w:rsidP="0080631B">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
-        <w:t>Sverige är sedan den 1 januari 1998 anslutet till ett samarbete i form av ett gemensamt uttag av vägavgift för tunga godstransporter vid användandet av vissa vägar.</w:t>
+        <w:t xml:space="preserve">I skrivelsen redovisar regeringen sin bedömning av de iakttagelser och rekommendationer som Riksrevisionen har gjort i rapporten </w:t>
       </w:r>
-      <w:r w:rsidR="00D42194">
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00171F13">
+        <w:t>Internationella klimatinsatser – otydliga mål och osäkra utfall</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Skattemyndigheten i Nederländerna </w:t>
+        <w:t xml:space="preserve"> (RiR 2025:28). </w:t>
       </w:r>
-      <w:r w:rsidR="00AE67B6">
-        <w:t xml:space="preserve">har </w:t>
+    </w:p>
+    <w:p w14:paraId="797BB3D2" w14:textId="77777777" w:rsidR="0080631B" w:rsidRDefault="0080631B" w:rsidP="0080631B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00171F13">
+        <w:t xml:space="preserve">Riksrevisionens övergripande </w:t>
       </w:r>
       <w:r>
-        <w:t>ansvara</w:t>
+        <w:t>bedömning</w:t>
       </w:r>
-      <w:r w:rsidR="00AE67B6">
-        <w:t>t</w:t>
+      <w:r w:rsidRPr="00171F13">
+        <w:t xml:space="preserve"> är att </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> för den löpande hanteringen av</w:t>
+        <w:t>internationella klimatinsatser</w:t>
       </w:r>
-      <w:r w:rsidR="006B282C">
-        <w:t xml:space="preserve"> ett</w:t>
+      <w:r w:rsidRPr="00171F13">
+        <w:t xml:space="preserve"> delvis uppnår intentionerna. </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> avtal om vägavgiftsuppbörd</w:t>
+        <w:t>Riksrevisionen bedömer att i</w:t>
       </w:r>
-      <w:r w:rsidR="00D42194">
-        <w:t xml:space="preserve"> för fordon från länder som inte tillhör samarbetet</w:t>
+      <w:r w:rsidRPr="00171F13">
+        <w:t xml:space="preserve">nsatserna har potential att bidra till Sveriges klimatmål på ett kostnadseffektivt sätt, samt till klimatomställning och hållbar utveckling. </w:t>
       </w:r>
       <w:r>
-        <w:t>.</w:t>
+        <w:t xml:space="preserve">Riksrevisionen framhåller även att </w:t>
       </w:r>
-      <w:r w:rsidR="00D42194">
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00171F13">
+        <w:t>resultaten</w:t>
       </w:r>
       <w:r>
-        <w:t>Nederländerna upphör den 1 juli 2026 att ta ut vägavgift. För att systemet för uttag av vägavgift för fordon från länder som inte tillhör samarbetet ska kunna behållas har uppgift</w:t>
+        <w:t xml:space="preserve"> från internationella klimatinsatser</w:t>
       </w:r>
-      <w:r w:rsidR="00D42194">
-        <w:t>en</w:t>
+      <w:r w:rsidRPr="00171F13">
+        <w:t xml:space="preserve"> är ojämna, uppföljningen är bristfällig, och </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> att hantera avtalet </w:t>
+        <w:t xml:space="preserve">att </w:t>
       </w:r>
-      <w:r w:rsidR="00D42194">
-        <w:t xml:space="preserve">om vägavgiftsuppbörd </w:t>
+      <w:r w:rsidRPr="00171F13">
+        <w:t xml:space="preserve">regeringens målstyrning är svag. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19AE6DE3" w14:textId="4A73C1F6" w:rsidR="0080631B" w:rsidRDefault="0080631B" w:rsidP="0080631B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0053283F">
+        <w:t xml:space="preserve">Regeringen välkomnar Riksrevisionens </w:t>
+      </w:r>
+      <w:r w:rsidR="000C0F39">
+        <w:t>rapport</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0053283F">
+        <w:t xml:space="preserve"> som ett värdefullt underlag för det fortsatta arbetet med</w:t>
       </w:r>
       <w:r>
-        <w:t>övertagits av Skatteverket från och med den 1 januari 2026.</w:t>
+        <w:t xml:space="preserve"> genomförande av kostnadseffektiva internationella klimatinsatser. Regeringen instämmer delvis i Riksrevisionens rekommendationer. Regeringen kommer ge Statens energimyndighet i uppdrag att vidta åtgärder för att säkerställa kostnadseffektiviteten i de internationella klimatinsatserna. Regeringen ser även över återrapporteringskraven för Statens energimyndighets arbete med de internationella klimatinsatserna och kommer i dialog med myndigheten se över förbättringsmöjligheter för att stärka uppföljningen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="122EFA26" w14:textId="068C771A" w:rsidR="007C47FE" w:rsidRDefault="003A49A1" w:rsidP="003A49A1">
+    <w:p w14:paraId="53BA54D6" w14:textId="77777777" w:rsidR="0080631B" w:rsidRPr="0005689F" w:rsidRDefault="0080631B" w:rsidP="0080631B">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">I denna </w:t>
+        <w:t>I och med denna skrivelse anser regeringen att Riksrevisionens rapport är slutbehandlad.</w:t>
       </w:r>
-      <w:r w:rsidR="00B66FC4">
-[...6 lines deleted...]
-    <w:p w14:paraId="2F3F4B36" w14:textId="77777777" w:rsidR="007C47FE" w:rsidRPr="008F2013" w:rsidRDefault="007C47FE" w:rsidP="005E3C60">
+    </w:p>
+    <w:p w14:paraId="440565B2" w14:textId="77777777" w:rsidR="0066682D" w:rsidRDefault="0066682D" w:rsidP="0066682D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="758E54F9" w14:textId="77777777" w:rsidR="0066682D" w:rsidRDefault="0066682D" w:rsidP="00333C9D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59177AA9" w14:textId="77777777" w:rsidR="004E0A14" w:rsidRPr="008F2013" w:rsidRDefault="004E0A14" w:rsidP="004E0A14">
       <w:pPr>
         <w:pStyle w:val="Innehllsfrteckning"/>
         <w:pageBreakBefore/>
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Toc337537303"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5373DD01" w14:textId="7C922B96" w:rsidR="00630EAA" w:rsidRDefault="007C47FE">
+    <w:p w14:paraId="793D7196" w14:textId="024B6C1A" w:rsidR="00B516B9" w:rsidRDefault="004E0A14">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \h \z \t "</w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00613168">
+      <w:r w:rsidRPr="00B849B0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText>Rubrik 1;1; Heading 1;1;Rubrik 2;2; Heading 2;2;Rubrik 3;3; Heading 3;3;Bilaga rubrik;4;Prop. utdrag;5, Rubrik 1,1, Heading 1,1,Rubrik 2,2, Heading 2,2,Rubrik 3,3, Heading 3,3,Bilaga rubrik,4,Prop. utdrag,5</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText xml:space="preserve">" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc222322083" w:history="1">
-        <w:r w:rsidR="00630EAA" w:rsidRPr="00BA79D4">
+      <w:hyperlink w:anchor="_Toc222405308" w:history="1">
+        <w:r w:rsidR="00B516B9" w:rsidRPr="002C0348">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00630EAA">
+        <w:r w:rsidR="00B516B9">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00630EAA" w:rsidRPr="00BA79D4">
+        <w:r w:rsidR="00B516B9" w:rsidRPr="002C0348">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Förslag till riksdagsbeslut</w:t>
+          <w:t>Ärendet och dess beredning</w:t>
         </w:r>
-        <w:r w:rsidR="00630EAA">
+        <w:r w:rsidR="00B516B9">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00630EAA">
+        <w:r w:rsidR="00B516B9">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00630EAA">
+        <w:r w:rsidR="00B516B9">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc222322083 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc222405308 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00630EAA">
+        <w:r w:rsidR="00B516B9">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00630EAA">
+        <w:r w:rsidR="00B516B9">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00630EAA">
+        <w:r w:rsidR="0039475F">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00630EAA">
+        <w:r w:rsidR="00B516B9">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1EF2454F" w14:textId="070BA60A" w:rsidR="00630EAA" w:rsidRDefault="00630EAA">
+    <w:p w14:paraId="453B861F" w14:textId="53D2ECDE" w:rsidR="00B516B9" w:rsidRDefault="00B516B9">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc222322084" w:history="1">
-        <w:r w:rsidRPr="00BA79D4">
+      <w:hyperlink w:anchor="_Toc222405309" w:history="1">
+        <w:r w:rsidRPr="002C0348">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00BA79D4">
+        <w:r w:rsidRPr="002C0348">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Författningstext</w:t>
+          <w:t>Riksrevisionens iakttagelser</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc222322084 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc222405309 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="0039475F">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4F59A849" w14:textId="046B18C6" w:rsidR="00630EAA" w:rsidRDefault="00630EAA">
+    <w:p w14:paraId="17952C34" w14:textId="70D55773" w:rsidR="00B516B9" w:rsidRDefault="00B516B9">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc222322085" w:history="1">
-        <w:r w:rsidRPr="00BA79D4">
+      <w:hyperlink w:anchor="_Toc222405310" w:history="1">
+        <w:r w:rsidRPr="002C0348">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
           <w:t>2.1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00BA79D4">
+        <w:r w:rsidRPr="002C0348">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Förslag till lag om ändring i lagen (1997:1137) om vägavgift för vissa tunga fordon</w:t>
+          <w:t>Riksrevisionen lämnar följande rekommendationer till regeringen.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc222322085 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc222405310 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="0039475F">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3D99E863" w14:textId="339CABA3" w:rsidR="00630EAA" w:rsidRDefault="00630EAA">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w14:paraId="50CD91AB" w14:textId="71A9A401" w:rsidR="00B516B9" w:rsidRDefault="00B516B9">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc222322086" w:history="1">
-        <w:r w:rsidRPr="00BA79D4">
+      <w:hyperlink w:anchor="_Toc222405311" w:history="1">
+        <w:r w:rsidRPr="002C0348">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>2.2</w:t>
+          <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00BA79D4">
+        <w:r w:rsidRPr="002C0348">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Förslag till lag om ändring i offentlighets- och sekretesslagen (2009:400)</w:t>
+          <w:t>Regerings bedömning av Riksrevisionens iakttagelser</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc222322086 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc222405311 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="0039475F">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5474FF12" w14:textId="432EB23C" w:rsidR="00630EAA" w:rsidRDefault="00630EAA">
+    <w:p w14:paraId="795A3199" w14:textId="3652725C" w:rsidR="00B516B9" w:rsidRDefault="00B516B9">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc222322087" w:history="1">
-        <w:r w:rsidRPr="00BA79D4">
+      <w:hyperlink w:anchor="_Toc222405312" w:history="1">
+        <w:r w:rsidRPr="002C0348">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00BA79D4">
+        <w:r w:rsidRPr="002C0348">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Ärendet och dess beredning</w:t>
+          <w:t>Regeringens åtgärder med anledning av Riksrevisionens iakttagelser</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc222322087 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc222405312 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="0039475F">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="276A3EF7" w14:textId="37EF71EE" w:rsidR="00630EAA" w:rsidRDefault="00630EAA">
-[...963 lines deleted...]
-    <w:p w14:paraId="390DBD3E" w14:textId="6F8C3927" w:rsidR="00630EAA" w:rsidRDefault="00630EAA">
+    <w:p w14:paraId="142DAAAE" w14:textId="77915AE7" w:rsidR="00B516B9" w:rsidRDefault="00B516B9">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc222322100" w:history="1">
-        <w:r w:rsidRPr="00BA79D4">
+      <w:hyperlink w:anchor="_Toc222405313" w:history="1">
+        <w:r w:rsidRPr="002C0348">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Sammanfattning av promemorian Författnings-ändringar med anledning av övertagande av uppgift inom eurovinjettsamarbetet</w:t>
+          <w:t>Internationella klimatinsatser – otydliga mål och osäkra utfall</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc222322100 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc222405313 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="0039475F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>21</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5F21CF29" w14:textId="5B31F54C" w:rsidR="00630EAA" w:rsidRDefault="00630EAA">
-[...283 lines deleted...]
-    <w:p w14:paraId="0A45C1BB" w14:textId="0981FD9E" w:rsidR="00630EAA" w:rsidRDefault="00630EAA">
+    <w:p w14:paraId="36F97E7F" w14:textId="604D0A7F" w:rsidR="00B516B9" w:rsidRDefault="00B516B9">
       <w:pPr>
         <w:pStyle w:val="Innehll5"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc222322105" w:history="1">
-        <w:r w:rsidRPr="00BA79D4">
+      <w:hyperlink w:anchor="_Toc222405314" w:history="1">
+        <w:r w:rsidRPr="002C0348">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Utdrag ur protokoll vid regeringssammanträde den 26 februari 2026</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc222322105 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc222405314 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="0039475F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>32</w:t>
+          <w:t>72</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="56292352" w14:textId="3125EC24" w:rsidR="007C47FE" w:rsidRDefault="007C47FE" w:rsidP="005E3C60">
-[...1 lines deleted...]
-        <w:pStyle w:val="Brdtext"/>
+    <w:p w14:paraId="7284828F" w14:textId="1C76AB33" w:rsidR="004E0A14" w:rsidRDefault="004E0A14" w:rsidP="004E0A14">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="033CE5F2" w14:textId="77777777" w:rsidR="007C47FE" w:rsidRPr="005A72C8" w:rsidRDefault="007C47FE" w:rsidP="00817315">
-[...1 lines deleted...]
-        <w:pStyle w:val="Rubrik1"/>
+    <w:p w14:paraId="1E93FD40" w14:textId="19378A16" w:rsidR="0099265E" w:rsidRDefault="0099265E" w:rsidP="0099265E">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61DD161E" w14:textId="09DB4724" w:rsidR="00B516B9" w:rsidRDefault="00B516B9">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_Toc337112318"/>
-[...44 lines deleted...]
-        <w:pStyle w:val="Brdtextmedindrag"/>
+    </w:p>
+    <w:p w14:paraId="3C44DA7D" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="0099265E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
         <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
-          <w:headerReference w:type="even" r:id="rId14"/>
-[...4 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId19"/>
+          <w:headerReference w:type="even" r:id="rId13"/>
+          <w:headerReference w:type="default" r:id="rId14"/>
+          <w:footerReference w:type="even" r:id="rId15"/>
+          <w:footerReference w:type="default" r:id="rId16"/>
+          <w:headerReference w:type="first" r:id="rId17"/>
+          <w:footerReference w:type="first" r:id="rId18"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4243B56D" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00817315">
+    <w:p w14:paraId="0CE66E79" w14:textId="4BCA0815" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00157A9E">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc216778912"/>
-      <w:bookmarkStart w:id="4" w:name="_Toc222322084"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc213155162"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc222405308"/>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Författningstext</w:t>
+        <w:t>Ärendet och dess beredning</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="3A93E593" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="00775D4F" w:rsidRDefault="00571C71" w:rsidP="00474CC2">
+      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w14:paraId="5A3F5C70" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00157A9E">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="161C36F2" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="003D4ECE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
       <w:r>
-        <w:t>Regeringen har följande förslag till lagtext.</w:t>
+        <w:t>R</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Förslag till lag om ändring i </w:t>
+      <w:r w:rsidRPr="00506172">
+        <w:t xml:space="preserve">iksrevisionen har granskat </w:t>
       </w:r>
       <w:r>
-        <w:t>lagen (1997:1137) om vägavgift för vissa tunga fordon</w:t>
+        <w:t>om statens arbete med att förvärva utsläppskrediter uppnår intentionerna för internationella klimatinsatser</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Härigenom föreskrivs </w:t>
+      <w:r w:rsidRPr="00506172">
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="008C26B5">
-        <w:t>att 22 och 35 §§ lagen (1997:1137) om vägavgift för vissa tunga fordon ska</w:t>
+    </w:p>
+    <w:p w14:paraId="5374AD4B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="003D4ECE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00506172">
+        <w:t xml:space="preserve">Resultaten av granskningen redovisas i rapporten </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> ha följande lydelse.</w:t>
+        <w:t>Internationella klimatinsatser – otydliga mål och osäkra utfall</w:t>
       </w:r>
-    </w:p>
-[...90 lines deleted...]
-        <w:t>22 §</w:t>
+      <w:r w:rsidRPr="00506172">
+        <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        <w:footnoteReference w:id="2"/>
+        <w:t xml:space="preserve">RiR </w:t>
       </w:r>
-    </w:p>
-[...174 lines deleted...]
-        <w:t>Från det belopp som ska återbetalas dras en avgift på 25</w:t>
+      <w:r w:rsidRPr="00506172">
+        <w:t>2025:</w:t>
       </w:r>
       <w:r>
-        <w:t> </w:t>
+        <w:t>28</w:t>
       </w:r>
-      <w:r w:rsidRPr="004859B4">
-        <w:t>euro.</w:t>
+      <w:r w:rsidRPr="00506172">
+        <w:t xml:space="preserve">), se </w:t>
       </w:r>
-    </w:p>
-[...8 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r w:rsidRPr="0011694E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00BF2B14">
+        <w:t>bilagan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00506172">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E28E5BF" w14:textId="3ADE869E" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="003D4ECE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
         <w:rPr>
-          <w:i/>
-          <w:iCs/>
+          <w:rFonts w:cstheme="majorHAnsi"/>
         </w:rPr>
-        <w:t>Nuvarande lydelse</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00506172">
+        <w:t xml:space="preserve">Riksrevisionens rapport överlämnades till regeringen den </w:t>
       </w:r>
-    </w:p>
-[...14 lines deleted...]
-      </w:pPr>
       <w:r>
-        <w:t>35 §</w:t>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00506172">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>november</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00506172">
+        <w:t xml:space="preserve"> 2025. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Fotnotsreferens"/>
+          <w:rFonts w:cstheme="majorHAnsi"/>
         </w:rPr>
-        <w:footnoteReference w:id="3"/>
+        <w:t>Rapporten</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-        <w:jc w:val="left"/>
+      <w:r w:rsidRPr="009B5209">
         <w:rPr>
-          <w:i/>
-          <w:iCs/>
+          <w:rFonts w:cstheme="majorHAnsi"/>
         </w:rPr>
-      </w:pPr>
-[...119 lines deleted...]
-        <w:t>Beslut enligt 22</w:t>
+        <w:t xml:space="preserve"> innehåller slutsatser och rekommendationer som avser regeringen och Statens energimyndighet</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:i/>
-          <w:iCs/>
+          <w:rFonts w:cstheme="majorHAnsi"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> (Energimyndigheten)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A3083F">
+      <w:r w:rsidRPr="009B5209">
         <w:rPr>
-          <w:i/>
-          <w:iCs/>
+          <w:rFonts w:cstheme="majorHAnsi"/>
         </w:rPr>
-        <w:t>§ får inte överklagas.</w:t>
-[...87 lines deleted...]
-        <w:t xml:space="preserve">fråga om vägavgift </w:t>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:i/>
-          <w:iCs/>
+          <w:rFonts w:cstheme="majorHAnsi"/>
         </w:rPr>
-        <w:t>för svenskt fordon ska</w:t>
-[...10 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A3083F">
-[...144 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId25"/>
+    </w:p>
+    <w:p w14:paraId="42029F83" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="003D4ECE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00B516B9" w:rsidSect="003D4ECE">
+          <w:headerReference w:type="even" r:id="rId19"/>
+          <w:headerReference w:type="default" r:id="rId20"/>
+          <w:footerReference w:type="even" r:id="rId21"/>
+          <w:footerReference w:type="default" r:id="rId22"/>
+          <w:headerReference w:type="first" r:id="rId23"/>
+          <w:footerReference w:type="first" r:id="rId24"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r>
-        <w:t>2. Äldre bestämmelser gäller fortfarande för ansökningar om återbetal</w:t>
+      <w:r w:rsidRPr="00506172">
+        <w:t>I denna skrivelse behandlar regeringen de iakttagelser som redovisas och de rekommendationer som Riksrevisionen lämnar till regeringen i sin rapport.</w:t>
       </w:r>
-      <w:r>
-[...394 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId30"/>
+    </w:p>
+    <w:p w14:paraId="6A16D4ED" w14:textId="150C5B6E" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="003D4ECE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId25"/>
+          <w:headerReference w:type="default" r:id="rId26"/>
+          <w:footerReference w:type="even" r:id="rId27"/>
+          <w:footerReference w:type="default" r:id="rId28"/>
+          <w:footerReference w:type="first" r:id="rId29"/>
+          <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r w:rsidRPr="003B2882">
-        <w:t xml:space="preserve">Denna lag träder i kraft </w:t>
+    </w:p>
+    <w:p w14:paraId="167CFA90" w14:textId="21B07C24" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00DC058C">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc213155164"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="00DC058C">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BB052A">
-        <w:t>den 2 augusti 2026</w:t>
+      <w:bookmarkStart w:id="4" w:name="_Toc222405309"/>
+      <w:r w:rsidRPr="00DC058C">
+        <w:t>Riksrevisionens iakttagelser</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="4D2F0B8C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00E564CC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00347D78">
+        <w:t>Internationella klimatinsatser där Sverige förvärvar utsläppskrediter från utsläppsminskande projekt i framför allt utvecklingsländer är ett viktigt komplement till nationella klimatåtgärder i Sveriges strategi för att nå klimatmålen till 2045. Riksrevisionen har granskat om statens arbete med att förvärva utsläppskrediter uppnår intentionerna för internationella klimatinsatser: att minska globala utsläpp av växthusgaser, att främja klimatomställning och hållbar utveckling i de länder där de genomförs, och att kunna bidra till att de svenska klimatpolitiska målen uppnås på ett kostnadseffektivt sätt</w:t>
       </w:r>
       <w:r>
-        <w:t>.</w:t>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D0C30FC" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00817315">
-[...7 lines deleted...]
-        <w:t>Ärendet</w:t>
+    <w:p w14:paraId="20DAE323" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRPr="002460AE" w:rsidRDefault="00B516B9" w:rsidP="00E564CC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002460AE">
+        <w:t xml:space="preserve">Riksrevisionens övergripande slutsats är att statens arbete med internationella klimatinsatser delvis uppnår sina syften. </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> och dess beredning</w:t>
+        <w:t>Riksrevisionen framhåller att i</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Inom Finansdepartementet har promemorian </w:t>
+      <w:r w:rsidRPr="002460AE">
+        <w:t>nsatsernas resultat är ojämna och</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Författningsändringar med anledning av övertagande av uppgift inom eurovinjettsamarbetet tagits fram. </w:t>
+        <w:t xml:space="preserve"> att</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB29C2">
-[...28 lines deleted...]
-        <w:t>Promemorian har remissbehandlats. En förteckning över remissinstans</w:t>
+      <w:r w:rsidRPr="002460AE">
+        <w:t xml:space="preserve"> uppföljningen är bristfällig. </w:t>
       </w:r>
       <w:r>
-        <w:softHyphen/>
+        <w:t>Internationella klimati</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB29C2">
-[...10 lines deleted...]
-        <w:t>. Remissvaren finns tillgängliga i Finansdepartementet (</w:t>
+      <w:r w:rsidRPr="002460AE">
+        <w:t xml:space="preserve">nsatser </w:t>
       </w:r>
       <w:r>
-        <w:t>F</w:t>
+        <w:t xml:space="preserve">bedöms </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB29C2">
-[...11 lines deleted...]
-        <w:t>proposition</w:t>
+      <w:r w:rsidRPr="002460AE">
+        <w:t>hittills</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> behandlas promemorians förslag till lagändringar.</w:t>
+        <w:t xml:space="preserve"> ha</w:t>
       </w:r>
-    </w:p>
-[...20 lines deleted...]
-        <w:t>bilaga</w:t>
+      <w:r w:rsidRPr="002460AE">
+        <w:t xml:space="preserve"> varit kostnadseffektiva, men utvecklingen framåt är osäker. </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        <w:t> </w:t>
+        <w:t>Vidare bedömer Riksrevisionen att s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B64CC1">
-[...46 lines deleted...]
-        <w:t>ett samarbete i form av ett gemensamt uttag av vägavgift för tunga godstransporter vid användandet av vissa vägar</w:t>
+      <w:r w:rsidRPr="002460AE">
+        <w:t>vag målstyrning</w:t>
       </w:r>
       <w:r>
-        <w:t>, nedan</w:t>
+        <w:t xml:space="preserve"> från regeringen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F467D1">
-[...275 lines deleted...]
-        <w:t>,</w:t>
+      <w:r w:rsidRPr="002460AE">
+        <w:t xml:space="preserve"> innebär att det inte går att avgöra om</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001107CF">
-[...4 lines deleted...]
-        <w:t>Justitiekanslern</w:t>
+      <w:r w:rsidRPr="002460AE">
+        <w:t xml:space="preserve">Energimyndigheten förvärvar utsläppskrediter i tillräcklig omfattning i förhållande till de svenska klimatpolitiska målen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08487110" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRPr="002460AE" w:rsidRDefault="00B516B9" w:rsidP="00E564CC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002460AE">
+        <w:t xml:space="preserve">Riksrevisionen bedömer att Energimyndighetens arbete skulle kunna bli mer effektivt </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">, Kammarrätten i Göteborg, Skatteverket, </w:t>
+        <w:t xml:space="preserve">genom </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F223F2">
-[...4 lines deleted...]
-        <w:t>Svenska Transportarbetareförbundet</w:t>
+      <w:r w:rsidRPr="002460AE">
+        <w:t>en tydligare målstyrning från regeringen mot klimatmålen, och av en utvecklad uppföljning både av enskilda insatser och av internationella klimatinsatser som klimatpolitisk åtgärd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E2620E4" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRPr="002460AE" w:rsidRDefault="00B516B9" w:rsidP="00E564CC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002460AE">
+        <w:t xml:space="preserve">Riksrevisionen </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t>anser</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC1E6F">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Svenskt Näringsliv, </w:t>
+      <w:r w:rsidRPr="002460AE">
+        <w:t xml:space="preserve"> att varken regeringen eller </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        <w:t>Trafikverket,</w:t>
+        <w:t>Regeringskansliet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002460AE">
+        <w:t xml:space="preserve"> har tagit något helhetsgrepp för att följa upp och utvärdera insatsernas måluppfyllelse i förhållande till intentionerna. De två utvärderingar av internationella klimatinsatser som Energimyndigheten uppdragit åt konsulter att genomföra</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002460AE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">bedöms av Riksrevisionen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002460AE">
+        <w:t>inte</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> kunna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002460AE">
+        <w:t xml:space="preserve"> läggas till grund för en sådan helhetsbedömning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77C8BFDD" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00E564CC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002460AE">
+        <w:lastRenderedPageBreak/>
+        <w:t>Energimyndighetens årliga återrapportering till regeringen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> anses </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002460AE">
+        <w:t>motsvara återrapporteringskraven.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004B21DD">
-[...5 lines deleted...]
-        <w:t>Transportföretagen</w:t>
+      <w:r w:rsidRPr="002460AE">
+        <w:t xml:space="preserve">Riksrevisionen bedömer dock att Energimyndigheten kan utveckla återrapporteringen, </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> och </w:t>
+        <w:t>förslagsvis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002460AE">
+        <w:t xml:space="preserve"> genom att för</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        <w:t>Transport</w:t>
+        <w:t>bättra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002460AE">
+        <w:t xml:space="preserve"> redogörelsen för utvecklingen inom de multilaterala fondsamarbetena samt genom ökad transparens om </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">styrelsen </w:t>
+        <w:t>de skäl som föreligger</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002460AE">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>tillstyrker eller har inga synpunkter på förslaget.</w:t>
+        <w:t xml:space="preserve">för </w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-        <w:t>Företagarna</w:t>
+      <w:r w:rsidRPr="002460AE">
+        <w:t xml:space="preserve">att projekt hävs och leveranser skrivs ner. </w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="6B7576D8" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRPr="002460AE" w:rsidRDefault="00B516B9" w:rsidP="00E564CC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00B516B9" w:rsidRPr="002460AE" w:rsidSect="00E564CC">
+          <w:headerReference w:type="even" r:id="rId30"/>
+          <w:headerReference w:type="default" r:id="rId31"/>
+          <w:footerReference w:type="even" r:id="rId32"/>
+          <w:footerReference w:type="default" r:id="rId33"/>
+          <w:headerReference w:type="first" r:id="rId34"/>
+          <w:footerReference w:type="first" r:id="rId35"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Riksrevisionen framhåller att om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002460AE">
+        <w:t xml:space="preserve">riksdag och regering </w:t>
+      </w:r>
+      <w:r>
+        <w:t>inte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002460AE">
+        <w:t xml:space="preserve"> får en komplett och rättvisande bild av resultaten </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">från Sveriges internationella klimatinsatser så påverkas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002460AE">
+        <w:t>möjligheter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>na</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002460AE">
+        <w:t xml:space="preserve"> att fatta välgrundade beslut om hur Sverige på bästa sätt uppnår nationella klimatmål</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och bidrar till att minska utsläppen av växthusgaser globalt.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002460AE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DFC6D50" w14:textId="2B79E2A1" w:rsidR="00B516B9" w:rsidRPr="002460AE" w:rsidRDefault="00B516B9" w:rsidP="00E564CC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:sectPr w:rsidR="00B516B9" w:rsidRPr="002460AE" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId36"/>
+          <w:headerReference w:type="default" r:id="rId37"/>
+          <w:footerReference w:type="even" r:id="rId38"/>
+          <w:footerReference w:type="default" r:id="rId39"/>
+          <w:footerReference w:type="first" r:id="rId40"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2000BAA1" w14:textId="2B317E8B" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00B516B9">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004470CC">
-        <w:t xml:space="preserve">har i grunden inga invändningar mot </w:t>
+      <w:bookmarkStart w:id="5" w:name="_Toc222405310"/>
+      <w:r>
+        <w:t>Riksrevisionen lämnar följande rekommendationer till regeringen.</w:t>
       </w:r>
-      <w:r>
-[...133 lines deleted...]
-      </w:r>
+      <w:bookmarkEnd w:id="5"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p w14:paraId="57047CBE" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRPr="005025B2" w:rsidRDefault="00B516B9" w:rsidP="00D870FD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B6F59BC" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00287B88">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Av 22 § LVA framgår vidare att en betald vägavgift under vissa förutsättningar kan återbetalas. </w:t>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Riksrevisionen lämnar följande rekommendationer till regeringen.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Det är beskattningsmyndigheten, dvs. Skatteverket, som efter ansökan beslutar om återbetalning av vägavgift som har betalats i Sverige. Beloppet att återbetala motsvarar </w:t>
+    </w:p>
+    <w:p w14:paraId="39D25B10" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00287B88">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005025B2">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tydliggör mål och förväntningar i styrningen av Energimyndigheten. Överväg att sätta kvantitativa mål för förvärv av utsläppskrediter i förhållande till klimatmålet 2045 och etappmålen 2030 och 2040. </w:t>
       </w:r>
-      <w:r w:rsidRPr="008D6091">
-        <w:t>avgiften för antalet återstående dagar för vilka avgift har betalats</w:t>
+    </w:p>
+    <w:p w14:paraId="55FC3F84" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRPr="0011694E" w:rsidRDefault="00B516B9" w:rsidP="00287B88">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="491D8877" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRPr="005025B2" w:rsidRDefault="00B516B9" w:rsidP="00287B88">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005025B2">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Följ upp kostnadseffektiviteten utifrån totalkostnad, så att både pris per utsläppskredit och administrativa kostnader beaktas, och kan jämföras med andra kompletterande åtgärder. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64432B78" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId41"/>
+          <w:headerReference w:type="default" r:id="rId42"/>
+          <w:footerReference w:type="even" r:id="rId43"/>
+          <w:footerReference w:type="default" r:id="rId44"/>
+          <w:headerReference w:type="first" r:id="rId45"/>
+          <w:footerReference w:type="first" r:id="rId46"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C5E2FC0" w14:textId="6262A5C1" w:rsidR="00DB62B9" w:rsidRDefault="00B516B9" w:rsidP="00DB00D7">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc222405311"/>
+      <w:r w:rsidRPr="00DB00D7">
+        <w:t>Regering</w:t>
+      </w:r>
+      <w:r w:rsidR="00B87EF9">
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB00D7">
+        <w:t>s bedömning av Riksrevisionens iakttagelser</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="3DEF9EB6" w14:textId="20AD051E" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00C61765">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0053283F">
+        <w:t xml:space="preserve">Regeringen välkomnar Riksrevisionens </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t>rapport</w:t>
       </w:r>
-      <w:r w:rsidRPr="008D6091">
-        <w:t>Avgiften för varje återstående dag utgör 1/360 av vägavgiften för ett helt år.</w:t>
+      <w:r w:rsidRPr="0053283F">
+        <w:t xml:space="preserve"> som ett värdefullt underlag för det fortsatta arbetet med</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> genomförande av kostnadseffektiva internationella klimatinsatser. Regeringen instämmer delvis i Riksrevisionens rekommendationer.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="17" w:name="_Hlk200439570"/>
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    </w:p>
+    <w:p w14:paraId="2CA877A5" w14:textId="67984C57" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00C61765">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC48A2">
+        <w:t>Regeringens klimathandlingsplan – hela vägen till nettonoll (skr. 2023/24:59)</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">också vid återbetalning för fordon från </w:t>
+        <w:t xml:space="preserve"> anger att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00041127">
+        <w:t>Klimatkonventionen och Parisavtalet</w:t>
       </w:r>
       <w:r>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">länder utanför eurovinjettsamarbetet. Enligt denna metod beräknas det belopp som ska återbetalas utifrån storleken på den avgift som återbetalning begärs för, i stället för utifrån storleken på den motsvarande årsavgiften. Vidare beräknas antalet dagar som avgift ska återbetalas för inte från och med </w:t>
+        <w:t xml:space="preserve"> lägger</w:t>
       </w:r>
-      <w:r w:rsidRPr="004974DE">
-        <w:t xml:space="preserve">dagen </w:t>
+      <w:r w:rsidRPr="00041127">
+        <w:t xml:space="preserve"> grunden för Sveriges internationella klimatarbete.</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00725C0E">
+      <w:r w:rsidRPr="00041127">
         <w:rPr>
-          <w:i/>
-[...334 lines deleted...]
-          <w:iCs/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:i/>
-          <w:iCs/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Sveriges Åkeriföretag</w:t>
-[...68 lines deleted...]
-      <w:r>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B66DE">
-[...29 lines deleted...]
-        <w:t>Regeringens bedömning</w:t>
+      <w:r w:rsidRPr="00041127">
+        <w:t>verige bör fortsatt leda, stödja och vara aktivt i internationella initiativ och samarbeten. För att nå det långsiktiga målet till 2045 och etappmålen för 2030 och 2040 får kompletterande åtgärder tillgodoräknas i enlighet med internationellt beslutade regler.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-        <w:t>Sekretess bör fortsätta att gälla för expeditionsavgift enligt lagen om trängselskatt.</w:t>
+      <w:r w:rsidRPr="004D2417">
+        <w:t xml:space="preserve">Enligt </w:t>
       </w:r>
-    </w:p>
-[...26 lines deleted...]
-        <w:t>(2004:629)</w:t>
+      <w:r w:rsidRPr="00CC48A2">
+        <w:t>klimathandlingsplanen</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005E3F50">
-[...926 lines deleted...]
-        <w:t>bibehåll</w:t>
+      <w:r w:rsidRPr="004D2417">
+        <w:t>bör de internationella klimatinsatserna bland annat stödja klimatomställning i utvecklingsländer, bidra till global</w:t>
       </w:r>
       <w:r>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="004C276C">
-[...46 lines deleted...]
-        <w:t xml:space="preserve">Den befintliga reglering som finns på personuppgiftsområdet är tillräcklig för den personuppgiftsbehandling som kan komma att ske vid de allmänna förvaltningsdomstolarna och Skatteverket med anledning </w:t>
+      <w:r w:rsidRPr="004D2417">
+        <w:t xml:space="preserve"> utsläpp</w:t>
       </w:r>
       <w:r>
-        <w:lastRenderedPageBreak/>
-        <w:t>av de föreslagna ändringarna. Det behöver därmed inte införas någon ytter</w:t>
+        <w:t>sminskningar</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">ligare reglering av denna behandling. </w:t>
+      <w:r w:rsidRPr="004D2417">
+        <w:t xml:space="preserve"> och</w:t>
       </w:r>
-    </w:p>
-[...1495 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="001514BE">
         <w:t>,</w:t>
       </w:r>
-    </w:p>
-[...207 lines deleted...]
-        <w:t>I paragrafen finns bestämmelser om skattesekretess</w:t>
+      <w:r w:rsidRPr="004D2417">
+        <w:t xml:space="preserve"> som en kompletterande åtgärd, potentiellt kunna bidra till de svenska klimatpolitiska målen på ett kostnadseffektivt sätt</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="127498AF" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00C63BE8">
-[...11 lines deleted...]
-        <w:t>tredje stycket</w:t>
+    <w:p w14:paraId="5602D260" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00C61765">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00041127">
+        <w:t xml:space="preserve">Flertalet </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> görs ett tillägg med innebörden att avgift för utländskt fordon jämställs med skatt vid tillämpning av kapitlet, om avgiften tas ut </w:t>
+        <w:t>internationella klimatinsatser</w:t>
       </w:r>
-      <w:r w:rsidRPr="0064119A">
-        <w:t xml:space="preserve">enligt </w:t>
+      <w:r w:rsidRPr="00041127">
+        <w:t xml:space="preserve"> tar lång tid att åstadkomma och därför krävs långsiktig planering och uppbyggnad. </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">samarbetsavtalet för eurovinjettsamarbetet. Därigenom kommer uppgifter om enskildas </w:t>
-[...2 lines deleted...]
-        <w:t>personliga eller ekonomiska förhållanden</w:t>
+        <w:t xml:space="preserve">En orsak till detta är att </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">, t.ex. betalningsuppgifter, att omfattas av sekretess. </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">marknaden för internationella klimatinsatser under Parisavtalets artikel 6 inte är fullt utvecklad ännu och möjligheterna för Energimyndigheten att teckna avtal är därför fortsatt förhållandevis begränsade. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38ED5FB5" w14:textId="05A81C6A" w:rsidR="00DB62B9" w:rsidRDefault="00571C71" w:rsidP="00C63BE8">
-[...7 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId35"/>
+    <w:p w14:paraId="454D9A1F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00C61765">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen bedömer att det i nuläget är svårt att följa rekommendationen om ökad målstyrning rörande hur mycket utsläppsutrymme som Energimyndigheten genom internationella klimatinsatser ska förvärva fram till 2030. Som Riksrevisionen konstaterar är marknaden för utsläppshandel under Parisavtalet alltjämt i ett tidigt skede och prisutvecklingen är därmed osäker. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D1E6AA8" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00C61765">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen delar Riksrevisionens uppfattning om att styrningen av Sveriges internationella klimatinsatser bör vara långsiktig och resultatorienterad. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="308AE8C7" w14:textId="473FED36" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="008F78E4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:sectPr w:rsidR="00B516B9" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId47"/>
+          <w:headerReference w:type="default" r:id="rId48"/>
+          <w:footerReference w:type="even" r:id="rId49"/>
+          <w:footerReference w:type="default" r:id="rId50"/>
+          <w:headerReference w:type="first" r:id="rId51"/>
+          <w:footerReference w:type="first" r:id="rId52"/>
+          <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76BA4856" w14:textId="6E4C32C3" w:rsidR="00DB62B9" w:rsidRDefault="00B516B9" w:rsidP="001906F4">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc222405312"/>
+      <w:r w:rsidRPr="001906F4">
+        <w:t>Regeringens åtgärder med anledning av Riksrevisionens iakttagelser</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="5C6EAD51" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00772D18">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
       <w:r>
-        <w:t>Övervägandena finns i avsnitt 6.</w:t>
+        <w:t xml:space="preserve">Regeringen anser att det är centralt att styrningen av Sveriges internationella klimatinsatser är långsiktig och resultatorienterad.  Regeringen instämmer i Riksrevisionens slutsats att återapporteringen från Energimyndigheten kring Sveriges internationella klimatinsatser kan stärkas och har inlett en dialog med Energimyndigheten med syfte att förbättra uppföljningen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76308F6D" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00817315">
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="44" w:name="_Toc222322100"/>
+    <w:p w14:paraId="1CFBDB10" w14:textId="64172FA5" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00772D18">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
-        <w:t>Sammanfattning av promemorian Författnings-ändringar med anledning av övertagande av uppgift inom eurovinjettsamarbetet</w:t>
+        <w:t xml:space="preserve">Regeringen instämmer också i Riksrevisionens bedömning om att en tydlig målstyrning av Energimyndighetens internationella klimatinsatser skulle kunna stärka förutsättningarna för regeringen att </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="44"/>
-[...663 lines deleted...]
-        <w:t>kap.</w:t>
+      <w:r w:rsidRPr="00202BCB">
+        <w:t>bedöma om insatserna i tillräcklig omfattning bidrar till etappmålen 2030 och 2040 samt klimatmålet 2045.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A3083F">
-        <w:t>och 8</w:t>
+      <w:r w:rsidRPr="00901BEC">
+        <w:t xml:space="preserve">Regeringen noterar också att Miljömålsberedningen i sitt </w:t>
       </w:r>
       <w:r>
-        <w:t> </w:t>
+        <w:t>del</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A3083F">
-        <w:t>kap. 3</w:t>
+      <w:r w:rsidRPr="00901BEC">
+        <w:t xml:space="preserve">betänkande </w:t>
       </w:r>
       <w:r>
-        <w:t> </w:t>
+        <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A3083F">
-        <w:t xml:space="preserve">§ vägtrafikskattelagen (2006:227) gälla i tillämpliga delar. </w:t>
+      <w:r w:rsidRPr="00901BEC">
+        <w:t>SOU 2025:107</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        <w:t>I det sammanhanget avses</w:t>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901BEC">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> med </w:t>
+        <w:t>lämnar</w:t>
       </w:r>
-    </w:p>
-[...11 lines deleted...]
-        <w:t>skatteperiod:</w:t>
+      <w:r w:rsidRPr="00901BEC">
+        <w:t xml:space="preserve"> förslag i syfte att stärka tydligheten kring nationell tillgodoräkning av s</w:t>
       </w:r>
       <w:r>
-        <w:tab/>
+        <w:t xml:space="preserve">å kallade </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901BEC">
+        <w:t>kompletterande åtgärder</w:t>
       </w:r>
       <w:r>
-        <w:tab/>
-        <w:t>avgiftsperiod,</w:t>
+        <w:t>,</w:t>
       </w:r>
-    </w:p>
-[...12 lines deleted...]
-        <w:t>efterbeskattning:</w:t>
+      <w:r w:rsidRPr="00901BEC">
+        <w:t xml:space="preserve"> där </w:t>
       </w:r>
       <w:r>
-        <w:tab/>
+        <w:t xml:space="preserve">Parisavtalets </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-        <w:t>efterprövning,</w:t>
+      <w:r w:rsidRPr="00901BEC">
+        <w:t xml:space="preserve">artikel 6 ingår. </w:t>
       </w:r>
-    </w:p>
-[...551 lines deleted...]
-        <w:t>2026</w:t>
+      <w:r w:rsidRPr="003B1450">
+        <w:t>Förslagen från Miljömålsberedningen analyseras nu i Regeringskansliet</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67156F30" w14:textId="5E3D376E" w:rsidR="00DB62B9" w:rsidRDefault="00571C71" w:rsidP="00817315">
-[...6 lines deleted...]
-        <w:t>Förteckning över remissinstanserna</w:t>
+    <w:p w14:paraId="050FB81A" w14:textId="688BC6B3" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00772D18">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen instämmer i Riksrevisionens rekommendation om att stärka förutsättningarna för att bedöma insatsernas kostnadseffektivitet. Regeringen kommer ge Energimyndigheten ett uppdrag med syfte att stärka redovisningen av hur Sveriges internationella klimatinsatser uppnår målet om kostnadseffektivitet. </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="54"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Efter remiss har yttranden kommit in från </w:t>
+    </w:p>
+    <w:p w14:paraId="47167544" w14:textId="7F1D35C2" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00772D18">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen ser inte skäl att i övrigt vidta några ytterligare åtgärder i nuläget med anledning av Riksrevisionens rapport. I de fall regeringen framöver ser behov av ytterligare åtgärder avser regeringen att agera. </w:t>
       </w:r>
-      <w:r>
-[...84 lines deleted...]
-        <w:sectPr w:rsidR="00571C71" w:rsidRPr="00ED4B62" w:rsidSect="00155500">
+    </w:p>
+    <w:p w14:paraId="439D97E8" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRPr="002B0974" w:rsidRDefault="00B516B9" w:rsidP="00772D18">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00B516B9" w:rsidRPr="002B0974" w:rsidSect="00772D18">
           <w:headerReference w:type="even" r:id="rId53"/>
           <w:headerReference w:type="default" r:id="rId54"/>
           <w:footerReference w:type="even" r:id="rId55"/>
           <w:footerReference w:type="default" r:id="rId56"/>
           <w:headerReference w:type="first" r:id="rId57"/>
           <w:footerReference w:type="first" r:id="rId58"/>
+          <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="55" w:name="_Toc222322103"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
-        <w:t>Lagrådsremissens lag</w:t>
+        <w:t>I och med denna skrivelse anser regeringen att Riksrevisionens granskningsrapport är slutbehandlad.</w:t>
       </w:r>
-      <w:r w:rsidR="00744395">
-[...17 lines deleted...]
-    <w:p w14:paraId="6768B944" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="002105A2">
+    </w:p>
+    <w:p w14:paraId="2D7DADAE" w14:textId="5C085F20" w:rsidR="00B516B9" w:rsidRPr="002B0974" w:rsidRDefault="00B516B9" w:rsidP="00B66E56">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-      </w:pPr>
-[...719 lines deleted...]
-        <w:sectPr w:rsidR="00571C71" w:rsidSect="00155500">
+        <w:sectPr w:rsidR="00B516B9" w:rsidRPr="002B0974" w:rsidSect="00155500">
           <w:headerReference w:type="even" r:id="rId59"/>
           <w:headerReference w:type="default" r:id="rId60"/>
           <w:footerReference w:type="even" r:id="rId61"/>
           <w:footerReference w:type="default" r:id="rId62"/>
-          <w:headerReference w:type="first" r:id="rId63"/>
-          <w:footerReference w:type="first" r:id="rId64"/>
+          <w:footerReference w:type="first" r:id="rId63"/>
+          <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r>
-        <w:t>2. Äldre bestämmelser gäller fortfarande för ansökningar om återbetal</w:t>
+    </w:p>
+    <w:p w14:paraId="63F54124" w14:textId="2A452E38" w:rsidR="00DB62B9" w:rsidRDefault="00B516B9" w:rsidP="00B516B9">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc222405313"/>
+      <w:r w:rsidRPr="00C02BBB">
+        <w:lastRenderedPageBreak/>
+        <w:t>Internationella klimatinsatser – otydliga mål och osäkra utfall</w:t>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-    <w:p w14:paraId="6FC68B8F" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="003B2882" w:rsidRDefault="00571C71" w:rsidP="00414DE3">
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="0CBCFA64" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-      <w:r w:rsidRPr="003B2882">
-[...3 lines deleted...]
-    <w:p w14:paraId="2EE4E6EF" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="003B2882" w:rsidRDefault="00571C71" w:rsidP="00414DE3">
+    </w:p>
+    <w:p w14:paraId="1E58431E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E4441B2" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AB4B9B4" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="733E5A7E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="408F3865" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0613EE31" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21B31A4E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5545E095" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B385B51" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="342A479C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43D7908F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E9DD3D6" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04887802" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B26612B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04B58612" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="206DF2E8" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2582F1AB" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13AFE527" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DF79782" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="702694D1" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="074C8973" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44231444" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22B7EB3A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46381F88" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CCB837C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B7FDF57" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F418DE2" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2397F255" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38F6CED7" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D92DA0B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68EAA407" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="338915BD" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7687055B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="430B6A23" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="123A9B4D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6574CD2D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="712A1E02" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="058A852C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B83F54E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DE22804" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39DA5FBC" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="055DD366" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79000B56" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="523B994D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="758DE817" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CE11354" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C64E7BB" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="515DC49E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="720DFD9F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EE72776" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1455FB41" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14397559" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FEA2414" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56F2F0B8" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5703F80D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7101B4CB" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C4E63E9" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AD19740" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BAB85D2" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A196EBC" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4218BB8B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61E84151" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B9E150D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32D0CC9C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="026D7FF3" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1738E64C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5225EB44" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D307EA2" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="289C6E5C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41501FE1" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BA7FCB7" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61CBC330" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31A2B364" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C357225" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C53EF78" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="247B74F3" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45D2DAA5" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47CD1B45" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BC18C14" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50B58F94" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="387B9D50" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BF2FFDF" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7955E6D6" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="030CCED7" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BEABF6B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60CD3EA0" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="215CA84B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31E0F1A7" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="698B4942" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6050E145" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D186593" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="716EE0B3" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65B26164" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FC9B805" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71F9128C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D5D61C8" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67A74A40" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A83705D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="502677CC" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C728E0C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BD272C3" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="740332F6" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50CC2A92" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AC2B086" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BDF0B37" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C34B795" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C19B825" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14DA9CB2" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70CCF60D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CF63457" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A94905C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08A9F352" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40161AA6" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FFFE650" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70A2E62F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B9E7184" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47595BC0" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5080CD05" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E76DBA7" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44E4353D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E9E804D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="649EA962" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A533C9D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="220152FF" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05976C3F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="007D69EC" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F956700" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69A76580" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DCD6C9D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D8CBE65" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4781E638" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13632A47" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AC1BF3F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76497FFF" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D8D53D9" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53043814" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0888BC79" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="259972D1" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61FEE5EA" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F24E0A8" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00C54125" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D4CF1D4" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D7BA6BB" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="425D0391" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24080649" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AB09757" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E2CAA36" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0045AA4D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C7E40DC" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B68D5D6" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21A577F8" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="425FF595" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11C90905" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22B80DD0" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="687CFDEC" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E534C98" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C843FBE" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DD650E7" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55EE052D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="137F39F5" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="225D0F96" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A1F013C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F3448F4" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A4830EC" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B2AB6F1" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3428FEB8" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="109EDD73" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38A111CE" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E358D3F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73CC317B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CBD713F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11803FAA" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75CB3669" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20C3E6B6" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="723010C0" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F1CA52B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C36D301" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E531EAA" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57BCC9D9" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="660EAF49" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00812E85" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78E99E87" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72008620" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="031DB7B6" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16431C71" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51CDD0C2" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58A0B23F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7215117F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FB094A3" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3548F020" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E136721" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="433ACF2B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14B7A2F7" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="326F28C4" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="496C3297" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7552DB48" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24473071" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EC51A5F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="295E5A25" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15847D8C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EE85090" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F4BD39D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15D1BB4A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77B96BE3" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45CFF903" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62477EF1" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1364FDBD" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02999EA3" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06CF6E2F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61D6491F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="232CC4E5" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DA33FDE" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3603A7E5" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4980DC12" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17CD3C5E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6832D681" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00FCA890" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F656E06" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A0CEB71" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74D5A3EE" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D98C3A0" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53DD251B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FDCAF9B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55C473C3" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="501802A7" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0950C407" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C2E3F53" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="669C7DE7" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="178609FF" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D192165" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="768DC8A9" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39E57FAF" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28576CDC" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2831E5F2" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="220532D5" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43F68018" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53D2D3D2" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C97B03E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A45C26F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D704C68" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B9E9159" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1632E86A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17F2A61D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6896B858" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="241050C2" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E0F7A4D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D15A9D0" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AEE5507" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48722B51" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="551610C1" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33AE4E48" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3623E7BB" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66560EF7" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="714253EB" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6196BA47" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7ECE04B9" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C501803" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D2C2356" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="661738B1" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2225CEFC" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C30888D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CC225DA" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FB12BBA" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E3EEB68" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FF3561E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CD23FC7" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F7C1AAE" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D89306C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32497970" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="142A5190" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CC3A41B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70E60C98" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D9E8A95" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="404101C9" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="314A72AF" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4335AB1F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31E2DAB2" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65C52B1B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63E75033" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A365776" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="337A0574" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C052641" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C3090E6" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C582B3A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F7FAB49" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CD8D4B2" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68CCE4FF" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5379C4FB" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EB7D55E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DE49F43" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EE9C3FB" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3072639E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65D6CF31" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="609767D0" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40260599" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A655A90" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5804997A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="328762FF" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="495D3BEF" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1454AB4A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01E1417F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3987A69B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="482BB398" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BF20B2A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="234DC591" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="353B88C8" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E7EFE4D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="204A09DC" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="001017B9" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51B79D8E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3858C44E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1694DD35" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03A79F24" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DF8B265" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79851A0E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D6E881A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18A1BE57" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CE7D52E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B63A348" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CB7BB90" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75E8ECA7" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03BF655A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C3F16AF" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43C866CA" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E474DFB" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1114416D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7539ABD9" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EA48D70" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="074C2558" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08D36AC8" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EC256E0" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15123E00" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46587DC8" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33F3683D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E0E5F7B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="026037CC" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D4A57E6" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A32358E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3403F08B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68796598" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64ACCC15" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3019877E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A9A3A02" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D72D62B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02950B59" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F39C3A7" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42CE84B4" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EF58656" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="070AE5AF" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F111B03" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43BA8C4B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A858FC5" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47FB5A42" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38C3E295" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56CFA4AE" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36E1E141" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="138F76E5" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DA92B54" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F54F696" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="601F8F4F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="590CDBB9" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B2E4594" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72D8BD80" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="194590A5" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12FB6A1B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="255C126E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B655977" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2754D24F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B3A0671" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E920D9A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AC9ACFF" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="011EF1A3" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02613E6A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5084D5BB" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E43A6E2" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="441269B0" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DD2DAB7" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="578418C0" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F7ECEA6" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E8E3FFA" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="036726CA" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E14477F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09BFFBEB" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23FD2B55" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28D7E331" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74A508C2" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="432A64BA" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4108819A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CA29CEA" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14A50C07" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70292CA4" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59C65A86" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A06C868" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A6458F6" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14D5827B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35715FAA" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B8AFFBF" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5281A89E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18C2FDD4" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34C1F94A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26B905B1" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28840CF1" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="752633BA" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F0B21F5" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0069CCBD" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32EF2D53" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76C72CE4" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22742203" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22769382" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="584AE916" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1139E41C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7787D852" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C478A5D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D3AE7A7" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="322252E5" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BBE2479" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="339C253D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D386BE8" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17F36E4D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67E9C85A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BAAC678" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="516F836D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B069332" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DBDAAA0" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2170AFC2" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58B19CFF" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F6ED6A0" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C7BC88F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AD02277" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BE0B5EC" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="424D89A4" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22AF816D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60BAC0C2" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B654BFA" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="767A124F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F3EE156" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00CF1419" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61EC3300" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50BFFC4C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57A944F4" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AA8A715" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D0C653C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FB84B87" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C70F44B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24FC8766" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00C9D88B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BD168D0" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="344D614D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="706EF2DD" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E744717" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59DFAED8" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B160C86" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28A145B2" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D00827B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="750A77D7" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47211C05" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F73060E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79A7919B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18D6A8F3" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FA9D563" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33E78B33" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76ED9886" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32F144E3" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D464F90" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59E2E2DF" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42C142F6" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AAC4C78" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64CA58D9" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E40FA0B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C01B9E5" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51BFCA2A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44ABAF60" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26D220A9" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63F1F54B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6998B5D0" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08982231" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5642EC87" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FFD7C93" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="567C5265" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62E8F8C0" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DA3996C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D866586" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40D38656" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68BD2476" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AB0B63D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BF35362" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07DD9114" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="421BAE3C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37C8CF05" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F6B71AB" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A230695" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B91D4D1" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58D9D186" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79C03796" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="232457D2" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="343C71F3" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07A394A4" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05AC82CB" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F3488F1" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D7DC087" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72545C12" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7439284E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="711FF13E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32BF29C2" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FB1BC7D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="327CF4B2" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F21785C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06EA3DAD" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D5E36F9" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0949B14A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BC7969C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="610AA868" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42AC1F5A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72BBFA5B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BDAA344" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3733A523" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7977E28A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0ECC53ED" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7112E38E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28DF2C5D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="752381A3" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3167B5D4" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08B9E9D6" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FE5EFBF" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2078F9DB" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E11C79A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07CEF24C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="026C630C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67433F3B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54B6CB8F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="151BC024" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="174B17C7" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21910DF5" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AD6688C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1854AC8C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F37322E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DC37CBC" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="392EF915" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E126DD6" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F1B1CEC" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D037C16" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79B06A60" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5438C490" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B319D81" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64FCE6F6" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40EBE3F8" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6019DC86" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CC058C9" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FDF71A2" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A8ECC95" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E4BE655" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EDB1863" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FD92818" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44E2880D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="796DCA01" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47AD9C5B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="010B5656" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35B5BC38" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66581212" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="194F10FC" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14F692D6" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63C72E92" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7084B2A4" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44934672" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01890E2A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FECC100" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A3E0B0A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B1CD99D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48558E0E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A7702A8" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C517ABC" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="173BFB07" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CD35F68" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1765529B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EFFC2F1" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34C85218" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0691205C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="337B97E6" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A7CF711" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52BCD4A2" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14BD8DD0" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6973ADEA" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BA88B1F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F1C445F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1758BE8E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09445617" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76CDBDE3" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00550298" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E1DED87" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BB023C5" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A06994C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B931F31" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="231CE8C7" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40ADF3CD" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="097BC89B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02128A7D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40B40017" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CB1055B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69D1740D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38891610" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C533D63" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F0F067E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75812904" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1019674A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20EE54C3" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4570D93C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A1F357A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DC3ECC2" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="148259AB" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77CF429D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EC88D57" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B7DD83D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F660F68" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03F09D5C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51070A11" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59E0507B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="183E5008" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74D6489A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D9CA479" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="540A4A0F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34812321" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55E0D61C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02A4E02A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="750A952C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F23F310" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77415CC5" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D58A659" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43769E59" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="361B8F95" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10175EA4" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C218C85" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55EF598A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="462412DE" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C4FDF6F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29D9BB82" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FCD1873" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="780D9B3B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BF5E1E7" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="561323BA" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70C0EF42" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A2702A1" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="245A10BC" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24018479" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="265D647B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A7F62D3" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17E5E4DE" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="328B29A0" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2ED1997F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="367BC7E5" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EF9DE03" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F6F4111" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D4DA659" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BAC45CB" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08C9E928" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C3909C9" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63CE6947" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A9FC338" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F7C6533" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2838FC38" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46EE325B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="247C424D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48F5C7B3" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BD3042C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55E55EB4" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FD93441" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48E85DA8" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F862BEC" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46B10B37" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A88DD9E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E59319C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74022143" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46C60377" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E6C8EFA" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="684BEA40" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45120478" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="575BB0E7" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F6ACC7B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31BC1BFC" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BC2137A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6739C8E3" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3885FDF0" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FA4D693" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79AA543E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="408724DD" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A234949" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36C0E316" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FEDE15B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14D76001" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63E7D2A7" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70078179" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A5DDFA9" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="323DA7B6" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F0F5421" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6388F0F1" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EC72693" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="450910F0" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20B61613" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76D8355E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EA222ED" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70998705" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1247A782" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D3E9CBE" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36791DB6" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E73E5D1" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F207E4F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="241A8B53" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EDB61D2" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A76D5A0" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7889D482" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="290B2941" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F5CAFA2" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B6EFE63" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74309BD3" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16183C15" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BEC9F67" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="576958E2" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2316227B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FC9727A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61DBE3B4" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="123D3836" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AC2270C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BA4D6C7" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D9B01A6" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="302AEE07" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5614DA5D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71AB11E9" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2955C692" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50FD8D9F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B4C653B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25B6AF7C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BAD3B3B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28D145A9" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="045B96BB" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="006C31A1" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78BE1A0D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="315A9915" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EF45E87" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D4FE191" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DD947C2" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2222380E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51C18BAE" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="582E1227" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A94F54D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6378A44D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09079885" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="254C0DE8" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C552CFE" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48011C68" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DBF875F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B2EF6CB" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="421CCE4D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B31EBD8" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B227FE3" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F06D15B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E73B36C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C4B5FC7" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62F54645" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74D0C705" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BFE453F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="538E676F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B8B557C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A71DA1C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D061355" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F1AD66A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F80DC21" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3351E60A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53FF47E2" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="101CA9D1" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50779B76" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D72BBC5" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D892DAA" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="638F32F9" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FEE3B46" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1920177D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="494B2D6E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26A9B3B5" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AE511D6" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3070E3B6" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="026171D5" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5280DF50" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17865547" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62FFEC21" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18F158E3" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="573A6341" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AC9D492" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41877703" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="127F091D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="280DD897" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EFA1D05" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7347219F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1ECBDC46" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19C4F989" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2079770D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51ADFA0D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14DE55C4" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AD0B3EE" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="472F88E2" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6720FECF" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="048068C8" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="556C4397" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4607D9ED" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D5CDDD9" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1053DAC1" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C454E00" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DED52BD" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2179A25B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="494A1C6B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10035F70" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42078610" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DA507C8" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CE5B4AE" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="413E5E11" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38DB4B8D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56A23938" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CAFAA66" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75158867" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C21D04B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54502EE9" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="445349C9" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A944A9F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E48BC64" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A7A6965" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12559675" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F1B6CDE" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D1A3D61" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="348825AF" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F65175D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7631445E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="732500D6" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FD6FDE6" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32DF9C4C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CFADC26" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A89046A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09BE28D6" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5975006D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EE353E3" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1837710A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AA092B3" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77F4AEB1" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74C43512" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="708CFF31" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06E15896" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="455BAC81" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EFF811A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56AF4C41" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="662F27BC" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EF2BFD2" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7ECC8E06" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="062E1DEF" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E8D18E0" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E18D575" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EDD6D80" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="384F68D3" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54080323" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EC2DC18" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E2E51FE" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DD21DF0" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1558ABF3" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="692250AB" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36C2C13E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3294A1C1" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6373407F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CB46788" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F360682" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C7E3239" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54D4259E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F66415E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09C8AA8D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A42BE56" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E9A7989" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48ECD964" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F91BE4B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55C3B582" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FA5D298" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="486189A4" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D85234F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C46D4E5" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67C55F76" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C42480A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76B9009A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6371B2A5" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0558AABB" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E855B29" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1031B463" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="408B40B6" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11C192FA" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41454AE9" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="442E8E5F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54073765" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="069C16F2" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61292826" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42E2302A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F256E87" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1753A093" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="304FE81A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="435D2CDB" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00E365AA" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="091AD9CA" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E029233" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14FEA0A0" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F60EC73" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B7C1102" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46053E5F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5ABD1BB6" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BE27158" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E3A394B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51C773D5" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70016260" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BBE5DD3" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14C62802" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32F3320E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45038314" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="203ECFB3" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58488910" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B29106C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7936B7CE" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CFE3693" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57A83EF5" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E0F1948" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04F61FC1" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="387843F1" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21A95DCA" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="123078E3" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04C0F575" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="069A0017" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FF8D2D8" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CE45B32" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7284920B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A3B466D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5168657E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AD71A09" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15C89565" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72D4DDC3" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="211D08AD" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BD3A6EC" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50A801C9" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CAF91C4" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DC77268" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46BA6EAE" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00107B15" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EF0E8A2" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23BB0C97" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53C752F1" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16FF8C1F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00C0C96A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E6DFE50" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="100028C6" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FACF69E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71E8887B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50D7BF9E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47498626" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F2C3340" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B339CE7" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="546E98B3" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F10B003" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72C0D497" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FC06D28" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34D1089F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D3F2DBC" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="376DCFFE" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A9CFCBE" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69F7AD97" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1766DACF" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66290B3D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1085900E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="283D3A7D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59220451" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E28D98B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52E17D3E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="753F5015" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BD1167E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="389C9C8A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A39E175" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3575B81C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="230BEA45" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68D3CC4B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="661D5D76" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D6626B1" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A369292" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="667F2B59" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74CA0EA9" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="036B4F93" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DA5D498" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E2C49BC" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73756EBE" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64CB89DE" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C43145B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7487B533" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40030B99" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="587B6010" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A0C9FC6" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77559939" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74889CE5" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C4F2485" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F0340E1" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36D1EEB8" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="319B24C2" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F2B5557" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B555564" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13DDB61D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E8BE603" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="017639BD" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="312DD803" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70C0C334" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F3EF8B4" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C0857C6" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05C77F63" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="329D5304" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63DC31CA" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65237466" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56F5FA2D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B0E466B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A38B9D3" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02CA1B5C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A4AA09C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32ADB3A3" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="212DE1ED" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="099A85AD" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E71CE09" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="406D7094" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="215C87A6" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55FD9988" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3372A978" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06E83770" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66F7D425" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07CAF9AD" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61FCE22C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="778A07C0" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57AFEA06" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="615EBD4B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59AAB94E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A786527" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70811454" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41AB8921" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EDE5644" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35FC5A51" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="513A2519" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6133B48D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6433DE17" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6192BE39" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B359579" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59E928BF" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AD489E1" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F52244B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48BF893D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34791F6D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D3609EF" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5343DFC2" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4078BD06" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C109250" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78735289" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53BBE868" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2102C1A7" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62C85AE9" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="498CD69B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26748006" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D30577F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CD949E4" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="340F26C1" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="656F30E9" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26717EE9" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7031B3D5" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40270D7F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7837482F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7572307A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AA32BA4" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66B4B490" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28BE9F44" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0486A9D3" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67B5383D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3215157B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D5994B4" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32E61D6C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6991B05C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="664E3E87" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="424EDFCB" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00C6C68B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E44DBB1" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29FC4711" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BA8F499" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CDB11B0" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C431BAF" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36D67287" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F0FC997" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BC87E56" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10F8875E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18C92060" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="262C1785" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04601BC9" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CAE9844" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="502CC49C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BF3102E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4103DAED" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02B63458" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A5013CF" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B1E39D2" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B83B584" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73685820" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="704513AF" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E4F93BA" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7042EF44" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15D4BA11" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="403BC1ED" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54B15A36" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25C8FAE7" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1454E759" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55CD87FD" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E6AA19F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72304A37" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31BD9D46" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09E5C3FC" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30E64004" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AE8CDC8" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02C4EFD6" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="635C0C4B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FEE4F9D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="548F4BB6" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BB48E92" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03A8CF85" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="192C926F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72C6FF00" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62AC6083" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29A648A1" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F850A0D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65F49FB5" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C96AE18" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A6A6904" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AE0163" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5583374C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0276902D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CB50867" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="432F266B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2300880D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26086045" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65EEBCF9" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20FADAAE" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17EAE8B0" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50C5C7F3" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05D8B48F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F51B30B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7709CEF8" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32E86665" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="448489FC" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="185B385E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F3B1307" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0230B669" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BEAD156" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D6D4443" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="453FB58E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C2128EE" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3975133C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E124A45" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E1F70F6" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4ABCB27F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="553C6053" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A2A1582" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D3548AC" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="261554FF" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DA2C87F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BD9EE28" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="643A4E88" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17C21B37" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49B5147B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F125346" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F131EB8" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5794D292" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7024D78D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47D9B887" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DB86DD7" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F8F70F0" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E657ECA" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D125082" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37BE3A11" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B18031B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AF4E746" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FC722C5" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3927BCF1" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50FFE8C0" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35B3144B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="777F4649" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25A65C1E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A2F77E1" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="676DABB0" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16B2A3AC" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24753BDD" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05143481" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79CC350B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4424921A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70981F79" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FCD5E80" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="788FD18A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BBAAFE8" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="000D85D2" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10DD143D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="457B5710" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DC94AFD" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FD2873C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22A36926" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0ACA57CF" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52E6BD58" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F1C614F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68EB3DF9" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A993F6A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D7B634E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77385885" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="340A4AB5" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4632F83C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D795CD6" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78FF6E99" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40B36991" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E4563D1" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="139C6666" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33EC318E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="531DC54B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08E8A94F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40F76180" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C66E1A2" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29DC90D6" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DDD8444" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BA223F1" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="363E4C84" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2244D146" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="610F1CFC" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24F99FED" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BF4FCF5" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="526FB70D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00CB3201" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73B07604" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="117EE721" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F5F51B4" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="433E514D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D8E6700" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DB50096" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E853A5D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="552B3A00" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77B4412A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E6D6A14" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60A64754" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06A8492E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F9FB8DC" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47F15A24" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68B231B3" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73409E37" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="334E5619" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C3E0182" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07F604F7" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AAC65C4" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02BAFB3F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B80ED9A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BE220C4" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="371BEF6B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FE960AD" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DABEF0E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39407278" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="591FBC52" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0606A432" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4448C2C3" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="363C66F1" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DADA0AD" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="045403BF" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FA3085F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70E69B8F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13BEE9C5" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1100B763" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77901B9D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70525C0C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BEA5716" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57D2C308" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C826DA8" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D4B422E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="398A652D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4433DB8E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C3829CD" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="265429FC" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21CEB1C9" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07E141A2" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B16442C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C4DB658" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="062076B4" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EF9A9B2" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B546D5F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58675338" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08FA0991" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29FE0A0A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F4BA016" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55DAAA7B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B7FFC4E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A7F011C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24314760" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1701A85C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20A31250" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="523425D1" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00174082" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F2B03C6" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="092370C3" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5678F8BB" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EDB7682" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70037A0B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B73CB08" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="712E7884" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0716FC66" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B905574" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E577A85" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E11844F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26EABCEC" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FD38DF4" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E6941E2" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E4F13DE" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54C51E83" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CA34BF6" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BDA47DC" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="674FB14D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19CFA9FD" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B60D8D8" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6585ED52" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19D7A44C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6383DB4C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DC2A2CE" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="390537A8" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4281D19C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55538771" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="467A1AC3" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A093A64" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A302BE3" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F402916" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51983CCC" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22EBCB20" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02914BB8" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="304C6F91" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4492D9A2" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22166249" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="610FC175" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EEF949B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="169C5177" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1667E1E0" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="021F8A18" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4440CD99" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28111EB6" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63243128" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C055A66" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B3025D3" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79B2CDC4" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45CCC5B1" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="444B411B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="217EF347" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F444F92" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AEFBBD1" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E0F2356" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48E93E89" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CB212F2" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D3F4FC9" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F6E2AED" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BDED33F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="639BEB6F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EE76BB9" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="587435DB" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A9680B0" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="334C49DA" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49C9E7D7" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05104B9B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40FD7ECC" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B0F4724" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22777030" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34B84FA9" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09E7B844" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BB32EFB" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39B9D6FD" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35B59173" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5005F903" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FD2169A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E5A9B64" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F7C0E5C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79F7E265" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="041098FA" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45A2083E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E030FF2" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="318E345E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="238C0D94" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2666664F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73AECB2D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34CF39B2" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52172ACD" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56352DF3" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="511C78AA" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65AFEE9A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DEF4620" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DD70D53" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FF45398" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BD975F1" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C362F5F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7302C163" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AEDE68A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2706A979" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30DA0FE2" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="716BAA70" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="405C42EB" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00A28F26" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E2508E8" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B67AFE9" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63DC8557" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C870B58" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4048B16C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75A3B4BA" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10084EFD" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C747147" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="608D728F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BF34F6B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04180713" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D2143EE" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FF804AD" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F5529F3" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E1CBF74" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34140BDC" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C51BEC8" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="399F5E5B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="692215B8" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B244D18" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34BF4C50" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D6FEC44" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15683700" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AC1E43A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6388766F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="460EDC70" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76E29B6A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04B5A5AA" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="085FD483" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FDA821C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68A24901" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DCA0EC8" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="094205E1" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B1EA9E1" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="684BEA5E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D056F37" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13C6C5F6" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CDEA14D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35EDD98F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62518341" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DAFA485" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C4529A7" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53BCCF9F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CFCF3B6" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2062C882" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="538F7EC6" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="563E7F6B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D90600D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FE33807" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F6A3A07" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A04961C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17CAC873" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04FE6B61" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1684D855" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27BA2ED2" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04A420DD" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AC62B40" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="152C40C1" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32CECA89" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F5732C9" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33000ED9" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A228842" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BD10DD0" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38F5294B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54645084" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53A9BD48" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BA6A354" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7691D848" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6900265E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="605E427F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3075B128" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A83316B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A2701DE" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64417825" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="427B510B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40585D08" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27B74D59" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A7E858C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C73F593" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BA8002B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FA8E2D4" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="731971EB" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15ED7E8E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="125526E9" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="270E6634" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6793E1FE" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C50C083" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35ED47AF" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="439611A5" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="156E110E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A15B4B4" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FE7576E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72F61BB2" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="753E717F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2997C803" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5491BD9E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="681E8604" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="342DE6AC" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29097434" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40F3C0E6" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35D01D3A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AB98110" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="702C9883" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33B1634E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01A0A3F9" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6236D7AC" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39951F4D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01DD3DCA" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="294992C1" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="545ACA22" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14907AB9" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50BE95F5" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E0CC7CE" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73102646" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A06397C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19F49A88" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FE64FDD" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71E425FE" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07C01F8F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17F5FAD0" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CF3DC7E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6719E3B5" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="579445D8" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="657C1584" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4734853D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20F1B03E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="528846A3" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="239422F7" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BA502AA" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19E9A09B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02DA4854" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52555CD7" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C2EDE3B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B3DD8B8" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E18718E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67F4C4A5" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CA1A887" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07686696" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B4FB467" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4939165A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6955FFA3" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="779A96D3" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E116295" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2746C73C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="402DFC61" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F37CB4F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="068AAB70" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C8CF4B9" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="571CC5B5" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05FCF704" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25ED16A7" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50D4BAEA" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6663B791" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25EB3729" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3432AAD7" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60E4A4AD" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77E35077" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CFCDF20" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EC441FC" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D4D9DC7" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00C5AD19" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E465205" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33DA3B31" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="497A8752" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CA87B90" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25D5EE55" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73F62816" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A465D38" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="751A4C04" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="015AD921" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19D98A09" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="615ADB64" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F7A4E78" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2431C683" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29FEAEB3" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29843EC0" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20E4A125" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66C5311D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="568CAC18" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03DB7C9C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66CFB171" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01D3B673" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A6D664A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="719C0F1F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A589937" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60943F2E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="270B942A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="662F34A9" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06E487A2" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50ABA2F1" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EDCD91E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="413B87AE" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2061B813" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17F83077" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C55370F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2305FBEE" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C013D49" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25695A56" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1000A891" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="782C7F8F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09420F6B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="730A1F03" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56F6FA34" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2593E015" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B7A44D5" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D6F08B5" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0044E8FB" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E59A37B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34B2F9B8" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="432A3D62" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7873AD0C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DE35C3C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="335CD932" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39AB5E6E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BA0ED73" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EAE7EA4" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="318E65AF" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2631CE34" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73B8C60E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B5DCCB8" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="792DD299" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7042302E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34030547" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="388B2E36" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01C372F6" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1344011D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A98DBBE" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25DA147A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35EE0CCA" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67A4D357" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49735D0F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="678422AF" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="778626D7" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BA288C1" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28809A48" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17C05F2B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56826F50" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D2CEAE4" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C740452" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3710FDD8" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A156F76" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38932A54" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20556C71" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64E6A562" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AA5B16D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="234C61DA" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="327B0C84" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B952FBB" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="055A39F8" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B5E2CAD" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F2AC156" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DB9E6F9" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EA189A9" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="687EFAC3" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08BBB4C0" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59CBA97C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1799CF19" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BEDFEF5" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="502F9442" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54F396E6" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73EC8BE3" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50B839A0" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59D1CF90" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="724E661E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="430B1CD0" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CECBD39" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C9C02E4" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="342FC14F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5429FBDA" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="152D2859" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22E1C21E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50B99D11" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46C21A60" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FD57C6E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DD29033" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="380F5E69" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="317FC057" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37EC2D9B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A1BE47F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7261A0C5" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="073EB510" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3618642F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78CF821F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="197F9A54" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57BAC72C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1540090F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="545C71EF" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FCFA967" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AAA4D33" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E848CA1" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FB24566" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0799E0B4" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BA4511A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CC85BAD" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55E2B2CB" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03BCF9EC" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="589613AB" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34E0D055" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E272E60" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DD8C3C2" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45D1941E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7951E79C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B9C0EDE" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B22BAB5" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01881D46" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38B04332" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1673B583" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EDD0E32" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17CE6962" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70FC70EB" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44D7F0A3" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A943D9D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B973BA7" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65D4CBF1" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="446221EA" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="587B5B5E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6636A248" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F2EAF9C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E2710AA" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="272BEC50" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="651080D5" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="281106C2" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D9F61A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="021CAFAA" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AF87CDA" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BEA7244" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FBDAD34" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="037F077B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53811923" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26BA7666" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39AB08E3" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71CC0C75" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D58DE54" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57365E3E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E3419AE" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B2988E8" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="677B8408" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="734EFBFA" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="145F8862" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06F88395" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="598F488A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42E94B6E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0997B2AD" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06F35483" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="079A1D11" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="182E00EB" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09C5C023" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0768DDE1" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E9A6769" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74CFA910" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5355AFC2" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="754227AC" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3699C9EF" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="140E801D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E1F6748" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="786E07C0" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EA91849" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57882B06" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EF602D8" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CF63831" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C659604" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77F18980" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EB8DD46" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D3F1E87" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E7B3D51" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B83F6D3" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7662854E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="089C7342" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F2C6648" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1491E25B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58AC5D78" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E98FB37" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02189C08" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="328E5981" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69B84D88" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C202385" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1116E3C3" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6185F99A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1206412E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2093A27D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10C83A43" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="172B661F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="583ABA17" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4539D8DE" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09C9D000" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FB9EC56" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16602449" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EEE6D95" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11FDB91D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70D7A180" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25897924" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="622A487C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23F4A0DF" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="086C3440" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C572A17" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37FF90C6" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C530F42" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53678C5B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44BCC2C7" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6220E5A8" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5100070E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="022A5733" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55A6B747" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E0E0715" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DD16570" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45E77F5B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CC222FC" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A77E77C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40B52F2A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="688C8A60" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52767E5F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36CB28C8" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B5274F0" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="254B979A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B37E456" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BF3FD46" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1600AD53" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C11EC1D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43B93137" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="087236DA" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7495FEDA" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07FB636D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EBFBB2E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D085C19" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6657149C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A164198" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B426143" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04C5FC1C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61E2522C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="754727EA" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="511BF392" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EF16D31" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D052488" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29BDE537" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61112F85" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B9456ED" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F32901A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CE99374" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64934094" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="186B8F7B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5ECFF3C1" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7387A472" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EEF84BD" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BC1727B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52EFFF39" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F6860E7" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A3C94D1" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AB07E3E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D87356E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4107CB2E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="216E9F34" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A4D5001" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="300E6315" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="065394F8" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B334CBC" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6139A81D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4015A3E3" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5892158F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B4E2B37" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="491D247C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68E43ECE" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19BD1D35" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7ACDDA9E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73247ACB" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48C27743" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52F522D3" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DAEE8B3" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FE7866B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66779ECA" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B4B9DD2" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F37D9D8" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18FDBDAE" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="325D6DD9" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EE20DBA" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47709A7A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32418950" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D2BF149" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32B7EFA1" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="614E7A89" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47997680" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4260821C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="518D8C5E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="716FE982" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DF53A62" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="101663A4" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08DC4D96" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B259907" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56D7C684" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="073051A4" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="424D32D3" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D615BAB" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="596161D5" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="102795D7" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3765ED92" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F0C600F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60CD3E75" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45DCB8A0" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="069E422C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1455BC04" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="736074D8" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FCF4868" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51236242" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4872F27F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00250FD4" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="402BBC76" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E276EB3" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="099B15C2" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="611FAD77" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E5EC2D4" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="433E34D6" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B0CC7BB" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DF70C47" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B470D98" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26E6598E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06900114" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B953800" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58CFC34E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3705F9AE" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F1DA9FB" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60759964" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DE483C6" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6165DB4B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16B46DBC" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6950A6C9" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="700FB0DE" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36E5C884" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="453A1FB4" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44DAD8D3" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BB0D6F9" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25970F72" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E35AAC8" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0067CA5B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="066EF66B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AAE3FD3" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B642E37" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B81F29D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E82682A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FF018BD" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="146D21F1" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73F2DEB0" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="486D5950" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22EDAA11" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D768635" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="772763BB" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="105C6865" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F3B49F1" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F46596E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F29A848" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="155F0B52" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="524EF92A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F8169EB" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2407ED19" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59509213" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="519A1110" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30FE9D52" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4179431C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65F221E5" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AF12B36" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="282C1826" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CDBBC2A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DA20B97" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3946738B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D55E1F1" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EFA936D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53306F52" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1624859D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F7A6774" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32910047" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BC1D351" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05EE8193" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A24ED35" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20A6AD35" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A9F06AB" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25A22318" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B57C536" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D30D04B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F84960A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="027BE88F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D19EADA" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A065D42" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7519A922" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="178920DB" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56A1F948" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57220A1F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0933E1B3" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DC24BD1" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E1340E5" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6502FD9C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="240EF053" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A59A000" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FB81F5F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B44E171" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="460CE908" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6273523B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CA3CC71" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D6C6193" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C14794A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F72CC6E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="596E2655" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26835303" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05BECE00" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64451E37" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38A41C33" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="023F6465" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F8B27F4" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D062866" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A89B623" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B471CD3" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A96C3A8" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75CE817C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59896D82" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C01C359" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="621DA5F8" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7118D8A8" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BB341F6" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47B23168" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13B82091" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="614CFAFB" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C344427" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B762F72" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7880E2B0" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FDA0936" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F0E1B69" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51D4DED1" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1238A289" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="602CECDE" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18FD4F3C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3ED91311" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F57BA1B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FA99A48" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50412DA7" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D0090F5" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26D6D593" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2636374E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24B4C2E8" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AFBE85C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1275D22E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="048D0340" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2951CF18" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24E8E0BB" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="120AA3F8" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="037D0533" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B779BBE" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E35F2A6" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49CA03BC" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63513B1F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="068174BC" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4545CA84" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B9A6E48" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09293E17" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CAFB08B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DC0E0CF" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BD1B7DE" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B231F09" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="178CC9FE" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6ED3AD5F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="598565D2" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F42F38C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="525A2E44" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F7DC69C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B4C07DD" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78D578BF" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28AD8691" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BA1587C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="154C5E65" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5121FCDF" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2958DB27" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28868BA4" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BB93502" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D5E1FC1" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="693D0C1F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32E4A587" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D08C635" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24F1C080" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="708B6528" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="658A083F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F7F41F3" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B4632EE" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59889AF4" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61E93C81" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="137D0D07" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="502B9A42" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CDAA60B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45E40CA3" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3060A985" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40138EB5" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="199E8295" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CCB582B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="620555FC" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54C27F56" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DFE4B21" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="611E3798" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D093147" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56EA34A1" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69DF0C2C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="183D7871" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EFF855E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59E43FFA" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FB481A7" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66EF0868" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="728A9DC5" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3243DFDD" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="417EEC6D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F24B2E4" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3298FF01" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47BBA6E8" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="409BAB1E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="406E7A4A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C227233" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FC3CC55" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CD0AAE9" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66CC2AA6" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DAB4FD2" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0678DA27" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="252856D0" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FF08461" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="215D415A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62F42B3F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4ED45229" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="161B84CF" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F86D919" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BC03536" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="475FBD23" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A5E28C0" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78542660" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77730DD7" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EEC4834" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E93C2CF" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2477F93F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38516D47" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13F720D1" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0329CA77" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="075E6A95" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C3C9D23" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F439091" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="278B5C0A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20562D80" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46AD9EE4" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01B90B98" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="662543A2" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DD1AAD4" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F7C96D5" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C4936F9" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C652C15" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EFC300E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07ABF5ED" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66DAE669" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E7B5CE3" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23F779BD" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48B3FD0F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67B51EEE" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B4DDCB9" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E87BCE5" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B5C1D52" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3233C032" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="557854D2" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B9EE41E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DC63E65" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="268B7656" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04CE1794" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39774DC2" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55A13FF6" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="282355A1" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="791777B4" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1393A340" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C4EB071" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2157C0CA" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="125C34CB" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B2ABBF9" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="618E6848" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DCE6B0B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66F48E11" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="128E157C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40457CED" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D5DD3E1" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="784CB1BF" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="479DDBBD" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="416501DA" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64F029FC" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26A775DF" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A6C81DC" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C8082D9" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34FA35B8" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53311E3D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FCD3F22" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B0C0C07" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="207BAADE" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="742BCCE5" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DF3343D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F9DB3A3" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5867D6F2" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02D16CEB" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0007FE2C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EEC5813" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E036D07" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="198FAE9F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E08F808" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="058F92A0" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34325A69" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FBBEB14" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BE43291" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53031F0D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EAAD2C7" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D4C1325" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34D3A8D4" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C5C1045" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E816537" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="677A8834" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="324954D4" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="611B2382" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B1545DC" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4959B172" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42FCAD22" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="508DF4E3" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A6C27D6" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41A5567F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="771104C4" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="488135D8" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C69C8E2" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77717018" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D66049D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="269A37AA" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56F8E475" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E90F295" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B2BAFCD" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="346C4A06" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BDE03DC" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C59C9A8" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06C50B44" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5986B10F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A6137E7" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F0C4B40" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0167A412" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="325FE716" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06D74563" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53A8546E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="742D262C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FAD97E9" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61F0F0E3" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48781793" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BD76EEB" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BB98E44" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54D8AB44" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B13E03C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B16A6A3" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62A043A0" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F74BD48" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66165362" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AC6EAC7" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="408F6AA3" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26CC5D99" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DCA932D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BF467FA" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7000B6C8" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="172E59A5" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B354F6D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33C889E3" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58928836" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4017021D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B1D075D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10BF17E0" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CC1D83D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C6626D3" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FDB552D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4579BAF4" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04B93515" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4494A680" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28D21209" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CDD6EA8" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50086A4F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FA3AEFA" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16F03FEE" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C3942EA" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F85699E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="054558E4" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FF5A38E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67A847CE" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13728C87" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23584642" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75CAC181" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C297E5E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09733E96" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FA73CC2" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B4B86B1" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75990946" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72CA037B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20769603" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="585E29B7" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71689C4D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E94F307" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6674FC78" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61863AF0" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C83CF87" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F42AB67" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C3866C6" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FCB347B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47E63FE6" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72C7F66C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FBADC9E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51436DFA" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B9D16BD" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A282007" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C0AC5A1" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29D44CCF" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F917D9B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="671FF2AF" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61B4539C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CFB2DAD" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D24BF36" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75F1A97C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D6786A8" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38865E4D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46413D86" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DB051E1" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5ED3254E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DA324B2" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="566796ED" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65F96878" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54B74F6A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06C5EC10" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31E3A9F2" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18E0254F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A6249FF" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6ECBBE9C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08DDB162" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37A80776" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="758803EF" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27392417" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3199BCC5" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="778ED84C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D4598BA" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36405D17" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5857F4EB" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76074D00" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60C96165" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28A6E2F7" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C188574" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52481A0F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A3D9A5C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38F3B8BA" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="741DE8F7" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="418256B5" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B4A2A31" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="149990C8" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4989A6B5" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D5D4E1C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17D9A18E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05BC371E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E0897F2" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41907056" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="744D1C41" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70E55470" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C56E017" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45472224" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D0C6023" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0338019D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="768CEEE8" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45A67084" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FFBB6E3" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="007CBB30" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60EF38CF" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="022E53AA" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78EC579B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2ED63295" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6465D1CB" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56DE3911" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="034DE628" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C1BBFD2" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="719011C7" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09A446F9" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F9E6B27" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39451631" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52BEFDF1" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AA980E1" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B060006" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60816322" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4391AA34" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="726D683F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A647347" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0292B80B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D7958F2" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="374E4D24" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53D6A9DD" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31DED211" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E6D6AA6" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C1B3359" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27B37BF0" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29AD8AB4" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FAC6DFD" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EDDCEAD" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53FB75DD" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="328662B5" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6462A395" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7419659A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="147916A0" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AD12BFD" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="462A0A0D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="376804E9" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56BE466C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12D407C7" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52EE1386" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="687E940E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="139AA37A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D0A6FC7" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41A048A0" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04D36E2A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="342C024D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02DB9096" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74F44071" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B06DE80" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5145C7A6" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61616838" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1338E89B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02FF87CB" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BB3D23A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51CA8212" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76A8A73A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E9BF647" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AEB1284" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51B18CD4" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4697155C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AA369AE" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DDE42D9" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69D82972" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31BD8D23" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E2994AF" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45374A95" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D53EA0F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26351088" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00C9088C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75B2C0E1" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AC851BF" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="682BD387" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7670C430" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="682242D0" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F2CFBF1" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66746D62" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48398277" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CCE7803" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B4983EC" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FEFB539" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="197AB0CF" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D0CE179" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="037FE6E4" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="369A5A84" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="480FBE99" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D2B8FB1" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E895EBB" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CCF179A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7276B830" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C45DC1E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E3073CF" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E9A3264" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E9C6993" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C44D82A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03ACF4EB" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34A60A82" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23A7DECC" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B24ED9A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="174DE5DE" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7641A8A1" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="266BAF4B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CFAB937" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="147C53CD" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A8625E1" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7877B018" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27B98E0A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FD874BA" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D374ADC" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="138C0760" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D9F3C5D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5615C9B2" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7997C8C4" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="008EE80E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2ADC4EC6" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43AC990E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B37A0F8" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CD608BD" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1862D21A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2ED5B001" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32740FDF" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52560542" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38B42BB0" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="683D85AA" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27255027" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C3B7F75" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CE1F867" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72C22693" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FF60010" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B99BFAF" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1553213E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71E4663B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="535EAA08" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="338DEACF" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53E24752" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13A15BBF" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E1EC037" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="165C3314" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7096483A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BD81F01" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08A61BF9" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79FFAE4E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7983AF80" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6ED6819D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05527264" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C054F65" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06013F4D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F18D1B8" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31FB3F07" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="398423C3" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08B54C4A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BABC610" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3860EDFA" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B7FBD23" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04C967EC" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B9CA582" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="064E1179" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B93C758" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B2E57C5" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56D9E040" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73B0228A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32551F94" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23B4BB1E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C7C71DC" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37D0A44E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C8736BD" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4998B72E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FB5B134" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E7D0BC1" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78B0F3DB" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B55E0B8" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59EC9661" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37E083A6" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D94B34B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68AB7B13" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54B2658D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14E949D8" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A6FF934" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="662D27B0" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7854BBF4" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65FEC962" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36ADB41F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FA38419" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59CDB8B6" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B2647E0" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64EED6FA" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36F89FB5" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D6259F9" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="209A7964" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EA0EFAD" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A63C4BF" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DBAD504" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7254F817" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67D68D47" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15079A22" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1969AB75" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="028A0E4B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D2199C9" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70E3D014" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EDB7285" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E478408" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4486A6F9" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C94E725" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46F60C59" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2888C83F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43541468" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05ACCF9D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5397BE8D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7088ECA6" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C55FF2F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F2A3A4C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="373B9D38" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18B755CA" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="089FCF56" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73D054D2" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B8DCC73" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="575FAFD3" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="647BC628" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41E0A853" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2125D4A3" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EB77CA4" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C9CE546" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B309F04" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="377573CA" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DA333F2" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A7D13C8" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78930696" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="699A8224" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20CA3B7C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DA4A8E9" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F12B78A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61D7A960" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="226C3FDE" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41EF76F5" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="723434AE" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="438D7131" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="379D7B58" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03211DBF" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27BC8854" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14307AB3" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03E5B77C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="480ADB5B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AE70E2D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="401ABDC4" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52939AFB" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D0AAF38" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="663A7BEC" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D617AD8" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00E0B9D2" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A0280D7" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F5BE4C8" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C02D1E1" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="173358A3" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43B45891" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B9BB3C3" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FDEFACE" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="517E6636" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7368500E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B5DE35A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DC3A205" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71764987" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44AF2E38" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CFF2691" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25059F65" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7324C5B9" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C9950BA" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="418F863B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1574FFBD" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E3544C3" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CD1AD86" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A71834E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73BB3F40" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A0ADCE3" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E58BDBA" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FACDB25" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A11E387" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50F6C90B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5145D97C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="664B0089" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B22E89F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11654E32" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15127990" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="072C32F3" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5714D27A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="000ADB7E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="192FC26A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B4652E0" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48D81D21" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75FFC4A5" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42A66421" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B88ED58" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B43DBEC" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0765627F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7002897B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="289A5701" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="194B0AA9" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="568B1509" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5774885C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1543FF57" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C1DD74C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65D743D3" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77045EBD" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="693EE74F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BC2B0CE" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39C6C457" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F29EE0F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="291D3BE3" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50AF855A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09CF9DE8" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24DAE5B4" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43AC4CB3" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63C5DDE0" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D7CA676" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1509AD5C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2014D862" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="417BD513" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05907407" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09286AAA" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41430F96" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27E14561" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B1867E5" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AD2B01A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56BE2262" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6286BB58" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29C92F22" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D992F3C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AA8CAE6" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A476761" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="430CB243" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A78EE11" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67E8DFDC" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3011D7AE" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EED5120" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68419244" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="144CBB9D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7505034F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71BE2414" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A53582A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="669A1AD8" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CD5358C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="666DB7F0" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="314E8BDC" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="307DF63F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="598E7E19" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70296D50" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FEC9525" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DD4A2C4" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6ED6734D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C14B071" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F2D1F0D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0940F0D9" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77401214" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A2E9B97" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61E6801E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10BDFCC8" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A0990C4" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50062D26" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29261926" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45AF44F6" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="355DDF15" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62F7A018" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A20A0C1" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5698D077" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06523DD5" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4838C7D6" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F5132BB" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FAE0F46" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E2F68AB" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DCB365F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B39B98D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39A723EC" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66B4DF23" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EF35C5C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14908808" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5242CADB" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="618A66FA" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55FC94C0" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EB2B211" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7934782A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B4C8BCA" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26AA4709" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1513AA6B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="236FBF73" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C020456" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="599F5FB7" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FC42E06" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53146948" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="178F7B6F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03356F26" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71F992DE" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01315CA5" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08C1E45F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="129E6E43" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79F4AC25" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B334452" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74313081" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B3928FF" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="756137F4" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5018E83B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B340BAA" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DCF004B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CA28821" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1368E49E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29317195" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="520C45A2" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="723BCAD9" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4352C517" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F4806BB" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FCD79F6" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23750B46" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59E8BBA2" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68BDB004" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06F19A27" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B214684" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37579DDF" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D128987" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14EF720A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5354660C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="713E29F9" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59EA5FEF" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="374EA365" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3486718B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43902AA4" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54A3C9BC" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6930F47C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B35F575" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49075505" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="224ECE2D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25BB8706" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4069AA8E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74266FA7" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F253BCA" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39B8F4AA" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10FA2E90" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66B569C1" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16D28157" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BF5A707" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B76ABBF" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E8E2885" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72A7B3F4" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38C2F241" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57DEB7AA" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2045C81F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19D5235B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2012CB00" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5639151E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="097ECF4E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="168D9632" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1681E593" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BC384EC" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F891478" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C369EC7" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D8532CA" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E48AA61" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41C0E170" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EF4C16F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7327A574" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42D4BAF4" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D54F5CC" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76774311" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CF142FC" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="434735E8" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CD2DA51" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02C0DEC0" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="520053C4" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E292C37" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A79B7B0" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07196429" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D1CEF49" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11E03B60" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14AFC9E7" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EA22804" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D2AE3DE" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="134C6EEB" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F1C4FE9" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7450020C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03301E69" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1484B616" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33B7AF78" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FFB8BC6" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0103C509" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="137B538F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B64DC34" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D163931" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69BE4B6A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="366A5B42" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="727E6A04" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3ED7C140" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66739EF1" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F641257" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="168B35AC" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34442D62" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A4670F7" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77B80D01" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7463E98B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77A2E24E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C75309A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CE0AB6A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06DE651B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AF7E63C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F1BE599" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45D4E1F6" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37BB8784" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C29F58A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70E399A5" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6258D834" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DFFACA3" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B890995" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B0AC926" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="545F00CD" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55D35A57" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61E236D0" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29AB9415" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DCC9AE6" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="596FF975" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26714E79" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="142708B6" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02603F14" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F27252D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F5F58A9" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14B4CF96" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61A4426A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A8807ED" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77017468" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DCBF4B7" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13F864E9" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="373F515C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="745A6474" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2668AE96" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77F3D1B6" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11988570" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DC61789" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1774AD13" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="603727E6" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="613694A6" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2069761C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EADA0E3" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43B9DCB3" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6581C26C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01A87A98" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71948DEB" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30672AE8" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C63E77E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7927C5C0" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22EDAFE9" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04FC5FEE" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44E31F7E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F6A4CCF" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E2CB691" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34105B6C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B8E32DF" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41E6126C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C054462" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59F8E7A7" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58A7C584" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40D44A65" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FE79CE6" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="449F0C17" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C5D73D4" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28264ADD" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D0D7D65" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51D6581F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3534E7D4" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="471F516A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B9FC67C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AABDA64" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70F31BFA" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4871CAC9" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75F385FE" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31B833C3" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4860480D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="447C6A9D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="148DB1EE" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="760D9B69" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="180EF869" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="290A8210" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A94A0BE" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F041573" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="717604A4" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D715EB7" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04FA7DCD" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07410F45" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49E4A681" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="688D44E6" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2236C56C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0841A0A9" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B4CAD66" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10C7A1B3" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0736184B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01F64F85" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22C2347D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BA94824" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D10D9D6" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="385C8FA6" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54C282BB" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F176F5F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C8C418A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51B7C1F8" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CE72799" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56E3C271" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00D752CF" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47EBE1C2" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30DCE0E1" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="739BE9B8" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="348327E6" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="297B9BD7" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F2288AC" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1910703D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FF83101" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B80FEA2" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E5CDB0D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E3E7402" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56E7691E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70071E75" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14125F9D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BE53739" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="316A7F11" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="667AAC80" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17DCCE5C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55060F16" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44879095" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01A6F8F2" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="584A91D0" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12E69A48" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C1EE9F8" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A1CBC45" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4333B2B2" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1189003D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19D176EA" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="091EFE73" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="764B4DC1" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A57B403" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E02C634" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53E0F535" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42671038" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43A0E866" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20564ABE" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65A88308" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C95E21B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FD40FBC" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B17406B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A7A76E9" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="390B2EF6" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39EBBD59" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F543346" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C526B4D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F9F5294" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F57789B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75C7A960" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C0CC6B8" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A46F864" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="112A02CF" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7582E959" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DD721FF" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7096FB65" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="442271CE" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3085E9E7" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53B1165B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="405351A8" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1053811A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CA8FB03" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E1E3895" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DA5023C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="691AB3F6" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2718412B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64AA26CD" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73F6A674" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="779269F4" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2672A387" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BA13002" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17F8C2E8" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FE71947" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="626D8824" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43D99221" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68D8FDE5" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="448EFF02" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A500EC4" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C60B77C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C8D4660" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BBAF7C3" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="204AD210" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74BC4C69" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18F019E0" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5723D0D5" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C02CE7B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BE25313" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="009050AE" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66FA045B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52E0FAE4" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="283FA1D4" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4922DAD7" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76C77F35" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56C68234" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30075B68" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36D700B3" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2658ED8A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="008C8350" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06010246" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58245AD3" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48724EA6" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07597CE5" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="502B3B96" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15F030AD" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="123482D3" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E93BCBF" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="731056FD" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BBD7C5F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26EFA63E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1412D886" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27007AF0" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39B4BB8D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="451208CD" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7569B811" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="422F1CC0" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="468E53AB" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16277806" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="039E5480" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A303D17" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06D58305" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="287F06E8" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15ABC499" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51D62258" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="068555A2" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70931A79" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78EEB154" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="778F210A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C939752" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F4DC738" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5180074E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56A828CC" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76BE3C89" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="628EE3B7" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="341E93D6" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E8ECA71" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="309BB6BE" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="025BFE39" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6077C878" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71BC0DCA" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A16A0B9" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FA9B7B6" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E4A5FB9" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B6B727B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E310456" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CA476C9" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3577FC90" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24A878AE" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FEBB924" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B08C6EC" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E41D3DA" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C3C9DFA" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="546E4750" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="535B512C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21BE481A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1952E407" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D08F20E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29AADF42" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E4C4600" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="181AF1C0" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="417B6D61" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6235D001" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65081C44" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14A1262B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E79AA5C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E91266B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E658840" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41D53C43" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38149BFB" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D3F4AA3" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26403238" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EBC0505" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="524847BE" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D000805" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="207F837B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CC12358" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BC85075" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4141C404" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72D9EBA2" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="630A2C49" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15671B42" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61778117" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60021F2A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E691DB9" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FA54677" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D335B0F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AD3E4A9" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="492FA7B3" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AE8A4E8" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48B17667" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="479E6C8C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="404ABD3C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BA8B9B6" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00669EE6" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7091342A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CD9F3F2" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32FB701B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29090E02" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38C93D56" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6ED81870" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="596CC413" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05B2FE0F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47CAB715" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E74F1A1" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44C6E327" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="681A5962" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2349562C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52B3F5C3" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D9B53A4" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="109CC1D6" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64F646B4" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="345FF54B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4895541D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="644EA676" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CCB8C40" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BD70C4A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2240BD20" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F552014" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DAF84C6" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4652E69F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D799B15" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32C30B8C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07C27305" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F9AB832" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AB09292" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47FAF547" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="076B8467" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52FB9939" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FF4025D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3857FC34" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="354FC811" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32CDA45C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="779FCC9B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="718E5632" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60A08096" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="144CF723" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="278A3440" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22215BDD" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C4DC6D2" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68D02F1D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D6CBFDC" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17FB5F66" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="699E2EC3" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="412C36E6" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19545979" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1905F430" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EDB2A9A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="123B6A89" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="291AC854" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79A4FAE6" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="585DF4FD" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52C807A7" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AEE1C52" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65B91B89" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AB29706" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C830292" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CCF133D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C114B18" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54D502CB" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40CF3ACE" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BE53749" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DF3354B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2219A3A2" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48804E21" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="703D6F79" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="601EFD54" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B400E3D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AAC2FA7" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="349CBB37" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B524F80" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D3968CC" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19A7EC73" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A399AA1" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="769BFAB0" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CD1F609" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="370A5EF1" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F5BCB0C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12E85F21" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55CF1815" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FA69F65" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FE89117" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F91EF6D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F8E8D52" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74E350A7" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61AF05E6" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26236638" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="429D8C59" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67E86F9D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F95B8D8" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="124369F2" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3571BDF0" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2ACBE58E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02EA6449" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6595D1CB" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36998D0A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E370902" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56F20E32" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6045D525" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4100EE78" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="528E07F2" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E3CABEC" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DD7F7EC" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E4F30F7" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B256CAC" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D4C1C4A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AC55EE1" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24ADDAF5" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23C4585C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17F223B7" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E3BC52F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38D4FAE7" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="680D7275" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="298FADCB" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2945E458" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C4275DB" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F140640" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CCE4D6F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A2642D5" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E028217" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BA89501" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41AAC1EA" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="340B8218" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B60F7BE" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1880B87B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20A49096" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42E6B9D4" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="007074C4" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22F0788A" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E0FF94D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="126943A7" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="390C8F49" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DD3B0F4" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76782C67" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E0E8168" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="583D5C55" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AB9C887" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FDE4BBE" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EB87156" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BCCDACB" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="718E5170" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07417FED" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70F816F8" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32DCC5A2" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6270A1DE" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65FB80EC" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6640B79F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="042055D3" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16C2FBEB" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33FBBA5C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57E451E3" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75738F58" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E89B1CE" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14673A75" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="768E7CA8" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EAE7D4D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EE62F2C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01EA4F77" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E07A5EA" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F648013" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CCB5388" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29F57B23" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11B4D110" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05240D4E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A061BBA" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C1A7EAA" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E9301F3" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FA02278" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E93AE41" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="692C410B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56406151" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="497D21E2" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BCD2BCC" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A3985C8" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EA1CBE5" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FF00CCA" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BC40407" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79A0F2E6" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="662E6BD3" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E286DA7" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="415356CC" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66CE408F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E2D55F4" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="183587B1" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C78221D" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="507EFDC1" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64CBD04B" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54B3B2F0" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="340010D6" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="752D550E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11CDB8B9" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C10A130" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="579F97FA" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C24236C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4400AEEA" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="504FCAFE" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A8949E3" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34ABFC93" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7987F45C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43E34CF2" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="157D82D3" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16A2E23C" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00D63615">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54E17FA4" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRPr="00D63615" w:rsidRDefault="00B516B9" w:rsidP="00551CFD">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
         <w:ind w:firstLine="0"/>
-      </w:pPr>
-[...367 lines deleted...]
-          <w:footerReference w:type="default" r:id="rId68"/>
+        <w:sectPr w:rsidR="00B516B9" w:rsidRPr="00D63615" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId64"/>
+          <w:headerReference w:type="default" r:id="rId65"/>
+          <w:footerReference w:type="even" r:id="rId66"/>
+          <w:footerReference w:type="default" r:id="rId67"/>
+          <w:headerReference w:type="first" r:id="rId68"/>
           <w:footerReference w:type="first" r:id="rId69"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r w:rsidRPr="003B2882">
-[...146 lines deleted...]
-      </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Departementsnamn"/>
         <w:tag w:val="Departementsnamn"/>
-        <w:id w:val="-137580982"/>
+        <w:id w:val="2118557928"/>
         <w:lock w:val="sdtLocked"/>
-        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="52F7FCBB" w14:textId="4D8EFC65" w:rsidR="00571C71" w:rsidRDefault="0028464C" w:rsidP="00817315">
+        <w:p w14:paraId="1863D4A8" w14:textId="7D9B2475" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="00601D40">
           <w:pPr>
             <w:pStyle w:val="Proprubrik"/>
             <w:spacing w:before="720" w:after="190"/>
           </w:pPr>
           <w:r>
-            <w:t>Finansdepartementet</w:t>
+            <w:t>Klimat- och näringslivsdepartementet</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="0EA76B07" w14:textId="2E801721" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00F85486">
+    <w:p w14:paraId="48E1EA0D" w14:textId="772EA70D" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Proputdrag"/>
       </w:pPr>
-      <w:bookmarkStart w:id="60" w:name="_Toc222322105"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc222405314"/>
       <w:r>
         <w:t xml:space="preserve">Utdrag ur protokoll vid regeringssammanträde </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Datum"/>
           <w:tag w:val="Datum"/>
-          <w:id w:val="679708000"/>
+          <w:id w:val="1508867760"/>
           <w:date w:fullDate="2026-02-26T00:00:00Z">
             <w:dateFormat w:val="'den' d MMMM yyyy"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="003640F3">
+          <w:r>
             <w:t>den 26 februari 2026</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:bookmarkEnd w:id="60"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="47C19DE5" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00F85486">
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p w14:paraId="1DDCD755" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69D3366D" w14:textId="57E1B6B8" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00F85486">
+    <w:p w14:paraId="3C3D8CDB" w14:textId="2BFFB04C" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Närvarande: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Narvarande"/>
           <w:tag w:val="Narvarande"/>
-          <w:id w:val="2036694613"/>
+          <w:id w:val="1592354236"/>
           <w:lock w:val="sdtLocked"/>
-          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:närvarande[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:närvarande[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="0028464C">
-[...12 lines deleted...]
-            <w:t>Dousa, Britz, Mohamsson</w:t>
+          <w:r w:rsidR="00403773">
+            <w:t>statsminister Kristersson, ordförande, och statsråden, Svantesson, Edholm, Waltersson Grönvall, Jonson, Forssmed, Tenje, Forssell, Wykman,, Liljestrand, Bohlin, Pourmokhtari, Rosencrantz, Dousa, Britz, Mohamsson</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="66DBE470" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00F85486">
+    <w:p w14:paraId="20517125" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1CD78BA9" w14:textId="49228711" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00F85486">
+    <w:p w14:paraId="6F6E6C22" w14:textId="5044E1D7" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Föredragande: statsrådet </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Foredragande"/>
           <w:tag w:val="Foredragande"/>
-          <w:id w:val="1160741249"/>
+          <w:id w:val="-1423715855"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
-            <w:t>Elisabeth Svantesson</w:t>
+          <w:r w:rsidR="0015684A">
+            <w:t>Pourmokhtari</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="1415863F" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="00827386" w:rsidRDefault="00571C71" w:rsidP="00F85486">
+    <w:p w14:paraId="7A37506E" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRPr="00827386" w:rsidRDefault="00B516B9" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="18CBED0A" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="00915BF3" w:rsidRDefault="00571C71" w:rsidP="00F85486">
+    <w:p w14:paraId="3715845F" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRPr="008B7E85" w:rsidRDefault="00B516B9" w:rsidP="0044419F">
       <w:pPr>
         <w:pStyle w:val="Slutstreck"/>
       </w:pPr>
       <w:r w:rsidRPr="008B7E85">
         <w:t>                    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62515D6A" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="006E102E" w:rsidRDefault="00571C71" w:rsidP="00F85486">
+    <w:p w14:paraId="4F840674" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRPr="006E102E" w:rsidRDefault="00B516B9" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6679A1F8" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00F85486">
+    <w:p w14:paraId="16F87718" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63478799" w14:textId="54A0DA44" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00F85486">
+    <w:p w14:paraId="54FD9D39" w14:textId="5465DF50" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Regeringen beslutar proposition </w:t>
+        <w:t xml:space="preserve">Regeringen beslutar skrivelse </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Rubrik"/>
           <w:tag w:val="Rubrik"/>
-          <w:id w:val="1055821273"/>
+          <w:id w:val="404876568"/>
           <w:lock w:val="sdtContentLocked"/>
-          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="0028464C">
-            <w:t>Författningsändringar med anledning av övertagande av uppgift inom eurovinjettsamarbetet</w:t>
+          <w:r>
+            <w:t>Riksrevisionens rapport om internationella klimatinsatser</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="2BC1D9B1" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
+    <w:p w14:paraId="208574D1" w14:textId="77777777" w:rsidR="00B516B9" w:rsidRDefault="00B516B9" w:rsidP="000641A6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32ABFF23" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
-      <w:headerReference w:type="even" r:id="rId76"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId81"/>
+      <w:headerReference w:type="even" r:id="rId70"/>
+      <w:headerReference w:type="default" r:id="rId71"/>
+      <w:footerReference w:type="even" r:id="rId72"/>
+      <w:footerReference w:type="default" r:id="rId73"/>
+      <w:headerReference w:type="first" r:id="rId74"/>
+      <w:footerReference w:type="first" r:id="rId75"/>
       <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
       <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="09536332" w14:textId="77777777" w:rsidR="007C47FE" w:rsidRDefault="007C47FE" w:rsidP="00F8009C">
+    <w:p w14:paraId="7D255BF3" w14:textId="77777777" w:rsidR="0066682D" w:rsidRDefault="0066682D" w:rsidP="00F8009C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="31FA5A1C" w14:textId="77777777" w:rsidR="007C47FE" w:rsidRDefault="007C47FE" w:rsidP="00F8009C">
+    <w:p w14:paraId="0F4C1EAC" w14:textId="77777777" w:rsidR="0066682D" w:rsidRDefault="0066682D" w:rsidP="00F8009C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -10769,11516 +19198,9626 @@
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TradeGothic CondEighteen">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="44EA7DAF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="7AA10973" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251675136" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="29" name="Textruta 4"/>
+              <wp:docPr id="27" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="65682CB0" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="295D31AB" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEn4J1eAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251675136;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEn4J1eAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="65682CB0" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="295D31AB" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer10.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="11F4C48D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="17E2B3E5" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658291" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251678208" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="38" name="Textruta 4"/>
+              <wp:docPr id="36" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="58C499E4" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="50C7B9D3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1044" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658291;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFMVv4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nr9WIU2QtOgwo&#10;2mLp0LMiS40xWdQkJnb260vJzmNdLx12sSnxJX78yMll1xi2Vj7UYEueH404U1ZCVdvnkv94vPn0&#10;mbOAwlbCgFUl36jAL6cfP0xaV6gxLMFUyjMKYkPRupIvEV2RZUEuVSPCEThlSanBNwLp6J+zyouW&#10;ojcmG49GZ1kLvnIepAqBbq97JZ+m+ForifdaB4XMlJzehunr03cRv9l0IopnL9yylsMzxD+8ohG1&#10;paS7UNcCBVv5+q9QTS09BNB4JKHJQOtaqlQDVZOPXlUzXwqnUi0ETnA7mML/Cyvv1nP34Bl2X6Cj&#10;BkZAWheKQJexnk77Jv7ppYz0BOFmB5vqkEm6PD3Lj09II0mVj/OLcYI12zs7H/CrgoZFoeSeupLA&#10;EuvbgJSQTLcmMVcAU1c3tTHpEJmgroxna0E9NJieSB5/WBnL2pKfHZ+OUmAL0b2PbGwMoxIXhnT7&#10;ApOEG6OijbHflWZ1lep8I7eQUtld/mQdrTSleo/jYL9/1Xuc+zrII2UGizvnprbgU/VpePaQVT+3&#10;kOnengA/qDuK2C06Kpzad74lwAKqDfHCQz8ywcmbmrp3KwI+CE8zQg2nucd7+mgDhD4MEmdL8L/f&#10;uo/2RF3SctbSzJU8/FoJrzgz3yyR+iI/iTzCdDg5PSciMX+oWRxq7Kq5AqJEThvGySRGezRbUXto&#10;nmg9zGJWUgkrKXfJcSteYb8JaL1INZslIxpLJ/DWzp2MoSPMkZuP3ZPwbiAwEvPvYDudonjF4942&#10;egY3WyFxMZE8At2jOjSARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARTFb+HkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1044" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251678208;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFMVv4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nr9WIU2QtOgwo&#10;2mLp0LMiS40xWdQkJnb260vJzmNdLx12sSnxJX78yMll1xi2Vj7UYEueH404U1ZCVdvnkv94vPn0&#10;mbOAwlbCgFUl36jAL6cfP0xaV6gxLMFUyjMKYkPRupIvEV2RZUEuVSPCEThlSanBNwLp6J+zyouW&#10;ojcmG49GZ1kLvnIepAqBbq97JZ+m+ForifdaB4XMlJzehunr03cRv9l0IopnL9yylsMzxD+8ohG1&#10;paS7UNcCBVv5+q9QTS09BNB4JKHJQOtaqlQDVZOPXlUzXwqnUi0ETnA7mML/Cyvv1nP34Bl2X6Cj&#10;BkZAWheKQJexnk77Jv7ppYz0BOFmB5vqkEm6PD3Lj09II0mVj/OLcYI12zs7H/CrgoZFoeSeupLA&#10;EuvbgJSQTLcmMVcAU1c3tTHpEJmgroxna0E9NJieSB5/WBnL2pKfHZ+OUmAL0b2PbGwMoxIXhnT7&#10;ApOEG6OijbHflWZ1lep8I7eQUtld/mQdrTSleo/jYL9/1Xuc+zrII2UGizvnprbgU/VpePaQVT+3&#10;kOnengA/qDuK2C06Kpzad74lwAKqDfHCQz8ywcmbmrp3KwI+CE8zQg2nucd7+mgDhD4MEmdL8L/f&#10;uo/2RF3SctbSzJU8/FoJrzgz3yyR+iI/iTzCdDg5PSciMX+oWRxq7Kq5AqJEThvGySRGezRbUXto&#10;nmg9zGJWUgkrKXfJcSteYb8JaL1INZslIxpLJ/DWzp2MoSPMkZuP3ZPwbiAwEvPvYDudonjF4942&#10;egY3WyFxMZE8At2jOjSARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARTFb+HkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="58C499E4" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="50C7B9D3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer11.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="749421BF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="7DF7CFDC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251637248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="39" name="Textruta 1"/>
+              <wp:docPr id="37" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3E565FC5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="3E7F50DB" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1045" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658247;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGqO6jeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxynj7VGnSJL0WFA&#10;0RZrh54VWWqMyaImMbGzX19Kdh7reumwi02JL/HjR15cdo1ha+VDDbbk+WjMmbISqto+l/zH4/Wn&#10;M84CClsJA1aVfKMCv5x+/HDRukJNYAmmUp5REBuK1pV8ieiKLAtyqRoRRuCUJaUG3wiko3/OKi9a&#10;it6YbDIen2Yt+Mp5kCoEur3qlXya4mutJN5pHRQyU3J6G6avT99F/GbTC1E8e+GWtRyeIf7hFY2o&#10;LSXdhboSKNjK13+FamrpIYDGkYQmA61rqVINVE0+flXNw1I4lWohcILbwRT+X1h5u35w955h9wU6&#10;amAEpHWhCHQZ6+m0b+KfXspITxBudrCpDpmky5PT/OiYNJJU+SQ/nyRYs72z8wG/KmhYFEruqSsJ&#10;LLG+CUgJyXRrEnMFMHV1XRuTDpEJam48WwvqocH0RPL4w8pY1pb89OhknAJbiO59ZGNjGJW4MKTb&#10;F5gk3BgVbYz9rjSrq1TnG7mFlMru8ifraKUp1XscB/v9q97j3NdBHikzWNw5N7UFn6pPw7OHrPq5&#10;hUz39gT4Qd1RxG7RUeHUvrMtARZQbYgXHvqRCU5e19S9GxHwXniaEWo4zT3e0UcbIPRhkDhbgv/9&#10;1n20J+qSlrOWZq7k4ddKeMWZ+WaJ1Of5ceQRpsPxyWciEvOHmsWhxq6aORAlctowTiYx2qPZitpD&#10;80TrYRazkkpYSblLjltxjv0moPUi1WyWjGgsncAb++BkDB1hjtx87J6EdwOBkZh/C9vpFMUrHve2&#10;0TO42QqJi4nkEege1aEBNNKJ+8P6iTvj8Jys9kty+gIAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGqO6jeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1045" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251637248;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGqO6jeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxynj7VGnSJL0WFA&#10;0RZrh54VWWqMyaImMbGzX19Kdh7reumwi02JL/HjR15cdo1ha+VDDbbk+WjMmbISqto+l/zH4/Wn&#10;M84CClsJA1aVfKMCv5x+/HDRukJNYAmmUp5REBuK1pV8ieiKLAtyqRoRRuCUJaUG3wiko3/OKi9a&#10;it6YbDIen2Yt+Mp5kCoEur3qlXya4mutJN5pHRQyU3J6G6avT99F/GbTC1E8e+GWtRyeIf7hFY2o&#10;LSXdhboSKNjK13+FamrpIYDGkYQmA61rqVINVE0+flXNw1I4lWohcILbwRT+X1h5u35w955h9wU6&#10;amAEpHWhCHQZ6+m0b+KfXspITxBudrCpDpmky5PT/OiYNJJU+SQ/nyRYs72z8wG/KmhYFEruqSsJ&#10;LLG+CUgJyXRrEnMFMHV1XRuTDpEJam48WwvqocH0RPL4w8pY1pb89OhknAJbiO59ZGNjGJW4MKTb&#10;F5gk3BgVbYz9rjSrq1TnG7mFlMru8ifraKUp1XscB/v9q97j3NdBHikzWNw5N7UFn6pPw7OHrPq5&#10;hUz39gT4Qd1RxG7RUeHUvrMtARZQbYgXHvqRCU5e19S9GxHwXniaEWo4zT3e0UcbIPRhkDhbgv/9&#10;1n20J+qSlrOWZq7k4ddKeMWZ+WaJ1Of5ceQRpsPxyWciEvOHmsWhxq6aORAlctowTiYx2qPZitpD&#10;80TrYRazkkpYSblLjltxjv0moPUi1WyWjGgsncAb++BkDB1hjtx87J6EdwOBkZh/C9vpFMUrHve2&#10;0TO42QqJi4nkEege1aEBNNKJ+8P6iTvj8Jys9kty+gIAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGqO6jeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="3E565FC5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="3E7F50DB" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer12.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="608C6711" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="4197FAE4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251636224" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="37" name="Textruta 1"/>
+              <wp:docPr id="35" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2DCADBCE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="7AD7C20B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1046" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658246;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5GqF2eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t20cRM1hDWYUnlGQWyYNK7ga0Q3ybIg16oW4QycsqTU4GuBdPTPWelF&#10;Q9Frkw0Hg8usAV86D1KFQLc3nZLPUnytlcR7rYNCZgpOb8P09em7it9sNhWTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm6zM8vSCNJlQ/z8TDBmh2dnQ/4RUHNolBwT11J&#10;YIntbUBKSKZ7k5grgKnKRWVMOkQmqGvj2VZQDw2mJ5LHH1bGsqbgl+ejQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+8Z7Aqyg3BEvPHQjE5xcVNS9WxHwQXiaEWo4zT3e00cbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1OP8IvII0+Fi9JGIxPypZnWqsZv6GogSOW0YJ5MY7dHsRe2h&#10;fqL1MI9ZSSWspNwFx714jd0moPUi1XyejGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty9hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA5GqF2eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1046" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251636224;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5GqF2eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t20cRM1hDWYUnlGQWyYNK7ga0Q3ybIg16oW4QycsqTU4GuBdPTPWelF&#10;Q9Frkw0Hg8usAV86D1KFQLc3nZLPUnytlcR7rYNCZgpOb8P09em7it9sNhWTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm6zM8vSCNJlQ/z8TDBmh2dnQ/4RUHNolBwT11J&#10;YIntbUBKSKZ7k5grgKnKRWVMOkQmqGvj2VZQDw2mJ5LHH1bGsqbgl+ejQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+8Z7Aqyg3BEvPHQjE5xcVNS9WxHwQXiaEWo4zT3e00cbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1OP8IvII0+Fi9JGIxPypZnWqsZv6GogSOW0YJ5MY7dHsRe2h&#10;fqL1MI9ZSSWspNwFx714jd0moPUi1XyejGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty9hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA5GqF2eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="2DCADBCE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="7AD7C20B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer13.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="674FD71E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="7E24AB0A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658292" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251679232" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="41" name="Textruta 4"/>
+              <wp:docPr id="39" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="6A35A19C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="4307D89D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="00571C71">
+                          <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1049" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658292;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAkJQhVeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKPRnsCrKDcES88dCMTnFxU9Hq3IuCD8DQj9OA093hPH22A0Ide4mwN/tdr&#10;99GeqEtazhqauYKHnxvhFWfmqyVSX+TnkUeYDufjj0Qk5k81q1ON3dTXQJTIacM4mcRoj2Yvag/1&#10;E62HecxKKmEl5S447sVr7DYBrRep5vNkRGPpBN7apZMxdIQ5cvOxfRLe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJCUIVXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1049" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251679232;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAkJQhVeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKPRnsCrKDcES88dCMTnFxU9Hq3IuCD8DQj9OA093hPH22A0Ide4mwN/tdr&#10;99GeqEtazhqauYKHnxvhFWfmqyVSX+TnkUeYDufjj0Qk5k81q1ON3dTXQJTIacM4mcRoj2Yvag/1&#10;E62HecxKKmEl5S447sVr7DYBrRep5vNkRGPpBN7apZMxdIQ5cvOxfRLe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJCUIVXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="6A35A19C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="4307D89D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="00571C71">
+                    <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer14.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="738A6680" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="710C5DA1" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658249" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
-[...154 lines deleted...]
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251639296" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="40" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="058278DA" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
-[...774 lines deleted...]
-                        <w:p w14:paraId="1FAA4340" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="14568A12" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 1" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7Lc2geAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+tn//FZQ7ooWHbmKCk4uKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpy/w80gjT4Xz8kXjE/Klmdaqxm3oOxIicFoyTSYz2aPai9lA/&#10;0XaYxaykElZS7oLjXpxjtwhou0g1myUjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG62QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR05/AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHstzaB4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1050" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251639296;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBbl0eAeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+OtsTYAXljnjhoRuZ4OSiote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+jI/jzzCdDgffyQiMX+qWZ1q7KaeA1Eipw3jZBKjPZq9qD3U&#10;T7QeZjErqYSVlLvguBfn2G0CWi9SzWbJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObbZC4mEgege5Q7R+ARjpxv18/cWecnpPVcUlOfwMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBbl0eAeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="1FAA4340" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="14568A12" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer20.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer15.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2ED8A6FD" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="2EA38AD9" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658253" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251638272" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="48" name="Textruta 1"/>
+              <wp:docPr id="38" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="6BFCE569" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
-[...1549 lines deleted...]
-                        <w:p w14:paraId="2B8E5BEA" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="4A198C76" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFOLDneAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+2r//Esod0cJDNzHByZuKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpi3wUaYTpMBp/JB4xf6pZnmrspl4AMSKnBeNkEqM9mr2oPdTP&#10;tB3mMSuphJWUu+C4FxfYLQLaLlLN58mIptIJvLWPTsbQEeVIzaf2WXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMU4sOd4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1051" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251638272;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlgjrHeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+HO0JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlgjrHeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="2B8E5BEA" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="4A198C76" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer30.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer16.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2885118D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="51E513F5" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658258" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251680256" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4991100</wp:posOffset>
+                <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>7762875</wp:posOffset>
+                <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="55" name="Textruta 1"/>
+              <wp:docPr id="42" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="10013DAC" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
-[...619 lines deleted...]
-                        <w:p w14:paraId="54522219" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="63F9B842" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1084" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658299;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC7sQVPeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nr9WIU2QtOgwo&#10;2mLp0LMiS40xWdQkJnb260vJzmNdLx12sSnxJX78yMll1xi2Vj7UYEueH404U1ZCVdvnkv94vPn0&#10;mbOAwlbCgFUl36jAL6cfP0xaV6gxLMFUyjMKYkPRupIvEV2RZUEuVSPCEThlSanBNwLp6J+zyouW&#10;ojcmG49GZ1kLvnIepAqBbq97JZ+m+ForifdaB4XMlJzehunr03cRv9l0IopnL9yylsMzxD+8ohG1&#10;paS7UNcCBVv5+q9QTS09BNB4JKHJQOtaqlQDVZOPXlUzXwqnUi0ETnA7mML/Cyvv1nP34Bl2X6Cj&#10;BkZAWheKQJexnk77Jv7ppYz0BOFmB5vqkEm6PD3Lj09II0mVj/OLcYI12zs7H/CrgoZFoeSeupLA&#10;EuvbgJSQTLcmMVcAU1c3tTHpEJmgroxna0E9NJieSB5/WBnL2pKfHZ+OUmAL0b2PbGwMoxIXhnT7&#10;ApOEG6OijbHflWZ1lep8I7eQUtld/mQdrTSleo/jYL9/1Xuc+zrII2UGizvnprbgU/VpePaQVT+3&#10;kOnengA/qDuK2C06Kpxaeb4lwAKqDfHCQz8ywcmbmrp3KwI+CE8zQg2nucd7+mgDhD4MEmdL8L/f&#10;uo/2RF3SctbSzJU8/FoJrzgz3yyR+iI/iTzCdDg5PSciMX+oWRxq7Kq5AqJEThvGySRGezRbUXto&#10;nmg9zGJWUgkrKXfJcSteYb8JaL1INZslIxpLJ/DWzp2MoSPMkZuP3ZPwbiAwEvPvYDudonjF4942&#10;egY3WyFxMZE8At2jOjSARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAu7EFT3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1054" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251680256;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlUptjeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLx+ZYAC6g2xAsP/cgEJ29qer1bEfBBeJoRenCae7ynjzZA6MMgcbYE//ut&#10;+2hP1CUtZy3NXMnDr5XwijPzzRKpL/KTyCNMh5PTcyIS84eaxaHGrporIErktGGcTGK0R7MVtYfm&#10;idbDLGYllbCScpcct+IV9puA1otUs1kyorF0Am/t3MkYOsIcufnYPQnvBgIjMf8OttMpilc87m2j&#10;Z3CzFRIXE8kj0D2qwwPQSCfuD+sn7ozDc7LaL8npCwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJVKbY3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="54522219" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="63F9B842" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer35.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer17.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1C191C83" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="79969FDE" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658263" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251641344" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="63" name="Textruta 1"/>
+              <wp:docPr id="43" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="5462384B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="573255C6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1085" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658263;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4KLAUeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxynj7VGnSJL0WFA&#10;0RZrh54VWWqMyaImMbGzX19Kdh7reumwi02JL/HjR15cdo1ha+VDDbbk+WjMmbISqto+l/zH4/Wn&#10;M84CClsJA1aVfKMCv5x+/HDRukJNYAmmUp5REBuK1pV8ieiKLAtyqRoRRuCUJaUG3wiko3/OKi9a&#10;it6YbDIen2Yt+Mp5kCoEur3qlXya4mutJN5pHRQyU3J6G6avT99F/GbTC1E8e+GWtRyeIf7hFY2o&#10;LSXdhboSKNjK13+FamrpIYDGkYQmA61rqVINVE0+flXNw1I4lWohcILbwRT+X1h5u35w955h9wU6&#10;amAEpHWhCHQZ6+m0b+KfXspITxBudrCpDpmky5PT/OiYNJJU+SQ/nyRYs72z8wG/KmhYFEruqSsJ&#10;LLG+CUgJyXRrEnMFMHV1XRuTDpEJam48WwvqocH0RPL4w8pY1pb89OhknAJbiO59ZGNjGJW4MKTb&#10;F5gk3BgVbYz9rjSrq1TnG7mFlMru8ifraKUp1XscB/v9q97j3NdBHikzWNw5N7UFn6pPw7OHrPq5&#10;hUz39gT4Qd1RxG7RUeHUyrMtARZQbYgXHvqRCU5e19S9GxHwXniaEWo4zT3e0UcbIPRhkDhbgv/9&#10;1n20J+qSlrOWZq7k4ddKeMWZ+WaJ1Of5ceQRpsPxyWciEvOHmsWhxq6aORAlctowTiYx2qPZitpD&#10;80TrYRazkkpYSblLjltxjv0moPUi1WyWjGgsncAb++BkDB1hjtx87J6EdwOBkZh/C9vpFMUrHve2&#10;0TO42QqJi4nkEege1aEBNNKJ+8P6iTvj8Jys9kty+gIAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC4KLAUeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1055" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251641344;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmyy44eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZJPzrYEWEC1IV546EcmOHld0+vdiID3wtOM0IPT3OMdfbQBQh8GibMl+N9v&#10;3Ud7oi5pOWtp5koefq2EV5yZb5ZIfZ4fRx5hOhyffCYiMX+oWRxq7KqZA1Eipw3jZBKjPZqtqD00&#10;T7QeZjErqYSVlLvkuBXn2G8CWi9SzWbJiMbSCbyxD07G0BHmyM3H7kl4NxAYifm3sJ1OUbzicW8b&#10;PYObrZC4mEgege5RHR6ARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAmyy44eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="5462384B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="573255C6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer36.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer18.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="52819E0D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="5BCBA865" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658262" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251640320" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="61" name="Textruta 1"/>
+              <wp:docPr id="41" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="0307C579" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="0A40347B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1086" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658262;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDHmv/BeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t20cRM1hDWYUnlGQWyYNK7ga0Q3ybIg16oW4QycsqTU4GuBdPTPWelF&#10;Q9Frkw0Hg8usAV86D1KFQLc3nZLPUnytlcR7rYNCZgpOb8P09em7it9sNhWTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm6zM8vSCNJlQ/z8TDBmh2dnQ/4RUHNolBwT11J&#10;YIntbUBKSKZ7k5grgKnKRWVMOkQmqGvj2VZQDw2mJ5LHH1bGsqbgl+ejQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VTK8d7Aqyg3BEvPHQjE5xcVNS9WxHwQXiaEWo4zT3e00cbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1OP8IvII0+Fi9JGIxPypZnWqsZv6GogSOW0YJ5MY7dHsRe2h&#10;fqL1MI9ZSSWspNwFx714jd0moPUi1XyejGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty9hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDHmv/BeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1056" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251640320;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBZeWHteQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+HO8JsIJyR7zw0I1McHJR0evdioAPwtOM0IPT3OM9fbQBQh96ibM1+F+v&#10;3Ud7oi5pOWto5goefm6EV5yZr5ZIPc4vIo8wHS5GH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBZeWHteQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="0307C579" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="0A40347B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer19.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2496E380" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="5CEC4D89" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658289" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251681280" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="32" name="Textruta 4"/>
+              <wp:docPr id="45" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4C9D2E5A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="654E3B9D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658289;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAF6BFDeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLz7fsvoNoQLTz0ExOcvKnp8W5FwAfhaUTovWns8Z4+2gCBD4PE2RL877fu&#10;oz0xl7SctTRyJQ+/VsIrzsw3S5y+yE8ijTAdTk7PiUfMH2oWhxq7aq6AGJHTgnEyidEezVbUHpon&#10;2g6zmJVUwkrKXXLcilfYLwLaLlLNZsmIptIJvLVzJ2PoiHKk5mP3JLwb+ItE/DvYDqcoXtG4t42e&#10;wc1WSFRMHI8496gO+NNEJ+oP2yeujMNzstrvyOkLAAAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAF6BFDeAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1059" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251681280;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA7BmeVeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+NtoTYAXljnjhoRuZ4OSiote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+jI/jzzCdDgffyQiMX+qWZ1q7KaeA1Eipw3jZBKjPZq9qD3U&#10;T7QeZjErqYSVlLvguBfn2G0CWi9SzWbJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObbZC4mEgege5Q7R+ARjpxv18/cWecnpPVcUlOfwMAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOwZnlXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="4C9D2E5A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="654E3B9D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="61908D09" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="0218B876" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251631104" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="33" name="Textruta 1"/>
+              <wp:docPr id="28" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="15685889" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="782CC814" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGcaQYeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZKfbd9/AdWGaOGhn5jg5HVNj3cjAt4LTyNC701jj3f00QYIfBgkzpbgf791&#10;H+2JuaTlrKWRK3n4tRJecWa+WeL0eX4caYTpcHzymXjE/KFmcaixq2YOxIicFoyTSYz2aLai9tA8&#10;0XaYxaykElZS7pLjVpxjvwhou0g1myUjmkon8MY+OBlDR5QjNR+7J+HdwF8k4t/CdjhF8YrGvW30&#10;DG62QqJi4njEuUd1wJ8mOlF/2D5xZRyek9V+R05fAAAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAZxpBh4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 1" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251631104;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7Lc2geAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+tn//FZQ7ooWHbmKCk4uKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpy/w80gjT4Xz8kXjE/Klmdaqxm3oOxIicFoyTSYz2aPai9lA/&#10;0XaYxaykElZS7oLjXpxjtwhou0g1myUjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG62QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR05/AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHstzaB4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="15685889" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="782CC814" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer20.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="437CB49F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="32C54654" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251643392" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="31" name="Textruta 1"/>
+              <wp:docPr id="46" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="0B776124" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="5C9893BB" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB5w+vNeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+3r//Csod0cJDNzHByUVFj3crAj4ITyNC701jj/f00QYIfOglztbgf712&#10;H+2JuaTlrKGRK3j4uRFecWa+WuL0OL+INMJ0uBh9JB4xf6pZnWrspr4GYkROC8bJJEZ7NHtRe6if&#10;aDvMY1ZSCSspd8FxL15jtwhou0g1nycjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG6+QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR85+AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHnD6814AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1060" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251643392;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBEtChAeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx0nTbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkH52TRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPRuNBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+Gu0JsIJyR7zw0I1McHJR0estRcB74WlG6MFp7vGOPtoAoQ+9xNka/K/X&#10;7qM9UZe0nDU0cwUPPzfCK87MV0ukvsjPI48wHc7HH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBEtChAeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="0B776124" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="5C9893BB" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer21.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="776BB1D4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="0399E681" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658290" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251642368" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>68580</wp:posOffset>
+                <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>7759065</wp:posOffset>
+                <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="35" name="Textruta 4"/>
+              <wp:docPr id="44" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2965E135" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="2D704FDF" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1061" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251642368;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD6oVUHeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkPx+RRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPzseDFNhCdO8iGxvDqMSFPt2x&#10;wSThzqhoY+w3pVlVpj5fyS2kVPaQP1lHK02p3uLY2x+reotz1wd5pMxg8eBcVxZ86j4NzxGy8sce&#10;Mt3ZE+AnfUcR21VLjRf8fLQnwArKHfHCQzcywclFRa+3FAHvhacZoQenucc7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD6oVUHeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="2D704FDF" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer22.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="11E2E3BE" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251682304" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="48" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="5072E7AA" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1039" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658290;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBERsjOeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t1l46ZqBGswpfKMgtgwbVzB14hummVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw0nWgC+dB6lCoNubTslnKb7WSuK91kEhMwWnt2H6+vRdxW82uxTTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0L00CXsZ5W+zr+6aWM9ATh7gCbapFJuhxP8rNz0khS5aP8YpRgzY7Ozgf8oqBmUSi4p64k&#10;sMT2NiAlJNO9ScwVwFTlojImHSIT1LXxbCuohwbTE8njDytjWVPwydl4mAJbiO5dZGNjGJW40Kc7&#10;Fpgk3BkVbYz9pjSrylTnK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pPw3OErPyx&#10;h0x39gT4Sd1RxHbVUuGxfXsCrKDcES88dCMTnFxU1L1bEfBBeJoRajjNPd7TRxsg9KGXOFuD//Xa&#10;fbQn6pKWs4ZmruDh50Z4xZn5aonUF/l55BGmw/n4IxGJ+VPN6lRjN/U1ECVy2jBOJjHao9mL2kP9&#10;ROthHrOSSlhJuQuOe/Eau01A60Wq+TwZ0Vg6gbd26WQMHWGO3Hxsn4R3PYGRmH8H++kU0xc87myj&#10;Z3DzDRIXE8kj0B2qfQNopBP3+/UTd8bpOVkdl+TsNwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAREbIznkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1064" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251682304;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA6cfSjeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qm0DIqUtSBOk1C&#10;gAYTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3HZ1oZtlA8V2ILngyFnykooK/tc8B+Pi0+f&#10;OQsobCkMWFXwrQr8cvbxw0XjpmoEKzCl8oyC2DBtXMFXiG6aZUGuVC3CAJyypNTga4F09M9Z6UVD&#10;0WuTjYbDSdaAL50HqUKg2+tOyWcpvtZK4p3WQSEzBafaMH19+i7jN5tdiOmzF25Vyb4M8Q9V1KKy&#10;lHQf6lqgYGtf/RWqrqSHABoHEuoMtK6kSj1QN/nwVTcPK+FU6oXACW4PU/h/YeXt5sHde4btF2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnC7h021yCRdjif5ySlpJKnyUX4+SrBmB2fnA35VULMoFNzTqySw&#10;xOYmICUk051JzBXAVOWiMiYdIhPUlfFsI+gNDaYSyeMPK2NZU/DJyXiYAluI7l1kY2MYlbjQpzs0&#10;mCTcGhVtjP2uNKvK1OcbuYWUyu7zJ+topSnVexx7+0NV73Hu+iCPlBks7p3ryoJP3afhOUBW/txB&#10;pjt7Avyo7yhiu2yp8YKfnO0IsIRyS7zw0I1McHJR0evdiID3wtOM0IPT3OMdfbQBQh96ibMV+N9v&#10;3Ud7oi5pOWto5goefq2FV5yZb5ZIfZ6fRh5hOpyOz4hIzB9rlscau66vgCiR04ZxMonRHs1O1B7q&#10;J1oP85iVVMJKyl1w3IlX2G0CWi9SzefJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJtOMX3F4842&#10;egY3XyNxMZE8At2h2j8AjXTifr9+4s44Pierw5KcvQAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOnH0o3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="2965E135" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="5072E7AA" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer23.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1CA76BBE" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="7F978297" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251645440" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="36" name="Textruta 1"/>
+              <wp:docPr id="49" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="486D2DF8" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="5BA2CDB9" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1040" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658245;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA79IcbeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l13daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Hr6/t1V4yZqBGswpfKMgtgwaVzB14hukmVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw4usAV86D1KFQLc3nZJPU3ytlcR7rYNCZgpOb8P09em7it9seiUmz164dSX7Z4h/eEUt&#10;KktJD6FuBAq28dVfoepKegigcSChzkDrSqpUA1WTD19Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm+yM/OSSNJlY/yy1GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVi8qYdIhMUHPj2VZQDw2mJ5LHH1bGsqbgF2fjYQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+872BFhBuSNeeOhGJji5qKh7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/z88gjTIfz8UciEvOnmtWpxm7qORAlctowTiYx2qPZi9pD&#10;/UTrYRazkkpYSbkLjntxjt0moPUi1WyWjGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO42QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty+hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA79IcbeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1065" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251645440;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA56EH4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qm0A4qUtSBOk1C&#10;gAYTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3HZ1oZtlA8V2ILngyFnykooK/tc8B+Pi09n&#10;nAUUthQGrCr4VgV+Ofv44aJxUzWCFZhSeUZBbJg2ruArRDfNsiBXqhZhAE5ZUmrwtUA6+ues9KKh&#10;6LXJRsPhJGvAl86DVCHQ7XWn5LMUX2sl8U7roJCZglNtmL4+fZfxm80uxPTZC7eqZF+G+IcqalFZ&#10;SroPdS1QsLWv/gpVV9JDAI0DCXUGWldSpR6om3z4qpuHlXAq9ULgBLeHKfy/sPJ28+DuPcP2C7T0&#10;gBGQxoVpoMvYT6t9Hf9UKSM9Qbjdw6ZaZJIux5P85JQ0klT5KD8fJVizg7PzAb8qqFkUCu7pVRJY&#10;YnMTkBKS6c4k5gpgqnJRGZMOkQnqyni2EfSGBlOJ5PGHlbGsKfjkZDxMgS1E9y6ysTGMSlzo0x0a&#10;TBJujYo2xn5XmlVl6vON3EJKZff5k3W00pTqPY69/aGq9zh3fZBHygwW9851ZcGn7tPwHCArf+4g&#10;0509AX7UdxSxXbbUeMFPznYEWEK5JV546EYmOLmo6PVuRMB74WlG6MFp7vGOPtoAoQ+9xNkK/O+3&#10;7qM9UZe0nDU0cwUPv9bCK87MN0ukPs9PI48wHU7Hn4lIzB9rlscau66vgCiR04ZxMonRHs1O1B7q&#10;J1oP85iVVMJKyl1w3IlX2G0CWi9SzefJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJtOMX3F4842&#10;egY3XyNxMZE8At2h2j8AjXTifr9+4s44Pierw5KcvQAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA56EH4eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="486D2DF8" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="5BA2CDB9" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer24.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="150979F8" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="75338777" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251644416" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="34" name="Textruta 1"/>
+              <wp:docPr id="47" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="34B93714" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="0476536E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1041" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCF4fpceQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfDvTzcf&#10;PnEWUNhSGLCq4DsV+NXs/bvLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tGvstKL&#10;hqLXJhsOBpOsAV86D1KFQLfXnZLPUnytlcR7rYNCZgpOb8P09em7jN9sdimmKy/cupL9M8Q/vKIW&#10;laWkh1DXAgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15U87gWTqVaCJzgDjCF/xdW3m0f3YNn2H6G&#10;lhoYAWlcmAa6jPW02tfxTy9lpCcIdwfYVItM0uV4kp+PSCNJlQ/zi2GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVN5Ux6RCZoBbGs62gHhpMTySPP6yMZU3BJ+fjQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtlS4VT+0Z7Aiyh3BEvPHQjE5y8qah7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/yUeQRpsNo/JGIxPypZnmqsZt6AUSJnDaMk0mM9mj2ovZQ&#10;P9N6mMespBJWUu6C415cYLcJaL1INZ8nIxpLJ/DWPjoZQ0eYIzef2mfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCF4fpceQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1066" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251644416;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGWg4teQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYEdYosRYcB&#10;RVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995MVlWxu2VT5UYAuenw04U1ZCWdnngn9/vP7w&#10;ibOAwpbCgFUF36nAL+fv3100bqaGsAZTKs8oiA2zxhV8jehmWRbkWtUinIFTlpQafC2Qjv45K71o&#10;KHptsuFgMMka8KXzIFUIdHvVKfk8xddaSbzTOihkpuBUG6avT99V/GbzCzF79sKtK9mXIf6hilpU&#10;lpIeQl0JFGzjq79C1ZX0EEDjmYQ6A60rqVIP1E0+eNHNw1o4lXohcII7wBT+X1h5u31w955h+xla&#10;esAISOPCLNBl7KfVvo5/qpSRniDcHWBTLTJJl+NJfj4ijSRVPsynwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2xvAlJCMt2bxFwBTFVeV8akQ2SCWhrPtoLe0GAqkTz+sDKWNQWfnI8HKbCF6N5FNjaGUYkLfbpj&#10;g0nCnVHRxthvSrOqTH2+kltIqewhf7KOVppSvcWxtz9W9Rbnrg/ySJnB4sG5riz41H0aniNk5Y89&#10;ZLqzJ8BP+o4itquWGi/4+XRPgBWUO+KFh25kgpPXFb3ejQh4LzzNCD04zT3e0UcbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1NN8FHmE6TAafyQiMX+qWZ1q7KZeAlEipw3jZBKjPZq9qD3U&#10;T7QeFjErqYSVlLvguBeX2G0CWi9SLRbJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJ9OMXvB4842&#10;ega32CBxMZE8At2h2j8AjXTifr9+4s44PSer45Kc/wYAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGWg4teQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="34B93714" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="0476536E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer25.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="55A55AB1" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251683328" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="51" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="7A1AD75D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00EC3063">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1069" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251683328;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCl5fm5eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+Gu4JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEApeX5uXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="7A1AD75D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00EC3063">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer26.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0A075752" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251647488" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="52" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="77FD11B5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1070" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251647488;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDaV7ZseQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkPx+RRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPzseDFNhCdO8iGxvDqMSFPt2x&#10;wSThzqhoY+w3pVlVpj5fyS2kVPaQP1lHK02p3uLY2x+reotz1wd5pMxg8eBcVxZ86j4NzxGy8sce&#10;Mt3ZE+AnfUcR21VLjRd8dL4nwArKHfHCQzcywclFRa+3FAHvhacZoQenucc7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDaV7ZseQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="77FD11B5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer27.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="50B9C3A8" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251646464" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="50" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="0C75E8A0" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1071" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251646464;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkQssreQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+Gu0JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBkQssreQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="0C75E8A0" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer28.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="76505073" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251684352" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="54" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6A46E1EA" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00B516B9">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1074" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251684352;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCkkmqPeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qmFBgVKeqKmCYh&#10;QCsTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3nV1oZtlA8V2ILngyFnykooK/tc8B+PN58+&#10;cxZQ2FIYsKrgWxX41fTjh8vGTdQIVmBK5RkFsWHSuIKvEN0ky4JcqVqEAThlSanB1wLp6J+z0ouG&#10;otcmGw2HZ1kDvnQepAqBbq87JZ+m+ForifdaB4XMFJxqw/T16buM32x6KSbPXrhVJfsyxD9UUYvK&#10;UtJ9qGuBgq199VeoupIeAmgcSKgz0LqSKvVA3eTDV90sVsKp1AuBE9wepvD/wsq7zcI9eIbtF2jp&#10;ASMgjQuTQJexn1b7Ov6pUkZ6gnC7h021yCRdnp7lJ2PSSFLlo/xilGDNDs7OB/yqoGZRKLinV0lg&#10;ic1tQEpIpjuTmCuAqcqbyph0iExQc+PZRtAbGkwlkscfVsaypuBnJ6fDFNhCdO8iGxvDqMSFPt2h&#10;wSTh1qhoY+x3pVlVpj7fyC2kVHafP1lHK02p3uPY2x+qeo9z1wd5pMxgce9cVxZ86j4NzwGy8ucO&#10;Mt3ZE+BHfUcR22VLjRd8fL4jwBLKLfHCQzcywcmbil7vVgR8EJ5mhB6c5h7v6aMNEPrQS5ytwP9+&#10;6z7aE3VJy1lDM1fw8GstvOLMfLNE6ot8HHmE6TA+PSciMX+sWR5r7LqeA1Eipw3jZBKjPZqdqD3U&#10;T7QeZjErqYSVlLvguBPn2G0CWi9SzWbJiMbSCby1Cydj6Ahz5OZj+yS86wmMxPw72E2nmLzicWcb&#10;PYObrZG4mEgege5Q7R+ARjpxv18/cWccn5PVYUlOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEApJJqj3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="6A46E1EA" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00B516B9">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer29.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4281630A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251649536" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="55" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="19E0FD29" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00B516B9">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1075" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251649536;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCnC9/UeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qmFAYVKeqKmCYh&#10;QCsTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3nV1oZtlA8V2ILngyFnykooK/tc8B+PN5/O&#10;OQsobCkMWFXwrQr8avrxw2XjJmoEKzCl8oyC2DBpXMFXiG6SZUGuVC3CAJyypNTga4F09M9Z6UVD&#10;0WuTjYbDs6wBXzoPUoVAt9edkk9TfK2VxHutg0JmCk61Yfr69F3Gbza9FJNnL9yqkn0Z4h+qqEVl&#10;Kek+1LVAwda++itUXUkPATQOJNQZaF1JlXqgbvLhq24WK+FU6oXACW4PU/h/YeXdZuEePMP2C7T0&#10;gBGQxoVJoMvYT6t9Hf9UKSM9Qbjdw6ZaZJIuT8/ykzFpJKnyUX4xSrBmB2fnA35VULMoFNzTqySw&#10;xOY2ICUk051JzBXAVOVNZUw6RCaoufFsI+gNDaYSyeMPK2NZU/Czk9NhCmwhuneRjY1hVOJCn+7Q&#10;YJJwa1S0Mfa70qwqU59v5BZSKrvPn6yjlaZU73Hs7Q9Vvce564M8UmawuHeuKws+dZ+G5wBZ+XMH&#10;me7sCfCjvqOI7bKlxgs+Pt8RYAnllnjhoRuZ4ORNRa93KwI+CE8zQg9Oc4/39NEGCH3oJc5W4H+/&#10;dR/tibqk5ayhmSt4+LUWXnFmvlki9UU+jjzCdBiffiYiMX+sWR5r7LqeA1Eipw3jZBKjPZqdqD3U&#10;T7QeZjErqYSVlLvguBPn2G0CWi9SzWbJiMbSCby1Cydj6Ahz5OZj+yS86wmMxPw72E2nmLzicWcb&#10;PYObrZG4mEgege5Q7R+ARjpxv18/cWccn5PVYUlOXwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCnC9/UeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="19E0FD29" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00B516B9">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3B5D7E00" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251630080" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="26" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="167855A7" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251630080;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFOLDneAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+2r//Esod0cJDNzHByZuKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpi3wUaYTpMBp/JB4xf6pZnmrspl4AMSKnBeNkEqM9mr2oPdTP&#10;tB3mMSuphJWUu+C4FxfYLQLaLlLN58mIptIJvLWPTsbQEeVIzaf2WXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMU4sOd4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="167855A7" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer30.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5983A656" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251648512" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="53" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4544F92E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00B516B9">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1076" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251648512;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDYuZABeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkPx+RRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPzseDFNhCdO8iGxvDqMSFPt2x&#10;wSThzqhoY+w3pVlVpj5fyS2kVPaQP1lHK02p3uLY2x+reotz1wd5pMxg8eBcVxZ86j4NzxGy8sce&#10;Mt3ZE+AnfUcR21VLjRd8dLEnwArKHfHCQzcywclFRa+3FAHvhacZoQenucc7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDYuZABeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="4544F92E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00B516B9">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer31.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="41FE9229" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251685376" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="57" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="5BC4DE55" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00EC3063">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1079" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251685376;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC6xpZ5eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t1l46ZqBGswpfKMgtgwbVzB14hummVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw0nWgC+dB6lCoNubTslnKb7WSuK91kEhMwWnt2H6+vRdxW82uxTTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0L00CXsZ5W+zr+6aWM9ATh7gCbapFJuhxP8rNz0khS5aP8YpRgzY7Ozgf8oqBmUSi4p64k&#10;sMT2NiAlJNO9ScwVwFTlojImHSIT1LXxbCuohwbTE8njDytjWVPwydl4mAJbiO5dZGNjGJW40Kc7&#10;Fpgk3BkVbYz9pjSrylTnK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pPw3OErPyx&#10;h0x39gT4Sd1RxHbVUuHUytGeACsod8QLD93IBCcXFXXvVgR8EJ5mhBpOc4/39NEGCH3oJc7W4H+9&#10;dh/tibqk5ayhmSt4+LkRXnFmvloi9UV+HnmE6XA+/khEYv5UszrV2E19DUSJnDaMk0mM9mj2ovZQ&#10;P9F6mMespBJWUu6C4168xm4T0HqRaj5PRjSWTuCtXToZQ0eYIzcf2yfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAusaWeXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="5BC4DE55" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00EC3063">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer32.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="49079B4E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251651584" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="58" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2A2FE16F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1080" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251651584;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFdNmseQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l13daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Hr6/t1V4yZqBGswpfKMgtgwaVzB14hukmVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw4usAV86D1KFQLc3nZJPU3ytlcR7rYNCZgpOb8P09em7it9seiUmz164dSX7Z4h/eEUt&#10;KktJD6FuBAq28dVfoepKegigcSChzkDrSqpUA1WTD19Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm+yM/OSSNJlY/yy1GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVi8qYdIhMUHPj2VZQDw2mJ5LHH1bGsqbgF2fjYQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VTK8/2BFhBuSNeeOhGJji5qKh7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/z88gjTIfz8UciEvOnmtWpxm7qORAlctowTiYx2qPZi9pD&#10;/UTrYRazkkpYSbkLjntxjt0moPUi1WyWjGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO42QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty+hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDFdNmseQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="2A2FE16F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer33.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3CAC6806" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251650560" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="56" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="39FA2CC3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1081" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251650560;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7YaTreQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfDvTzcf&#10;PnEWUNhSGLCq4DsV+NXs/bvLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tGvstKL&#10;hqLXJhsOBpOsAV86D1KFQLfXnZLPUnytlcR7rYNCZgpOb8P09em7jN9sdimmKy/cupL9M8Q/vKIW&#10;laWkh1DXAgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15U87gWTqVaCJzgDjCF/xdW3m0f3YNn2H6G&#10;lhoYAWlcmAa6jPW02tfxTy9lpCcIdwfYVItM0uV4kp+PSCNJlQ/zi2GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVN5Ux6RCZoBbGs62gHhpMTySPP6yMZU3BJ+fjQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtlS4VTK0d7Aiyh3BEvPHQjE5y8qah7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/yUeQRpsNo/JGIxPypZnmqsZt6AUSJnDaMk0mM9mj2ovZQ&#10;P9N6mMespBJWUu6C415cYLcJaL1INZ8nIxpLJ/DWPjoZQ0eYIzef2mfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB7YaTreQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="39FA2CC3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3A7B83B9" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251676160" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="30" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2B148967" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00EC3063">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251676160;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAF6BFDeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLz7fsvoNoQLTz0ExOcvKnp8W5FwAfhaUTovWns8Z4+2gCBD4PE2RL877fu&#10;oz0xl7SctTRyJQ+/VsIrzsw3S5y+yE8ijTAdTk7PiUfMH2oWhxq7aq6AGJHTgnEyidEezVbUHpon&#10;2g6zmJVUwkrKXXLcilfYLwLaLlLNZsmIptIJvLVzJ2PoiHKk5mP3JLwb+ItE/DvYDqcoXtG4t42e&#10;wc1WSFRMHI8496gO+NNEJ+oP2yeujMNzstrvyOkLAAAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAF6BFDeAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="2B148967" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00EC3063">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5AD3C782" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251633152" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="31" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="05DF6C64" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251633152;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGcaQYeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZKfbd9/AdWGaOGhn5jg5HVNj3cjAt4LTyNC701jj3f00QYIfBgkzpbgf791&#10;H+2JuaTlrKWRK3n4tRJecWa+WeL0eX4caYTpcHzymXjE/KFmcaixq2YOxIicFoyTSYz2aLai9tA8&#10;0XaYxaykElZS7pLjVpxjvwhou0g1myUjmkon8MY+OBlDR5QjNR+7J+HdwF8k4t/CdjhF8YrGvW30&#10;DG62QqJi4njEuUd1wJ8mOlF/2D5xZRyek9V+R05fAAAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAZxpBh4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="05DF6C64" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="528244D0" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251632128" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="29" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="52847422" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251632128;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB5w+vNeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+3r//Csod0cJDNzHByUVFj3crAj4ITyNC701jj/f00QYIfOglztbgf712&#10;H+2JuaTlrKGRK3j4uRFecWa+WuL0OL+INMJ0uBh9JB4xf6pZnWrspr4GYkROC8bJJEZ7NHtRe6if&#10;aDvMY1ZSCSspd8FxL15jtwhou0g1nycjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG6+QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR85+AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHnD6814AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="52847422" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2977365A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251677184" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="33" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6F98C793" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00EC3063">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1039" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251677184;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBERsjOeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t1l46ZqBGswpfKMgtgwbVzB14hummVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw0nWgC+dB6lCoNubTslnKb7WSuK91kEhMwWnt2H6+vRdxW82uxTTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0L00CXsZ5W+zr+6aWM9ATh7gCbapFJuhxP8rNz0khS5aP8YpRgzY7Ozgf8oqBmUSi4p64k&#10;sMT2NiAlJNO9ScwVwFTlojImHSIT1LXxbCuohwbTE8njDytjWVPwydl4mAJbiO5dZGNjGJW40Kc7&#10;Fpgk3BkVbYz9pjSrylTnK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pPw3OErPyx&#10;h0x39gT4Sd1RxHbVUuGxfXsCrKDcES88dCMTnFxU1L1bEfBBeJoRajjNPd7TRxsg9KGXOFuD//Xa&#10;fbQn6pKWs4ZmruDh50Z4xZn5aonUF/l55BGmw/n4IxGJ+VPN6lRjN/U1ECVy2jBOJjHao9mL2kP9&#10;ROthHrOSSlhJuQuOe/Eau01A60Wq+TwZ0Vg6gbd26WQMHWGO3Hxsn4R3PYGRmH8H++kU0xc87myj&#10;Z3DzDRIXE8kj0B2qfQNopBP3+/UTd8bpOVkdl+TsNwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAREbIznkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="6F98C793" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00EC3063">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0A8DAFAA" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251635200" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="34" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="5056D975" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1040" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251635200;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA79IcbeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l13daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Hr6/t1V4yZqBGswpfKMgtgwaVzB14hukmVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw4usAV86D1KFQLc3nZJPU3ytlcR7rYNCZgpOb8P09em7it9seiUmz164dSX7Z4h/eEUt&#10;KktJD6FuBAq28dVfoepKegigcSChzkDrSqpUA1WTD19Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm+yM/OSSNJlY/yy1GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVi8qYdIhMUHPj2VZQDw2mJ5LHH1bGsqbgF2fjYQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+872BFhBuSNeeOhGJji5qKh7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/z88gjTIfz8UciEvOnmtWpxm7qORAlctowTiYx2qPZi9pD&#10;/UTrYRazkkpYSbkLjntxjt0moPUi1WyWjGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO42QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty+hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA79IcbeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="5056D975" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="144A6BC2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251634176" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="32" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="399EE2FC" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1041" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251634176;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCF4fpceQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfDvTzcf&#10;PnEWUNhSGLCq4DsV+NXs/bvLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tGvstKL&#10;hqLXJhsOBpOsAV86D1KFQLfXnZLPUnytlcR7rYNCZgpOb8P09em7jN9sdimmKy/cupL9M8Q/vKIW&#10;laWkh1DXAgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15U87gWTqVaCJzgDjCF/xdW3m0f3YNn2H6G&#10;lhoYAWlcmAa6jPW02tfxTy9lpCcIdwfYVItM0uV4kp+PSCNJlQ/zi2GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVN5Ux6RCZoBbGs62gHhpMTySPP6yMZU3BJ+fjQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtlS4VT+0Z7Aiyh3BEvPHQjE5y8qah7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/yUeQRpsNo/JGIxPypZnmqsZt6AUSJnDaMk0mM9mj2ovZQ&#10;P9N6mMespBJWUu6C415cYLcJaL1INZ8nIxpLJ/DWPjoZQ0eYIzef2mfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCF4fpceQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="399EE2FC" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7F9CD690" w14:textId="77777777" w:rsidR="007C47FE" w:rsidRDefault="007C47FE" w:rsidP="006923D1">
+    <w:p w14:paraId="504F8545" w14:textId="77777777" w:rsidR="0066682D" w:rsidRDefault="0066682D" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="Sidfot"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4070F0C4" w14:textId="77777777" w:rsidR="007C47FE" w:rsidRPr="006923D1" w:rsidRDefault="007C47FE" w:rsidP="006923D1">
+    <w:p w14:paraId="60964763" w14:textId="77777777" w:rsidR="0066682D" w:rsidRPr="006923D1" w:rsidRDefault="0066682D" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="Sidfot"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4530D9C4" w14:textId="77777777" w:rsidR="007C47FE" w:rsidRDefault="007C47FE" w:rsidP="006923D1">
+    <w:p w14:paraId="51638518" w14:textId="77777777" w:rsidR="0066682D" w:rsidRDefault="0066682D" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="RKbas"/>
       </w:pPr>
-    </w:p>
-[...119 lines deleted...]
-      </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="27A683C1" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="497AE454" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251652608" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="5" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="367EDFC0" w14:textId="505AC6F9" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00D25C92" w:rsidP="00664D04">
+                        <w:p w14:paraId="3774FFB8" w14:textId="6A1D334F" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00F31FE4" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
                               <w:id w:val="1909953747"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0028464C">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="00B516B9">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
                               <w:id w:val="1135212224"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0028464C">
-                                <w:t>2025/26:139</w:t>
+                              <w:r w:rsidR="00B516B9">
+                                <w:t>2025/26:153</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7iLIdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2Q+eXUG2JEB76WQlOXtfUtRsR8F54Gg5qNA083tGhDRDqMEicrcD/fu1/tCfO&#10;kpazloat5OHXWnjFmflmic3n+WQSpzNdJqefiEDMH2uWxxq7bi6BqJDTanEyidEezU7UHppH2gvz&#10;mJVUwkrKXXLciZfYrwDaK1LN58mI5tEJvLELJ2PoCG/k5EP3KLwbiItE+VvYjaUoXvC3t42ewc3X&#10;SBxM5I4A96gOwNMsJ84Peycui+N7sjpsx9kzAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3XuKo&#10;8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQuXYX&#10;fqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9YBEO&#10;2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2BHFE&#10;eEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDH7iLIdQIAAGUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251652608;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7iLIdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2Q+eXUG2JEB76WQlOXtfUtRsR8F54Gg5qNA083tGhDRDqMEicrcD/fu1/tCfO&#10;kpazloat5OHXWnjFmflmic3n+WQSpzNdJqefiEDMH2uWxxq7bi6BqJDTanEyidEezU7UHppH2gvz&#10;mJVUwkrKXXLciZfYrwDaK1LN58mI5tEJvLELJ2PoCG/k5EP3KLwbiItE+VvYjaUoXvC3t42ewc3X&#10;SBxM5I4A96gOwNMsJ84Peycui+N7sjpsx9kzAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3XuKo&#10;8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQuXYX&#10;fqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9YBEO&#10;2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2BHFE&#10;eEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDH7iLIdQIAAGUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="367EDFC0" w14:textId="505AC6F9" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0012077E" w:rsidP="00664D04">
+                  <w:p w14:paraId="3774FFB8" w14:textId="6A1D334F" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B94287" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
                         <w:id w:val="1909953747"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0028464C">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="00B516B9">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
                         <w:id w:val="1135212224"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0028464C">
-                          <w:t>2025/26:139</w:t>
+                        <w:r w:rsidR="00B516B9">
+                          <w:t>2025/26:153</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header10.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="733DB450" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="1185179A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658279" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251666944" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="10" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="76F77B36" w14:textId="4D39E664" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00D25C92" w:rsidP="00A118D8">
+                        <w:p w14:paraId="5CF7B4EE" w14:textId="08549087" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00F31FE4" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="511568531"/>
+                              <w:id w:val="1271511903"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0028464C">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="00B516B9">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="2053188850"/>
+                              <w:id w:val="-2066012816"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0028464C">
-                                <w:t>2025/26:139</w:t>
+                              <w:r w:rsidR="00B516B9">
+                                <w:t>2025/26:153</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1043" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658279;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBpV03WeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi173zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGlXTdZ5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1043" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251666944;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBpV03WeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi173zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGlXTdZ5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="76F77B36" w14:textId="4D39E664" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0012077E" w:rsidP="00A118D8">
+                  <w:p w14:paraId="5CF7B4EE" w14:textId="08549087" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B94287" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="511568531"/>
+                        <w:id w:val="1271511903"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0028464C">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="00B516B9">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="2053188850"/>
+                        <w:id w:val="-2066012816"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0028464C">
-                          <w:t>2025/26:139</w:t>
+                        <w:r w:rsidR="00B516B9">
+                          <w:t>2025/26:153</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header11.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6804DEC2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="336A758D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header12.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="088349F4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658268" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>442595</wp:posOffset>
+                <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="13" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="286AD187" w14:textId="1285084B" w:rsidR="00244011" w:rsidRDefault="00D25C92" w:rsidP="00664D04">
+                        <w:p w14:paraId="7CD16DFB" w14:textId="42E97CF0" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00F31FE4" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1240058568"/>
+                              <w:id w:val="317383452"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0028464C">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="00B516B9">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1103949484"/>
+                              <w:id w:val="395702518"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0028464C">
-[...40 lines deleted...]
-                                <w:t>1</w:t>
+                              <w:r w:rsidR="00B516B9">
+                                <w:t>2025/26:153</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1047" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658268;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDIk7/fdwIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtP2zAUfp+0/2D5faTpChtRU9SBmCYh&#10;QCsTz65j02iOj2efNul+PcdOehnjhWkvie3zndt3LtOLrjFso3yowZY8PxlxpqyEqrZPJf/xcP3h&#10;M2cBha2EAatKvlWBX8zev5u2rlBjWIGplGdkxIaidSVfIboiy4JcqUaEE3DKklCDbwTS1T9llRct&#10;WW9MNh6NzrIWfOU8SBUCvV71Qj5L9rVWEu+0DgqZKTnFhunr03cZv9lsKoonL9yqlkMY4h+iaERt&#10;yene1JVAwda+/stUU0sPATSeSGgy0LqWKuVA2eSjF9ksVsKplAuRE9yepvD/zMrbzcLde4bdF+io&#10;gJGQ1oUi0GPMp9O+iX+KlJGcKNzuaVMdMhmV8klOteBMkiwf5+fjxGt20HY+4FcFDYuHknsqS2JL&#10;bG4CkkeC7iDRWQBTV9e1MekSW0FdGs82gopoMMVIGn+gjGVtyc8+no6SYQtRvbdsbDSjUjMM7g4Z&#10;phNujYoYY78rzeoqJfqKbyGlsnv/CR1Rmly9RXHAH6J6i3KfB2kkz2Bxr9zUFnzKPk3PgbLq544y&#10;3eOJ8KO84xG7ZUeJl7wvXXxaQrWlxvDQz0xw8rqm6t2IgPfC05BQwWnw8Y4+2gCxD8OJsxX436+9&#10;Rzz1Lkk5a2noSh5+rYVXnJlvlrr6PJ9M4pSmy+T0E0XD/LFkeSyx6+YSqCVyWjFOpmPEo9kdtYfm&#10;kfbDPHolkbCSfJccd8dL7FcB7Rep5vMEorl0Am/swsloOtIce/OhexTeDQ2M1Pq3sBtPUbzo4x4b&#10;NYObr5F6MTX5gdWhADTTqfeH/ROXxvE9oQ5bcvYMAAD//wMAUEsDBBQABgAIAAAAIQCTpHj03wAA&#10;AAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvUqxsv&#10;cUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/LyotC5&#10;8Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aqr93g&#10;EPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKnd2oG&#10;4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMiTv993AgAAbQUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAACAEA&#10;AA8AAAAAAAAAAAAAAAAA0QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1047" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDIk7/fdwIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtP2zAUfp+0/2D5faTpChtRU9SBmCYh&#10;QCsTz65j02iOj2efNul+PcdOehnjhWkvie3zndt3LtOLrjFso3yowZY8PxlxpqyEqrZPJf/xcP3h&#10;M2cBha2EAatKvlWBX8zev5u2rlBjWIGplGdkxIaidSVfIboiy4JcqUaEE3DKklCDbwTS1T9llRct&#10;WW9MNh6NzrIWfOU8SBUCvV71Qj5L9rVWEu+0DgqZKTnFhunr03cZv9lsKoonL9yqlkMY4h+iaERt&#10;yene1JVAwda+/stUU0sPATSeSGgy0LqWKuVA2eSjF9ksVsKplAuRE9yepvD/zMrbzcLde4bdF+io&#10;gJGQ1oUi0GPMp9O+iX+KlJGcKNzuaVMdMhmV8klOteBMkiwf5+fjxGt20HY+4FcFDYuHknsqS2JL&#10;bG4CkkeC7iDRWQBTV9e1MekSW0FdGs82gopoMMVIGn+gjGVtyc8+no6SYQtRvbdsbDSjUjMM7g4Z&#10;phNujYoYY78rzeoqJfqKbyGlsnv/CR1Rmly9RXHAH6J6i3KfB2kkz2Bxr9zUFnzKPk3PgbLq544y&#10;3eOJ8KO84xG7ZUeJl7wvXXxaQrWlxvDQz0xw8rqm6t2IgPfC05BQwWnw8Y4+2gCxD8OJsxX436+9&#10;Rzz1Lkk5a2noSh5+rYVXnJlvlrr6PJ9M4pSmy+T0E0XD/LFkeSyx6+YSqCVyWjFOpmPEo9kdtYfm&#10;kfbDPHolkbCSfJccd8dL7FcB7Rep5vMEorl0Am/swsloOtIce/OhexTeDQ2M1Pq3sBtPUbzo4x4b&#10;NYObr5F6MTX5gdWhADTTqfeH/ROXxvE9oQ5bcvYMAAD//wMAUEsDBBQABgAIAAAAIQCrTYIT3wAA&#10;AAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo05aCiFkUxUEBypVFS0SVzde&#10;4qjxOoqdNvw95gTH0Yxm3hSr0bbiTL1vHCOkswQEceV0wzXCx+H1JgPhg2KtWseE8E0eVuXkqlC5&#10;dhd+p/M+1CKWsM8Vggmhy6X0lSGr/Mx1xNH7cr1VIcq+lrpXl1huWzlPkjtpVcNxwaiOng1Vp/1g&#10;EQ7bJz1IPeq3l2q72dGn3JjbHeL1dFw/ggg0hr8w/OJHdCgj09ENrL1oEZZZJA8I92kKIvrzRbYE&#10;cUR4SBYgy0L+P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMiTv993AgAAbQUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKtNghPfAAAACAEA&#10;AA8AAAAAAAAAAAAAAAAA0QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="286AD187" w14:textId="1285084B" w:rsidR="00244011" w:rsidRDefault="0012077E" w:rsidP="00664D04">
+                  <w:p w14:paraId="7CD16DFB" w14:textId="42E97CF0" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B94287" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1240058568"/>
+                        <w:id w:val="317383452"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0028464C">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="00B516B9">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1103949484"/>
+                        <w:id w:val="395702518"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0028464C">
-[...40 lines deleted...]
-                          <w:t>1</w:t>
+                        <w:r w:rsidR="00B516B9">
+                          <w:t>2025/26:153</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header13.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="59D3A9DC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="0082DC18" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658280" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251667968" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4421505</wp:posOffset>
+                <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>450215</wp:posOffset>
+                <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="12" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="42324E9F" w14:textId="3CDE1FF6" w:rsidR="00244011" w:rsidRDefault="00D25C92" w:rsidP="00A118D8">
+                        <w:p w14:paraId="6DB8EC09" w14:textId="25A04A65" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00F31FE4" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1040018249"/>
+                              <w:id w:val="-729309573"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0028464C">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="00B516B9">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="548653740"/>
+                              <w:id w:val="706991809"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0028464C">
-[...40 lines deleted...]
-                                <w:t>1</w:t>
+                              <w:r w:rsidR="00B516B9">
+                                <w:t>2025/26:153</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1048" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658280;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3IfAKeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nabcGcYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2XGyrpcOu8iU+SU+PnJ20daGbZUPFdiC5ycjzpSVUFb2qeA/Hq4/&#10;fOYsoLClMGBVwXcq8Iv5+3ezxk3VGNZgSuUZBbFh2riCrxHdNMuCXKtahBNwypJSg68F0tU/ZaUX&#10;DUWvTTYejc6yBnzpPEgVAv296pR8nuJrrSTeaR0UMlNwehum06dzFc9sPhPTJy/cupL9M8Q/vKIW&#10;laWkQ6grgYJtfPVXqLqSHgJoPJFQZ6B1JVWqgarJRy+qWa6FU6kWAie4Aabw/8LK2+3S3XuG7Rdo&#10;qYERkMaFaaCfsZ5W+zp+6aWM9AThboBNtchkdMonOfWCM0m6fJyfjxOu2cHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKq8roxJl0gFdWk82wpqosH0RvL4w8pY1hT87OPpKAW2EN27yMbGMCqRoU93&#10;qDBJuDMq2hj7XWlWlanQV3ILKZUd8ifraKUp1Vsce/vDq97i3NVBHikzWByc68qCT9Wn6TlAVv7c&#10;Q6Y7ewL8qO4oYrtqqfCCjwcGrKDcETE8dDMTnLyuqHs3IuC98DQk1HAafLyjQxsg9KGXOFuD//3a&#10;/2hP3CUtZw0NXcHDr43wijPzzRKrz/PJJE5pukxOPxGRmD/WrI41dlNfAlEipxXjZBKjPZq9qD3U&#10;j7QfFjErqYSVlLvguBcvsVsFtF+kWiySEc2lE3hjl07G0BHmyM2H9lF41xMYifq3sB9PMX3B4842&#10;ega32CBxMZE8At2h2jeAZjpxv98/cWkc35PVYUvOnwEAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAtyHwCnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1048" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251667968;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3IfAKeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nabcGcYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2XGyrpcOu8iU+SU+PnJ20daGbZUPFdiC5ycjzpSVUFb2qeA/Hq4/&#10;fOYsoLClMGBVwXcq8Iv5+3ezxk3VGNZgSuUZBbFh2riCrxHdNMuCXKtahBNwypJSg68F0tU/ZaUX&#10;DUWvTTYejc6yBnzpPEgVAv296pR8nuJrrSTeaR0UMlNwehum06dzFc9sPhPTJy/cupL9M8Q/vKIW&#10;laWkQ6grgYJtfPVXqLqSHgJoPJFQZ6B1JVWqgarJRy+qWa6FU6kWAie4Aabw/8LK2+3S3XuG7Rdo&#10;qYERkMaFaaCfsZ5W+zp+6aWM9AThboBNtchkdMonOfWCM0m6fJyfjxOu2cHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKq8roxJl0gFdWk82wpqosH0RvL4w8pY1hT87OPpKAW2EN27yMbGMCqRoU93&#10;qDBJuDMq2hj7XWlWlanQV3ILKZUd8ifraKUp1Vsce/vDq97i3NVBHikzWByc68qCT9Wn6TlAVv7c&#10;Q6Y7ewL8qO4oYrtqqfCCjwcGrKDcETE8dDMTnLyuqHs3IuC98DQk1HAafLyjQxsg9KGXOFuD//3a&#10;/2hP3CUtZw0NXcHDr43wijPzzRKrz/PJJE5pukxOPxGRmD/WrI41dlNfAlEipxXjZBKjPZq9qD3U&#10;j7QfFjErqYSVlLvguBcvsVsFtF+kWiySEc2lE3hjl07G0BHmyM2H9lF41xMYifq3sB9PMX3B4842&#10;ega32CBxMZE8At2h2jeAZjpxv98/cWkc35PVYUvOnwEAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALch8Ap5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="42324E9F" w14:textId="3CDE1FF6" w:rsidR="00244011" w:rsidRDefault="0012077E" w:rsidP="00A118D8">
+                  <w:p w14:paraId="6DB8EC09" w14:textId="25A04A65" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B94287" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1040018249"/>
+                        <w:id w:val="-729309573"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0028464C">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="00B516B9">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="548653740"/>
+                        <w:id w:val="706991809"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0028464C">
-[...40 lines deleted...]
-                          <w:t>1</w:t>
+                        <w:r w:rsidR="00B516B9">
+                          <w:t>2025/26:153</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header13.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-
 <file path=word/header14.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4A4CB383" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="5E773D07" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658269" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>442595</wp:posOffset>
+                <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="15" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="66525775" w14:textId="458095F6" w:rsidR="00244011" w:rsidRDefault="00D25C92" w:rsidP="00664D04">
+                        <w:p w14:paraId="58B8F048" w14:textId="2EA0CD96" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00F31FE4" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-1897748"/>
+                              <w:id w:val="-1815252589"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0028464C">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="00B516B9">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1374656414"/>
+                              <w:id w:val="1727715349"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0028464C">
-[...40 lines deleted...]
-                                <w:t>2</w:t>
+                              <w:r w:rsidR="00B516B9">
+                                <w:t>2025/26:153</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1052" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658269;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJ5CzpegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSbcGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBudZA750HqQKgf5ed0o+TfG1VhLvtA4KmSk4vQ3T6dO5jGc2vRSTlRduXcn+GeIfXlGL&#10;ylLSQ6hrgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qeVgLp1ItBE5wB5jC/wsrb7cP7t4zbL9A&#10;Sw2MgDQuTAL9jPW02tfxSy9lpCcIdwfYVItMRqd8lFMvOJOky4f5xTDhmh29nQ/4VUHNolBwT21J&#10;aIntIiBlJNO9SUwWwFTlTWVMukQqqLnxbCuoiQbTG8njDytjWVPw84/jQQpsIbp3kY2NYVQiQ5/u&#10;WGGScGdUtDH2u9KsKlOhr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Tc8RsvLn&#10;HjLd2RPgJ3VHEdtlS4UXfDjeM2AJ5Y6I4aGbmeDkTUXdW4iA98LTkFDDafDxjg5tgNCHXuJsDf73&#10;a/+jPXGXtJw1NHQFD782wivOzDdLrL7IR6M4pekyGn8iIjF/qlmeauymngNRIqcV42QSoz2avag9&#10;1E+0H2YxK6mElZS74LgX59itAtovUs1myYjm0glc2AcnY+gIc+TmY/skvOsJjET9W9iPp5i84HFn&#10;Gz2Dm22QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglp88AAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMnkLOl6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1052" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJ5CzpegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSbcGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBudZA750HqQKgf5ed0o+TfG1VhLvtA4KmSk4vQ3T6dO5jGc2vRSTlRduXcn+GeIfXlGL&#10;ylLSQ6hrgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qeVgLp1ItBE5wB5jC/wsrb7cP7t4zbL9A&#10;Sw2MgDQuTAL9jPW02tfxSy9lpCcIdwfYVItMRqd8lFMvOJOky4f5xTDhmh29nQ/4VUHNolBwT21J&#10;aIntIiBlJNO9SUwWwFTlTWVMukQqqLnxbCuoiQbTG8njDytjWVPw84/jQQpsIbp3kY2NYVQiQ5/u&#10;WGGScGdUtDH2u9KsKlOhr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Tc8RsvLn&#10;HjLd2RPgJ3VHEdtlS4UXfDjeM2AJ5Y6I4aGbmeDkTUXdW4iA98LTkFDDafDxjg5tgNCHXuJsDf73&#10;a/+jPXGXtJw1NHQFD782wivOzDdLrL7IR6M4pekyGn8iIjF/qlmeauymngNRIqcV42QSoz2avag9&#10;1E+0H2YxK6mElZS74LgX59itAtovUs1myYjm0glc2AcnY+gIc+TmY/skvOsJjET9W9iPp5i84HFn&#10;Gz2Dm22QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglp88AAAD//wMAUEsDBBQABgAIAAAAIQCrTYIT&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo05aCiFkUxUEBypVFS0S&#10;Vzde4qjxOoqdNvw95gTH0Yxm3hSr0bbiTL1vHCOkswQEceV0wzXCx+H1JgPhg2KtWseE8E0eVuXk&#10;qlC5dhd+p/M+1CKWsM8Vggmhy6X0lSGr/Mx1xNH7cr1VIcq+lrpXl1huWzlPkjtpVcNxwaiOng1V&#10;p/1gEQ7bJz1IPeq3l2q72dGn3JjbHeL1dFw/ggg0hr8w/OJHdCgj09ENrL1oEZZZJA8I92kKIvrz&#10;RbYEcUR4SBYgy0L+P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMnkLOl6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKtNghPfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="66525775" w14:textId="458095F6" w:rsidR="00244011" w:rsidRDefault="0012077E" w:rsidP="00664D04">
+                  <w:p w14:paraId="58B8F048" w14:textId="2EA0CD96" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B94287" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-1897748"/>
+                        <w:id w:val="-1815252589"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0028464C">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="00B516B9">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1374656414"/>
+                        <w:id w:val="1727715349"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0028464C">
-[...40 lines deleted...]
-                          <w:t>2</w:t>
+                        <w:r w:rsidR="00B516B9">
+                          <w:t>2025/26:153</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header15.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="22B0D497" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="09E2FB89" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658281" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251668992" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4421505</wp:posOffset>
+                <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>450215</wp:posOffset>
+                <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="14" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4955D745" w14:textId="07640504" w:rsidR="00244011" w:rsidRDefault="00D25C92" w:rsidP="00A118D8">
+                        <w:p w14:paraId="0B1146FB" w14:textId="79B6A1EE" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00F31FE4" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-94405277"/>
+                              <w:id w:val="1639531883"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0028464C">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="00B516B9">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1617367493"/>
+                              <w:id w:val="1768960934"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0028464C">
-[...40 lines deleted...]
-                                <w:t>2</w:t>
+                              <w:r w:rsidR="00B516B9">
+                                <w:t>2025/26:153</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1053" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658281;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJNI1NegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VHjBR+d7Bqyg3BExPHQzE5xcVNS9GxHwXngaEmo4DT7e0aENEPrQS5ytwf9+&#10;7X+0J+6SlrOGhq7g4ddGeMWZ+WaJ1Rf5eBynNF3GZ5+ISMyfalanGrupr4AokdOKcTKJ0R7NXtQe&#10;6kfaD/OYlVTCSspdcNyLV9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAk0jU16AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1053" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251668992;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJNI1NegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VHjBR+d7Bqyg3BExPHQzE5xcVNS9GxHwXngaEmo4DT7e0aENEPrQS5ytwf9+&#10;7X+0J+6SlrOGhq7g4ddGeMWZ+WaJ1Rf5eBynNF3GZ5+ISMyfalanGrupr4AokdOKcTKJ0R7NXtQe&#10;6kfaD/OYlVTCSspdcNyLV9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV&#10;4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1&#10;mx2zwexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCu&#10;rq9KXRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W&#10;66/96BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUD&#10;i/whB3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAJNI1NegIAAG0F&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="4955D745" w14:textId="07640504" w:rsidR="00244011" w:rsidRDefault="0012077E" w:rsidP="00A118D8">
+                  <w:p w14:paraId="0B1146FB" w14:textId="79B6A1EE" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B94287" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-94405277"/>
+                        <w:id w:val="1639531883"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0028464C">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="00B516B9">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1617367493"/>
+                        <w:id w:val="1768960934"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0028464C">
-[...40 lines deleted...]
-                          <w:t>2</w:t>
+                        <w:r w:rsidR="00B516B9">
+                          <w:t>2025/26:153</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header16.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="26D6F599" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="44646A5E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header17.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="260103BF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="4ACAB593" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658270" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>442595</wp:posOffset>
+                <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="17" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="0506CAFA" w14:textId="4AA26CD2" w:rsidR="00244011" w:rsidRDefault="00D25C92" w:rsidP="00664D04">
+                        <w:p w14:paraId="08956D67" w14:textId="38C1BCF9" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00F31FE4" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-515230379"/>
+                              <w:id w:val="-819722425"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0028464C">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="00B516B9">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1243062756"/>
+                              <w:id w:val="1920604167"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0028464C">
-[...40 lines deleted...]
-                                <w:t>2</w:t>
+                              <w:r w:rsidR="00B516B9">
+                                <w:t>2025/26:153</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1057" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658270;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXsNAfeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx2nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2flY10uHXWxKfCRF8pHTy64xbKN8qMGWPD8ZcaashKq2zyX//njz&#10;4RNnAYWthAGrSr5VgV/O3r+btq5QY1iBqZRn5MSGonUlXyG6IsuCXKlGhBNwypJSg28E0tE/Z5UX&#10;LXlvTDYejc6zFnzlPEgVAt1e90o+S/61VhLvtQ4KmSk5vQ3T16fvMn6z2VQUz164VS2HZ4h/eEUj&#10;aktB966uBQq29vVfrppaegig8URCk4HWtVQpB8omH73IZrESTqVcqDjB7csU/p9bebdZuAfPsPsM&#10;HTUwFqR1oQh0GfPptG/in17KSE8l3O7LpjpkMhrlk5x6wZkkXT7OL8aprtnB2vmAXxQ0LAol99SW&#10;VC2xuQ1IEQm6g8RgAUxd3dTGpEOkgroynm0ENdFgeiNZ/IEylrUlPz89GyXHFqJ579nY6EYlMgzh&#10;DhkmCbdGRYyx35RmdZUSfSW2kFLZffyEjihNod5iOOAPr3qLcZ8HWaTIYHFv3NQWfMo+Tc+hZNWP&#10;Xcl0j6eCH+UdReyWHSVe8tPUuni1hGpLxPDQz0xw8qam7t2KgA/C05BQw2nw8Z4+2gBVHwaJsxX4&#10;X6/dRzxxl7SctTR0JQ8/18IrzsxXS6y+yCeTOKXpMDn7SERi/lizPNbYdXMFRImcVoyTSYx4NDtR&#10;e2ieaD/MY1RSCSspdslxJ15hvwpov0g1nycQzaUTeGsXTkbXscyRm4/dk/BuIDAS9e9gN56ieMHj&#10;Hhstg5uvkbiYSH6o6tAAmunE/WH/xKVxfE6ow5ac/QYAAP//AwBQSwMEFAAGAAgAAAAhAJOkePTf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoQ6HFTbOpAMGBSlVFi9Sr&#10;Gy9xRLyOYqcNf485wXE0o5k3xWp0rThRHxrPCLeTDARx5U3DNcLH/vVGgQhRs9GtZ0L4pgCr8vKi&#10;0LnxZ36n0y7WIpVwyDWCjbHLpQyVJafDxHfEyfv0vdMxyb6WptfnVO5aOc2yuXS64bRgdUfPlqqv&#10;3eAQ9psnM0gzmreXarPe0kGu7f0W8fpqfFyCiDTGvzD84id0KBPT0Q9sgmgRZiqRR4T54gFE8qd3&#10;agbiiKDUAmRZyP8Hyh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA17DQH3kCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAk6R49N8AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1057" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXsNAfeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx2nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2flY10uHXWxKfCRF8pHTy64xbKN8qMGWPD8ZcaashKq2zyX//njz&#10;4RNnAYWthAGrSr5VgV/O3r+btq5QY1iBqZRn5MSGonUlXyG6IsuCXKlGhBNwypJSg28E0tE/Z5UX&#10;LXlvTDYejc6zFnzlPEgVAt1e90o+S/61VhLvtQ4KmSk5vQ3T16fvMn6z2VQUz164VS2HZ4h/eEUj&#10;aktB966uBQq29vVfrppaegig8URCk4HWtVQpB8omH73IZrESTqVcqDjB7csU/p9bebdZuAfPsPsM&#10;HTUwFqR1oQh0GfPptG/in17KSE8l3O7LpjpkMhrlk5x6wZkkXT7OL8aprtnB2vmAXxQ0LAol99SW&#10;VC2xuQ1IEQm6g8RgAUxd3dTGpEOkgroynm0ENdFgeiNZ/IEylrUlPz89GyXHFqJ579nY6EYlMgzh&#10;DhkmCbdGRYyx35RmdZUSfSW2kFLZffyEjihNod5iOOAPr3qLcZ8HWaTIYHFv3NQWfMo+Tc+hZNWP&#10;Xcl0j6eCH+UdReyWHSVe8tPUuni1hGpLxPDQz0xw8qam7t2KgA/C05BQw2nw8Z4+2gBVHwaJsxX4&#10;X6/dRzxxl7SctTR0JQ8/18IrzsxXS6y+yCeTOKXpMDn7SERi/lizPNbYdXMFRImcVoyTSYx4NDtR&#10;e2ieaD/MY1RSCSspdslxJ15hvwpov0g1nycQzaUTeGsXTkbXscyRm4/dk/BuIDAS9e9gN56ieMHj&#10;Hhstg5uvkbiYSH6o6tAAmunE/WH/xKVxfE6ow5ac/QYAAP//AwBQSwMEFAAGAAgAAAAhAKtNghPf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrK3GjTloKIWRTFQQHKlUVLRJX&#10;N17iqPE6ip02/D3mBMfRjGbeFKvRtuJMvW8cI6SzBARx5XTDNcLH4fUmA+GDYq1ax4TwTR5W5eSq&#10;ULl2F36n8z7UIpawzxWCCaHLpfSVIav8zHXE0ftyvVUhyr6WuleXWG5bOU+SO2lVw3HBqI6eDVWn&#10;/WARDtsnPUg96reXarvZ0afcmNsd4vV0XD+CCDSGvzD84kd0KCPT0Q2svWgRllkkDwj3aQoi+vNF&#10;tgRxRHhIFiDLQv4/UP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA17DQH3kCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="0506CAFA" w14:textId="4AA26CD2" w:rsidR="00244011" w:rsidRDefault="0012077E" w:rsidP="00664D04">
+                  <w:p w14:paraId="08956D67" w14:textId="38C1BCF9" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B94287" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-515230379"/>
+                        <w:id w:val="-819722425"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0028464C">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="00B516B9">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1243062756"/>
+                        <w:id w:val="1920604167"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0028464C">
-[...40 lines deleted...]
-                          <w:t>2</w:t>
+                        <w:r w:rsidR="00B516B9">
+                          <w:t>2025/26:153</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header18.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3FF9C7EF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="53B1A476" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658282" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251670016" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4421505</wp:posOffset>
+                <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>450215</wp:posOffset>
+                <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="16" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="68E226D3" w14:textId="2469A75F" w:rsidR="00244011" w:rsidRDefault="00D25C92" w:rsidP="00A118D8">
+                        <w:p w14:paraId="1AC784BF" w14:textId="47D5718B" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00F31FE4" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-1913617520"/>
+                              <w:id w:val="-428353098"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0028464C">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="00B516B9">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1924022704"/>
+                              <w:id w:val="-511066061"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0028464C">
-[...40 lines deleted...]
-                                <w:t>2</w:t>
+                              <w:r w:rsidR="00B516B9">
+                                <w:t>2025/26:153</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1058" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658282;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCoAp/KeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm97BrDNsqHGmzJ85MRZ8pKqGr7XPLvjzcf&#10;PnEWUNhKGLCq5FsV+OXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1zVnnR&#10;UvTGZOPR6DxrwVfOg1Qh0N/rXslnKb7WSuK91kEhMyWnt2E6fTqX8cxmU1E8e+FWtRyeIf7hFY2o&#10;LSXdh7oWKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5t1m4B8+w+wwd&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/OLccI1O3g7H/CLgoZFoeSe2pLQ&#10;EpvbgJSRTHcmMVkAU1c3tTHpEqmgroxnG0FNNJjeSB5/WBnL2pKfn56NUmAL0b2PbGwMoxIZhnSH&#10;CpOEW6OijbHflGZ1lQp9JbeQUtl9/mQdrTSleovjYH941Vuc+zrII2UGi3vnprbgU/Vpeg6QVT92&#10;kOnengA/qjuK2C07Krzkp3sGLKHaEjE89DMTnLypqXu3IuCD8DQk1HAafLynQxsg9GGQOFuB//Xa&#10;/2hP3CUtZy0NXcnDz7XwijPz1RKrL/LJJE5pukzOPhKRmD/WLI81dt1cAVEipxXjZBKjPZqdqD00&#10;T7Qf5jErqYSVlLvkuBOvsF8FtF+kms+TEc2lE3hrF07G0BHmyM3H7kl4NxAYifp3sBtPUbzgcW8b&#10;PYObr5G4mEgege5RHRpAM524P+yfuDSO78nqsCVnvwEAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqAKfynkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1058" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251670016;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCoAp/KeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm97BrDNsqHGmzJ85MRZ8pKqGr7XPLvjzcf&#10;PnEWUNhKGLCq5FsV+OXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1zVnnR&#10;UvTGZOPR6DxrwVfOg1Qh0N/rXslnKb7WSuK91kEhMyWnt2E6fTqX8cxmU1E8e+FWtRyeIf7hFY2o&#10;LSXdh7oWKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5t1m4B8+w+wwd&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/OLccI1O3g7H/CLgoZFoeSe2pLQ&#10;EpvbgJSRTHcmMVkAU1c3tTHpEqmgroxnG0FNNJjeSB5/WBnL2pKfn56NUmAL0b2PbGwMoxIZhnSH&#10;CpOEW6OijbHflGZ1lQp9JbeQUtl9/mQdrTSleovjYH941Vuc+zrII2UGi3vnprbgU/Vpeg6QVT92&#10;kOnengA/qjuK2C07Krzkp3sGLKHaEjE89DMTnLypqXu3IuCD8DQk1HAafLynQxsg9GGQOFuB//Xa&#10;/2hP3CUtZy0NXcnDz7XwijPz1RKrL/LJJE5pukzOPhKRmD/WLI81dt1cAVEipxXjZBKjPZqdqD00&#10;T7Qf5jErqYSVlLvkuBOvsF8FtF+kms+TEc2lE3hrF07G0BHmyM3H7kl4NxAYifp3sBtPUbzgcW8b&#10;PYObr5G4mEgege5RHRpAM524P+yfuDSO78nqsCVnvwEAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKgCn8p5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="68E226D3" w14:textId="2469A75F" w:rsidR="00244011" w:rsidRDefault="0012077E" w:rsidP="00A118D8">
+                  <w:p w14:paraId="1AC784BF" w14:textId="47D5718B" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B94287" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-1913617520"/>
+                        <w:id w:val="-428353098"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0028464C">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="00B516B9">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1924022704"/>
+                        <w:id w:val="-511066061"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0028464C">
-[...40 lines deleted...]
-                          <w:t>2</w:t>
+                        <w:r w:rsidR="00B516B9">
+                          <w:t>2025/26:153</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header19.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="358B048C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="42D139BC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6D8159F0" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658271" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
-[...268 lines deleted...]
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658276" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663872" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="4" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3FF6F00A" w14:textId="45991AEB" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00D25C92" w:rsidP="00A118D8">
+                        <w:p w14:paraId="2AE8E3C7" w14:textId="0D0F154E" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00F31FE4" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
                               <w:id w:val="406809228"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0028464C">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="00B516B9">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
                               <w:id w:val="1217775106"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0028464C">
-                                <w:t>2025/26:139</w:t>
+                              <w:r w:rsidR="00B516B9">
+                                <w:t>2025/26:153</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658276;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbebtcdgIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtq/IgAS6i2xAsP/cgEJ69rerwbEfBeeJoRem+ae7yjQxsg8GGQOFuB//3a/2hP&#10;1CUtZy3NXMnDr7XwijPzzRKpz/PJJA5pukxOPxGPmD/WLI81dt1cAjEipw3jZBKjPZqdqD00j7Qe&#10;5jErqYSVlLvkuBMvsd8EtF6kms+TEY2lE3hjF07G0BHlSM2H7lF4N/AXifm3sJtOUbygcW8bPYOb&#10;r5GomDgece5RHfCnkU7UH9ZP3BnH92R1WJKzZwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWbHbPB&#10;7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6ur0pd&#10;GH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbrr/3o&#10;FBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL/CEH&#10;cVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJt5u1x2AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251663872;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbebtcdgIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtq/IgAS6i2xAsP/cgEJ69rerwbEfBeeJoRem+ae7yjQxsg8GGQOFuB//3a/2hP&#10;1CUtZy3NXMnDr7XwijPzzRKpz/PJJA5pukxOPxGPmD/WLI81dt1cAjEipw3jZBKjPZqdqD00j7Qe&#10;5jErqYSVlLvkuBMvsd8EtF6kms+TEY2lE3hjF07G0BHlSM2H7lF4N/AXifm3sJtOUbygcW8bPYOb&#10;r5GomDgece5RHfCnkU7UH9ZP3BnH92R1WJKzZwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWbHbPB&#10;7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6ur0pd&#10;GH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbrr/3o&#10;FBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL/CEH&#10;cVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJt5u1x2AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="3FF6F00A" w14:textId="45991AEB" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0012077E" w:rsidP="00A118D8">
+                  <w:p w14:paraId="2AE8E3C7" w14:textId="0D0F154E" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B94287" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
                         <w:id w:val="406809228"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0028464C">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="00B516B9">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
                         <w:id w:val="1217775106"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0028464C">
-                          <w:t>2025/26:139</w:t>
+                        <w:r w:rsidR="00B516B9">
+                          <w:t>2025/26:153</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header20.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0E13EF1F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="7FE18972" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658283" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4421505</wp:posOffset>
+                <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>450215</wp:posOffset>
+                <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="19" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6431D7CF" w14:textId="40E49BA3" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00F31FE4" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-832453766"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00B516B9">
+                                <w:t>Skr.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-1995943574"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00B516B9">
+                                <w:t>2025/26:153</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1062" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDWx0MpegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbcGcYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj7cf&#10;PnEWUNhSGLCq4DsV+NXs/btp4yZqCGswpfKMgtgwaVzB14hukmVBrlUtwhk4ZUmpwdcC6eqfs9KL&#10;hqLXJhsOBhdZA750HqQKgf7edEo+S/G1VhLvtQ4KmSk4vQ3T6dO5imc2m4rJsxduXcn+GeIfXlGL&#10;ylLSQ6gbgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0Lk0A/Yz2t9nX80ksZ6QnC3QE21SKT0Skf5dQLziTp8mF+OUy4Zkdv5wN+UVCzKBTcU1sS&#10;WmK7CEgZyXRvEpMFMFV5WxmTLpEK6tp4thXURIPpjeTxh5WxrCn4xfl4kAJbiO5dZGNjGJXI0Kc7&#10;Vpgk3BkVbYz9pjSrylToK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pP03OErPyx&#10;h0x39gT4Sd1RxHbVUuEFPx/vGbCCckfE8NDNTHDytqLuLUTAB+FpSKjhNPh4T4c2QOhDL3G2Bv/r&#10;tf/RnrhLWs4aGrqCh58b4RVn5qslVl/mo1Gc0nQZjT8SkZg/1axONXZTXwNRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXr7FbBbRfpJrPkxHNpRO4sEsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQCrTYIT&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo05aCiFkUxUEBypVFS0S&#10;Vzde4qjxOoqdNvw95gTH0Yxm3hSr0bbiTL1vHCOkswQEceV0wzXCx+H1JgPhg2KtWseE8E0eVuXk&#10;qlC5dhd+p/M+1CKWsM8Vggmhy6X0lSGr/Mx1xNH7cr1VIcq+lrpXl1huWzlPkjtpVcNxwaiOng1V&#10;p/1gEQ7bJz1IPeq3l2q72dGn3JjbHeL1dFw/ggg0hr8w/OJHdCgj09ENrL1oEZZZJA8I92kKIvrz&#10;RbYEcUR4SBYgy0L+P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANbHQyl6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKtNghPfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="6431D7CF" w14:textId="40E49BA3" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B94287" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-832453766"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00B516B9">
+                          <w:t>Skr.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-1995943574"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00B516B9">
+                          <w:t>2025/26:153</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header21.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="11FF4E1E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251671040" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4419600</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>457200</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="18" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="051EB434" w14:textId="28671179" w:rsidR="00244011" w:rsidRDefault="00D25C92" w:rsidP="00A118D8">
+                        <w:p w14:paraId="40EF907A" w14:textId="5FB72141" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00F31FE4" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="199749046"/>
+                              <w:id w:val="-2096317001"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0028464C">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="00B516B9">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1058095463"/>
+                              <w:id w:val="1855303121"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0028464C">
-[...40 lines deleted...]
-                                <w:t>3</w:t>
+                              <w:r w:rsidR="00B516B9">
+                                <w:t>2025/26:153</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1063" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658283;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAWF+KNegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nabYGcYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj7cf&#10;PnEWUNhSGLCq4DsV+NXs/btp4yZqCGswpfKMgtgwaVzB14hukmVBrlUtwhk4ZUmpwdcC6eqfs9KL&#10;hqLXJhsOBuOsAV86D1KFQH9vOiWfpfhaK4n3WgeFzBSc3obp9OlcxTObTcXk2Qu3rmT/DPEPr6hF&#10;ZSnpIdSNQME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVLNfCqVQLgRPcAabw/8LKu+3SPXiG7Wdo&#10;qYERkMaFSaCfsZ5W+zp+6aWM9ATh7gCbapHJ6JSPcuoFZ5J0+TC/HCZcs6O38wG/KKhZFAruqS0J&#10;LbFdBKSMZLo3ickCmKq8rYxJl0gFdW082wpqosH0RvL4w8pY1hR8fH4xSIEtRPcusrExjEpk6NMd&#10;K0wS7oyKNsZ+U5pVZSr0ldxCSmUP+ZN1tNKU6i2Ovf3xVW9x7uogj5QZLB6c68qCT9Wn6TlCVv7Y&#10;Q6Y7ewL8pO4oYrtqqfCCn4/3DFhBuSNieOhmJjh5W1H3FiLgg/A0JNRwGny8p0MbIPShlzhbg//1&#10;2v9oT9wlLWcNDV3Bw8+N8Ioz89USqy/z0ShOabqMLj4SkZg/1axONXZTXwNRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXr7FbBbRfpJrPkxHNpRO4sEsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABYX4o16AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1063" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251671040;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAWF+KNegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nabYGcYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj7cf&#10;PnEWUNhSGLCq4DsV+NXs/btp4yZqCGswpfKMgtgwaVzB14hukmVBrlUtwhk4ZUmpwdcC6eqfs9KL&#10;hqLXJhsOBuOsAV86D1KFQH9vOiWfpfhaK4n3WgeFzBSc3obp9OlcxTObTcXk2Qu3rmT/DPEPr6hF&#10;ZSnpIdSNQME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVLNfCqVQLgRPcAabw/8LKu+3SPXiG7Wdo&#10;qYERkMaFSaCfsZ5W+zp+6aWM9ATh7gCbapHJ6JSPcuoFZ5J0+TC/HCZcs6O38wG/KKhZFAruqS0J&#10;LbFdBKSMZLo3ickCmKq8rYxJl0gFdW082wpqosH0RvL4w8pY1hR8fH4xSIEtRPcusrExjEpk6NMd&#10;K0wS7oyKNsZ+U5pVZSr0ldxCSmUP+ZN1tNKU6i2Ovf3xVW9x7uogj5QZLB6c68qCT9Wn6TlCVv7Y&#10;Q6Y7ewL8pO4oYrtqqfCCn4/3DFhBuSNieOhmJjh5W1H3FiLgg/A0JNRwGny8p0MbIPShlzhbg//1&#10;2v9oT9wlLWcNDV3Bw8+N8Ioz89USqy/z0ShOabqMLj4SkZg/1axONXZTXwNRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXr7FbBbRfpJrPkxHNpRO4sEsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV&#10;4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1&#10;mx2zwexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCu&#10;rq9KXRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W&#10;66/96BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUD&#10;i/whB3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAWF+KNegIAAG0F&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="051EB434" w14:textId="28671179" w:rsidR="00244011" w:rsidRDefault="0012077E" w:rsidP="00A118D8">
+                  <w:p w14:paraId="40EF907A" w14:textId="5FB72141" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B94287" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="199749046"/>
+                        <w:id w:val="-2096317001"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0028464C">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="00B516B9">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1058095463"/>
+                        <w:id w:val="1855303121"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0028464C">
-[...40 lines deleted...]
-                          <w:t>3</w:t>
+                        <w:r w:rsidR="00B516B9">
+                          <w:t>2025/26:153</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header21.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header22.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="63B38648" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="544A1E68" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header22.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header23.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4FA93DB1" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="3BBF4454" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658272" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>442595</wp:posOffset>
+                <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="21" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="5F301AFA" w14:textId="0E336B44" w:rsidR="00244011" w:rsidRDefault="00D25C92" w:rsidP="00664D04">
+                        <w:p w14:paraId="5151B39C" w14:textId="4A3E45A2" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00F31FE4" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-1492240704"/>
+                              <w:id w:val="-1933107635"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0028464C">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="00B516B9">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1461102741"/>
+                              <w:id w:val="-1424409040"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0028464C">
-[...40 lines deleted...]
-                                <w:t>4</w:t>
+                              <w:r w:rsidR="00B516B9">
+                                <w:t>2025/26:153</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1067" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658272;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJU04zeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvie37/t3vbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyc2FC0ruQrRFdkWZAr1YhwAk5ZEmrwjUC6+qes8qIl&#10;743JxqPRWdaCr5wHqUKg16teyGfJv9ZK4p3WQSEzJafcMH19+i7jN5tNRfHkhVvVckhD/EMWjagt&#10;Bd27uhIo2NrXf7lqaukhgMYTCU0GWtdSpRqomnz0oprFSjiVaiFwgtvDFP6fW3m7Wbh7z7D7Ah01&#10;MALSulAEeoz1dNo38U+ZMpIThNs9bKpDJqNRPsmpF5xJkuXj/HyccM0O1s4H/KqgYfFQck9tSWiJ&#10;zU1AikiqO5UYLICpq+vamHSJVFCXxrONoCYaTDmSxR9axrK25GcfT0fJsYVo3ns2NrpRiQxDuEOF&#10;6YRbo6KOsd+VZnWVCn0ltpBS2X38pB21NIV6i+Ggf8jqLcZ9HWSRIoPFvXFTW/Cp+jQ9B8iqnzvI&#10;dK9PgB/VHY/YLTsqvOST1Lr4tIRqS8Tw0M9McPK6pu7diID3wtOQUMNp8PGOPtoAoQ/DibMV+N+v&#10;vUd94i5JOWtp6Eoefq2FV5yZb5ZYfZ5PKAGG6TI5/UREYv5YsjyW2HVzCUSJnFaMk+kY9dHsjtpD&#10;80j7YR6jkkhYSbFLjrvjJfargPaLVPN5UqK5dAJv7MLJ6DrCHLn50D0K7wYCI1H/FnbjKYoXPO51&#10;o2Vw8zUSFxPJD6gODaCZTtwf9k9cGsf3pHXYkrNnAAAA//8DAFBLAwQUAAYACAAAACEAk6R49N8A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhDocVNs6kAwYFKVUWL1Ksb&#10;L3FEvI5ipw1/jznBcTSjmTfFanStOFEfGs8It5MMBHHlTcM1wsf+9UaBCFGz0a1nQvimAKvy8qLQ&#10;ufFnfqfTLtYilXDINYKNsculDJUlp8PEd8TJ+/S90zHJvpam1+dU7lo5zbK5dLrhtGB1R8+Wqq/d&#10;4BD2myczSDOat5dqs97SQa7t/Rbx+mp8XIKINMa/MPziJ3QoE9PRD2yCaBFmKpFHhPniAUTyp3dq&#10;BuKIoNQCZFnI/wfKHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBJU04zeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCTpHj03wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1067" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251660800;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJU04zeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvie37/t3vbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyc2FC0ruQrRFdkWZAr1YhwAk5ZEmrwjUC6+qes8qIl&#10;743JxqPRWdaCr5wHqUKg16teyGfJv9ZK4p3WQSEzJafcMH19+i7jN5tNRfHkhVvVckhD/EMWjagt&#10;Bd27uhIo2NrXf7lqaukhgMYTCU0GWtdSpRqomnz0oprFSjiVaiFwgtvDFP6fW3m7Wbh7z7D7Ah01&#10;MALSulAEeoz1dNo38U+ZMpIThNs9bKpDJqNRPsmpF5xJkuXj/HyccM0O1s4H/KqgYfFQck9tSWiJ&#10;zU1AikiqO5UYLICpq+vamHSJVFCXxrONoCYaTDmSxR9axrK25GcfT0fJsYVo3ns2NrpRiQxDuEOF&#10;6YRbo6KOsd+VZnWVCn0ltpBS2X38pB21NIV6i+Ggf8jqLcZ9HWSRIoPFvXFTW/Cp+jQ9B8iqnzvI&#10;dK9PgB/VHY/YLTsqvOST1Lr4tIRqS8Tw0M9McPK6pu7diID3wtOQUMNp8PGOPtoAoQ/DibMV+N+v&#10;vUd94i5JOWtp6Eoefq2FV5yZb5ZYfZ5PKAGG6TI5/UREYv5YsjyW2HVzCUSJnFaMk+kY9dHsjtpD&#10;80j7YR6jkkhYSbFLjrvjJfargPaLVPN5UqK5dAJv7MLJ6DrCHLn50D0K7wYCI1H/FnbjKYoXPO51&#10;o2Vw8zUSFxPJD6gODaCZTtwf9k9cGsf3pHXYkrNnAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBJU04zeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="5F301AFA" w14:textId="0E336B44" w:rsidR="00244011" w:rsidRDefault="0012077E" w:rsidP="00664D04">
+                  <w:p w14:paraId="5151B39C" w14:textId="4A3E45A2" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B94287" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-1492240704"/>
+                        <w:id w:val="-1933107635"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0028464C">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="00B516B9">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1461102741"/>
+                        <w:id w:val="-1424409040"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0028464C">
-[...40 lines deleted...]
-                          <w:t>4</w:t>
+                        <w:r w:rsidR="00B516B9">
+                          <w:t>2025/26:153</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header23.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header24.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="46363A72" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="14ECA3FE" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658284" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251672064" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4421505</wp:posOffset>
+                <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>450215</wp:posOffset>
+                <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="20" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="19008E1B" w14:textId="4CD0A865" w:rsidR="00244011" w:rsidRDefault="00D25C92" w:rsidP="00A118D8">
+                        <w:p w14:paraId="63013115" w14:textId="3AFF508A" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00F31FE4" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-1968121392"/>
+                              <w:id w:val="2139748285"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0028464C">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="00B516B9">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1821459354"/>
+                              <w:id w:val="1989274147"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0028464C">
-[...40 lines deleted...]
-                                <w:t>4</w:t>
+                              <w:r w:rsidR="00B516B9">
+                                <w:t>2025/26:153</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1068" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658284;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA24QHmeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGdYosRYYB&#10;RVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC54MhZ8pKKCu7KviPx8WH&#10;z5wFFLYUBqwq+E4FfjV9/+6ycRM1gjWYUnlGQWyYNK7ga0Q3ybIg16oWYQBOWVJq8LVAuvpVVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTsmnKb7WSuKd1kEhMwWnt2E6fTqX8cyml2Ky8sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKah7VwKtVC4AR3gCn8v7Dydvvg7j3D9gu0&#10;1MAISOPCJNDPWE+rfR2/9FJGeoJwd4BNtchkdMrHOfWCM0m6fJRfjBKu2dHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKpcVMakS6SCmhvPtoKaaDC9kTz+sDKWNQU//3g2TIEtRPcusrExjEpk6NMd&#10;K0wS7oyKNsZ+V5pVZSr0ldxCSmUP+ZN1tNKU6i2Ovf3xVW9x7uogj5QZLB6c68qCT9Wn6TlCVv7c&#10;Q6Y7ewL8pO4oYrtsqfCCjw8MWEK5I2J46GYmOLmoqHs3IuC98DQk1HAafLyjQxsg9KGXOFuD//3a&#10;/2hP3CUtZw0NXcHDr43wijPzzRKrL/LxOE5puozPPhGRmD/VLE81dlPPgSiR04pxMonRHs1e1B7q&#10;J9oPs5iVVMJKyl1w3Itz7FYB7RepZrNkRHPpBN7YBydj6Ahz5OZj+yS86wmMRP1b2I+nmLzgcWcb&#10;PYObbZC4mEgege5Q7RtAM5243++fuDRO78nquCWnzwAAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEANuEB5nkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1068" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251672064;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA24QHmeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGdYosRYYB&#10;RVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC54MhZ8pKKCu7KviPx8WH&#10;z5wFFLYUBqwq+E4FfjV9/+6ycRM1gjWYUnlGQWyYNK7ga0Q3ybIg16oWYQBOWVJq8LVAuvpVVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTsmnKb7WSuKd1kEhMwWnt2E6fTqX8cyml2Ky8sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKah7VwKtVC4AR3gCn8v7Dydvvg7j3D9gu0&#10;1MAISOPCJNDPWE+rfR2/9FJGeoJwd4BNtchkdMrHOfWCM0m6fJRfjBKu2dHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKpcVMakS6SCmhvPtoKaaDC9kTz+sDKWNQU//3g2TIEtRPcusrExjEpk6NMd&#10;K0wS7oyKNsZ+V5pVZSr0ldxCSmUP+ZN1tNKU6i2Ovf3xVW9x7uogj5QZLB6c68qCT9Wn6TlCVv7c&#10;Q6Y7ewL8pO4oYrtsqfCCjw8MWEK5I2J46GYmOLmoqHs3IuC98DQk1HAafLyjQxsg9KGXOFuD//3a&#10;/2hP3CUtZw0NXcHDr43wijPzzRKrL/LxOE5puozPPhGRmD/VLE81dlPPgSiR04pxMonRHs1e1B7q&#10;J9oPs5iVVMJKyl1w3Itz7FYB7RepZrNkRHPpBN7YBydj6Ahz5OZj+yS86wmMRP1b2I+nmLzgcWcb&#10;PYObbZC4mEgege5Q7RtAM5243++fuDRO78nquCWnzwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADbhAeZ5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="19008E1B" w14:textId="4CD0A865" w:rsidR="00244011" w:rsidRDefault="0012077E" w:rsidP="00A118D8">
+                  <w:p w14:paraId="63013115" w14:textId="3AFF508A" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B94287" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-1968121392"/>
+                        <w:id w:val="2139748285"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0028464C">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="00B516B9">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1821459354"/>
+                        <w:id w:val="1989274147"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0028464C">
-[...40 lines deleted...]
-                          <w:t>4</w:t>
+                        <w:r w:rsidR="00B516B9">
+                          <w:t>2025/26:153</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header24.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-
 <file path=word/header25.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3B5126C1" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="4F6BA974" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658273" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661824" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>442595</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="23" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="194F88DF" w14:textId="5116957D" w:rsidR="00244011" w:rsidRDefault="00D25C92" w:rsidP="00664D04">
+                        <w:p w14:paraId="18210CAA" w14:textId="7106FC17" w:rsidR="00244011" w:rsidRDefault="00F31FE4" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="914671626"/>
+                              <w:id w:val="-1914772148"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0028464C">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="00B516B9">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1830514340"/>
+                              <w:id w:val="-230540642"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0028464C">
-                                <w:t>2025/26:139</w:t>
+                              <w:r w:rsidR="00B516B9">
+                                <w:t>2025/26:153</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="652DE552" w14:textId="1E175BE8" w:rsidR="00571C71" w:rsidRPr="00C7375F" w:rsidRDefault="00D25C92" w:rsidP="00C7375F">
+                        <w:p w14:paraId="0535F822" w14:textId="0313FDFD" w:rsidR="00B516B9" w:rsidRPr="000B6D9A" w:rsidRDefault="00F31FE4" w:rsidP="000B6D9A">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="1502004117"/>
+                              <w:id w:val="802582713"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0028464C">
+                              <w:r w:rsidR="00B516B9">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="00571C71">
+                          <w:r w:rsidR="00B516B9">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="-1889323816"/>
+                              <w:id w:val="1393228457"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:showingPlcHdr/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0028464C">
-                                <w:t>4</w:t>
+                              <w:r w:rsidR="00B516B9" w:rsidRPr="00A40C34">
+                                <w:rPr>
+                                  <w:rStyle w:val="Platshllartext"/>
+                                  <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve">  </w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1072" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658273;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBIJN0FegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VHjBx2d7Bqyg3BExPHQzE5xcVNS9GxHwXngaEmo4DT7e0aENEPrQS5ytwf9+&#10;7X+0J+6SlrOGhq7g4ddGeMWZ+WaJ1Rf5eBynNF3GZ5+ISMyfalanGrupr4AokdOKcTKJ0R7NXtQe&#10;6kfaD/OYlVTCSspdcNyLV9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEgk3QV6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1072" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251661824;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBIJN0FegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VHjBx2d7Bqyg3BExPHQzE5xcVNS9GxHwXngaEmo4DT7e0aENEPrQS5ytwf9+&#10;7X+0J+6SlrOGhq7g4ddGeMWZ+WaJ1Rf5eBynNF3GZ5+ISMyfalanGrupr4AokdOKcTKJ0R7NXtQe&#10;6kfaD/OYlVTCSspdcNyLV9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEgk3QV6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="194F88DF" w14:textId="5116957D" w:rsidR="00244011" w:rsidRDefault="0012077E" w:rsidP="00664D04">
+                  <w:p w14:paraId="18210CAA" w14:textId="7106FC17" w:rsidR="00244011" w:rsidRDefault="00B94287" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="914671626"/>
+                        <w:id w:val="-1914772148"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0028464C">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="00B516B9">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1830514340"/>
+                        <w:id w:val="-230540642"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0028464C">
-                          <w:t>2025/26:139</w:t>
+                        <w:r w:rsidR="00B516B9">
+                          <w:t>2025/26:153</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="652DE552" w14:textId="1E175BE8" w:rsidR="00571C71" w:rsidRPr="00C7375F" w:rsidRDefault="0012077E" w:rsidP="00C7375F">
+                  <w:p w14:paraId="0535F822" w14:textId="0313FDFD" w:rsidR="00B516B9" w:rsidRPr="000B6D9A" w:rsidRDefault="00B94287" w:rsidP="000B6D9A">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="1502004117"/>
+                        <w:id w:val="802582713"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0028464C">
+                        <w:r w:rsidR="00B516B9">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="00571C71">
+                    <w:r w:rsidR="00B516B9">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="-1889323816"/>
+                        <w:id w:val="1393228457"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:showingPlcHdr/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0028464C">
-                          <w:t>4</w:t>
+                        <w:r w:rsidR="00B516B9" w:rsidRPr="00A40C34">
+                          <w:rPr>
+                            <w:rStyle w:val="Platshllartext"/>
+                            <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">  </w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header26.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3AD2ADCC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="24EF2396" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658285" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251673088" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4421505</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>450215</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="22" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="39CFEDF6" w14:textId="299CED93" w:rsidR="00244011" w:rsidRDefault="00D25C92" w:rsidP="00A118D8">
+                        <w:p w14:paraId="2DADA487" w14:textId="4C52FCE7" w:rsidR="00244011" w:rsidRDefault="00F31FE4" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-238015607"/>
+                              <w:id w:val="-216361665"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0028464C">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="00B516B9">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="2019269027"/>
+                              <w:id w:val="-18320707"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0028464C">
-                                <w:t>2025/26:139</w:t>
+                              <w:r w:rsidR="00B516B9">
+                                <w:t>2025/26:153</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="351F3BA8" w14:textId="4F857960" w:rsidR="00571C71" w:rsidRPr="00C7375F" w:rsidRDefault="00D25C92" w:rsidP="00C7375F">
+                        <w:p w14:paraId="103E4E9E" w14:textId="6F10B818" w:rsidR="00B516B9" w:rsidRPr="000B6D9A" w:rsidRDefault="00F31FE4" w:rsidP="000B6D9A">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="343985667"/>
+                              <w:id w:val="1406187734"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0028464C">
+                              <w:r w:rsidR="00B516B9">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="00571C71">
+                          <w:r w:rsidR="00B516B9">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="-1428724201"/>
+                              <w:id w:val="-951093183"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:showingPlcHdr/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0028464C">
-                                <w:t>4</w:t>
+                              <w:r w:rsidR="00B516B9">
+                                <w:rPr>
+                                  <w:rStyle w:val="Platshllartext"/>
+                                  <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r w:rsidR="00B516B9" w:rsidRPr="00A40C34">
+                                <w:rPr>
+                                  <w:rStyle w:val="Platshllartext"/>
+                                  <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1073" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658285;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCI9HyhegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabYGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBuOsAV86D1KFQH+vOyWfpvhaK4l3WgeFzBSc3obp9OlcxjObXorJygu3rmT/DPEPr6hF&#10;ZSnpIdS1QME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVPKyFU6kWAie4A0zh/4WVt9sHd+8Ztl+g&#10;pQZGQBoXJoF+xnpa7ev4pZcy0hOEuwNsqkUmo1M+yqkXnEnS5cP8YphwzY7ezgf8qqBmUSi4p7Yk&#10;tMR2EZAykuneJCYLYKrypjImXSIV1Nx4thXURIPpjeTxh5WxrCn4+OP5IAW2EN27yMbGMCqRoU93&#10;rDBJuDMq2hj7XWlWlanQV3ILKZU95E/W0UpTqrc49vbHV73FuauDPFJmsHhwrisLPlWfpucIWflz&#10;D5nu7Anwk7qjiO2ypcILPhrvGbCEckfE8NDNTHDypqLuLUTAe+FpSKjhNPh4R4c2QOhDL3G2Bv/7&#10;tf/RnrhLWs4aGrqCh18b4RVn5pslVl/ko1Gc0nQZnX8iIjF/qlmeauymngNRIqcV42QSoz2avag9&#10;1E+0H2YxK6mElZS74LgX59itAtovUs1myYjm0glc2AcnY+gIc+TmY/skvOsJjET9W9iPp5i84HFn&#10;Gz2Dm22QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglp88AAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIj0fKF6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1073" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251673088;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCI9HyhegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabYGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBuOsAV86D1KFQH+vOyWfpvhaK4l3WgeFzBSc3obp9OlcxjObXorJygu3rmT/DPEPr6hF&#10;ZSnpIdS1QME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVPKyFU6kWAie4A0zh/4WVt9sHd+8Ztl+g&#10;pQZGQBoXJoF+xnpa7ev4pZcy0hOEuwNsqkUmo1M+yqkXnEnS5cP8YphwzY7ezgf8qqBmUSi4p7Yk&#10;tMR2EZAykuneJCYLYKrypjImXSIV1Nx4thXURIPpjeTxh5WxrCn4+OP5IAW2EN27yMbGMCqRoU93&#10;rDBJuDMq2hj7XWlWlanQV3ILKZU95E/W0UpTqrc49vbHV73FuauDPFJmsHhwrisLPlWfpucIWflz&#10;D5nu7Anwk7qjiO2ypcILPhrvGbCEckfE8NDNTHDypqLuLUTAe+FpSKjhNPh4R4c2QOhDL3G2Bv/7&#10;tf/RnrhLWs4aGrqCh18b4RVn5pslVl/ko1Gc0nQZnX8iIjF/qlmeauymngNRIqcV42QSoz2avag9&#10;1E+0H2YxK6mElZS74LgX59itAtovUs1myYjm0glc2AcnY+gIc+TmY/skvOsJjET9W9iPp5i84HFn&#10;Gz2Dm22QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglp88AAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIj0fKF6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="39CFEDF6" w14:textId="299CED93" w:rsidR="00244011" w:rsidRDefault="0012077E" w:rsidP="00A118D8">
+                  <w:p w14:paraId="2DADA487" w14:textId="4C52FCE7" w:rsidR="00244011" w:rsidRDefault="00B94287" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-238015607"/>
+                        <w:id w:val="-216361665"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0028464C">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="00B516B9">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="2019269027"/>
+                        <w:id w:val="-18320707"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0028464C">
-                          <w:t>2025/26:139</w:t>
+                        <w:r w:rsidR="00B516B9">
+                          <w:t>2025/26:153</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="351F3BA8" w14:textId="4F857960" w:rsidR="00571C71" w:rsidRPr="00C7375F" w:rsidRDefault="0012077E" w:rsidP="00C7375F">
+                  <w:p w14:paraId="103E4E9E" w14:textId="6F10B818" w:rsidR="00B516B9" w:rsidRPr="000B6D9A" w:rsidRDefault="00B94287" w:rsidP="000B6D9A">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="343985667"/>
+                        <w:id w:val="1406187734"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0028464C">
+                        <w:r w:rsidR="00B516B9">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="00571C71">
+                    <w:r w:rsidR="00B516B9">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="-1428724201"/>
+                        <w:id w:val="-951093183"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:showingPlcHdr/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0028464C">
-                          <w:t>4</w:t>
+                        <w:r w:rsidR="00B516B9">
+                          <w:rPr>
+                            <w:rStyle w:val="Platshllartext"/>
+                            <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r w:rsidR="00B516B9" w:rsidRPr="00A40C34">
+                          <w:rPr>
+                            <w:rStyle w:val="Platshllartext"/>
+                            <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header27.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="277E6BE9" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="570C3FB7" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header28.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1C5B5C0D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658274" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662848" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>442595</wp:posOffset>
+                <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="25" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="1E13A9B4" w14:textId="7DF53297" w:rsidR="00244011" w:rsidRDefault="00D25C92" w:rsidP="00664D04">
+                        <w:p w14:paraId="4ADA5423" w14:textId="3B7FA413" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00F31FE4" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-423416078"/>
+                              <w:id w:val="1773436812"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0028464C">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="00B516B9">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="961996040"/>
+                              <w:id w:val="1868645642"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0028464C">
-[...40 lines deleted...]
-                                <w:t>5</w:t>
+                              <w:r w:rsidR="00B516B9">
+                                <w:t>2025/26:153</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1077" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658274;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBWcCHzegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjJCb+BAUuotkQMD/3MBCeva+rejQh4LzwNCTWcBh/v6NAGCH0YJM5W4H+/&#10;9j/aE3dJy1lLQ1fy8GstvOLMfLPE6vN8MolTmi6T009EJOaPNctjjV03l0CUyGnFOJnEaI9mJ2oP&#10;zSPth3nMSiphJeUuOe7ES+xXAe0XqebzZERz6QTe2IWTMXSEOXLzoXsU3g0ERqL+LezGUxQveNzb&#10;Rs/g5mskLiaSR6B7VIcG0Ewn7g/7Jy6N43uyOmzJ2TMAAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFZwIfN6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1077" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251662848;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBWcCHzegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjJCb+BAUuotkQMD/3MBCeva+rejQh4LzwNCTWcBh/v6NAGCH0YJM5W4H+/&#10;9j/aE3dJy1lLQ1fy8GstvOLMfLPE6vN8MolTmi6T009EJOaPNctjjV03l0CUyGnFOJnEaI9mJ2oP&#10;zSPth3nMSiphJeUuOe7ES+xXAe0XqebzZERz6QTe2IWTMXSEOXLzoXsU3g0ERqL+LezGUxQveNzb&#10;Rs/g5mskLiaSR6B7VIcG0Ewn7g/7Jy6N43uyOmzJ2TMAAAD//wMAUEsDBBQABgAIAAAAIQCrTYIT&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo05aCiFkUxUEBypVFS0S&#10;Vzde4qjxOoqdNvw95gTH0Yxm3hSr0bbiTL1vHCOkswQEceV0wzXCx+H1JgPhg2KtWseE8E0eVuXk&#10;qlC5dhd+p/M+1CKWsM8Vggmhy6X0lSGr/Mx1xNH7cr1VIcq+lrpXl1huWzlPkjtpVcNxwaiOng1V&#10;p/1gEQ7bJz1IPeq3l2q72dGn3JjbHeL1dFw/ggg0hr8w/OJHdCgj09ENrL1oEZZZJA8I92kKIvrz&#10;RbYEcUR4SBYgy0L+P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFZwIfN6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKtNghPfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="1E13A9B4" w14:textId="7DF53297" w:rsidR="00244011" w:rsidRDefault="0012077E" w:rsidP="00664D04">
+                  <w:p w14:paraId="4ADA5423" w14:textId="3B7FA413" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B94287" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-423416078"/>
+                        <w:id w:val="1773436812"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0028464C">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="00B516B9">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="961996040"/>
+                        <w:id w:val="1868645642"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0028464C">
-[...40 lines deleted...]
-                          <w:t>5</w:t>
+                        <w:r w:rsidR="00B516B9">
+                          <w:t>2025/26:153</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header28.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header29.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4200E17E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="6EBAB0EE" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658286" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251674112" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4421505</wp:posOffset>
+                <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>450215</wp:posOffset>
+                <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="24" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="0DA083FB" w14:textId="7843E7FD" w:rsidR="00244011" w:rsidRDefault="00D25C92" w:rsidP="00A118D8">
+                        <w:p w14:paraId="59C62E29" w14:textId="10224067" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00F31FE4" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-1008219794"/>
+                              <w:id w:val="1170983324"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0028464C">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="00B516B9">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-250898843"/>
+                              <w:id w:val="-1068728717"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0028464C">
-[...40 lines deleted...]
-                                <w:t>5</w:t>
+                              <w:r w:rsidR="00B516B9">
+                                <w:t>2025/26:153</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1078" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658286;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQApwm4meQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSbcGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBudZA750HqQKgf5ed0o+TfG1VhLvtA4KmSk4vQ3T6dO5jGc2vRSTlRduXcn+GeIfXlGL&#10;ylLSQ6hrgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qeVgLp1ItBE5wB5jC/wsrb7cP7t4zbL9A&#10;Sw2MgDQuTAL9jPW02tfxSy9lpCcIdwfYVItMRqd8lFMvOJOky4f5xTDhmh29nQ/4VUHNolBwT21J&#10;aIntIiBlJNO9SUwWwFTlTWVMukQqqLnxbCuoiQbTG8njDytjWVPw84/jQQpsIbp3kY2NYVQiQ5/u&#10;WGGScGdUtDH2u9KsKlOhr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Tc8RsvLn&#10;HjLd2RPgJ3VHEdtlS4UXfHxgwBLKHRHDQzczwcmbirq3EAHvhachoYbT4OMdHdoAoQ+9xNka/O/X&#10;/kd74i5pOWto6Aoefm2EV5yZb5ZYfZGPRnFK02U0/kREYv5UszzV2E09B6JETivGySRGezR7UXuo&#10;n2g/zGJWUgkrKXfBcS/OsVsFtF+kms2SEc2lE7iwD07G0BHmyM3H9kl41xMYifq3sB9PMXnB4842&#10;egY32yBxMZE8At2h2jeAZjpxv98/cWmc3pPVcUtOnwEAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAKcJuJnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1078" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251674112;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQApwm4meQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSbcGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBudZA750HqQKgf5ed0o+TfG1VhLvtA4KmSk4vQ3T6dO5jGc2vRSTlRduXcn+GeIfXlGL&#10;ylLSQ6hrgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qeVgLp1ItBE5wB5jC/wsrb7cP7t4zbL9A&#10;Sw2MgDQuTAL9jPW02tfxSy9lpCcIdwfYVItMRqd8lFMvOJOky4f5xTDhmh29nQ/4VUHNolBwT21J&#10;aIntIiBlJNO9SUwWwFTlTWVMukQqqLnxbCuoiQbTG8njDytjWVPw84/jQQpsIbp3kY2NYVQiQ5/u&#10;WGGScGdUtDH2u9KsKlOhr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Tc8RsvLn&#10;HjLd2RPgJ3VHEdtlS4UXfHxgwBLKHRHDQzczwcmbirq3EAHvhachoYbT4OMdHdoAoQ+9xNka/O/X&#10;/kd74i5pOWto6Aoefm2EV5yZb5ZYfZGPRnFK02U0/kREYv5UszzV2E09B6JETivGySRGezR7UXuo&#10;n2g/zGJWUgkrKXfBcS/OsVsFtF+kms2SEc2lE7iwD07G0BHmyM3H9kl41xMYifq3sB9PMXnB4842&#10;egY32yBxMZE8At2h2jeAZjpxv98/cWmc3pPVcUtOnwEAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACnCbiZ5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="0DA083FB" w14:textId="7843E7FD" w:rsidR="00244011" w:rsidRDefault="0012077E" w:rsidP="00A118D8">
+                  <w:p w14:paraId="59C62E29" w14:textId="10224067" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B94287" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-1008219794"/>
+                        <w:id w:val="1170983324"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0028464C">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="00B516B9">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-250898843"/>
+                        <w:id w:val="-1068728717"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0028464C">
-[...40 lines deleted...]
-                          <w:t>5</w:t>
+                        <w:r w:rsidR="00B516B9">
+                          <w:t>2025/26:153</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header29.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7B2517A5" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="268A2C67" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header30.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2E1399D8" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
-[...377 lines deleted...]
-  <w:p w14:paraId="22098465" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="2886388F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="69CDA6C0" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="7B7F3A80" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658265" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251653632" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="7" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="45FC4315" w14:textId="2FF191E1" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00D25C92" w:rsidP="00664D04">
+                        <w:p w14:paraId="71307B23" w14:textId="1F20FC1A" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00F31FE4" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-213124300"/>
+                              <w:id w:val="-673176373"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0028464C">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="00B516B9">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1810352452"/>
+                              <w:id w:val="-606423781"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0028464C">
-                                <w:t>2025/26:139</w:t>
+                              <w:r w:rsidR="00B516B9">
+                                <w:t>2025/26:153</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658265;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlvGe/eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvj995PSyrQ3bKh8qsAXPB0POlJVQVvap4D8eFh8+&#10;cxZQ2FIYsKrgOxX45ez9u2njJmoEazCl8oyC2DBpXMHXiG6SZUGuVS3CAJyypNTga4F09U9Z6UVD&#10;0WuTjYbD86wBXzoPUoVAf687JZ+l+ForiXdaB4XMFJxqw3T6dK7imc2mYvLkhVtXsi9D/EMVtags&#10;JT2EuhYo2MZXf4WqK+khgMaBhDoDrSupUg/UTT580c1yLZxKvRA4wR1gCv8vrLzdLt29Z9h+gZYe&#10;MALSuDAJ9DP202pfxy9VykhPEO4OsKkWmYxO+Tint+BMki4f5RejhGt29HY+4FcFNYtCwT09S0JL&#10;bG8CUkYy3ZvEZAFMVS4qY9IlUkFdGc+2gh7RYKqRPP6wMpY1BT//eDZMgS1E9y6ysTGMSmTo0x07&#10;TBLujIo2xn5XmlVlavSV3EJKZQ/5k3W00pTqLY69/bGqtzh3fZBHygwWD851ZcGn7tP0HCErf+4h&#10;0509AX7SdxSxXbXUeMHP9gRYQbkjXnjoRiY4uajo8W5EwHvhaUbovWnu8Y4ObYDAh17ibA3+92v/&#10;oz1Rl7ScNTRzBQ+/NsIrzsw3S6S+yMfjOKTpMj77RDxi/lSzOtXYTX0FxIicNoyTSYz2aPai9lA/&#10;0nqYx6ykElZS7oLjXrzCbhPQepFqPk9GNJZO4I1dOhlDR5QjNR/aR+Fdz18k5t/CfjrF5AWNO9vo&#10;Gdx8g0TFxPGIc4dqjz+NdKJ+v37izji9J6vjkpw9AwAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlvGe/eAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251653632;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlvGe/eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvj995PSyrQ3bKh8qsAXPB0POlJVQVvap4D8eFh8+&#10;cxZQ2FIYsKrgOxX45ez9u2njJmoEazCl8oyC2DBpXMHXiG6SZUGuVS3CAJyypNTga4F09U9Z6UVD&#10;0WuTjYbD86wBXzoPUoVAf687JZ+l+ForiXdaB4XMFJxqw3T6dK7imc2mYvLkhVtXsi9D/EMVtags&#10;JT2EuhYo2MZXf4WqK+khgMaBhDoDrSupUg/UTT580c1yLZxKvRA4wR1gCv8vrLzdLt29Z9h+gZYe&#10;MALSuDAJ9DP202pfxy9VykhPEO4OsKkWmYxO+Tint+BMki4f5RejhGt29HY+4FcFNYtCwT09S0JL&#10;bG8CUkYy3ZvEZAFMVS4qY9IlUkFdGc+2gh7RYKqRPP6wMpY1BT//eDZMgS1E9y6ysTGMSmTo0x07&#10;TBLujIo2xn5XmlVlavSV3EJKZQ/5k3W00pTqLY69/bGqtzh3fZBHygwWD851ZcGn7tP0HCErf+4h&#10;0509AX7SdxSxXbXUeMHP9gRYQbkjXnjoRiY4uajo8W5EwHvhaUbovWnu8Y4ObYDAh17ibA3+92v/&#10;oz1Rl7ScNTRzBQ+/NsIrzsw3S6S+yMfjOKTpMj77RDxi/lSzOtXYTX0FxIicNoyTSYz2aPai9lA/&#10;0nqYx6ykElZS7oLjXrzCbhPQepFqPk9GNJZO4I1dOhlDR5QjNR/aR+Fdz18k5t/CfjrF5AWNO9vo&#10;Gdx8g0TFxPGIc4dqjz+NdKJ+v37izji9J6vjkpw9AwAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlvGe/eAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="45FC4315" w14:textId="2FF191E1" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0012077E" w:rsidP="00664D04">
+                  <w:p w14:paraId="71307B23" w14:textId="1F20FC1A" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B94287" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-213124300"/>
+                        <w:id w:val="-673176373"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0028464C">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="00B516B9">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1810352452"/>
+                        <w:id w:val="-606423781"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0028464C">
-                          <w:t>2025/26:139</w:t>
+                        <w:r w:rsidR="00B516B9">
+                          <w:t>2025/26:153</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="65952EDB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="71F9EF7A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658277" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251664896" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="6" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="5805EEA5" w14:textId="0DFB6015" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00D25C92" w:rsidP="00A118D8">
+                        <w:p w14:paraId="7949C6C9" w14:textId="35CA82A2" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00F31FE4" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-314493876"/>
+                              <w:id w:val="1018664915"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0028464C">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="00B516B9">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1415784360"/>
+                              <w:id w:val="-563645312"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0028464C">
-                                <w:t>2025/26:139</w:t>
+                              <w:r w:rsidR="00B516B9">
+                                <w:t>2025/26:153</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658277;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlbMYbdwIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtqnBDcEWAJ1ZZ44aEfmeDkdU2PdyMC3gtPM0LvTXOPd3RoAwQ+DBJnK/C/X/sf&#10;7Ym6pOWspZkrefi1Fl5xZr5ZIvV5PpnEIU2Xyekn4hHzx5rlscaum0sgRuS0YZxMYrRHsxO1h+aR&#10;1sM8ZiWVsJJylxx34iX2m4DWi1TzeTKisXQCb+zCyRg6ohyp+dA9Cu8G/iIx/xZ20ymKFzTubaNn&#10;cPM1EhUTxyPOPaoD/jTSifrD+ok74/ierA5LcvYMAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1mx2z&#10;wexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCurq9K&#10;XRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W66/9&#10;6BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUDi/wh&#10;B3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAlbMYbdwIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251664896;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlbMYbdwIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtqnBDcEWAJ1ZZ44aEfmeDkdU2PdyMC3gtPM0LvTXOPd3RoAwQ+DBJnK/C/X/sf&#10;7Ym6pOWspZkrefi1Fl5xZr5ZIvV5PpnEIU2Xyekn4hHzx5rlscaum0sgRuS0YZxMYrRHsxO1h+aR&#10;1sM8ZiWVsJJylxx34iX2m4DWi1TzeTKisXQCb+zCyRg6ohyp+dA9Cu8G/iIx/xZ20ymKFzTubaNn&#10;cPM1EhUTxyPOPaoD/jTSifrD+ok74/ierA5LcvYMAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1mx2z&#10;wexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCurq9K&#10;XRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W66/9&#10;6BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUDi/wh&#10;B3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAlbMYbdwIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="5805EEA5" w14:textId="0DFB6015" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0012077E" w:rsidP="00A118D8">
+                  <w:p w14:paraId="7949C6C9" w14:textId="35CA82A2" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B94287" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-314493876"/>
+                        <w:id w:val="1018664915"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0028464C">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="00B516B9">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1415784360"/>
+                        <w:id w:val="-563645312"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0028464C">
-                          <w:t>2025/26:139</w:t>
+                        <w:r w:rsidR="00B516B9">
+                          <w:t>2025/26:153</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2A13578F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="5C19EDE7" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4BADB2BB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="5E6962B7" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658266" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251654656" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="9" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="04B45715" w14:textId="7AF38AB8" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00D25C92" w:rsidP="00664D04">
+                        <w:p w14:paraId="1C9D4AF2" w14:textId="3298356D" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00F31FE4" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="721032470"/>
+                              <w:id w:val="-1298063141"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0028464C">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="00B516B9">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="820466330"/>
+                              <w:id w:val="-821198465"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0028464C">
-                                <w:t>2025/26:139</w:t>
+                              <w:r w:rsidR="00B516B9">
+                                <w:t>2025/26:153</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658266;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCo8H9EeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBqX2pdvFpCtSVieOhnJjh5XVP3bkTAe+FpSKjhNPh4Rx9tgNCHQeJsBf73&#10;a/fRnrhLWs5aGrqSh19r4RVn5pslVp/nk0mc0nSYnH4iIjF/rFkea+y6uQSiRE4rxskkRns0O1F7&#10;aB5pP8xjVlIJKyl3yXEnXmK/Cmi/SDWfJyOaSyfwxi6cjKEjzJGbD92j8G4gMBL1b2E3nqJ4wePe&#10;NnoGN18jcTGR/IDq0ACa6cT9Yf/EpXF8TlaHLTl7BgAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCo8H9EeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251654656;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCo8H9EeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBqX2pdvFpCtSVieOhnJjh5XVP3bkTAe+FpSKjhNPh4Rx9tgNCHQeJsBf73&#10;a/fRnrhLWs5aGrqSh19r4RVn5pslVp/nk0mc0nSYnH4iIjF/rFkea+y6uQSiRE4rxskkRns0O1F7&#10;aB5pP8xjVlIJKyl3yXEnXmK/Cmi/SDWfJyOaSyfwxi6cjKEjzJGbD92j8G4gMBL1b2E3nqJ4wePe&#10;NnoGN18jcTGR/IDq0ACa6cT9Yf/EpXF8TlaHLTl7BgAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCo8H9EeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="04B45715" w14:textId="7AF38AB8" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0012077E" w:rsidP="00664D04">
+                  <w:p w14:paraId="1C9D4AF2" w14:textId="3298356D" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B94287" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="721032470"/>
+                        <w:id w:val="-1298063141"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0028464C">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="00B516B9">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="820466330"/>
+                        <w:id w:val="-821198465"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0028464C">
-                          <w:t>2025/26:139</w:t>
+                        <w:r w:rsidR="00B516B9">
+                          <w:t>2025/26:153</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="64F697D0" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="35F411A2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658278" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251665920" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="8" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="793DA4AA" w14:textId="481C7D1C" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00D25C92" w:rsidP="00A118D8">
+                        <w:p w14:paraId="7CB40A30" w14:textId="6DCD04ED" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00F31FE4" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-1715111459"/>
+                              <w:id w:val="1139766296"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0028464C">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="00B516B9">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1793709907"/>
+                              <w:id w:val="86040896"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0028464C">
-                                <w:t>2025/26:139</w:t>
+                              <w:r w:rsidR="00B516B9">
+                                <w:t>2025/26:153</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658278;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXQjCReQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjs5Y4BS6i2RAwP/cwEJ69r6t6NCHgvPA0JNZwGH+/o0AYIfRgkzlbgf7/2&#10;P9oTd0nLWUtDV/Lway284sx8s8Tq83wyiVOaLpPTT0Qk5o81y2ONXTeXQJTIacU4mcRoj2Ynag/N&#10;I+2HecxKKmEl5S457sRL7FcB7Rep5vNkRHPpBN7YhZMxdIQ5cvOhexTeDQRGov4t7MZTFC943NtG&#10;z+DmayQuJpJHoHtUhwbQTCfuD/snLo3je7I6bMnZMwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANdCMJF5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251665920;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXQjCReQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjs5Y4BS6i2RAwP/cwEJ69r6t6NCHgvPA0JNZwGH+/o0AYIfRgkzlbgf7/2&#10;P9oTd0nLWUtDV/Lway284sx8s8Tq83wyiVOaLpPTT0Qk5o81y2ONXTeXQJTIacU4mcRoj2Ynag/N&#10;I+2HecxKKmEl5S457sRL7FcB7Rep5vNkRHPpBN7YhZMxdIQ5cvOhexTeDQRGov4t7MZTFC943NtG&#10;z+DmayQuJpJHoHtUhwbQTCfuD/snLo3je7I6bMnZMwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANdCMJF5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="793DA4AA" w14:textId="481C7D1C" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0012077E" w:rsidP="00A118D8">
+                  <w:p w14:paraId="7CB40A30" w14:textId="6DCD04ED" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B94287" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-1715111459"/>
+                        <w:id w:val="1139766296"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0028464C">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="00B516B9">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1793709907"/>
+                        <w:id w:val="86040896"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0028464C">
-                          <w:t>2025/26:139</w:t>
+                        <w:r w:rsidR="00B516B9">
+                          <w:t>2025/26:153</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header9.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="460CD18D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="2C6A9AFC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658267" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251655680" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="11" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="424F04B7" w14:textId="6237BF8D" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00D25C92" w:rsidP="00664D04">
+                        <w:p w14:paraId="5DF664E0" w14:textId="3A3A1661" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00F31FE4" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-655841384"/>
+                              <w:id w:val="-1592698796"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0028464C">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="00B516B9">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1005511814"/>
+                              <w:id w:val="-596714677"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0028464C">
-                                <w:t>2025/26:139</w:t>
+                              <w:r w:rsidR="00B516B9">
+                                <w:t>2025/26:153</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1042" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658267;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCph+xyeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi172zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhAKtNghPf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrK3GjTloKIWRTFQQHKlUVLRJX&#10;N17iqPE6ip02/D3mBMfRjGbeFKvRtuJMvW8cI6SzBARx5XTDNcLH4fUmA+GDYq1ax4TwTR5W5eSq&#10;ULl2F36n8z7UIpawzxWCCaHLpfSVIav8zHXE0ftyvVUhyr6WuleXWG5bOU+SO2lVw3HBqI6eDVWn&#10;/WARDtsnPUg96reXarvZ0afcmNsd4vV0XD+CCDSGvzD84kd0KCPT0Q2svWgRllkkDwj3aQoi+vNF&#10;tgRxRHhIFiDLQv4/UP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqYfscnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1042" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251655680;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCph+xyeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi172zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhAKtNghPf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrK3GjTloKIWRTFQQHKlUVLRJX&#10;N17iqPE6ip02/D3mBMfRjGbeFKvRtuJMvW8cI6SzBARx5XTDNcLH4fUmA+GDYq1ax4TwTR5W5eSq&#10;ULl2F36n8z7UIpawzxWCCaHLpfSVIav8zHXE0ftyvVUhyr6WuleXWG5bOU+SO2lVw3HBqI6eDVWn&#10;/WARDtsnPUg96reXarvZ0afcmNsd4vV0XD+CCDSGvzD84kd0KCPT0Q2svWgRllkkDwj3aQoi+vNF&#10;tgRxRHhIFiDLQv4/UP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqYfscnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="424F04B7" w14:textId="6237BF8D" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0012077E" w:rsidP="00664D04">
+                  <w:p w14:paraId="5DF664E0" w14:textId="3A3A1661" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B94287" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-655841384"/>
+                        <w:id w:val="-1592698796"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0028464C">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="00B516B9">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1005511814"/>
+                        <w:id w:val="-596714677"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0028464C">
-                          <w:t>2025/26:139</w:t>
+                        <w:r w:rsidR="00B516B9">
+                          <w:t>2025/26:153</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B22A75AE"/>
@@ -23758,82 +30297,79 @@
         <w:ind w:left="7823" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="8616"/>
         </w:tabs>
         <w:ind w:left="8900" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39647D17"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="DE44696C"/>
+    <w:tmpl w:val="4880E0A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik3"/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik4"/>
       <w:lvlText w:val="%1.%2.%3.%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24564,940 +31100,949 @@
   </w:num>
   <w:num w:numId="37" w16cid:durableId="4476604">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="402145859">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1232156023">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1796826326">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="1454207087">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="2104447184">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="80"/>
+  <w:zoom w:percent="100"/>
   <w:mirrorMargins/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="007C47FE"/>
+    <w:rsidRoot w:val="0066682D"/>
     <w:rsid w:val="000023F8"/>
     <w:rsid w:val="000070E2"/>
     <w:rsid w:val="0000783D"/>
     <w:rsid w:val="000106C3"/>
     <w:rsid w:val="000112FE"/>
     <w:rsid w:val="000127FF"/>
     <w:rsid w:val="000140A3"/>
     <w:rsid w:val="000163C7"/>
     <w:rsid w:val="000211BF"/>
     <w:rsid w:val="00025171"/>
     <w:rsid w:val="000276E3"/>
     <w:rsid w:val="00032E6D"/>
     <w:rsid w:val="00040A0F"/>
-    <w:rsid w:val="0004143E"/>
-    <w:rsid w:val="00042264"/>
     <w:rsid w:val="00043AB1"/>
     <w:rsid w:val="00043EBE"/>
     <w:rsid w:val="00046417"/>
     <w:rsid w:val="00047664"/>
     <w:rsid w:val="00055486"/>
+    <w:rsid w:val="00056E7A"/>
     <w:rsid w:val="00061989"/>
     <w:rsid w:val="000631A9"/>
     <w:rsid w:val="00067524"/>
     <w:rsid w:val="00070DFE"/>
     <w:rsid w:val="00072689"/>
     <w:rsid w:val="00075F2D"/>
     <w:rsid w:val="000761F8"/>
     <w:rsid w:val="0008203A"/>
     <w:rsid w:val="00085ABB"/>
     <w:rsid w:val="00085AEF"/>
     <w:rsid w:val="00085EFF"/>
     <w:rsid w:val="000879B3"/>
     <w:rsid w:val="0009544E"/>
     <w:rsid w:val="00096CFD"/>
     <w:rsid w:val="000978DE"/>
     <w:rsid w:val="000A1209"/>
     <w:rsid w:val="000A40DD"/>
     <w:rsid w:val="000A6489"/>
     <w:rsid w:val="000A66BE"/>
     <w:rsid w:val="000A6F2D"/>
     <w:rsid w:val="000B3DDA"/>
     <w:rsid w:val="000B7DEE"/>
     <w:rsid w:val="000C0142"/>
     <w:rsid w:val="000C0772"/>
+    <w:rsid w:val="000C0F39"/>
     <w:rsid w:val="000C5CDD"/>
     <w:rsid w:val="000C7233"/>
     <w:rsid w:val="000E67B7"/>
     <w:rsid w:val="000E6A30"/>
     <w:rsid w:val="000E7DA9"/>
     <w:rsid w:val="000F4DD6"/>
     <w:rsid w:val="000F73EB"/>
+    <w:rsid w:val="00100247"/>
     <w:rsid w:val="001028C5"/>
     <w:rsid w:val="00107129"/>
     <w:rsid w:val="00110C85"/>
     <w:rsid w:val="00113CC6"/>
     <w:rsid w:val="00115516"/>
     <w:rsid w:val="00116299"/>
     <w:rsid w:val="001166EB"/>
     <w:rsid w:val="0012094D"/>
     <w:rsid w:val="00122565"/>
     <w:rsid w:val="0012360F"/>
     <w:rsid w:val="00125F18"/>
     <w:rsid w:val="00127836"/>
     <w:rsid w:val="00131972"/>
     <w:rsid w:val="0013464D"/>
     <w:rsid w:val="00135343"/>
     <w:rsid w:val="00144361"/>
     <w:rsid w:val="001456A0"/>
+    <w:rsid w:val="001514BE"/>
     <w:rsid w:val="00152749"/>
     <w:rsid w:val="00152BB9"/>
     <w:rsid w:val="001531B4"/>
     <w:rsid w:val="00155500"/>
+    <w:rsid w:val="0015684A"/>
+    <w:rsid w:val="00156B66"/>
     <w:rsid w:val="00157EF7"/>
     <w:rsid w:val="00162BB7"/>
     <w:rsid w:val="00163D57"/>
     <w:rsid w:val="00166139"/>
-    <w:rsid w:val="00167976"/>
     <w:rsid w:val="00174E46"/>
     <w:rsid w:val="00175A45"/>
     <w:rsid w:val="00176E54"/>
     <w:rsid w:val="00181DAB"/>
     <w:rsid w:val="00185AD6"/>
     <w:rsid w:val="00186929"/>
     <w:rsid w:val="0019074D"/>
     <w:rsid w:val="00194C95"/>
     <w:rsid w:val="00195571"/>
     <w:rsid w:val="001A0FB9"/>
     <w:rsid w:val="001A465E"/>
     <w:rsid w:val="001A4767"/>
     <w:rsid w:val="001A5048"/>
     <w:rsid w:val="001A6FAB"/>
     <w:rsid w:val="001B7CDA"/>
     <w:rsid w:val="001C0D83"/>
+    <w:rsid w:val="001C1B67"/>
     <w:rsid w:val="001C4647"/>
-    <w:rsid w:val="001C77DD"/>
     <w:rsid w:val="001D0157"/>
     <w:rsid w:val="001D0638"/>
     <w:rsid w:val="001D1007"/>
     <w:rsid w:val="001D2B7C"/>
     <w:rsid w:val="001D3465"/>
     <w:rsid w:val="001D4287"/>
     <w:rsid w:val="001D7D3E"/>
     <w:rsid w:val="001F5CE5"/>
     <w:rsid w:val="001F782A"/>
     <w:rsid w:val="002001F8"/>
     <w:rsid w:val="00203904"/>
     <w:rsid w:val="00203FAB"/>
     <w:rsid w:val="0020543F"/>
+    <w:rsid w:val="00210C29"/>
     <w:rsid w:val="00211E15"/>
     <w:rsid w:val="002132D5"/>
     <w:rsid w:val="00233E31"/>
     <w:rsid w:val="00235765"/>
     <w:rsid w:val="002367E5"/>
     <w:rsid w:val="002405D8"/>
     <w:rsid w:val="00244011"/>
     <w:rsid w:val="00244906"/>
     <w:rsid w:val="00252C4D"/>
     <w:rsid w:val="002603EF"/>
     <w:rsid w:val="00263274"/>
     <w:rsid w:val="00263817"/>
     <w:rsid w:val="002675C4"/>
     <w:rsid w:val="002818CA"/>
-    <w:rsid w:val="0028464C"/>
     <w:rsid w:val="002859A1"/>
     <w:rsid w:val="00285A6F"/>
     <w:rsid w:val="00287045"/>
     <w:rsid w:val="0029293D"/>
     <w:rsid w:val="00292E0F"/>
     <w:rsid w:val="00294B19"/>
     <w:rsid w:val="00295225"/>
     <w:rsid w:val="00295C59"/>
     <w:rsid w:val="00297A80"/>
     <w:rsid w:val="002A1E80"/>
     <w:rsid w:val="002A2948"/>
     <w:rsid w:val="002B01BF"/>
     <w:rsid w:val="002B12FD"/>
     <w:rsid w:val="002B7EB5"/>
     <w:rsid w:val="002C14EF"/>
     <w:rsid w:val="002C1EBF"/>
     <w:rsid w:val="002C49A5"/>
     <w:rsid w:val="002D09C9"/>
     <w:rsid w:val="002D2ED8"/>
     <w:rsid w:val="002D6A16"/>
     <w:rsid w:val="002E219E"/>
     <w:rsid w:val="002E57AD"/>
     <w:rsid w:val="002E5F6A"/>
     <w:rsid w:val="002E60D4"/>
     <w:rsid w:val="002E7485"/>
     <w:rsid w:val="002F073E"/>
     <w:rsid w:val="002F434A"/>
     <w:rsid w:val="002F4A14"/>
     <w:rsid w:val="002F4DD9"/>
     <w:rsid w:val="0031012B"/>
     <w:rsid w:val="00312E5A"/>
     <w:rsid w:val="00317CC4"/>
     <w:rsid w:val="00320896"/>
+    <w:rsid w:val="003271BD"/>
     <w:rsid w:val="00327E6C"/>
+    <w:rsid w:val="00327EEB"/>
     <w:rsid w:val="00332455"/>
     <w:rsid w:val="00332DE2"/>
     <w:rsid w:val="0034001E"/>
     <w:rsid w:val="00342D4D"/>
     <w:rsid w:val="00344E28"/>
     <w:rsid w:val="0034791C"/>
     <w:rsid w:val="00351E66"/>
     <w:rsid w:val="0035347F"/>
     <w:rsid w:val="0035356C"/>
     <w:rsid w:val="00355582"/>
     <w:rsid w:val="003605D4"/>
     <w:rsid w:val="00360677"/>
     <w:rsid w:val="003612EA"/>
     <w:rsid w:val="00361ABA"/>
     <w:rsid w:val="00362009"/>
     <w:rsid w:val="00362B62"/>
-    <w:rsid w:val="003640F3"/>
     <w:rsid w:val="0037021E"/>
     <w:rsid w:val="00371D07"/>
     <w:rsid w:val="00376669"/>
+    <w:rsid w:val="003768A7"/>
     <w:rsid w:val="00381C02"/>
     <w:rsid w:val="0038525D"/>
     <w:rsid w:val="00385C7A"/>
     <w:rsid w:val="0038735C"/>
     <w:rsid w:val="00390A6D"/>
+    <w:rsid w:val="003911D6"/>
+    <w:rsid w:val="0039475F"/>
     <w:rsid w:val="00397521"/>
     <w:rsid w:val="003A1544"/>
-    <w:rsid w:val="003A49A1"/>
     <w:rsid w:val="003B024C"/>
     <w:rsid w:val="003B0EF7"/>
     <w:rsid w:val="003B26C6"/>
     <w:rsid w:val="003B735E"/>
     <w:rsid w:val="003C0194"/>
     <w:rsid w:val="003D02E8"/>
     <w:rsid w:val="003D0E6F"/>
+    <w:rsid w:val="003D19B5"/>
     <w:rsid w:val="003D565A"/>
     <w:rsid w:val="003D6631"/>
-    <w:rsid w:val="003D6663"/>
     <w:rsid w:val="003E1270"/>
     <w:rsid w:val="003E2E9A"/>
     <w:rsid w:val="003E3D11"/>
     <w:rsid w:val="003E4276"/>
-    <w:rsid w:val="003E69FB"/>
     <w:rsid w:val="003F2744"/>
     <w:rsid w:val="003F3D8A"/>
     <w:rsid w:val="003F4295"/>
     <w:rsid w:val="003F6CBA"/>
+    <w:rsid w:val="00403773"/>
     <w:rsid w:val="00414A77"/>
     <w:rsid w:val="004158C3"/>
     <w:rsid w:val="0042549F"/>
     <w:rsid w:val="0042561B"/>
     <w:rsid w:val="0042584F"/>
     <w:rsid w:val="00432371"/>
     <w:rsid w:val="004457A0"/>
     <w:rsid w:val="00445801"/>
     <w:rsid w:val="00446747"/>
     <w:rsid w:val="00450482"/>
     <w:rsid w:val="004506DF"/>
     <w:rsid w:val="00451C3E"/>
     <w:rsid w:val="00452D99"/>
     <w:rsid w:val="00454D1F"/>
     <w:rsid w:val="00465E66"/>
     <w:rsid w:val="004727BD"/>
     <w:rsid w:val="004734CD"/>
     <w:rsid w:val="004738C6"/>
     <w:rsid w:val="00474983"/>
     <w:rsid w:val="00477ABF"/>
     <w:rsid w:val="00484FCB"/>
     <w:rsid w:val="00487BE9"/>
     <w:rsid w:val="00490ACA"/>
-    <w:rsid w:val="004910DA"/>
     <w:rsid w:val="004917D3"/>
     <w:rsid w:val="004A4D23"/>
     <w:rsid w:val="004B45DA"/>
     <w:rsid w:val="004B5C2E"/>
     <w:rsid w:val="004B6A37"/>
     <w:rsid w:val="004B771E"/>
+    <w:rsid w:val="004C0736"/>
     <w:rsid w:val="004C3AEF"/>
     <w:rsid w:val="004C6EBB"/>
     <w:rsid w:val="004C70F2"/>
-    <w:rsid w:val="004D28C3"/>
-    <w:rsid w:val="004D4873"/>
     <w:rsid w:val="004D6D83"/>
     <w:rsid w:val="004D7475"/>
     <w:rsid w:val="004D7A3D"/>
     <w:rsid w:val="004E0277"/>
+    <w:rsid w:val="004E0A14"/>
     <w:rsid w:val="004E62A0"/>
     <w:rsid w:val="004F013F"/>
     <w:rsid w:val="004F29B2"/>
     <w:rsid w:val="004F4804"/>
     <w:rsid w:val="00500B7A"/>
     <w:rsid w:val="0050181A"/>
+    <w:rsid w:val="005025B2"/>
     <w:rsid w:val="00504ADE"/>
     <w:rsid w:val="00504FB2"/>
     <w:rsid w:val="00506A6B"/>
     <w:rsid w:val="0050742E"/>
     <w:rsid w:val="00510DD2"/>
     <w:rsid w:val="0051351F"/>
     <w:rsid w:val="00513F14"/>
     <w:rsid w:val="00515EC7"/>
-    <w:rsid w:val="00516711"/>
     <w:rsid w:val="005311C5"/>
+    <w:rsid w:val="0053283F"/>
     <w:rsid w:val="00533460"/>
     <w:rsid w:val="0053355B"/>
     <w:rsid w:val="00535212"/>
     <w:rsid w:val="005358B1"/>
     <w:rsid w:val="00536700"/>
     <w:rsid w:val="00537022"/>
     <w:rsid w:val="00537049"/>
     <w:rsid w:val="00540DF7"/>
     <w:rsid w:val="0054196B"/>
     <w:rsid w:val="005429E7"/>
     <w:rsid w:val="00542DDB"/>
     <w:rsid w:val="00544938"/>
-    <w:rsid w:val="00544FF9"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00551F70"/>
     <w:rsid w:val="00552E8C"/>
     <w:rsid w:val="00556424"/>
     <w:rsid w:val="00561D74"/>
     <w:rsid w:val="0056410E"/>
     <w:rsid w:val="00564D4D"/>
     <w:rsid w:val="005652A9"/>
-    <w:rsid w:val="00571C71"/>
     <w:rsid w:val="005722ED"/>
     <w:rsid w:val="00574282"/>
     <w:rsid w:val="00574F50"/>
     <w:rsid w:val="00584FCD"/>
     <w:rsid w:val="005870F4"/>
     <w:rsid w:val="005926A7"/>
     <w:rsid w:val="005A0098"/>
     <w:rsid w:val="005A2C12"/>
     <w:rsid w:val="005A3B52"/>
     <w:rsid w:val="005A3B8A"/>
     <w:rsid w:val="005A72C8"/>
     <w:rsid w:val="005A7EB1"/>
     <w:rsid w:val="005B49A2"/>
     <w:rsid w:val="005C0FDC"/>
     <w:rsid w:val="005C11AF"/>
     <w:rsid w:val="005C2E5B"/>
     <w:rsid w:val="005C5DD2"/>
     <w:rsid w:val="005D31A4"/>
     <w:rsid w:val="005D3B15"/>
     <w:rsid w:val="005E1131"/>
     <w:rsid w:val="005E3665"/>
     <w:rsid w:val="005E3C60"/>
     <w:rsid w:val="005E3C87"/>
     <w:rsid w:val="005E5E8D"/>
     <w:rsid w:val="005E7780"/>
+    <w:rsid w:val="005F050B"/>
     <w:rsid w:val="005F089D"/>
     <w:rsid w:val="005F121F"/>
     <w:rsid w:val="005F13BA"/>
     <w:rsid w:val="005F2844"/>
     <w:rsid w:val="005F48D9"/>
     <w:rsid w:val="005F4EBB"/>
     <w:rsid w:val="005F7386"/>
     <w:rsid w:val="00601BA2"/>
     <w:rsid w:val="00602FF7"/>
     <w:rsid w:val="006042E5"/>
     <w:rsid w:val="0060650E"/>
+    <w:rsid w:val="006072BA"/>
     <w:rsid w:val="006115D2"/>
     <w:rsid w:val="00613168"/>
     <w:rsid w:val="00617215"/>
     <w:rsid w:val="00617D56"/>
+    <w:rsid w:val="006214D0"/>
     <w:rsid w:val="00626B7E"/>
-    <w:rsid w:val="00630EAA"/>
     <w:rsid w:val="00634C6C"/>
-    <w:rsid w:val="00640AB9"/>
     <w:rsid w:val="00640C08"/>
+    <w:rsid w:val="00642762"/>
     <w:rsid w:val="0064389E"/>
     <w:rsid w:val="0064723F"/>
     <w:rsid w:val="00650A95"/>
     <w:rsid w:val="0065293C"/>
     <w:rsid w:val="00652B2E"/>
     <w:rsid w:val="00664D04"/>
     <w:rsid w:val="0066533B"/>
+    <w:rsid w:val="0066682D"/>
     <w:rsid w:val="00667FC2"/>
     <w:rsid w:val="00670FDB"/>
     <w:rsid w:val="006737AA"/>
     <w:rsid w:val="00674574"/>
     <w:rsid w:val="00676699"/>
     <w:rsid w:val="00676752"/>
     <w:rsid w:val="00684F41"/>
     <w:rsid w:val="0068579B"/>
     <w:rsid w:val="006923D1"/>
     <w:rsid w:val="006949B8"/>
     <w:rsid w:val="006A0759"/>
     <w:rsid w:val="006A2EEC"/>
-    <w:rsid w:val="006A443C"/>
     <w:rsid w:val="006A6FF1"/>
-    <w:rsid w:val="006B282C"/>
     <w:rsid w:val="006B2E43"/>
     <w:rsid w:val="006B6F5C"/>
     <w:rsid w:val="006C3AFC"/>
     <w:rsid w:val="006C671A"/>
     <w:rsid w:val="006D232A"/>
     <w:rsid w:val="006D4A59"/>
     <w:rsid w:val="006D4C91"/>
     <w:rsid w:val="006D6F79"/>
     <w:rsid w:val="006E0779"/>
     <w:rsid w:val="006E0B12"/>
     <w:rsid w:val="006E234F"/>
     <w:rsid w:val="006E345B"/>
     <w:rsid w:val="006E34F6"/>
     <w:rsid w:val="006E4743"/>
     <w:rsid w:val="006E5A48"/>
     <w:rsid w:val="006E5BA0"/>
     <w:rsid w:val="006F1889"/>
     <w:rsid w:val="006F2296"/>
     <w:rsid w:val="006F4745"/>
     <w:rsid w:val="007020D6"/>
     <w:rsid w:val="007030C4"/>
     <w:rsid w:val="007064DA"/>
     <w:rsid w:val="00712EDD"/>
     <w:rsid w:val="007159FE"/>
+    <w:rsid w:val="00720725"/>
+    <w:rsid w:val="00721569"/>
     <w:rsid w:val="00735F7E"/>
     <w:rsid w:val="007428B6"/>
-    <w:rsid w:val="00744395"/>
     <w:rsid w:val="00751306"/>
     <w:rsid w:val="00751446"/>
     <w:rsid w:val="007524F1"/>
+    <w:rsid w:val="0075289F"/>
     <w:rsid w:val="00753EFC"/>
     <w:rsid w:val="00756E53"/>
     <w:rsid w:val="00756EAD"/>
-    <w:rsid w:val="00760568"/>
     <w:rsid w:val="00762CDA"/>
     <w:rsid w:val="00763A3D"/>
-    <w:rsid w:val="007647A1"/>
     <w:rsid w:val="007648F2"/>
     <w:rsid w:val="007705A3"/>
     <w:rsid w:val="00773619"/>
     <w:rsid w:val="0077500F"/>
     <w:rsid w:val="007751D7"/>
     <w:rsid w:val="007754D6"/>
     <w:rsid w:val="00777AB3"/>
     <w:rsid w:val="00781161"/>
     <w:rsid w:val="00782D59"/>
     <w:rsid w:val="00787BEC"/>
     <w:rsid w:val="00791898"/>
     <w:rsid w:val="007A040D"/>
     <w:rsid w:val="007A0AC8"/>
     <w:rsid w:val="007A2097"/>
     <w:rsid w:val="007A4089"/>
     <w:rsid w:val="007C1483"/>
     <w:rsid w:val="007C15BE"/>
-    <w:rsid w:val="007C47FE"/>
     <w:rsid w:val="007C6631"/>
     <w:rsid w:val="007C6E37"/>
     <w:rsid w:val="007D045C"/>
     <w:rsid w:val="007D25ED"/>
     <w:rsid w:val="007E44F8"/>
     <w:rsid w:val="007E70C6"/>
     <w:rsid w:val="007F5652"/>
     <w:rsid w:val="008054AE"/>
     <w:rsid w:val="00806287"/>
+    <w:rsid w:val="0080631B"/>
     <w:rsid w:val="00811E52"/>
     <w:rsid w:val="008141FF"/>
-    <w:rsid w:val="00817315"/>
+    <w:rsid w:val="008143B9"/>
     <w:rsid w:val="0081778B"/>
     <w:rsid w:val="008212D3"/>
     <w:rsid w:val="00823968"/>
+    <w:rsid w:val="00824EB4"/>
     <w:rsid w:val="00830602"/>
     <w:rsid w:val="008321F8"/>
     <w:rsid w:val="00834815"/>
-    <w:rsid w:val="0084297B"/>
     <w:rsid w:val="008449F4"/>
     <w:rsid w:val="008463D8"/>
     <w:rsid w:val="008478BB"/>
     <w:rsid w:val="008524DA"/>
     <w:rsid w:val="00853C1F"/>
     <w:rsid w:val="008568B8"/>
     <w:rsid w:val="0085711F"/>
     <w:rsid w:val="00862380"/>
     <w:rsid w:val="00863AA1"/>
     <w:rsid w:val="00863C1F"/>
     <w:rsid w:val="00863FAF"/>
     <w:rsid w:val="0087615E"/>
+    <w:rsid w:val="0087667E"/>
     <w:rsid w:val="00876795"/>
     <w:rsid w:val="00882820"/>
     <w:rsid w:val="00884D66"/>
     <w:rsid w:val="008857B8"/>
     <w:rsid w:val="00890F70"/>
     <w:rsid w:val="008937E3"/>
+    <w:rsid w:val="008941DA"/>
     <w:rsid w:val="00897BD6"/>
     <w:rsid w:val="008A1705"/>
     <w:rsid w:val="008A48C1"/>
-    <w:rsid w:val="008A5C4F"/>
     <w:rsid w:val="008B1C1B"/>
     <w:rsid w:val="008B48D7"/>
     <w:rsid w:val="008B5B8D"/>
     <w:rsid w:val="008B6943"/>
+    <w:rsid w:val="008C1669"/>
     <w:rsid w:val="008C6FA5"/>
     <w:rsid w:val="008C728F"/>
-    <w:rsid w:val="008D130F"/>
+    <w:rsid w:val="008D1B30"/>
     <w:rsid w:val="008D5418"/>
     <w:rsid w:val="008E1047"/>
+    <w:rsid w:val="008E264E"/>
     <w:rsid w:val="008E3691"/>
     <w:rsid w:val="008E434C"/>
     <w:rsid w:val="008E643A"/>
     <w:rsid w:val="008F0389"/>
     <w:rsid w:val="008F0733"/>
     <w:rsid w:val="008F2013"/>
-    <w:rsid w:val="008F5326"/>
     <w:rsid w:val="008F61C6"/>
     <w:rsid w:val="008F6391"/>
     <w:rsid w:val="008F7951"/>
     <w:rsid w:val="00900A87"/>
     <w:rsid w:val="009026BB"/>
     <w:rsid w:val="00906FC8"/>
     <w:rsid w:val="00906FDE"/>
     <w:rsid w:val="0091172E"/>
     <w:rsid w:val="00914A74"/>
     <w:rsid w:val="00915BF3"/>
     <w:rsid w:val="009161B5"/>
     <w:rsid w:val="00920097"/>
     <w:rsid w:val="009205B3"/>
     <w:rsid w:val="00922E83"/>
+    <w:rsid w:val="00926A78"/>
     <w:rsid w:val="0093096C"/>
     <w:rsid w:val="00932F55"/>
     <w:rsid w:val="00936B1B"/>
     <w:rsid w:val="009415C3"/>
+    <w:rsid w:val="009422B9"/>
     <w:rsid w:val="0094324D"/>
     <w:rsid w:val="00947731"/>
-    <w:rsid w:val="00947C7B"/>
     <w:rsid w:val="00951955"/>
     <w:rsid w:val="00952E1E"/>
     <w:rsid w:val="00953D04"/>
     <w:rsid w:val="00955249"/>
     <w:rsid w:val="00960FDF"/>
     <w:rsid w:val="00975EA3"/>
     <w:rsid w:val="00980016"/>
-    <w:rsid w:val="0098167F"/>
     <w:rsid w:val="00981CF6"/>
     <w:rsid w:val="009831A0"/>
     <w:rsid w:val="00985FDE"/>
     <w:rsid w:val="00987008"/>
-    <w:rsid w:val="009A1C56"/>
+    <w:rsid w:val="0099265E"/>
     <w:rsid w:val="009A4473"/>
     <w:rsid w:val="009A46D7"/>
     <w:rsid w:val="009A4C6F"/>
     <w:rsid w:val="009A4FDE"/>
     <w:rsid w:val="009A51D0"/>
     <w:rsid w:val="009A7B86"/>
     <w:rsid w:val="009C0F31"/>
     <w:rsid w:val="009C2B67"/>
     <w:rsid w:val="009C38E8"/>
     <w:rsid w:val="009C5051"/>
     <w:rsid w:val="009C52B1"/>
     <w:rsid w:val="009C61A6"/>
     <w:rsid w:val="009C6229"/>
     <w:rsid w:val="009D1AD6"/>
     <w:rsid w:val="009D6A5E"/>
     <w:rsid w:val="009D7B25"/>
     <w:rsid w:val="009D7EF0"/>
+    <w:rsid w:val="009F1A1D"/>
     <w:rsid w:val="009F2AC6"/>
     <w:rsid w:val="009F38FB"/>
+    <w:rsid w:val="00A021A5"/>
     <w:rsid w:val="00A118D8"/>
     <w:rsid w:val="00A11C77"/>
     <w:rsid w:val="00A13A71"/>
     <w:rsid w:val="00A16183"/>
     <w:rsid w:val="00A177C7"/>
     <w:rsid w:val="00A20FD6"/>
     <w:rsid w:val="00A2108E"/>
     <w:rsid w:val="00A22920"/>
     <w:rsid w:val="00A22B78"/>
+    <w:rsid w:val="00A24002"/>
     <w:rsid w:val="00A2670B"/>
     <w:rsid w:val="00A27C03"/>
     <w:rsid w:val="00A30AE8"/>
     <w:rsid w:val="00A32406"/>
     <w:rsid w:val="00A32BF1"/>
-    <w:rsid w:val="00A34144"/>
+    <w:rsid w:val="00A36C60"/>
     <w:rsid w:val="00A40190"/>
     <w:rsid w:val="00A401C4"/>
     <w:rsid w:val="00A4086F"/>
     <w:rsid w:val="00A46AD1"/>
     <w:rsid w:val="00A476E3"/>
-    <w:rsid w:val="00A4780E"/>
     <w:rsid w:val="00A51BC6"/>
     <w:rsid w:val="00A538A3"/>
     <w:rsid w:val="00A640C6"/>
     <w:rsid w:val="00A643CF"/>
     <w:rsid w:val="00A7165A"/>
     <w:rsid w:val="00A738F0"/>
     <w:rsid w:val="00A73FCD"/>
     <w:rsid w:val="00A76360"/>
     <w:rsid w:val="00A77512"/>
     <w:rsid w:val="00A80877"/>
     <w:rsid w:val="00A82617"/>
     <w:rsid w:val="00A851EA"/>
     <w:rsid w:val="00A8548C"/>
     <w:rsid w:val="00A856B5"/>
     <w:rsid w:val="00A858C5"/>
     <w:rsid w:val="00A8707F"/>
     <w:rsid w:val="00A93215"/>
     <w:rsid w:val="00A932B0"/>
     <w:rsid w:val="00A937DF"/>
     <w:rsid w:val="00A94369"/>
     <w:rsid w:val="00A950D5"/>
     <w:rsid w:val="00AA00A4"/>
     <w:rsid w:val="00AA1AF4"/>
     <w:rsid w:val="00AA2A75"/>
-    <w:rsid w:val="00AA4CE3"/>
     <w:rsid w:val="00AA5DA5"/>
     <w:rsid w:val="00AB35DF"/>
     <w:rsid w:val="00AB67EF"/>
     <w:rsid w:val="00AC0393"/>
     <w:rsid w:val="00AC259F"/>
     <w:rsid w:val="00AC3E3B"/>
     <w:rsid w:val="00AC484C"/>
     <w:rsid w:val="00AC64FC"/>
     <w:rsid w:val="00AD6662"/>
-    <w:rsid w:val="00AD7B35"/>
     <w:rsid w:val="00AE121A"/>
     <w:rsid w:val="00AE41F9"/>
+    <w:rsid w:val="00AE51AA"/>
     <w:rsid w:val="00AE553C"/>
-    <w:rsid w:val="00AE67B6"/>
     <w:rsid w:val="00AF1194"/>
+    <w:rsid w:val="00AF1D75"/>
     <w:rsid w:val="00AF283E"/>
     <w:rsid w:val="00AF2C80"/>
     <w:rsid w:val="00AF4655"/>
     <w:rsid w:val="00AF509E"/>
+    <w:rsid w:val="00AF7736"/>
     <w:rsid w:val="00AF7BE2"/>
     <w:rsid w:val="00B0103B"/>
     <w:rsid w:val="00B0163B"/>
     <w:rsid w:val="00B04D10"/>
     <w:rsid w:val="00B07126"/>
     <w:rsid w:val="00B07A32"/>
     <w:rsid w:val="00B21971"/>
     <w:rsid w:val="00B21F89"/>
     <w:rsid w:val="00B22069"/>
+    <w:rsid w:val="00B25970"/>
     <w:rsid w:val="00B32167"/>
     <w:rsid w:val="00B36F45"/>
     <w:rsid w:val="00B40CA5"/>
     <w:rsid w:val="00B425C2"/>
     <w:rsid w:val="00B42712"/>
     <w:rsid w:val="00B439B9"/>
     <w:rsid w:val="00B43E6A"/>
     <w:rsid w:val="00B444D4"/>
     <w:rsid w:val="00B50A9C"/>
     <w:rsid w:val="00B50C12"/>
     <w:rsid w:val="00B50DBD"/>
-    <w:rsid w:val="00B52132"/>
+    <w:rsid w:val="00B516B9"/>
+    <w:rsid w:val="00B616D0"/>
     <w:rsid w:val="00B61F4F"/>
     <w:rsid w:val="00B6470E"/>
     <w:rsid w:val="00B66357"/>
     <w:rsid w:val="00B669F3"/>
-    <w:rsid w:val="00B66FC4"/>
     <w:rsid w:val="00B711B7"/>
     <w:rsid w:val="00B72B1A"/>
     <w:rsid w:val="00B76245"/>
     <w:rsid w:val="00B7625D"/>
-    <w:rsid w:val="00B771DF"/>
     <w:rsid w:val="00B82B71"/>
     <w:rsid w:val="00B849B0"/>
     <w:rsid w:val="00B87498"/>
+    <w:rsid w:val="00B87EF9"/>
     <w:rsid w:val="00B92D32"/>
     <w:rsid w:val="00B937F4"/>
+    <w:rsid w:val="00B94287"/>
     <w:rsid w:val="00B9461D"/>
     <w:rsid w:val="00BA6701"/>
     <w:rsid w:val="00BA6DA2"/>
-    <w:rsid w:val="00BA7443"/>
     <w:rsid w:val="00BA760C"/>
     <w:rsid w:val="00BA79AD"/>
     <w:rsid w:val="00BB3F51"/>
     <w:rsid w:val="00BB4010"/>
     <w:rsid w:val="00BC0372"/>
     <w:rsid w:val="00BC06AC"/>
     <w:rsid w:val="00BC2840"/>
     <w:rsid w:val="00BC4B2B"/>
     <w:rsid w:val="00BC4EBF"/>
     <w:rsid w:val="00BD0368"/>
     <w:rsid w:val="00BD1624"/>
+    <w:rsid w:val="00BD17B2"/>
     <w:rsid w:val="00BD3326"/>
     <w:rsid w:val="00BD6947"/>
     <w:rsid w:val="00BD794E"/>
     <w:rsid w:val="00BE673F"/>
     <w:rsid w:val="00BE67A7"/>
     <w:rsid w:val="00BF40F4"/>
     <w:rsid w:val="00BF449B"/>
     <w:rsid w:val="00BF5F66"/>
     <w:rsid w:val="00C015F7"/>
     <w:rsid w:val="00C024CA"/>
     <w:rsid w:val="00C026B4"/>
     <w:rsid w:val="00C0514A"/>
     <w:rsid w:val="00C05B93"/>
     <w:rsid w:val="00C06FD5"/>
     <w:rsid w:val="00C13B63"/>
     <w:rsid w:val="00C17119"/>
     <w:rsid w:val="00C22958"/>
     <w:rsid w:val="00C24C3D"/>
     <w:rsid w:val="00C250F3"/>
     <w:rsid w:val="00C3241F"/>
+    <w:rsid w:val="00C35414"/>
     <w:rsid w:val="00C3691B"/>
     <w:rsid w:val="00C47A8A"/>
     <w:rsid w:val="00C511B9"/>
     <w:rsid w:val="00C544DB"/>
-    <w:rsid w:val="00C54AF3"/>
     <w:rsid w:val="00C54F93"/>
     <w:rsid w:val="00C57856"/>
     <w:rsid w:val="00C57E30"/>
     <w:rsid w:val="00C60629"/>
     <w:rsid w:val="00C6365E"/>
     <w:rsid w:val="00C67150"/>
     <w:rsid w:val="00C70289"/>
     <w:rsid w:val="00C71644"/>
     <w:rsid w:val="00C716D6"/>
     <w:rsid w:val="00C746D2"/>
     <w:rsid w:val="00C75B2E"/>
     <w:rsid w:val="00C76EC8"/>
     <w:rsid w:val="00C779B1"/>
     <w:rsid w:val="00C77C20"/>
     <w:rsid w:val="00C8425B"/>
     <w:rsid w:val="00C92EDF"/>
     <w:rsid w:val="00C95AD1"/>
     <w:rsid w:val="00C97F02"/>
     <w:rsid w:val="00CA161B"/>
     <w:rsid w:val="00CA1B36"/>
     <w:rsid w:val="00CA644F"/>
     <w:rsid w:val="00CA71C5"/>
+    <w:rsid w:val="00CB5599"/>
     <w:rsid w:val="00CB67B4"/>
     <w:rsid w:val="00CC3895"/>
     <w:rsid w:val="00CC7E2B"/>
     <w:rsid w:val="00CD3194"/>
     <w:rsid w:val="00CD368D"/>
     <w:rsid w:val="00CD41FA"/>
     <w:rsid w:val="00CE0113"/>
     <w:rsid w:val="00CE501F"/>
     <w:rsid w:val="00CE5186"/>
     <w:rsid w:val="00CE5F1A"/>
     <w:rsid w:val="00CF0598"/>
     <w:rsid w:val="00CF1CB5"/>
     <w:rsid w:val="00CF2B9C"/>
     <w:rsid w:val="00CF3744"/>
     <w:rsid w:val="00D04A06"/>
     <w:rsid w:val="00D04A47"/>
     <w:rsid w:val="00D04EC3"/>
     <w:rsid w:val="00D143D5"/>
-    <w:rsid w:val="00D14FED"/>
-    <w:rsid w:val="00D25C92"/>
+    <w:rsid w:val="00D25BD6"/>
     <w:rsid w:val="00D332B5"/>
-    <w:rsid w:val="00D42194"/>
     <w:rsid w:val="00D42F0C"/>
     <w:rsid w:val="00D45DEE"/>
     <w:rsid w:val="00D465BF"/>
     <w:rsid w:val="00D477A5"/>
     <w:rsid w:val="00D50784"/>
     <w:rsid w:val="00D51C77"/>
     <w:rsid w:val="00D51E13"/>
     <w:rsid w:val="00D53197"/>
-    <w:rsid w:val="00D7335F"/>
     <w:rsid w:val="00D75981"/>
     <w:rsid w:val="00D76584"/>
     <w:rsid w:val="00D9256D"/>
     <w:rsid w:val="00D92C98"/>
     <w:rsid w:val="00D9410D"/>
     <w:rsid w:val="00D947BA"/>
     <w:rsid w:val="00DA524D"/>
     <w:rsid w:val="00DA612D"/>
     <w:rsid w:val="00DB3C2B"/>
     <w:rsid w:val="00DB5937"/>
     <w:rsid w:val="00DB62B9"/>
     <w:rsid w:val="00DC2740"/>
     <w:rsid w:val="00DC55EB"/>
+    <w:rsid w:val="00DC7214"/>
     <w:rsid w:val="00DD1584"/>
     <w:rsid w:val="00DD26CE"/>
+    <w:rsid w:val="00DD4155"/>
     <w:rsid w:val="00DD706C"/>
     <w:rsid w:val="00DD7177"/>
-    <w:rsid w:val="00DE3CE2"/>
     <w:rsid w:val="00DE4A8A"/>
     <w:rsid w:val="00DE581C"/>
     <w:rsid w:val="00DE62BC"/>
     <w:rsid w:val="00DE6481"/>
     <w:rsid w:val="00DF5E55"/>
     <w:rsid w:val="00E01018"/>
+    <w:rsid w:val="00E0219C"/>
     <w:rsid w:val="00E05B09"/>
     <w:rsid w:val="00E07DD1"/>
     <w:rsid w:val="00E169B3"/>
-    <w:rsid w:val="00E21E4B"/>
     <w:rsid w:val="00E22AC9"/>
     <w:rsid w:val="00E24CE3"/>
     <w:rsid w:val="00E2570A"/>
     <w:rsid w:val="00E257CC"/>
     <w:rsid w:val="00E2734F"/>
     <w:rsid w:val="00E371B7"/>
-    <w:rsid w:val="00E3754A"/>
     <w:rsid w:val="00E444C3"/>
     <w:rsid w:val="00E46004"/>
     <w:rsid w:val="00E465F6"/>
     <w:rsid w:val="00E52261"/>
+    <w:rsid w:val="00E5269C"/>
     <w:rsid w:val="00E57C43"/>
     <w:rsid w:val="00E672A6"/>
     <w:rsid w:val="00E678BE"/>
     <w:rsid w:val="00E72942"/>
     <w:rsid w:val="00E752E2"/>
     <w:rsid w:val="00E77951"/>
     <w:rsid w:val="00E77BE5"/>
     <w:rsid w:val="00E80DA0"/>
     <w:rsid w:val="00E81F6B"/>
     <w:rsid w:val="00E823D2"/>
     <w:rsid w:val="00E90753"/>
+    <w:rsid w:val="00E91867"/>
     <w:rsid w:val="00E93706"/>
     <w:rsid w:val="00EA1F6C"/>
     <w:rsid w:val="00EA4366"/>
     <w:rsid w:val="00EA7762"/>
     <w:rsid w:val="00EB2528"/>
+    <w:rsid w:val="00EB6E8F"/>
     <w:rsid w:val="00EC3063"/>
     <w:rsid w:val="00EC442C"/>
     <w:rsid w:val="00ED5748"/>
     <w:rsid w:val="00ED633C"/>
-    <w:rsid w:val="00ED7F00"/>
     <w:rsid w:val="00EE1584"/>
     <w:rsid w:val="00EE5DA5"/>
-    <w:rsid w:val="00EF2080"/>
     <w:rsid w:val="00EF34A0"/>
     <w:rsid w:val="00EF37DD"/>
     <w:rsid w:val="00EF4F11"/>
+    <w:rsid w:val="00EF508F"/>
     <w:rsid w:val="00EF74DE"/>
     <w:rsid w:val="00F007F3"/>
     <w:rsid w:val="00F00C64"/>
     <w:rsid w:val="00F039B2"/>
     <w:rsid w:val="00F05B4E"/>
     <w:rsid w:val="00F10357"/>
     <w:rsid w:val="00F11470"/>
     <w:rsid w:val="00F11605"/>
     <w:rsid w:val="00F1254B"/>
     <w:rsid w:val="00F12A03"/>
     <w:rsid w:val="00F13B4D"/>
     <w:rsid w:val="00F15CC0"/>
     <w:rsid w:val="00F16A9C"/>
     <w:rsid w:val="00F214E2"/>
+    <w:rsid w:val="00F251B3"/>
     <w:rsid w:val="00F2564E"/>
     <w:rsid w:val="00F261C1"/>
     <w:rsid w:val="00F301F8"/>
     <w:rsid w:val="00F31501"/>
+    <w:rsid w:val="00F31FE4"/>
     <w:rsid w:val="00F323C1"/>
     <w:rsid w:val="00F44DC6"/>
     <w:rsid w:val="00F50DDC"/>
     <w:rsid w:val="00F615FB"/>
-    <w:rsid w:val="00F64B95"/>
     <w:rsid w:val="00F65D5F"/>
     <w:rsid w:val="00F66903"/>
     <w:rsid w:val="00F67AA9"/>
     <w:rsid w:val="00F7204B"/>
     <w:rsid w:val="00F72DEB"/>
     <w:rsid w:val="00F8009C"/>
     <w:rsid w:val="00F8033E"/>
     <w:rsid w:val="00F83776"/>
     <w:rsid w:val="00F85211"/>
     <w:rsid w:val="00F862EE"/>
     <w:rsid w:val="00F874C2"/>
     <w:rsid w:val="00F925FA"/>
     <w:rsid w:val="00F93877"/>
     <w:rsid w:val="00F965F7"/>
     <w:rsid w:val="00F9798D"/>
+    <w:rsid w:val="00F97C04"/>
     <w:rsid w:val="00FA1E93"/>
     <w:rsid w:val="00FA2081"/>
-    <w:rsid w:val="00FA3A5F"/>
     <w:rsid w:val="00FA60BB"/>
     <w:rsid w:val="00FA63CA"/>
     <w:rsid w:val="00FB0984"/>
     <w:rsid w:val="00FB2317"/>
     <w:rsid w:val="00FB2D6C"/>
     <w:rsid w:val="00FB78A1"/>
     <w:rsid w:val="00FC0765"/>
     <w:rsid w:val="00FC2CFD"/>
     <w:rsid w:val="00FC6786"/>
     <w:rsid w:val="00FC67BC"/>
     <w:rsid w:val="00FC6F89"/>
     <w:rsid w:val="00FD5004"/>
     <w:rsid w:val="00FD695E"/>
     <w:rsid w:val="00FE09D4"/>
     <w:rsid w:val="00FE0AB2"/>
     <w:rsid w:val="00FE0C4D"/>
     <w:rsid w:val="00FE104B"/>
     <w:rsid w:val="00FE2333"/>
     <w:rsid w:val="00FE41DC"/>
-    <w:rsid w:val="00FE648B"/>
     <w:rsid w:val="00FF3248"/>
     <w:rsid w:val="00FF7693"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="0035CDCD"/>
-  <w15:docId w15:val="{0343A7DF-D35E-4EFE-A3CC-ADF9228F7E22}"/>
+  <w14:docId w14:val="7638B565"/>
+  <w15:docId w15:val="{647E26BD-EB75-4CAB-B758-EAAB1E1C1D44}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="2" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:semiHidden="1" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
@@ -28016,137 +34561,71 @@
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:ind w:left="113" w:right="113"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik4efterram">
     <w:name w:val="Rubrik 4 efter ram"/>
     <w:basedOn w:val="Rubrik4utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
     <w:rsid w:val="00E752E2"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik5efterram">
     <w:name w:val="Rubrik 5 efter ram"/>
     <w:basedOn w:val="Rubrik5utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
     <w:rsid w:val="00E752E2"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00D42194"/>
+    <w:rsid w:val="001514BE"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-      <w:szCs w:val="20"/>
-[...64 lines deleted...]
-      <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer14.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header14.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer18.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer19.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer22.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header24.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer29.xml"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header30.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header28.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header13.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer17.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header19.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer24.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header26.xml"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header29.xml"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer35.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer25.xml"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer16.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer21.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header23.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header25.xml"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer32.xml"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer34.xml"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer36.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header15.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header17.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer23.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer27.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer30.xml"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header31.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer20.xml"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer31.xml"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header32.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer13.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header16.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header22.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer28.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer15.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header20.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer26.xml"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header27.xml"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer33.xml"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header18.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header21.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer14.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header15.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header17.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer20.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer22.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer27.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header27.xml"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header29.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header13.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer15.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header16.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header20.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer24.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer28.xml"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header30.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer19.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header22.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer25.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer17.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer21.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header24.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header26.xml"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer32.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer16.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header18.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer23.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header25.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer30.xml"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header19.xml"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer31.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer13.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer18.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header23.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer29.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header14.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header21.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer26.xml"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header28.xml"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer33.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -28410,301 +34889,181 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <k46d94c0acf84ab9a79866a9d8b1905f xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
-[...15 lines deleted...]
-    <_dlc_DocId xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">6VV7YVCVAJZ7-373442560-13761</_dlc_DocId>
+    <TaxCatchAll xmlns="cc625d36-bb37-4650-91b9-0c96159295ba"/>
+    <edbe0b5c82304c8e847ab7b8c02a77c3 xmlns="cc625d36-bb37-4650-91b9-0c96159295ba" xsi:nil="true"/>
+    <k46d94c0acf84ab9a79866a9d8b1905f xmlns="cc625d36-bb37-4650-91b9-0c96159295ba" xsi:nil="true"/>
+    <_dlc_DocId xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">6VV7YVCVAJZ7-373442560-13763</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">
-      <Url>https://dhs.sp.regeringskansliet.se/yta/sb-gransk/_layouts/15/DocIdRedir.aspx?ID=6VV7YVCVAJZ7-373442560-13761</Url>
-      <Description>6VV7YVCVAJZ7-373442560-13761</Description>
+      <Url>https://dhs.sp.regeringskansliet.se/yta/sb-gransk/_layouts/15/DocIdRedir.aspx?ID=6VV7YVCVAJZ7-373442560-13763</Url>
+      <Description>6VV7YVCVAJZ7-373442560-13763</Description>
     </_dlc_DocIdUrl>
-    <RecordNumber xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...50 lines deleted...]
-  <departementsnamn>Finansdepartementet</departementsnamn>
+<dokumentvärden xmlns="http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd">
+  <departementsnamn>Klimat- och näringslivsdepartementet</departementsnamn>
   <logos>
     <logo id="26">AQAAAHQAAACnAAAAXQAAANsAAAC7AAAAYxQAAFoLAAC8GgAA1BYAACBFTUYAAAEAWA4AAF8AAAAEAAAADQAAAFgAAAAAAAAAAAQAAAADAABAAQAA8AAAAEEAZABvAGIAZQAgAFMAeQBzAHQAZQBtAHMAAAARAAAADAAAAAgAAAASAAAADAAAAAEAAAAKAAAAEAAAAAAAAAAAAAAADAAAABAAAAAAAAAAAAAAAAkAAAAQAAAA1AEAAE4DAAALAAAAEAAAAJwAAAAaAQAAEwAAAAwAAAACAAAAJwAAABgAAAABAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAABAAAAXwAAADQAAAACAAAALAAAAAAAAAAsAAAAAAAAAAAiAQACAAAAAAAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAgAAADoAAAAMAAAACgAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAFAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAABbAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjAV8AAAA0AAAAAgAAACwAAAAAAAAALAAAAAAAAAAAIgEAAgAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAIAAAAoAAAADAAAAAMAAAAnAAAAGAAAAAMAAAABAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAEAAABaAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjARMAAAAMAAAAAgAAACcAAAAYAAAAAQAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAQAAACgAAAAMAAAAAwAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAAIgEAAwAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAAA6AAAADAAAAAoAAABfAAAANAAAAAIAAAAsAAAAAAAAACwAAAAAAAAABQAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAADAAAAWwAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAFfAAAANAAAAAMAAAAsAAAAAAAAACwAAAAAAAAAACIBAAMAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAADAAAAKAAAAAwAAAACAAAAJwAAABgAAAACAAAAAQAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAABAAAAWgAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAE6AAAADAAAAAoAAAA7AAAACAAAABsAAAAQAAAATAIAAC0BAABYAAAATAAAAL0AAABgAAAAxQAAAGgAAAAMAAAATAIxAUgCNQFDAjUBPgI1AToCMgE6Ai0BOgIoAT4CJAFDAiQBSAIkAUwCKAFMAi0BPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAABDAgAAWgEAAFgAAADoAAAAqAAAAGYAAADaAAAAdQAAADMAAABLAloBSwJaAUsCWgFLAkwBSAJAAUgCQAFWAkkBWwJbAVsCWwFrAlsBawJbAWsCWwFkAkoBVQJBAVUCQQFvAkgBewJaAXsCWgGKAloBigJaAYoCWgFuAjUBQwI4AUMCOAFDAjgBQwI4AUMCOAFDAjgBGAI1AfwBWgELAloBCwJaAQsCWgELAloBFwJIATACQQEwAkEBIgJKARsCWwErAlsBKwJbASsCWwErAlsBMAJJAT4CQAE+AkABOwJMATwCWgFDAloBQwJaAUMCWgE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAEMCAACOAQAAWAAAAJgCAACmAAAAcgAAANsAAACGAAAAnwAAAIcCjgGHAo4BhwKOAYkCcwGPAl8BjwJfAYECWgGEAmYBhAJmAYQCZgGBAmUBfwJmAX0CZgF6AmgBegJtAXsCcQF+AnIBgAJyAYQCcwGGAnABhgJwAYYCcAGGAnsBeAJ7AWoCewFpAnEBaQJxAWkCcQFrAnMBbgJyAXACcgF0AnEBdAJtAXUCagF0AmgBcgJnAXACZQFsAmYBbAJmAWwCZgFuAl4BZgJeAV4CXgFgAmYBYAJmAWACZgFeAmYBWwJnAVkCZwFXAmkBVwJtAVgCcQFbAnIBXQJyAWACcgFjAnABYwJwAWMCcAFjAnsBUwJ7AUUCewFGAnABRgJwAUYCcAFHAnIBSgJyAUwCcwFPAnIBUAJvAVECbAFRAmkBTwJoAU0CZQFIAmYBSAJmAUoCXgFDAl4BQwJeAUMCXgFDAl4BQwJeAUMCXgE8Al4BPQJmAT0CZgE5AmUBNwJoATUCaQE0AmwBNQJvATYCcgE5AnMBPAJyAT4CcgFAAnABQAJwAUACcAFBAnsBMwJ7ASMCewEjAnABIwJwASMCcAEmAnIBKQJyASsCcgEuAnEBLgJtAS8CaQEtAmcBKwJnASgCZgEmAmYBJgJmASYCZgEoAl4BIAJeARgCXgEaAmYBGgJmARoCZgEWAmUBFAJnARICaAERAmoBEQJtARICcQEVAnIBFwJyARsCcwEcAnEBHAJxARwCcQEcAnsBDgJ7AQACewEAAnABAAJwAQACcAECAnMBBQJyAQgCcgELAnEBCwJtAQsCaAEJAmYBBwJmAQUCZQECAmYBAgJmAQICZgEEAloB9gFfAfYBXwH9AXMB/wGOAUMCjgFDAo4BQwKOAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAC8CAABYAAAAoAAAAKgAAACHAAAA2gAAALsAAAAhAAAAQwIvAnECJwJ8AiICggIfAowCHQKMAgkCjALxAYwC1wGMAtcBjAKXAYwClwGMApcBQwKXAUMClwFDApcBQwKXAUMClwFDApcB+gGXAfoBlwH6AZcB+gHXAfoB1wH6AdcB+gHXAfoB8AH6AQkC+gEdAgQCHwIKAiICFAInAkMCLwJDAi8CPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAAAiAgAA0gEAAFgAAAAwAQAArAAAAIwAAADAAAAAnAAAAEUAAAA5AtIBOQLSATkC0gE+AqkBPgKpAT4CqQE2AqcBNwKvATcCrwEwAq8BMAK0ATACtAEwArQBMAK3ATICuAE0AroBOAK5ATgCuQE4ArkBNwLCAS4CwgElAsIBJAK5ASQCuQEkArkBJwK6ASgCuQEpArkBLAK4ASwCtAEtAq8BJwKvAScCrwEoAqgBIgKoASICqAEiAqgBHAKoAR4CrwEeAq8BGAKvARgCtAEYArgBGwK5ARwCuQEeAroBIAK5ASACuQEgArkBHwLCARYCwgENAsIBDQK5AQ0CuQENArkBEQK6ARICuAEUArcBFAK0ARQCtAEUArQBFAKvAQ4CrwEOAq8BDgKnAQcCqQEMAtIBDALSAQwC0gE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAGUCAADSAQAAWAAAADABAADCAAAAjAAAANYAAACcAAAARQAAAE8C0gFPAtIBTwLSAUkCqQFJAqkBSQKpAVECpwFQAq8BUAKvAVcCrwFXArQBVwK0AVcCtAFXArcBVQK4AVMCugFPArkBTwK5AU8CuQFQAsIBWQLCAWICwgFjArkBYwK5AWMCuQFgAroBXwK5AV4CuQFbArgBWwK0AVsCrwFgAq8BYAKvAV8CqAFlAqgBZQKoAWUCqAFrAqgBaQKvAWkCrwFvAq8BbwK0AW8CuAFsArkBawK5AWkCugFnArkBZwK5AWcCuQFoAsIBcQLCAXoCwgF6ArkBegK5AXoCuQF3AroBdQK4AXMCtwFzArQBcwK0AXMCtAFzAq8BeQKvAXkCrwF5AqcBgAKpAXsC0gF7AtIBewLSAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAAoCAABYAAAAMAEAALcAAACeAAAAzAAAAK8AAABFAAAALAIKAiwCCgIsAgoCJwLfAScC3wEnAt8BLgLeAS0C5gEtAuYBNALlATQC6wE0AusBNALrATUC7gEzAvABMQLxAS0C8AEtAvABLQLwAS4C+gE3AvoBQAL6AUEC8AFBAvABQQLwAT8C8QE9AvABPALwATkC8AE5AusBOQLmAT4C5gE+AuYBPQLfAUQC3wFEAt8BRALfAUoC3gFJAuYBSQLmAU8C5gFPAusBTwLvAUwC8AFLAvEBSQLxAUcC8AFHAvABRwLwAUgC+gFSAvoBWwL6AVwC8AFcAvABXALwAVgC8QFWAvABVALvAVQC7AFUAuwBVALsAVQC5gFcAuYBXALmAVsC3gFiAuABXQIKAl0CCgJdAgoCPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/ygAAAAMAAAAAgAAACgAAAAMAAAAAwAAAA4AAAAUAAAAAAAAABAAAAAUAAAA</logo>
   </logos>
-  <närvarande>statsminister Kristersson, ordförande, och statsråden Svantesson, Edholm, Waltersson Grönvall, Jonson, Forssmed, Tenje, Forssell, Wykman, Liljestrand, Bohlin, Pourmokhtari, Rosencrantz, Dousa, Britz, Mohamsson</närvarande>
+  <närvarande>statsminister Kristersson, ordförande, och statsråden, Svantesson, Edholm, Waltersson Grönvall, Jonson, Forssmed, Tenje, Forssell, Wykman,, Liljestrand, Bohlin, Pourmokhtari, Rosencrantz, Dousa, Britz, Mohamsson</närvarande>
   <föredragande>statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Edholm, Waltersson Grönvall, Jonson, Strömmer, Forssmed, Tenje, Forssell, Slottner, Wykman, Malmer Stenergard, Kullgren, Liljestrand, Bohlin, Carlson, Pourmokhtari, Rosencrantz, Dousa, Larsson, Britz, Mohamsson, Lann</föredragande>
-  <departementsenhet id="Finansdepartementet"/>
-[...2 lines deleted...]
-  <template id="14"/>
+  <departementsenhet id="Klimat- och näringslivsdepartementet"/>
+  <dokumentnummer etikett="Skr.">2025/26:153</dokumentnummer>
+  <titel>Riksrevisionens rapport om internationella klimatinsatser</titel>
+  <template id="16"/>
   <kapitel/>
   <avsnitt/>
   <fastaavsnitt/>
   <bilagor>
-    <bilaga bilagenummer="1" bilageetikett="Bilaga"/>
-[...3 lines deleted...]
-    <bilaga bilagenummer="5" bilageetikett="Bilaga"/>
+    <bilaga bilagenummer="" bilageetikett="Bilaga"/>
   </bilagor>
 </dokumentvärden>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-    <xsd:import namespace="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="dokument" ma:contentTypeID="0x010100920B9F7336D1F44B99537E587B2575AB" ma:contentTypeVersion="6" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="1b1976a7788104a5b02e790bda1ca3d4">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf" xmlns:ns3="cc625d36-bb37-4650-91b9-0c96159295ba" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0e56cd899308b1568f2c49c8c9894a31" ns2:_="" ns3:_="">
+    <xsd:import namespace="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
     <xsd:import namespace="cc625d36-bb37-4650-91b9-0c96159295ba"/>
-    <xsd:import namespace="18f3d968-6251-40b0-9f11-012b293496c2"/>
-    <xsd:import namespace="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:RecordNumber" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns3:TaxCatchAllLabel" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns3:k46d94c0acf84ab9a79866a9d8b1905f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:edbe0b5c82304c8e847ab7b8c02a77c3" minOccurs="0"/>
-                <xsd:element ref="ns4:RKNyckelord" minOccurs="0"/>
-[...2 lines deleted...]
-                <xsd:element ref="ns6:_dlc_DocIdPersistId" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" elementFormDefault="qualified">
-[...65 lines deleted...]
-  </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="_dlc_DocId" ma:index="18" nillable="true" ma:displayName="Dokument-ID-värde" ma:description="Värdet för dokument-ID som tilldelats till det här objektet." ma:internalName="_dlc_DocId" ma:readOnly="true">
+    <xsd:element name="_dlc_DocId" ma:index="4" nillable="true" ma:displayName="Dokument-ID-värde" ma:description="Värdet för dokument-ID som tilldelats till det här objektet." ma:internalName="_dlc_DocId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_dlc_DocIdUrl" ma:index="19" nillable="true" ma:displayName="Dokument-ID" ma:description="Permanent länk till det här dokumentet." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
+    <xsd:element name="_dlc_DocIdUrl" ma:index="5" nillable="true" ma:displayName="Dokument-ID" ma:description="Permanent länk till det här dokumentet." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:URL">
             <xsd:sequence>
               <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
               <xsd:element name="Description" type="xsd:string" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="_dlc_DocIdPersistId" ma:index="20" nillable="true" ma:displayName="Spara ID" ma:description="Behåll ID vid tillägg." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
+    <xsd:element name="_dlc_DocIdPersistId" ma:index="6" nillable="true" ma:displayName="Spara ID" ma:description="Behåll ID vid tillägg." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cc625d36-bb37-4650-91b9-0c96159295ba" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="k46d94c0acf84ab9a79866a9d8b1905f" ma:index="7" nillable="true" ma:displayName="Organisatorisk enhet_0" ma:hidden="true" ma:internalName="k46d94c0acf84ab9a79866a9d8b1905f">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="8" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{2311779a-7458-4354-9411-ec27cd5f36ea}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="d391929d-c6ca-41b4-94ac-336dbad8055a">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="edbe0b5c82304c8e847ab7b8c02a77c3" ma:index="13" nillable="true" ma:displayName="Aktivitetskategori_0" ma:hidden="true" ma:internalName="edbe0b5c82304c8e847ab7b8c02a77c3">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="7" ma:displayName="Innehållstyp"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="1" ma:displayName="Rubrik"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="9" ma:displayName="Innehållstyp"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="3" ma:displayName="Rubrik"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -28749,168 +35108,204 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ContentTypeId="0x010100BBA312BF02777149882D207184EC35C0" PreviousValue="false"/>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C569FA63-11AA-43B6-A2C9-8FE7DEE60E85}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C5B768FF-60A4-42E7-87AF-23D02FE98545}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="cc625d36-bb37-4650-91b9-0c96159295ba"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
-    <ds:schemaRef ds:uri="18f3d968-6251-40b0-9f11-012b293496c2"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D60617F5-89F9-42C0-8F85-3379573B8B9F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AC2813FC-C8E2-448C-9199-2E34779D51C5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6A6D9239-6F62-4C28-A041-3EEEE6AE96B0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+    <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Skr/Skr-kapitel.xsd"/>
+    <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}">
-[...8 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B8BF78CC-5AF6-4A45-B1CD-FEA4CC54A6D5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F4B8768D-E17B-4473-8034-D6F1D620FCA9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
+    <ds:schemaRef ds:uri="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
     <ds:schemaRef ds:uri="cc625d36-bb37-4650-91b9-0c96159295ba"/>
-    <ds:schemaRef ds:uri="18f3d968-6251-40b0-9f11-012b293496c2"/>
-    <ds:schemaRef ds:uri="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ACF9FCDA-101C-43D9-83AF-7328FAF0D13B}">
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8ADC2E2D-AF2D-4377-B3D2-DBC1DF918F16}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>32</Pages>
-[...1 lines deleted...]
-  <Characters>47140</Characters>
+  <Pages>72</Pages>
+  <Words>2221</Words>
+  <Characters>11774</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>4</DocSecurity>
-  <Lines>392</Lines>
-  <Paragraphs>111</Paragraphs>
+  <Lines>98</Lines>
+  <Paragraphs>27</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Författningsändringar med anledning av övertagande av uppgift inom eurovinjettsamarbetet</vt:lpstr>
+      <vt:lpstr>Riksrevisionens rapport om internationella klimatinsatser</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Regeringskansliet</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>55923</CharactersWithSpaces>
+  <CharactersWithSpaces>13968</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Författningsändringar med anledning av övertagande av uppgift inom eurovinjettsamarbetet</dc:title>
-  <dc:creator>Ann-Christine Ålander</dc:creator>
+  <dc:title>Riksrevisionens rapport om internationella klimatinsatser</dc:title>
+  <dc:creator>Martin Vogel</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:version>1.2.6</cp:version>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100BBA312BF02777149882D207184EC35C000A7E881806DB1DF4F99131D47CFDF91B1</vt:lpwstr>
+    <vt:lpwstr>0x010100920B9F7336D1F44B99537E587B2575AB</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>2a0077d7-6554-41a4-901f-9bde74e58d6d</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Organisation">
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Organisation">
-    <vt:lpwstr>25;#Finansdepartementet|0b2f41b1-db50-472c-80a1-d21b0254fb2b</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ActivityCategory">
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ActivityCategory">
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_dlc_policyId">
+    <vt:lpwstr>0x0101000787FB7BB4849D41A5C57A862A6FE0CE|1846109918</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ItemRetentionFormula">
+    <vt:lpwstr>&lt;formula id="Microsoft.Office.RecordsManagement.PolicyFeatures.Expiration.Formula.BuiltIn"&gt;&lt;number&gt;5&lt;/number&gt;&lt;property&gt;ExpirationDate&lt;/property&gt;&lt;propertyId&gt;4bb3d96d-1df3-4fdd-8204-5f3ffa1ec161&lt;/propertyId&gt;&lt;period&gt;years&lt;/period&gt;&lt;/formula&gt;</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_dlc_DocIdItemGuid">
+    <vt:lpwstr>de18fdc1-6407-429f-b301-e2c23beef288</vt:lpwstr>
   </property>
 </Properties>
 </file>