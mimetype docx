--- v0 (2026-05-27)
+++ v1 (2026-08-26)
@@ -1,313 +1,272 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps7.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps8.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header14.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer14.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header14.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header16.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header17.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer16.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer17.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header17.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer18.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header18.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer18.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header19.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header20.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer19.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer20.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header20.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer21.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header21.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer21.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...41 lines deleted...]
-  <Override PartName="/word/footer42.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="09E4D116" w14:textId="77777777" w:rsidR="00787AE2" w:rsidRDefault="00787AE2" w:rsidP="00333C9D">
+    <w:p w14:paraId="5F48429C" w14:textId="77777777" w:rsidR="00653824" w:rsidRDefault="00653824" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Prophuvudrubrik"/>
       </w:pPr>
       <w:r>
         <w:t>Regeringens proposition</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0E16C83F" wp14:editId="1B0CC818">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4F469DDB" wp14:editId="6322B79E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3683000</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-277495</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="716400" cy="1036800"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Textruta 12"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeAspect="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="716400" cy="1036800"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="PropLogo"/>
                               <w:tag w:val="PropLogo"/>
                               <w:id w:val="-838614461"/>
                               <w:lock w:val="contentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:picture/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:p w14:paraId="00107594" w14:textId="77777777" w:rsidR="00787AE2" w:rsidRPr="00811BB8" w:rsidRDefault="00787AE2" w:rsidP="00C37AA0">
+                              <w:p w14:paraId="05D87D81" w14:textId="77777777" w:rsidR="00653824" w:rsidRPr="00811BB8" w:rsidRDefault="00653824" w:rsidP="00C37AA0">
                                 <w:pPr>
                                   <w:pStyle w:val="Brdtext"/>
                                 </w:pPr>
                                 <w:r>
                                   <w:rPr>
                                     <w:noProof/>
                                     <w:lang w:eastAsia="sv-SE"/>
                                   </w:rPr>
                                   <w:drawing>
-                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1F7538BB" wp14:editId="6F0E1266">
+                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="65A5C2F9" wp14:editId="2335BAB4">
                                       <wp:extent cx="514155" cy="921598"/>
                                       <wp:effectExtent l="0" t="0" r="635" b="0"/>
                                       <wp:docPr id="2" name="Bild 3"/>
                                       <wp:cNvGraphicFramePr>
                                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                       </wp:cNvGraphicFramePr>
                                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                           <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                             <pic:nvPicPr>
                                               <pic:cNvPr id="2" name="Bild 3"/>
                                               <pic:cNvPicPr>
                                                 <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                               </pic:cNvPicPr>
                                             </pic:nvPicPr>
                                             <pic:blipFill>
-                                              <a:blip r:embed="rId14"/>
+                                              <a:blip r:embed="rId15"/>
                                               <a:stretch>
                                                 <a:fillRect/>
                                               </a:stretch>
                                             </pic:blipFill>
                                             <pic:spPr bwMode="auto">
                                               <a:xfrm>
                                                 <a:off x="0" y="0"/>
                                                 <a:ext cx="514155" cy="921598"/>
                                               </a:xfrm>
                                               <a:prstGeom prst="rect">
                                                 <a:avLst/>
                                               </a:prstGeom>
                                               <a:noFill/>
                                               <a:ln>
                                                 <a:noFill/>
                                               </a:ln>
                                             </pic:spPr>
                                           </pic:pic>
                                         </a:graphicData>
                                       </a:graphic>
                                     </wp:inline>
                                   </w:drawing>
                                 </w:r>
                               </w:p>
                             </w:sdtContent>
                           </w:sdt>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="0E16C83F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="4F469DDB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Textruta 12" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:290pt;margin-top:-21.85pt;width:56.4pt;height:81.65pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9YhRFMgIAAGYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2ynadoZcYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2Xmg22nYRSZF6uPro2cPXaPIQVhXgy5oNkopEZpDWetdQb+/rj7d&#10;U+I80yVToEVBj8LRh/nHD7PW5GIMFahSWIIg2uWtKWjlvcmTxPFKNMyNwAiNRgm2YR5Vu0tKy1pE&#10;b1QyTtNp0oItjQUunMPbx95I5xFfSsH9s5ROeKIKirn5eNp4bsOZzGcs31lmqpoPabB/yKJhtcag&#10;Z6hH5hnZ2/oPqKbmFhxIP+LQJCBlzUWsAavJ0nfVbCpmRKwFm+PMuU3u/8Hyp8PGvFjiuy/Q4QBj&#10;Ec6sgf9wRMOyYnonFs5gI4MV25W0xuXDs9BmlzsECLV30jbhi1URxMJ2H88tFp0nHC/vsukkRQtH&#10;U5beTO9RCaCX18Y6/1VAQ4JQUIuRY1LssHa+dz25hGAaVrVScYxKk7ag05vbND44WxBc6eArIiEG&#10;mEvmQfLdtkOQIG6hPGJHLPRkcYavakxlzZx/YRbZgekj4/0zHlIBhoRBoqQC++tv98Efh4ZWSlpk&#10;W0Hdzz2zghL1TeM4P2eTSaBnVCa3d2NU7LVle23R+2YJSOgMd8vwKAZ/r06itNC84WIsQlQ0Mc0x&#10;dkH9SVz6fgdwsbhYLKITEtIwv9Ybw09ECI1+7d6YNcM0PM7xCU68ZPm7ofS+/VgWew+yjhO7dHWg&#10;D5I5znxYvLAt13r0uvwe5r8BAAD//wMAUEsDBBQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4a5eiRYosTUPSmBg9tPbibWC3QGRnkd226K93POlx&#10;Mi/vfV++nmwvzmb0nSMFi3kEwlDtdEeNgsPbdpaC8AFJY+/IKPgyHtbF9VWOmXYX2pnzPjSCS8hn&#10;qKANYcik9HVrLPq5Gwzx7+hGi4HPsZF6xAuX217GUZRIix3xQouDKVtTf+xPVsFzuX3FXRXb9Lsv&#10;n16Om+Hz8L5U6vZm2jyCCGYKf2H4xWd0KJipcifSXvQKlmnELkHB7P7uAQQnklXMMhVHF6sEZJHL&#10;/w7FDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD9YhRFMgIAAGYEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape id="Textruta 12" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:290pt;margin-top:-21.85pt;width:56.4pt;height:81.65pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9YhRFMgIAAGYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2ynadoZcYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2Xmg22nYRSZF6uPro2cPXaPIQVhXgy5oNkopEZpDWetdQb+/rj7d&#10;U+I80yVToEVBj8LRh/nHD7PW5GIMFahSWIIg2uWtKWjlvcmTxPFKNMyNwAiNRgm2YR5Vu0tKy1pE&#10;b1QyTtNp0oItjQUunMPbx95I5xFfSsH9s5ROeKIKirn5eNp4bsOZzGcs31lmqpoPabB/yKJhtcag&#10;Z6hH5hnZ2/oPqKbmFhxIP+LQJCBlzUWsAavJ0nfVbCpmRKwFm+PMuU3u/8Hyp8PGvFjiuy/Q4QBj&#10;Ec6sgf9wRMOyYnonFs5gI4MV25W0xuXDs9BmlzsECLV30jbhi1URxMJ2H88tFp0nHC/vsukkRQtH&#10;U5beTO9RCaCX18Y6/1VAQ4JQUIuRY1LssHa+dz25hGAaVrVScYxKk7ag05vbND44WxBc6eArIiEG&#10;mEvmQfLdtkOQIG6hPGJHLPRkcYavakxlzZx/YRbZgekj4/0zHlIBhoRBoqQC++tv98Efh4ZWSlpk&#10;W0Hdzz2zghL1TeM4P2eTSaBnVCa3d2NU7LVle23R+2YJSOgMd8vwKAZ/r06itNC84WIsQlQ0Mc0x&#10;dkH9SVz6fgdwsbhYLKITEtIwv9Ybw09ECI1+7d6YNcM0PM7xCU68ZPm7ofS+/VgWew+yjhO7dHWg&#10;D5I5znxYvLAt13r0uvwe5r8BAAD//wMAUEsDBBQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4a5eiRYosTUPSmBg9tPbibWC3QGRnkd226K93POlx&#10;Mi/vfV++nmwvzmb0nSMFi3kEwlDtdEeNgsPbdpaC8AFJY+/IKPgyHtbF9VWOmXYX2pnzPjSCS8hn&#10;qKANYcik9HVrLPq5Gwzx7+hGi4HPsZF6xAuX217GUZRIix3xQouDKVtTf+xPVsFzuX3FXRXb9Lsv&#10;n16Om+Hz8L5U6vZm2jyCCGYKf2H4xWd0KJipcifSXvQKlmnELkHB7P7uAQQnklXMMhVHF6sEZJHL&#10;/w7FDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD9YhRFMgIAAGYEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <o:lock v:ext="edit" aspectratio="t"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="PropLogo"/>
                         <w:tag w:val="PropLogo"/>
                         <w:id w:val="-838614461"/>
                         <w:lock w:val="contentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:picture/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:p w14:paraId="00107594" w14:textId="77777777" w:rsidR="00787AE2" w:rsidRPr="00811BB8" w:rsidRDefault="00787AE2" w:rsidP="00C37AA0">
+                        <w:p w14:paraId="05D87D81" w14:textId="77777777" w:rsidR="00653824" w:rsidRPr="00811BB8" w:rsidRDefault="00653824" w:rsidP="00C37AA0">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:noProof/>
                               <w:lang w:eastAsia="sv-SE"/>
                             </w:rPr>
                             <w:drawing>
-                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1F7538BB" wp14:editId="6F0E1266">
+                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="65A5C2F9" wp14:editId="2335BAB4">
                                 <wp:extent cx="514155" cy="921598"/>
                                 <wp:effectExtent l="0" t="0" r="635" b="0"/>
                                 <wp:docPr id="2" name="Bild 3"/>
                                 <wp:cNvGraphicFramePr>
                                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                 </wp:cNvGraphicFramePr>
                                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:nvPicPr>
                                         <pic:cNvPr id="2" name="Bild 3"/>
                                         <pic:cNvPicPr>
                                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                         </pic:cNvPicPr>
                                       </pic:nvPicPr>
                                       <pic:blipFill>
                                         <a:blip r:embed="rId15"/>
                                         <a:stretch>
                                           <a:fillRect/>
                                         </a:stretch>
                                       </pic:blipFill>
                                       <pic:spPr bwMode="auto">
                                         <a:xfrm>
                                           <a:off x="0" y="0"/>
                                           <a:ext cx="514155" cy="921598"/>
@@ -326,445 +285,344 @@
                               </wp:inline>
                             </w:drawing>
                           </w:r>
                         </w:p>
                       </w:sdtContent>
                     </w:sdt>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Nummer"/>
         <w:tag w:val="Nummer"/>
         <w:id w:val="-1816559108"/>
         <w:lock w:val="contentLocked"/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="2A36008D" w14:textId="1319340E" w:rsidR="00787AE2" w:rsidRDefault="00370AEC" w:rsidP="00333C9D">
+        <w:p w14:paraId="723055DA" w14:textId="2F38E8A9" w:rsidR="00653824" w:rsidRDefault="00E53475" w:rsidP="00333C9D">
           <w:pPr>
             <w:pStyle w:val="Prophuvudrubrik"/>
           </w:pPr>
           <w:r>
-            <w:t>2025/26:63</w:t>
+            <w:t>2025/26:143</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="74BFE69A" w14:textId="77777777" w:rsidR="00787AE2" w:rsidRPr="005F407A" w:rsidRDefault="00787AE2" w:rsidP="00333C9D">
+    <w:p w14:paraId="435A7DB6" w14:textId="77777777" w:rsidR="00653824" w:rsidRPr="005F407A" w:rsidRDefault="00653824" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:after="40"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7513" w:type="dxa"/>
         <w:tblInd w:w="28" w:type="dxa"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5919"/>
-        <w:gridCol w:w="1594"/>
+        <w:gridCol w:w="5917"/>
+        <w:gridCol w:w="1596"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00787AE2" w14:paraId="75D48060" w14:textId="77777777" w:rsidTr="00333C9D">
-[...29 lines deleted...]
-        </w:sdt>
+      <w:tr w:rsidR="00653824" w14:paraId="4BA56F51" w14:textId="77777777" w:rsidTr="00333C9D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5834" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="01959027" w14:textId="0AAA3CE3" w:rsidR="00653824" w:rsidRDefault="00E53475" w:rsidP="00333C9D">
+            <w:pPr>
+              <w:pStyle w:val="Proprubrik"/>
+              <w:spacing w:after="20"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Extra ändringsbudget för 2026 – Stöd till Ukraina och vaccinberedskap</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1571" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="NummerEtikett"/>
               <w:tag w:val="NummerEtikett"/>
               <w:id w:val="1988590602"/>
               <w:lock w:val="contentLocked"/>
               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="44C4905C" w14:textId="61BE5577" w:rsidR="00787AE2" w:rsidRDefault="00081278" w:rsidP="00333C9D">
+              <w:p w14:paraId="61C7E442" w14:textId="2A5599BB" w:rsidR="00653824" w:rsidRDefault="00E53475" w:rsidP="00333C9D">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                 </w:pPr>
                 <w:r>
                   <w:t>Prop.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:alias w:val="Nummer"/>
               <w:tag w:val="Nummer"/>
               <w:id w:val="-348560707"/>
               <w:lock w:val="contentLocked"/>
               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="43E2FB6E" w14:textId="7078A964" w:rsidR="00787AE2" w:rsidRPr="00141F91" w:rsidRDefault="00370AEC" w:rsidP="00333C9D">
+              <w:p w14:paraId="4C8CABBE" w14:textId="076863A1" w:rsidR="00653824" w:rsidRPr="00141F91" w:rsidRDefault="00E53475" w:rsidP="00333C9D">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                   <w:rPr>
                     <w:szCs w:val="26"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:szCs w:val="26"/>
                   </w:rPr>
-                  <w:t>2025/26:63</w:t>
+                  <w:t>2025/26:143</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="744DE5C6" w14:textId="77777777" w:rsidR="00787AE2" w:rsidRDefault="00787AE2" w:rsidP="00333C9D">
+    <w:p w14:paraId="24AC415B" w14:textId="77777777" w:rsidR="00653824" w:rsidRDefault="00653824" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:before="60"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B74C35B" w14:textId="77777777" w:rsidR="00787AE2" w:rsidRDefault="00787AE2" w:rsidP="00333C9D">
+    <w:p w14:paraId="7F540C1B" w14:textId="77777777" w:rsidR="00653824" w:rsidRDefault="00653824" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
         <w:t>Regeringen överlämnar denna proposition till riksdagen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79775F95" w14:textId="77777777" w:rsidR="00787AE2" w:rsidRDefault="00787AE2" w:rsidP="00333C9D">
+    <w:p w14:paraId="56617605" w14:textId="77777777" w:rsidR="00653824" w:rsidRDefault="00653824" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="739ADC20" w14:textId="60380996" w:rsidR="00787AE2" w:rsidRDefault="00787AE2" w:rsidP="00333C9D">
+    <w:p w14:paraId="73F994BA" w14:textId="49A05A53" w:rsidR="00653824" w:rsidRDefault="00653824" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Stockholm </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Datum"/>
           <w:tag w:val="Datum"/>
           <w:id w:val="-1894106154"/>
-          <w:date w:fullDate="2025-12-04T00:00:00Z">
+          <w:date w:fullDate="2026-02-19T00:00:00Z">
             <w:dateFormat w:val="'den' d MMMM yyyy"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00FD13E2">
-            <w:t>den 4 december 2025</w:t>
+          <w:r>
+            <w:t>den 19 februari 2026</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="16FBA15A" w14:textId="77777777" w:rsidR="00787AE2" w:rsidRDefault="00787AE2" w:rsidP="00333C9D">
+    <w:p w14:paraId="48CB8786" w14:textId="77777777" w:rsidR="00653824" w:rsidRDefault="00653824" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E69B88F" w14:textId="7895D7DC" w:rsidR="00787AE2" w:rsidRDefault="00FD13E2" w:rsidP="00333C9D">
+    <w:p w14:paraId="431B0582" w14:textId="2B5B14BE" w:rsidR="00653824" w:rsidRDefault="00653824" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift1"/>
       </w:pPr>
       <w:r>
         <w:t>Ulf Kristersson</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48DA2F00" w14:textId="77282651" w:rsidR="00787AE2" w:rsidRDefault="00787AE2" w:rsidP="00333C9D">
+    <w:p w14:paraId="7EAF204B" w14:textId="4A161EC7" w:rsidR="00653824" w:rsidRDefault="00653824" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift2"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2693"/>
           <w:tab w:val="clear" w:pos="7474"/>
           <w:tab w:val="left" w:pos="2126"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:tab/>
-      </w:r>
-[...4 lines deleted...]
-    <w:p w14:paraId="7549DFCC" w14:textId="67514869" w:rsidR="00787AE2" w:rsidRPr="008624B2" w:rsidRDefault="00787AE2" w:rsidP="00BB2C9D">
+        <w:t>Elisabeth Svantesson</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F76D5CF" w14:textId="68F525FD" w:rsidR="00653824" w:rsidRPr="008624B2" w:rsidRDefault="00653824" w:rsidP="00BB2C9D">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift2medplatsefter"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="008F01E7">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:i w:val="0"/>
           </w:rPr>
           <w:alias w:val="Departementsnamn"/>
           <w:tag w:val="Departementsnamn"/>
           <w:id w:val="596381816"/>
           <w:lock w:val="contentLocked"/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00081278">
+          <w:r w:rsidR="00E53475">
             <w:rPr>
               <w:i w:val="0"/>
             </w:rPr>
-            <w:t>Justitiedepartementet</w:t>
+            <w:t>Finansdepartementet</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="008F01E7">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E1B9C48" w14:textId="77777777" w:rsidR="00787AE2" w:rsidRDefault="00787AE2" w:rsidP="00333C9D">
+    <w:p w14:paraId="2CF523B8" w14:textId="77777777" w:rsidR="00653824" w:rsidRDefault="00653824" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Proprubrik"/>
         <w:spacing w:before="80" w:after="400"/>
       </w:pPr>
       <w:r>
         <w:t>Propositionens huvudsakliga innehåll</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="481D657C" w14:textId="77777777" w:rsidR="004C0855" w:rsidRPr="00904E1C" w:rsidRDefault="004C0855" w:rsidP="004C0855">
+    <w:p w14:paraId="3B315F27" w14:textId="764EEC4C" w:rsidR="00FF1D73" w:rsidRDefault="00FF1D73" w:rsidP="00FF1D73">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Regeringen föreslår ändringar i offentlighets- och sekretesslagen som innebär </w:t>
-[...23 lines deleted...]
-      <w:r>
+        <w:t>I denna proposition lämnar regeringen förslag till ändringar i statens bud</w:t>
+      </w:r>
+      <w:r w:rsidR="00013493">
         <w:softHyphen/>
       </w:r>
-      <w:r w:rsidRPr="00135661">
-[...13 lines deleted...]
-    <w:p w14:paraId="2ACB32FF" w14:textId="77777777" w:rsidR="004C0855" w:rsidRDefault="004C0855" w:rsidP="004C0855">
+      <w:r>
+        <w:t>get för 2026. Förslagen är främst en följd av det allvarliga säkerhets</w:t>
+      </w:r>
+      <w:r w:rsidR="00013493">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>politiska läget i Sveriges närhet och den förvärrade ekonomiska situationen i Ukraina med anledning av Rysslands fullskaliga invasion av Ukraina.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="701C4018" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRDefault="00FF1D73" w:rsidP="00FA2955">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
       <w:r>
-        <w:t>Regeringen föreslår även ändringar i offentlighets- och sekretesslagen som innebär att den befintliga sekretess</w:t>
-[...50 lines deleted...]
-    <w:p w14:paraId="744743B4" w14:textId="09250A47" w:rsidR="00787AE2" w:rsidRDefault="004C0855" w:rsidP="00097219">
+        <w:t>I propositionen lämnas förslag om ett bemyndigande för regeringen att skänka granatgevär med ammunition till Ukraina som kan avvaras av Försvarsmakten under en begränsad tid. Propositionen innehåller även förslag om ökade anslag och bemyndiganden för att anskaffa, utveckla och iordningsställa materiel i syfte att skänka till Ukraina samt för att kunna ersätta delar av den materiel som föreslås skänkas till landet. Vidare lämnas förslag om ökade anslag för att ge stöd till Ukraina i syfte att stärka landets totalförsvarsförmåga. I propositionen föreslås också att Sverige ställer ut en garanti för ett lån från Internationella återuppbyggnads- och utvecklingsbanken till Ukraina.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53680230" w14:textId="06D3CC43" w:rsidR="00653824" w:rsidRDefault="00FF1D73" w:rsidP="00FA2955">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Lagändringarna föreslås träda i kraft den </w:t>
-[...14 lines deleted...]
-    <w:p w14:paraId="6CFD5084" w14:textId="77777777" w:rsidR="00787AE2" w:rsidRPr="008F2013" w:rsidRDefault="00787AE2" w:rsidP="005E3C60">
+        <w:t>I propositionen lämnas dessutom förslag för att säkerställa Sveriges vaccinberedskap vid influensapandemier.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5828DC0E" w14:textId="77777777" w:rsidR="00653824" w:rsidRPr="008F2013" w:rsidRDefault="00653824" w:rsidP="005E3C60">
       <w:pPr>
         <w:pStyle w:val="Innehllsfrteckning"/>
         <w:pageBreakBefore/>
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="338A509B" w14:textId="7238B71E" w:rsidR="00285949" w:rsidRDefault="00787AE2">
+    <w:p w14:paraId="73D8142E" w14:textId="405363BF" w:rsidR="00D10AD1" w:rsidRDefault="00653824">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
@@ -772,27289 +630,18429 @@
       </w:r>
       <w:r w:rsidRPr="00613168">
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText>Rubrik 1;1; Heading 1;1;Rubrik 2;2; Heading 2;2;Rubrik 3;3; Heading 3;3;Bilaga rubrik;4;Prop. utdrag;5, Rubrik 1,1, Heading 1,1,Rubrik 2,2, Heading 2,2,Rubrik 3,3, Heading 3,3,Bilaga rubrik,4,Prop. utdrag,5</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText xml:space="preserve">" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc215736436" w:history="1">
-        <w:r w:rsidR="00285949" w:rsidRPr="00B92891">
+      <w:hyperlink w:anchor="_Toc222381144" w:history="1">
+        <w:r w:rsidR="00D10AD1" w:rsidRPr="007C7F34">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00285949">
+        <w:r w:rsidR="00D10AD1">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00285949" w:rsidRPr="00B92891">
+        <w:r w:rsidR="00D10AD1" w:rsidRPr="007C7F34">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Förslag till riksdagsbeslut</w:t>
         </w:r>
-        <w:r w:rsidR="00285949">
+        <w:r w:rsidR="00D10AD1">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00285949">
+        <w:r w:rsidR="00D10AD1">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00285949">
+        <w:r w:rsidR="00D10AD1">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc215736436 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc222381144 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00285949">
+        <w:r w:rsidR="00D10AD1">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00285949">
+        <w:r w:rsidR="00D10AD1">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00285949">
+        <w:r w:rsidR="00D10AD1">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00285949">
+        <w:r w:rsidR="00D10AD1">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5C4313D0" w14:textId="0DBC24C0" w:rsidR="00285949" w:rsidRDefault="00354286">
+    <w:p w14:paraId="438B1F53" w14:textId="0D986AAC" w:rsidR="00D10AD1" w:rsidRDefault="00D10AD1">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc215736437" w:history="1">
-        <w:r w:rsidR="00285949" w:rsidRPr="00B92891">
+      <w:hyperlink w:anchor="_Toc222381145" w:history="1">
+        <w:r w:rsidRPr="007C7F34">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00285949">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00285949" w:rsidRPr="00B92891">
+        <w:r w:rsidRPr="007C7F34">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Förslag till lag om ändring i offentlighets- och sekretesslagen (2009:400)</w:t>
+          <w:t>Ärendet och dess beredning</w:t>
         </w:r>
-        <w:r w:rsidR="00285949">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00285949">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00285949">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc215736437 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc222381145 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00285949">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00285949">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00285949">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00285949">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="145BF3AC" w14:textId="1F14BA5D" w:rsidR="00285949" w:rsidRDefault="00354286">
+    <w:p w14:paraId="4B3D7B4F" w14:textId="7642C738" w:rsidR="00D10AD1" w:rsidRDefault="00D10AD1">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc215736438" w:history="1">
-        <w:r w:rsidR="00285949" w:rsidRPr="00B92891">
+      <w:hyperlink w:anchor="_Toc222381146" w:history="1">
+        <w:r w:rsidRPr="007C7F34">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00285949">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00285949" w:rsidRPr="00B92891">
+        <w:r w:rsidRPr="007C7F34">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Ärendet och dess beredning</w:t>
+          <w:t>Ändringar i statens budget för 2026</w:t>
         </w:r>
-        <w:r w:rsidR="00285949">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00285949">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00285949">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc215736438 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc222381146 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00285949">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00285949">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00285949">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00285949">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="269FD08C" w14:textId="51458534" w:rsidR="00285949" w:rsidRDefault="00354286">
-[...157 lines deleted...]
-    <w:p w14:paraId="7978B547" w14:textId="3A3B3133" w:rsidR="00285949" w:rsidRDefault="00354286">
+    <w:p w14:paraId="10B05C78" w14:textId="3CE21929" w:rsidR="00D10AD1" w:rsidRDefault="00D10AD1">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc215736441" w:history="1">
-        <w:r w:rsidR="00285949" w:rsidRPr="00B92891">
+      <w:hyperlink w:anchor="_Toc222381147" w:history="1">
+        <w:r w:rsidRPr="007C7F34">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>5.1</w:t>
+          <w:t>3.1</w:t>
         </w:r>
-        <w:r w:rsidR="00285949">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00285949" w:rsidRPr="00B92891">
+        <w:r w:rsidRPr="007C7F34">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Vapenhandlares och vapenmäklares redovisning av transaktioner med skjutvapen</w:t>
+          <w:t>Ändringar av statens utgifter</w:t>
         </w:r>
-        <w:r w:rsidR="00285949">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00285949">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00285949">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc215736441 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc222381147 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00285949">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00285949">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00285949">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00285949">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="26CF5A95" w14:textId="44A5A58F" w:rsidR="00285949" w:rsidRDefault="00354286">
+    <w:p w14:paraId="58D8281B" w14:textId="20F5050B" w:rsidR="00D10AD1" w:rsidRDefault="00D10AD1">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc215736442" w:history="1">
-        <w:r w:rsidR="00285949" w:rsidRPr="00B92891">
+      <w:hyperlink w:anchor="_Toc222381148" w:history="1">
+        <w:r w:rsidRPr="007C7F34">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>5.2</w:t>
+          <w:t>3.2</w:t>
         </w:r>
-        <w:r w:rsidR="00285949">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00285949" w:rsidRPr="00B92891">
+        <w:r w:rsidRPr="007C7F34">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Utökat sekretesskydd för uppgifter om vapentransaktioner</w:t>
+          <w:t>Konsekvenser för statens budget</w:t>
         </w:r>
-        <w:r w:rsidR="00285949">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00285949">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00285949">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc215736442 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc222381148 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00285949">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00285949">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00285949">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>14</w:t>
         </w:r>
-        <w:r w:rsidR="00285949">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7BD2CE48" w14:textId="394DF1AB" w:rsidR="00285949" w:rsidRDefault="00354286">
-[...558 lines deleted...]
-    <w:p w14:paraId="27B330B6" w14:textId="28F04314" w:rsidR="00285949" w:rsidRDefault="00354286">
+    <w:p w14:paraId="77877CB5" w14:textId="143ACBFD" w:rsidR="00D10AD1" w:rsidRDefault="00D10AD1">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc215736450" w:history="1">
-        <w:r w:rsidR="00285949" w:rsidRPr="00B92891">
+      <w:hyperlink w:anchor="_Toc222381149" w:history="1">
+        <w:r w:rsidRPr="007C7F34">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Sammanfattning av Polismyndighetens hemställan om sekretess för vissa uppgifter om transaktioner med skjutvapen</w:t>
+          <w:t>Garantiavtal mellan Sverige och IBRD</w:t>
         </w:r>
-        <w:r w:rsidR="00285949">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00285949">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00285949">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc215736450 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc222381149 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00285949">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00285949">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00285949">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>28</w:t>
+          <w:t>15</w:t>
         </w:r>
-        <w:r w:rsidR="00285949">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2060876B" w14:textId="67B96FAF" w:rsidR="00285949" w:rsidRDefault="00354286">
+    <w:p w14:paraId="23C810FC" w14:textId="411F7941" w:rsidR="00D10AD1" w:rsidRDefault="00D10AD1">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc215736451" w:history="1">
-        <w:r w:rsidR="00285949" w:rsidRPr="00B92891">
+      <w:hyperlink w:anchor="_Toc222381150" w:history="1">
+        <w:r w:rsidRPr="007C7F34">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Hemställans lagförslag</w:t>
+          <w:t>Utkast till låneavtal mellan Ukraina och IBRD</w:t>
         </w:r>
-        <w:r w:rsidR="00285949">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00285949">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00285949">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc215736451 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc222381150 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00285949">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00285949">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00285949">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>29</w:t>
+          <w:t>24</w:t>
         </w:r>
-        <w:r w:rsidR="00285949">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3237CA6C" w14:textId="4EDF2432" w:rsidR="00285949" w:rsidRDefault="00354286">
+    <w:p w14:paraId="4D40564F" w14:textId="72354AE5" w:rsidR="00D10AD1" w:rsidRDefault="00D10AD1">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc215736452" w:history="1">
-        <w:r w:rsidR="00285949" w:rsidRPr="00B92891">
+      <w:hyperlink w:anchor="_Toc222381151" w:history="1">
+        <w:r w:rsidRPr="007C7F34">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Förteckning över remissinstanserna för hemställan</w:t>
+          <w:t>Allmänna villkor för IBRD:s finansiering</w:t>
         </w:r>
-        <w:r w:rsidR="00285949">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00285949">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00285949">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc215736452 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc222381151 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00285949">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00285949">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00285949">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>30</w:t>
+          <w:t>44</w:t>
         </w:r>
-        <w:r w:rsidR="00285949">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="215D4DB4" w14:textId="0E9E49CC" w:rsidR="00285949" w:rsidRDefault="00354286">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll4"/>
+    <w:p w14:paraId="383BE878" w14:textId="3A4181A6" w:rsidR="00D10AD1" w:rsidRDefault="00D10AD1">
+      <w:pPr>
+        <w:pStyle w:val="Innehll5"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc215736453" w:history="1">
-        <w:r w:rsidR="00285949" w:rsidRPr="00B92891">
+      <w:hyperlink w:anchor="_Toc222381152" w:history="1">
+        <w:r w:rsidRPr="007C7F34">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Sammanfattning av promemorian Sekretess för nya uppgifter i Schengens informationssystem</w:t>
+          <w:t>Utdrag ur protokoll vid regeringssammanträde den 19 februari 2026</w:t>
         </w:r>
-        <w:r w:rsidR="00285949">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00285949">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00285949">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc215736453 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc222381152 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00285949">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00285949">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00285949">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>31</w:t>
+          <w:t>92</w:t>
         </w:r>
-        <w:r w:rsidR="00285949">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="137ABC46" w14:textId="5226DC73" w:rsidR="00285949" w:rsidRDefault="00354286">
-[...354 lines deleted...]
-    <w:p w14:paraId="18606225" w14:textId="220AB08F" w:rsidR="00787AE2" w:rsidRDefault="00787AE2" w:rsidP="005E3C60">
+    <w:p w14:paraId="2E139B62" w14:textId="6D522047" w:rsidR="00653824" w:rsidRDefault="00653824" w:rsidP="005E3C60">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44A1F205" w14:textId="77777777" w:rsidR="00787AE2" w:rsidRPr="005A72C8" w:rsidRDefault="00787AE2" w:rsidP="00333C9D">
+    <w:p w14:paraId="413CCBA1" w14:textId="77777777" w:rsidR="00653824" w:rsidRPr="005A72C8" w:rsidRDefault="00653824" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_Toc337112318"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="3" w:name="_Toc215736436"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc337112318"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc4079163"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc222381144"/>
       <w:r w:rsidRPr="005A72C8">
         <w:lastRenderedPageBreak/>
         <w:t>Förslag till riksdagsbeslut</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
-      <w:bookmarkEnd w:id="3"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="13CE75B9" w14:textId="77777777" w:rsidR="00787AE2" w:rsidRDefault="00787AE2" w:rsidP="00333C9D">
+    </w:p>
+    <w:p w14:paraId="545CAED6" w14:textId="77777777" w:rsidR="00653824" w:rsidRDefault="00653824" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r w:rsidRPr="009831A0">
         <w:t>Regeringens förslag:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21E61FFD" w14:textId="3A95A9FC" w:rsidR="004C0855" w:rsidRPr="004C0855" w:rsidRDefault="004C0855" w:rsidP="004C0855">
+    <w:p w14:paraId="58261BEB" w14:textId="2643E632" w:rsidR="00FF1D73" w:rsidRPr="00982EEB" w:rsidRDefault="00FF1D73" w:rsidP="00FF1D73">
+      <w:pPr>
+        <w:pStyle w:val="Numreradlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00982EEB">
+        <w:t>Riksdagen godkänner den föreslagna användningen av anslaget</w:t>
+      </w:r>
+      <w:r w:rsidR="00E53475">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00982EEB">
+        <w:t xml:space="preserve">5:1 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00982EEB">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Länsstyrelserna m.m.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00982EEB">
+        <w:t xml:space="preserve"> inom utgiftsområde 1 Rikets styrelse (avsnitt</w:t>
+      </w:r>
+      <w:r w:rsidR="00D11F79">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00982EEB">
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00982EEB">
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4909E767" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRDefault="00FF1D73" w:rsidP="00FF1D73">
+      <w:pPr>
+        <w:pStyle w:val="Numreradlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Riksdagen godkänner avtalet med Internationella återuppbyggnads- och utvecklingsbanken om en garanti för bankens lån till Ukraina (avsnitt 3.1).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BFF3CE0" w14:textId="302520D2" w:rsidR="00FF1D73" w:rsidRDefault="00FF1D73" w:rsidP="00FF1D73">
+      <w:pPr>
+        <w:pStyle w:val="Numreradlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC3EE7">
+        <w:t xml:space="preserve">Riksdagen bemyndigar regeringen att under 2026 ställa ut </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC3EE7">
+        <w:t xml:space="preserve">statlig garanti till Internationella återuppbyggnads- och utvecklingsbanken som, inklusive tidigare utfärdade garantier, uppgår till högst </w:t>
+      </w:r>
+      <w:r>
+        <w:t>280 700 000 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00982EEB">
+        <w:t>euro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC3EE7">
+        <w:t xml:space="preserve"> plus ränta för bankens lån till Ukraina </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(avsnitt 3.1).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29CF2AC7" w14:textId="2B280072" w:rsidR="00FF1D73" w:rsidRDefault="00FF1D73" w:rsidP="00FF1D73">
+      <w:pPr>
+        <w:pStyle w:val="Numreradlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Riksdagen godkänner den föreslagna användningen av anslaget</w:t>
+      </w:r>
+      <w:r w:rsidR="00E53475">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">1:2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Försvarsmaktens insatser internationellt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> inom utgiftsområde</w:t>
+      </w:r>
+      <w:r w:rsidR="00E53475">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>6 För</w:t>
+      </w:r>
+      <w:r w:rsidR="00013493">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>svar och samhällets krisberedskap (avsnitt 3.1).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BA8E020" w14:textId="2AB86617" w:rsidR="00FF1D73" w:rsidRDefault="00FF1D73" w:rsidP="00FF1D73">
+      <w:pPr>
+        <w:pStyle w:val="Numreradlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Riksdagen bemyndigar regeringen att under 2026 för anslaget</w:t>
+      </w:r>
+      <w:r w:rsidR="00E53475">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">1:3 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Anskaffning av materiel och anläggningar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> inom utgiftsområde</w:t>
+      </w:r>
+      <w:r w:rsidR="00E53475">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>6 För</w:t>
+      </w:r>
+      <w:r w:rsidR="00013493">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>svar och samhällets krisberedskap besluta att skänka försvars</w:t>
+      </w:r>
+      <w:r w:rsidR="00013493">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">materiel till Ukraina i form av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00982EEB">
+        <w:t>granatgevär</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> med ammunition, som kan avvaras av Försvarsmakten under en begränsad tid, till ett värde om högst 600 640</w:t>
+      </w:r>
+      <w:r w:rsidR="00B01CE2">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>000</w:t>
+      </w:r>
+      <w:r w:rsidR="00B01CE2">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kronor (avsnitt 3.1).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68AAD835" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRPr="00475899" w:rsidRDefault="00FF1D73" w:rsidP="00FF1D73">
+      <w:pPr>
+        <w:pStyle w:val="Numreradlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Riksdagen godkänner ändrade ramar för utgiftsområden och anvisar ändrade anslag enligt tabell 1.1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D354603" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRDefault="00FF1D73" w:rsidP="00FF1D73">
+      <w:pPr>
+        <w:pStyle w:val="Numreradlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Riksdagen bemyndigar regeringen att ingå ekonomiska åtaganden som inklusive tidigare åtaganden medför behov av framtida anslag på högst de belopp och inom de tidsperioder som anges i tabell 1.2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FCBDC58" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRDefault="00FF1D73" w:rsidP="00FF1D73">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextefternumreradlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Riksdagen beslutar att förkorta motionstiden till sex</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00634F10">
+        <w:t xml:space="preserve"> dagar</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AD11487" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRPr="001314DC" w:rsidRDefault="00FF1D73" w:rsidP="00FF1D73">
+      <w:pPr>
+        <w:pStyle w:val="TabellRubrik"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001314DC">
+        <w:t>Tabell 1.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001314DC">
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>Specifikation av ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001314DC">
+        <w:t>ndrad</w:t>
+      </w:r>
+      <w:r>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001314DC">
+        <w:t xml:space="preserve"> ram</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001314DC">
+        <w:t xml:space="preserve"> för utgiftsområde</w:t>
+      </w:r>
+      <w:r>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001314DC">
+        <w:t xml:space="preserve"> och ändrade anslag 202</w:t>
+      </w:r>
+      <w:r>
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="520D62EC" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRPr="002C101C" w:rsidRDefault="00FF1D73" w:rsidP="00FF1D73">
+      <w:pPr>
+        <w:pStyle w:val="FigurUnderrubrik"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Tusental kronor</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5001" w:type="pct"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="323"/>
+        <w:gridCol w:w="462"/>
+        <w:gridCol w:w="2477"/>
+        <w:gridCol w:w="878"/>
+        <w:gridCol w:w="879"/>
+        <w:gridCol w:w="879"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00FF1D73" w:rsidRPr="009B50C2" w14:paraId="0EF12389" w14:textId="77777777" w:rsidTr="00991DF6">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="274" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6698D671" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRPr="00482E95" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellHuvud"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00482E95">
+              <w:t>Utg. omr.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="392" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="10679DAC" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRPr="00482E95" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellHuvud"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00482E95">
+              <w:t>Anslag</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2100" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7218832F" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRPr="00482E95" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellHuvud"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="744" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="316D88A7" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRPr="00482E95" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellHuvud"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00482E95">
+              <w:t>Beslutad ram/anvisat anslag</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="745" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="52203BC5" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRPr="00482E95" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellHuvud"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00482E95">
+              <w:t>Förändring</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00482E95">
+              <w:br/>
+              <w:t>av ram/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00482E95">
+              <w:br/>
+              <w:t>anslag</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="745" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="39A1CAE2" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRPr="00482E95" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellHuvud"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00482E95">
+              <w:br/>
+              <w:t>Ny ram/ny anslagsnivå</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FF1D73" w:rsidRPr="009B50C2" w14:paraId="1414E314" w14:textId="77777777" w:rsidTr="00991DF6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="274" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="53ECF3AB" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRPr="00482E95" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="392" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="444CCA1A" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRPr="00482E95" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2100" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="50F21F43" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRPr="00482E95" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Rikets styrelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="744" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="73A622AE" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRPr="00721814" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00721814">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00721814">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>614</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00721814">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00721814">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>324</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="745" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="478D6924" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F7C8B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F7C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F22426">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="745" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="170774B4" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F22426">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F22426">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F22426">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>61</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F22426">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F22426">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>324</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FF1D73" w:rsidRPr="009B50C2" w14:paraId="22371CDD" w14:textId="77777777" w:rsidTr="00991DF6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="274" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="005826E6" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="392" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="50D8F49C" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRPr="00721814" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00721814">
+              <w:t>5:1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2100" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E2CE136" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRPr="00721814" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00721814">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Länsstyrelserna m.m.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="744" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AC8A2FF" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRPr="00721814" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+            </w:pPr>
+            <w:r>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00721814">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00721814">
+              <w:t>418</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00721814">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00721814">
+              <w:t>384</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="745" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E21C3F6" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRPr="00721814" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF0193">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF0193">
+              <w:t>000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="745" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="00679E78" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRPr="00721814" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF0193">
+              <w:t>42</w:t>
+            </w:r>
+            <w:r>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF0193">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF0193">
+              <w:t>384</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FF1D73" w:rsidRPr="009B50C2" w14:paraId="5E0BA3A9" w14:textId="77777777" w:rsidTr="00991DF6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="274" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="375B17C3" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRPr="00482E95" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00482E95">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="392" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3CAB7506" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRPr="00482E95" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2100" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="18B53136" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRPr="00482E95" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00482E95">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Försvar och samhällets krisberedskap </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="744" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A2DA9C6" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRPr="00482E95" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>225</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>485</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="745" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="44D703DF" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRPr="002D1BA7" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D1BA7">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>-5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D1BA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>352</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D1BA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>957</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="745" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="07BC4E11" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRPr="00482E95" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D1BA7">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>219</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D1BA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>669</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D1BA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>528</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FF1D73" w:rsidRPr="009B50C2" w14:paraId="0B054DBB" w14:textId="77777777" w:rsidTr="00991DF6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="274" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7F928127" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRPr="00482E95" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="392" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3271B18D" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRPr="00482E95" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00482E95">
+              <w:t>1:1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2100" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EB535C7" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRPr="00482E95" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00482E95">
+              <w:t>Förbandsverksamhet och</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00482E95">
+              <w:t>beredskap</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="744" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="18DCFF0B" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRPr="00F97971" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97971">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>77</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F97971">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F97971">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>066</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F97971">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F97971">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>828</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="745" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7131041D" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRPr="00482E95" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>877</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF0193">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF0193">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>208</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="745" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0077B271" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRPr="00482E95" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>77</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F22426">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F22426">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>944</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F22426">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F22426">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>036</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FF1D73" w:rsidRPr="009B50C2" w14:paraId="64197612" w14:textId="77777777" w:rsidTr="00991DF6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="274" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6583A6A5" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRPr="00482E95" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="392" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="069CF7A0" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRPr="00482E95" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00482E95">
+              <w:t>1:2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2100" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4ED471AB" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRPr="00482E95" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00482E95">
+              <w:t>Försvarsmaktens insatser internationellt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="744" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="47197DF8" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRPr="00F97971" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97971">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F97971">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F97971">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>306</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F97971">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F97971">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>336</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="745" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="38026C8F" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRPr="00482E95" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF0193">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF0193">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>922</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF0193">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF0193">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>405</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="745" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="500B7F24" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRPr="00482E95" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F22426">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F22426">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>228</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F22426">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F22426">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>741</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FF1D73" w:rsidRPr="009B50C2" w14:paraId="5D356F25" w14:textId="77777777" w:rsidTr="00991DF6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="274" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3FD38341" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRPr="00482E95" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="392" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="305F31FA" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1:9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2100" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F0D03BC" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRPr="00401134" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401134">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Totalförsvarets forskningsinstitut</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="744" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="41551AD0" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRPr="00CC0E95" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>796</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00401134">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F97971">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>36</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="745" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="78F27D65" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRPr="00482E95" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>69</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF0193">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF0193">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>070</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="745" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="09C171BF" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>865</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F22426">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F22426">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>43</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FF1D73" w:rsidRPr="009B50C2" w14:paraId="1BE409DA" w14:textId="77777777" w:rsidTr="00991DF6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="274" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="65F5D893" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRPr="00482E95" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="392" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="23825C17" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRPr="00482E95" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1:14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2100" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B13AC48" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRPr="00401134" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401134">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Stöd till Ukraina</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="744" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CC51C67" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRPr="00F97971" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>39</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F97971">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>725</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F97971">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="745" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="50DF5184" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-11</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D8353F">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>374</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D8353F">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>740</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="745" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="22471457" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D8353F">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>350</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D8353F">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>260</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FF1D73" w:rsidRPr="009B50C2" w14:paraId="35A3C722" w14:textId="77777777" w:rsidTr="00991DF6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="274" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="165AA52C" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRPr="00482E95" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="392" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2E7F4C92" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2:4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2100" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="64A950BB" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRPr="00401134" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401134">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Krisberedskap</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="744" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E8B1204" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F97971">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>040</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F97971">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>508</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="745" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="483EF580" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>138</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF0193">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF0193">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="745" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="325D055E" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRPr="00482E95" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F22426">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F22426">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>178</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F22426">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F22426">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>608</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FF1D73" w:rsidRPr="009B50C2" w14:paraId="577278DA" w14:textId="77777777" w:rsidTr="00991DF6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="274" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="671B30FA" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRPr="00482E95" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="392" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1932C78E" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRPr="00482E95" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2:8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2100" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C1E592B" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRPr="00401134" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401134">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Myndigheten för psykologiskt försvar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="744" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="434FA482" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRPr="00482E95" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>159</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00401134">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>794</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="745" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6166D98E" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRPr="00482E95" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF0193">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF0193">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="745" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="41B4FD9E" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRPr="00482E95" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>174</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F22426">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F22426">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>794</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FF1D73" w14:paraId="75CD33C4" w14:textId="77777777" w:rsidTr="00991DF6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="274" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5D9336F5" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRPr="00482E95" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellSlutsumma"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="392" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="73B04731" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRPr="00482E95" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellSlutsumma"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2100" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4CA81C1C" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRPr="00482E95" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellSlutsumma"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00482E95">
+              <w:t>Summa anslagsförändring på ändringsbudget</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="744" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="684B3B02" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRPr="00482E95" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellSlutsumma"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00482E95">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="745" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="29239797" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRPr="00CB663F" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellSlutsumma"/>
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00435501">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00033EE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>349</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00033EE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CC0E95" w:rsidDel="00611295">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>957</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="745" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="557B49DB" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRPr="00780FC6" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellSlutsumma"/>
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780FC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5C47E4E8" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRDefault="00FF1D73" w:rsidP="00FF1D73">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="7286EDC1" w14:textId="77777777" w:rsidR="00787AE2" w:rsidRPr="00144361" w:rsidRDefault="00787AE2" w:rsidP="00333C9D">
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D25781D" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRDefault="00FF1D73" w:rsidP="00FF1D73">
+      <w:pPr>
+        <w:pStyle w:val="TabellRubrik"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Tabell 1.2</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Ändrade och nya beställningsbemyndiganden 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="317DD697" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRPr="002C101C" w:rsidRDefault="00FF1D73" w:rsidP="00FF1D73">
+      <w:pPr>
+        <w:pStyle w:val="FigurUnderrubrik"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Tusental kronor</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5164" w:type="pct"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="392"/>
+        <w:gridCol w:w="518"/>
+        <w:gridCol w:w="1540"/>
+        <w:gridCol w:w="956"/>
+        <w:gridCol w:w="957"/>
+        <w:gridCol w:w="957"/>
+        <w:gridCol w:w="770"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00FF1D73" w:rsidRPr="002B6908" w14:paraId="3606FC40" w14:textId="77777777" w:rsidTr="00991DF6">
+        <w:trPr>
+          <w:trHeight w:val="828"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="392" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="439E2178" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRPr="002B6908" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellHuvud"/>
+              <w:ind w:right="-33"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="002B6908">
+              <w:t>Utg</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B6908">
+              <w:t>omr</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="518" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2476BE6E" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRPr="002B6908" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellHuvud"/>
+              <w:ind w:right="-53"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="002B6908">
+              <w:t>Anslag</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1540" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A744086" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRPr="002B6908" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellHuvud"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="956" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="58DC4838" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRPr="002B6908" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellHuvud"/>
+            </w:pPr>
+            <w:r w:rsidRPr="002B6908">
+              <w:t>Beslutat beställ</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="002B6908">
+              <w:t>ning</w:t>
+            </w:r>
+            <w:r>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>b</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B6908">
+              <w:t>emyndi</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="002B6908">
+              <w:t>g</w:t>
+            </w:r>
+            <w:r>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B6908">
+              <w:t>nde</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="15CB69C8" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRPr="002B6908" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellHuvud"/>
+            </w:pPr>
+            <w:r w:rsidRPr="002B6908">
+              <w:t>Förändring av beställ</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="002B6908">
+              <w:t>nings</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="002B6908">
+              <w:t>bemyndi</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="002B6908">
+              <w:t>gande</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="37A5E48A" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRPr="002B6908" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellHuvud"/>
+            </w:pPr>
+            <w:r w:rsidRPr="002B6908">
+              <w:t>Nytt beställ</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="002B6908">
+              <w:t>nings</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>b</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B6908">
+              <w:t>emyn</w:t>
+            </w:r>
+            <w:r>
+              <w:t>d</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B6908">
+              <w:t>i</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="002B6908">
+              <w:t>gande</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="770" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="723D5586" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRPr="002B6908" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellHuvud"/>
+            </w:pPr>
+            <w:r w:rsidRPr="002B6908">
+              <w:t>Tidsperiod</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FF1D73" w:rsidRPr="00FF28ED" w14:paraId="384C6460" w14:textId="77777777" w:rsidTr="00991DF6">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="392" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="450805C8" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="518" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5FD29E06" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1:2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1540" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E053A40" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00482E95">
+              <w:t>Försvarsmaktens insatser internationellt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="956" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="19987C93" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+            </w:pPr>
+            <w:r>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>077</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="09EFC648" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00411367">
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00411367">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00411367">
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00411367">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>970</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E967872" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00411367">
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00411367">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>121</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00411367">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>170</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="770" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D978168" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2027–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F04CB0">
+              <w:t>2030</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FF1D73" w14:paraId="45FCAA55" w14:textId="77777777" w:rsidTr="00991DF6">
+        <w:trPr>
+          <w:trHeight w:val="634"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="392" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="65B3786F" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00D145F2">
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="518" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3120380E" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRPr="00D145F2" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00D145F2">
+              <w:t>1:3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1540" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C1342FC" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00D145F2">
+              <w:t>Anskaffning av materiel och anläggningar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="956" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="49FD857A" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+            </w:pPr>
+            <w:r>
+              <w:t>288</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CD3540">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CD3540">
+              <w:t>854</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CD3540">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CD3540">
+              <w:t>000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DF6818C" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+            </w:pPr>
+            <w:r>
+              <w:t>600</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>640</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="14D4A4BD" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+            </w:pPr>
+            <w:r>
+              <w:t>289</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD4ED6">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD4ED6">
+              <w:t>454</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD4ED6">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD4ED6">
+              <w:t>640</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="770" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CC0A813" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2027–2037</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FF1D73" w14:paraId="4627B002" w14:textId="77777777" w:rsidTr="00991DF6">
+        <w:trPr>
+          <w:trHeight w:val="206"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="392" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="091F5905" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRPr="00D145F2" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="518" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="12A6DC00" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRPr="00D145F2" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2:4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1540" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2652B4E8" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRPr="00D145F2" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Krisberedskap</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="956" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DF2F801" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>146</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D212264" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+            </w:pPr>
+            <w:r>
+              <w:t>116</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B3142F9" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>262</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="770" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BE332FC" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2027–2032</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FF1D73" w14:paraId="02E3E3AD" w14:textId="77777777" w:rsidTr="00991DF6">
+        <w:trPr>
+          <w:trHeight w:val="206"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="392" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B981AFC" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="518" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="155022B8" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2:2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1540" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E50B959" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Insatser för vaccinberedskap</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="956" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="39E35044" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="608B1EBD" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+            </w:pPr>
+            <w:r>
+              <w:t>498</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF317F">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00615E9A">
+              <w:t>333</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="542710ED" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRPr="00CC4024" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>498</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF317F">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CC4024">
+              <w:t>333</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="770" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="79C12CE2" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2027–2030</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FF1D73" w14:paraId="570B9364" w14:textId="77777777" w:rsidTr="00991DF6">
+        <w:trPr>
+          <w:trHeight w:val="964"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="392" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BA203D7" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellSlutsumma"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="518" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="117A3E74" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRPr="00AB54FB" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellSlutsumma"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1540" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="19BAAF8D" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellSlutsumma"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00AB54FB">
+              <w:t>Summa förändring av beställnings</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00AB54FB">
+              <w:t>bemyndigande på ändringsbudget</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="956" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="29ED6BAC" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellSlutsumma"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="144868D9" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellSlutsumma"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF0430">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>259</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF0430">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>043</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="38EB0B9F" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellSlutsumma"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="770" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C29B4D8" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRDefault="00FF1D73" w:rsidP="00991DF6">
+            <w:pPr>
+              <w:pStyle w:val="TabellSlutsumma"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="722243C2" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRDefault="00FF1D73" w:rsidP="00FF1D73">
+      <w:pPr>
+        <w:pStyle w:val="TabellFotnot"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005462B2">
+        <w:t xml:space="preserve">Anm.: De ekonomiska åtagandena medger utgifter fr.o.m. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2027</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005462B2">
+        <w:t xml:space="preserve"> t.o.m. angivet slutår.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="278E60EA" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRDefault="00FF1D73" w:rsidP="00FF1D73">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-      </w:pPr>
-[...12 lines deleted...]
-        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
+        <w:ind w:firstLine="0"/>
+        <w:sectPr w:rsidR="00FF1D73" w:rsidSect="00FF1D73">
           <w:headerReference w:type="even" r:id="rId16"/>
           <w:headerReference w:type="default" r:id="rId17"/>
           <w:footerReference w:type="even" r:id="rId18"/>
           <w:footerReference w:type="default" r:id="rId19"/>
           <w:headerReference w:type="first" r:id="rId20"/>
           <w:footerReference w:type="first" r:id="rId21"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0AB3D61D" w14:textId="5DDBA1F8" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="002405D8">
-[...462 lines deleted...]
-    <w:p w14:paraId="7197BF0C" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="005C3D12">
+    <w:p w14:paraId="1C28B92B" w14:textId="0BD90BCF" w:rsidR="00FF1D73" w:rsidRDefault="00FF1D73" w:rsidP="00FF1D73">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B07EDA9" w14:textId="77777777" w:rsidR="00667FDF" w:rsidRDefault="00667FDF" w:rsidP="00667FDF">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
         <w:ind w:firstLine="0"/>
-      </w:pPr>
-[...1127 lines deleted...]
-        <w:sectPr w:rsidR="00DF7CD4" w:rsidSect="00DF7CD4">
+        <w:sectPr w:rsidR="00667FDF" w:rsidSect="00155500">
           <w:headerReference w:type="even" r:id="rId22"/>
           <w:headerReference w:type="default" r:id="rId23"/>
           <w:footerReference w:type="even" r:id="rId24"/>
           <w:footerReference w:type="default" r:id="rId25"/>
-          <w:headerReference w:type="first" r:id="rId26"/>
-          <w:footerReference w:type="first" r:id="rId27"/>
+          <w:footerReference w:type="first" r:id="rId26"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r w:rsidRPr="00277E6A">
-[...14 lines deleted...]
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="5878BF97" w14:textId="77777777" w:rsidR="00E53475" w:rsidRDefault="00E53475">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="256562C6" w14:textId="54BFADBB" w:rsidR="00DB62B9" w:rsidRDefault="00E71274" w:rsidP="0022268A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc222381145"/>
+      <w:r w:rsidRPr="0022268A">
+        <w:lastRenderedPageBreak/>
+        <w:t>Ärendet och dess beredning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="0E600D7B" w14:textId="77777777" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="003C0A9F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Enligt riksdagsordningen får regeringen vid högst två tillfällen lämna en proposition med förslag till ändringar i statens budget för det löpande budgetåret (9 kap. 6 § första stycket). En sådan proposition lämnas i anslutning till budgetpropositionen eller den ekonomiska vårpropositionen (tilläggsbestämmelse 9.6.1). Förslag till ändringar i budgeten får dock lämnas vid andra tillfällen om regeringen anser att det finns särskilda skäl (9 kap. 6 § andra stycket).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15F1E5A7" w14:textId="77777777" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="003C0A9F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Sedan Rysslands fullskaliga invasion av Ukraina inleddes har Sverige lämnat ett omfattande stöd till Ukraina för att stärka landets försvars</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>förmåga. Ukraina har efterfrågat ytterligare stöd. Sverige har ett utrikes- och säkerhetspolitiskt intresse av att skyndsamt bistå Ukraina med det efterfrågade stödet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C03F375" w14:textId="3026F8BD" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="003C0A9F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002C281E">
+        <w:t>Den fortsatta ryska aggressionen mot Ukraina har förvärrat en redan ansträngd ekonomisk och finansiell situation i landet. Ukrainas finan</w:t>
+      </w:r>
+      <w:r w:rsidR="00013493">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002C281E">
+        <w:t xml:space="preserve">sieringsbehov </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bedöms</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C281E">
+        <w:t xml:space="preserve"> vara betydande och ökar snabbt. Internationella återuppbyggnads- och utvecklingsbanken (IBRD) </w:t>
+      </w:r>
+      <w:r>
+        <w:t>avser</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C281E">
+        <w:t xml:space="preserve"> att ge ett lån</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> till Ukraina</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C281E">
+        <w:t xml:space="preserve"> för att </w:t>
+      </w:r>
+      <w:r>
+        <w:t>uppfylla</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C281E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>landets</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C281E">
+        <w:t xml:space="preserve"> akuta behov av likvida medel</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E075F4">
+        <w:t>och har bett</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00904CD9">
+        <w:t>Sverige</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E075F4">
+        <w:t>att möjliggöra lånet genom att ställa ut garantier till banken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E9FCDC2" w14:textId="7ECE39AE" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="003C0A9F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002C281E">
+        <w:t xml:space="preserve">I denna proposition lämnas </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">mot denna bakgrund </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C281E">
+        <w:t>förslag om</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ytterligare stöd till Ukraina</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C281E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r w:rsidR="00B95620">
+        <w:t xml:space="preserve">om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C281E">
+        <w:t xml:space="preserve">att Sverige ska garantera IBRD:s lån till </w:t>
+      </w:r>
+      <w:r>
+        <w:t>landet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C281E">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00892FC7">
+        <w:t xml:space="preserve">Det framförhandlade garantiavtalet mellan Sverige och IBRD finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5C40">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>bilaga 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC0669">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Villkoren för bankens lån till Ukraina framgår av det utkast till l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC0669">
+        <w:t>åneavtal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B7409E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC0669">
+        <w:t xml:space="preserve">mellan Ukraina och IBRD </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">som </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC0669">
         <w:t xml:space="preserve">finns i </w:t>
       </w:r>
-      <w:r w:rsidRPr="00486993">
+      <w:r w:rsidRPr="009B5C40">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">bilaga </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC0669">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D71E70">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00892FC7">
+        <w:t xml:space="preserve">IBRD:s allmänna </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">villkor för finansiering av investeringsprojekt finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B573BC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>bilaga 7</w:t>
+        <w:t>bilaga 3</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00486993">
+    </w:p>
+    <w:p w14:paraId="13A567DE" w14:textId="0C84186B" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="003C0A9F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I propositionen lämnas även förslag för att säkerställa Sveriges vaccin</w:t>
+      </w:r>
+      <w:r w:rsidR="00321984">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>beredskap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B8E61B3" w14:textId="60840ECB" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="003C0A9F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002C281E">
+        <w:t xml:space="preserve">Eftersom situationen i Ukraina är mycket allvarlig och utvecklas snabbt är det av avgörande betydelse att </w:t>
+      </w:r>
+      <w:r>
+        <w:t>det efterfrågade stödet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C281E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003276FF">
-[...28 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:t>ges och garan</w:t>
+      </w:r>
+      <w:r w:rsidR="00013493">
         <w:softHyphen/>
-        <w:t>remissens lagförslag görs vissa språkliga och redaktionella ändringar.</w:t>
-[...25 lines deleted...]
-    <w:p w14:paraId="49F667A4" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00D965C9">
+      </w:r>
+      <w:r>
+        <w:t>tierna ställs ut</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C281E">
+        <w:t xml:space="preserve"> så snart som möjligt.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Det är vidare angeläget att säkerställa Sveriges tillgång till vaccin vid influensapandemier. Regeringen anser därför att det finns särskilda skäl för att lämna förslag till ändringar i statens budget för 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3046F6C1" w14:textId="77777777" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="003C0A9F">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="0021010C">
-[...24 lines deleted...]
-    <w:p w14:paraId="0CF2CD55" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00D965C9">
+      <w:r>
+        <w:t xml:space="preserve">Regeringen anser vidare mot bakgrund av den allvarliga situationen i Ukraina att det finns synnerliga skäl för riksdagen att besluta om förkortad motionstid. Regeringen föreslår att motionstiden förkortas till </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D1EB0">
+        <w:t>sex dagar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E6D9192" w14:textId="79D0AEAC" w:rsidR="00E71274" w:rsidRPr="003C0A9F" w:rsidRDefault="00E71274" w:rsidP="005C756C">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-      </w:pPr>
-[...54 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId33"/>
+        <w:sectPr w:rsidR="00E71274" w:rsidRPr="003C0A9F" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId27"/>
+          <w:headerReference w:type="default" r:id="rId28"/>
+          <w:footerReference w:type="even" r:id="rId29"/>
+          <w:footerReference w:type="default" r:id="rId30"/>
+          <w:headerReference w:type="first" r:id="rId31"/>
+          <w:footerReference w:type="first" r:id="rId32"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B6908">
-[...6 lines deleted...]
-    <w:p w14:paraId="3927353E" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00673110">
+      <w:r>
+        <w:t xml:space="preserve">Regeringspartierna och Sverigedemokraterna har kommit överens om att införa en ram för det militära stödet till Ukraina för 2024–2027. Ramen uppgår till </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5C40">
+        <w:t>146,5</w:t>
+      </w:r>
+      <w:r w:rsidR="000A4BD6">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5C40">
+        <w:t>miljarder kronor</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, fördelat på 25</w:t>
+      </w:r>
+      <w:r w:rsidR="00B01CE2">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>miljarder kronor för 2024, 41,5</w:t>
+      </w:r>
+      <w:r w:rsidR="000A4BD6">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">miljarder kronor för 2025 och 40 miljarder kronor per år för 2026 och 2027. Det stöd till Ukraina som föreslås i denna proposition </w:t>
+      </w:r>
+      <w:r w:rsidDel="0032724D">
+        <w:t xml:space="preserve">är </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en del av den ramen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="198D9B17" w14:textId="27BAB977" w:rsidR="00DB62B9" w:rsidRDefault="00E71274" w:rsidP="006D4305">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
-      </w:pPr>
-[...16 lines deleted...]
-    <w:p w14:paraId="30326ECE" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00673110">
+        <w:spacing w:before="100" w:beforeAutospacing="1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc222381146"/>
+      <w:r w:rsidRPr="003523A1">
+        <w:lastRenderedPageBreak/>
+        <w:t>Ändringar i statens budget för 2026</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="08F330F1" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00152749" w:rsidRDefault="00E71274" w:rsidP="0043571B">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-      </w:pPr>
-[...18 lines deleted...]
-      <w:r w:rsidR="006F2266">
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc221886739"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc222381147"/>
+      <w:r w:rsidRPr="00A67C4C">
+        <w:t>Ändringar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00386133">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0050145D">
+        <w:t>av</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00386133">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E253F">
+        <w:t>statens</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001731A3">
+        <w:t>utgifter</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="2EA5412B" w14:textId="77777777" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Utgiftsområde 1 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A67C4C">
+        <w:t>Rikets</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> styrelse</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14C1DF52" w14:textId="77777777" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">5:1 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A67C4C">
+        <w:t>Länsstyrelserna</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> m.m.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CA11850" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00607B54" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I statens budget för innevarande år finns för detta ändamål uppfört ett anslag på </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00737AEA">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
         <w:t> </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r w:rsidR="006F2266">
+      <w:r w:rsidRPr="00737AEA">
+        <w:t>418</w:t>
+      </w:r>
+      <w:r>
         <w:t> </w:t>
       </w:r>
-      <w:r>
-[...153 lines deleted...]
-    <w:p w14:paraId="41511670" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00673110">
+      <w:r w:rsidRPr="00737AEA">
+        <w:t>384</w:t>
+      </w:r>
+      <w:r>
+        <w:t> 000 kronor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B2EB8DC" w14:textId="5E48494E" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="0043571B">
       <w:pPr>
         <w:pStyle w:val="Rubrik4ram"/>
       </w:pPr>
       <w:r>
         <w:t>Regeringens förslag</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ED6AEFC" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00673110">
+    <w:p w14:paraId="4A76BD3E" w14:textId="77777777" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="0043571B">
       <w:pPr>
         <w:pStyle w:val="Brdtextram"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C04157">
-[...90 lines deleted...]
-      <w:r w:rsidRPr="00403F7B">
+      <w:r>
+        <w:t xml:space="preserve">Anslaget 5:1 </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Justitiekanslern</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00403F7B">
+        <w:t>Länsstyrelserna m.m.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ökas med 3 000 000 kronor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4846CDF6" w14:textId="77777777" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Anslaget 5:1 </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Riksdagens ombuds</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Länsstyrelserna m.m.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> får även användas för att lämna stöd till Ukraina.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F58396C" w14:textId="77777777" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Skälen för regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="569FC305" w14:textId="1E82AB28" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002928CA">
+        <w:t>Anslaget</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> används bl.a. för de 21 länsstyrelsernas förvaltningsutgifter, regeringens behov av vissa mindre utvecklingsinsatser och visst euro</w:t>
+      </w:r>
+      <w:r w:rsidR="00321984">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>peiskt samarbete.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A09680A" w14:textId="66BDE357" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC78C1">
+        <w:t xml:space="preserve">Ukraina har behov av stöd </w:t>
+      </w:r>
+      <w:r>
+        <w:t>för att utveckla och återuppbygga samhället i provinsen Zaporiz</w:t>
+      </w:r>
+      <w:r w:rsidR="00C32E74">
+        <w:t>j</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">zja </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>oblast</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> i syfte att stärka landets civila försvar. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002577A6">
+        <w:t>Länsstyrelserna i Värmland och Västernorrland har lämnat förslag på stödåtgärder</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> i form av kunskaps- och erfarenhetsutbyte på regional nivå inom civil beredskap </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002577A6">
+        <w:t>(Fö2025/</w:t>
+      </w:r>
+      <w:r>
+        <w:t>01777</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002577A6">
+        <w:t xml:space="preserve">). Sverige har ett utrikes- och säkerhetspolitiskt intresse av att bistå Ukraina med det efterfrågade stödet. Anslaget bör därför ökas med </w:t>
+      </w:r>
+      <w:r>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002577A6">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>000 000 kronor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65E91D93" w14:textId="77777777" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>För att möjliggöra stödåtgärderna bör anslagsändamålet utvidgas så att anslaget även får användas för att lämna stöd till Ukraina.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B20775B" w14:textId="6118E782" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D755BC">
+        <w:t>Ökning</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D755BC">
+        <w:t xml:space="preserve"> av anslaget finansieras genom att anslaget</w:t>
+      </w:r>
+      <w:r w:rsidR="00B01CE2">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D755BC">
+        <w:t xml:space="preserve">1:14 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D755BC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
+        <w:t xml:space="preserve">Stöd till Ukraina </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">inom utgiftsområde 6 Försvar och samhällets krisberedskap </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D755BC">
+        <w:t xml:space="preserve">minskas med </w:t>
+      </w:r>
+      <w:r>
+        <w:t>motsvarande belopp</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D755BC">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="678FA790" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="006409B3" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3utannumrering"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B5604">
+        <w:t>Utgiftsområde</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 2 Samhällsekonomi och finansförvaltning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D1C206C" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00E330C6" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Garanti till Internationella </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006409B3">
+        <w:t>återuppbyggnads</w:t>
+      </w:r>
+      <w:r>
+        <w:t>- och utvecklingsbanken</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B14924C" w14:textId="453D76DB" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A7BB8">
+        <w:t>Regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F3D36E4" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="001966E3" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F23104">
+        <w:t>Riksdagen godkänner avtalet med Internationella återuppbyggnads- och utvecklingsbanken om en garanti för bankens lån till Ukraina</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A6F9507" w14:textId="5FA2EFBE" w:rsidR="00E71274" w:rsidRPr="00377548" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Riksdagen bemyndigar regeringen att under 2026 ställa ut en statlig garanti till Internationella återuppbyggnads- och utvecklingsbanken som, inklusive tidigare utfärdade garantier, uppgår till högst </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00790EDE">
+        <w:t>280 700 000 euro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00296DB8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>plus ränta för bankens lån till Ukraina</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F160C7">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05B52356" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="008B1E73" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11193C0A" w14:textId="77777777" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A7BB8">
+        <w:lastRenderedPageBreak/>
+        <w:t>Skälen för regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1020FC0A" w14:textId="326571D3" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009117C8">
+        <w:t xml:space="preserve">Den </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">fortsatta </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009117C8">
+        <w:t>ryska aggressionen mot Ukraina har förvärrat en redan ansträngd ekonomisk och finansiell situation i landet</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009117C8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Ukrainas f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009117C8">
+        <w:t>inan</w:t>
+      </w:r>
+      <w:r w:rsidR="00013493">
         <w:softHyphen/>
       </w:r>
-      <w:r w:rsidRPr="00403F7B">
+      <w:r w:rsidRPr="009117C8">
+        <w:t xml:space="preserve">sieringsbehov </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bedöms</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009117C8">
+        <w:t xml:space="preserve"> vara betydande och </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">akuta. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009117C8">
+        <w:t xml:space="preserve">Det är </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">därför </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009117C8">
+        <w:t xml:space="preserve">av stor </w:t>
+      </w:r>
+      <w:r>
+        <w:t>vikt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009117C8">
+        <w:t xml:space="preserve"> att Sverige bidra</w:t>
+      </w:r>
+      <w:r>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009117C8">
+        <w:t xml:space="preserve"> med stöd för att stärka Ukrainas ekonomi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C71CC25" w14:textId="47917F6E" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009117C8">
+        <w:t xml:space="preserve">IBRD </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">har ett </w:t>
+      </w:r>
+      <w:r w:rsidDel="00C05615">
+        <w:t>flertal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009117C8" w:rsidDel="00C05615">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009117C8">
+        <w:t xml:space="preserve">pågående engagemang i Ukraina </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">i form av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009117C8">
+        <w:t xml:space="preserve">reform- och </w:t>
+      </w:r>
+      <w:r>
+        <w:t>stödinsatser</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009117C8">
+        <w:t xml:space="preserve"> som syftar till att stärka landets långsiktiga ekonomiska tillväxt och </w:t>
+      </w:r>
+      <w:r>
+        <w:t>stabilitet,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F958A1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">bl.a. insatser för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F958A1">
+        <w:t>EU‑anpassning</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F958A1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B95620">
+        <w:t xml:space="preserve">för </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F958A1">
+        <w:t>utveckla den inhemska finanssektorn och det sociala skyddsnätet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> samt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F958A1">
+        <w:t xml:space="preserve"> reformer inom </w:t>
+      </w:r>
+      <w:r>
+        <w:t>den offentliga förvaltningen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009117C8">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14B19058" w14:textId="41F79221" w:rsidR="00E71274" w:rsidRPr="008A1383" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Efter förslag i propositionen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8364D">
+        <w:t>Extra ändringsbudget för 2022 – Garanti till Internationella återuppbyggnads- och utvecklingsbanken för lån till Ukraina</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> bemyndigades regeringen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8364D">
+        <w:t xml:space="preserve">att under 2022 ställa ut en statlig garanti till </w:t>
+      </w:r>
+      <w:r>
+        <w:t>IBRD</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8364D">
+        <w:t xml:space="preserve"> som </w:t>
+      </w:r>
+      <w:r>
+        <w:t>uppgick</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8364D">
+        <w:t xml:space="preserve"> till högst 44 700 000 euro plus ränta för bankens kompletterande lån till Ukraina</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (prop. 2021/22:152, bet. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00915F01">
+        <w:t>2021/22:FiU45</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, rskr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058010A">
+        <w:t>2021/22:190</w:t>
+      </w:r>
+      <w:r>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AFB3ED5" w14:textId="3028AD5A" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B818C2">
+        <w:t xml:space="preserve">IBRD </w:t>
+      </w:r>
+      <w:r>
+        <w:t>förväntas under det första kvartalet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF1719">
+        <w:t xml:space="preserve"> 2026</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B818C2">
+        <w:t xml:space="preserve">besluta om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00296DB8">
+        <w:t>ytterligare</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B818C2">
+        <w:t xml:space="preserve"> lån till Ukraina</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> på</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B818C2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>236</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B818C2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B818C2" w:rsidDel="00C318DA">
+        <w:t xml:space="preserve">miljoner </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B818C2">
+        <w:t>euro</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och har </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B818C2">
+        <w:t xml:space="preserve">bett </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B573BC">
+        <w:t>Sverige</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B818C2">
+        <w:t xml:space="preserve"> att möjliggöra </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ett </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B818C2">
+        <w:t xml:space="preserve">lån genom att ställa ut </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B818C2">
+        <w:t>garanti till banken</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B818C2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Lånet kommer att ges inom ramen för stödprogram</w:t>
+      </w:r>
+      <w:r w:rsidR="00B95620">
+        <w:t>met</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00143C60">
+        <w:t xml:space="preserve">Public </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00143C60">
+        <w:t>Expenditures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00143C60">
+        <w:t xml:space="preserve"> for Administrative </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00143C60">
+        <w:t>Capacity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00143C60">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00143C60">
+        <w:t>Endurance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, som</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00143C60">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>syftar till</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00143C60">
+        <w:t xml:space="preserve"> att kompensera Ukraina för verifierade sociala och humanitära utgifter i</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> landets</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00143C60">
+        <w:t xml:space="preserve"> statsbudget</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13A65A6E" w14:textId="238F11CA" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Sverige har ett nära och långtgående samarbete med Världsbanks</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">gruppen, i vilken IBRD ingår. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B95620">
+        <w:t xml:space="preserve">Banken </w:t>
+      </w:r>
+      <w:r>
+        <w:t>har djupgående kunskaper om den finansiella och ekonomiska situationen i Ukraina och bedöms vara en pålitlig institution för att förvalta och övervaka ekonomiskt stöd till landet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FE7FAE9" w14:textId="567F9A37" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Det aktuella lånet från IBRD till Ukraina </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00114737">
+        <w:t>har</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004813DC">
+        <w:t xml:space="preserve"> löptid </w:t>
+      </w:r>
+      <w:r>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004813DC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004813DC">
+        <w:t xml:space="preserve"> år</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004813DC">
+        <w:t>och rörlig</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ränta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004813DC">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A2427E">
+        <w:t xml:space="preserve">Sverige kan, vid uteblivna betalningar av Ukraina, som mest behöva betala hela </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kapital</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A2427E">
+        <w:t>beloppet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> om 236 miljoner euro, vilket för närvarande motsvarar 2,5 miljarder kronor,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A2427E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>plus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A2427E">
+        <w:t xml:space="preserve"> ränt</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A2427E">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004813DC">
+        <w:t xml:space="preserve">Enligt beräkningar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A2427E">
+        <w:t>basera</w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A2427E">
+        <w:t xml:space="preserve"> på </w:t>
+      </w:r>
+      <w:r>
+        <w:t>nuvarande ränteläge kommer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A2427E">
+        <w:t xml:space="preserve"> de totala räntebetalningarna </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A2427E">
+        <w:t xml:space="preserve">uppgå till </w:t>
+      </w:r>
+      <w:r>
+        <w:t>203</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A2427E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A2427E" w:rsidDel="00157D24">
+        <w:t xml:space="preserve">miljoner </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A2427E">
+        <w:t>euro</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, vilket för närvarande motsvarar 2,2</w:t>
+      </w:r>
+      <w:r w:rsidR="000A4BD6">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>miljarder kronor. Det garanterade beloppet, dvs. kapitalbeloppet plus ränta, beräk</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">nas </w:t>
+      </w:r>
+      <w:r w:rsidR="00B95620">
+        <w:t xml:space="preserve">därmed </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">uppgå till </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC51F2">
+        <w:t>43</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">9 </w:t>
+      </w:r>
+      <w:r w:rsidDel="00157D24">
+        <w:t xml:space="preserve">miljoner </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">euro, vilket för närvarande motsvarar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC0669">
+        <w:t>4,</w:t>
+      </w:r>
+      <w:r>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="000A4BD6">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>miljarder kronor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3191AB64" w14:textId="44C8100D" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De första tio åren av lånets löptid är amorteringsfria och därefter ska Ukraina göra amorteringar till IBRD två gånger per år. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004813DC">
+        <w:t>Sveriges eventuella infriande</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> av garantin,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00892FC7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00892FC7">
+        <w:t>dvs. det Sverige behöver betala om Ukraina inte amorterar enligt plan, kommer att spridas ut över lånets löptid.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004813DC">
+        <w:t xml:space="preserve"> För Sverige innebär det att den högsta förväntade årliga </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kostnaden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004813DC">
+        <w:t xml:space="preserve"> beräknas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC0669">
+        <w:t>upp</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00FC0669">
+        <w:t>komma 2037 och uppgå till ca 23</w:t>
+      </w:r>
+      <w:r>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004813DC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004813DC" w:rsidDel="00157D24">
+        <w:t xml:space="preserve">miljoner </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004813DC">
+        <w:t xml:space="preserve">kronor. Återbetalningar </w:t>
+      </w:r>
+      <w:r>
+        <w:t>av</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004813DC">
+        <w:t xml:space="preserve"> lånet som garanteras av Sverige har samma prioritet och villkor som </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">övriga </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004813DC">
+        <w:t xml:space="preserve">lån från IBRD. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Banken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004813DC">
+        <w:t xml:space="preserve"> har en mycket hög grad av återbetalning på grund av sin status som prioriterad fordringsägare.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Ett eventuellt infriande av garantin kommer vidare att leda till att Sverige får en rätt att kräva betalning för det infriade beloppet (regressrätt)</w:t>
+      </w:r>
+      <w:r w:rsidDel="001563ED">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>från Ukraina.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C68E0CA" w14:textId="62F2E14D" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Låneavtalet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD694E">
+        <w:t>är föremål för slutlig formell handläggning av banken och Ukraina</w:t>
+      </w:r>
+      <w:r w:rsidR="00B95620">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och ett</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD694E">
+        <w:t xml:space="preserve"> besked från Sverige om att </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">landet kommer att ställa ut </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD694E">
+        <w:t>en garanti</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> är en förutsättning för att lånet ska beviljas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E846779" w14:textId="61857627" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Det råder stor osäkerhet kring hur den rådande situationen i Ukraina kommer att utvecklas och hur den kommer att påverka den ekonomiska utvecklingen i landet. Det är svårt att bedöma om och i så fall när garantin kommer att infrias. Garantin bör därför hanteras utanför ramen för den statliga garantimodellen, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00887D49">
+        <w:t>som regleras i 6 kap. 4 och 5 §§ budgetlagen (2011:203)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Kostnader för ett eventuellt infriande av garantin bör därför anslagsfinansieras. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C657D8">
+        <w:t>Ukraina ingår i OECD:s lista över biståndsländer och kostnaderna för ett eventuellt infriande uppfyller kriterierna för inter</w:t>
+      </w:r>
+      <w:r w:rsidR="00013493">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00C657D8">
+        <w:t xml:space="preserve">nationellt bistånd, enligt den definition som används av OECD:s biståndskommitté DAC. Dessa kostnader avses därför finansieras från anslaget 1:1 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB5061">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>män</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00403F7B">
+        <w:t xml:space="preserve">Biståndsverksamhet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C657D8">
+        <w:t>inom utgiftsområde</w:t>
+      </w:r>
+      <w:r w:rsidR="00B01CE2">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C657D8">
+        <w:t>7 Internationellt bistånd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58824860" w14:textId="48955604" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Enligt 10 kap. 3 § regeringsformen krävs riksdagens godkännande för att regeringen ska kunna ingå en bindande internationell överenskommelse som gäller ett ämne som riksdagen ska besluta om. Vidare krävs enligt 9 kap. 8 § andra stycket regeringsformen och 6 kap. 3 § första stycket budgetlagen riksdagens medgivande för att Sverige ska kunna göra ekonomiska åtaganden av detta slag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="191F664A" w14:textId="75FBC144" w:rsidR="00E71274" w:rsidRPr="006409B3" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Mot denna bakgrund föreslår regeringen att riksdagen godkänner avtalet med IBRD om en garanti för bankens lån till Ukraina och bemyndigar regeringen att under 2026 ställa ut en statlig garanti till banken som, inklusive tidigare utfärdade garantier, uppgår till </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E2ABF">
+        <w:t>högst</w:t>
+      </w:r>
+      <w:r>
+        <w:t> 280 700 000 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E2ABF">
+        <w:t>euro plus</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ränta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64A3EF6F" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="006409B3" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Efter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C65DD7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">riksdagens godkännande, och under förutsättning att innehållet i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C65DD7">
+        <w:t xml:space="preserve">det slutliga låneavtalet mellan IBRD och Ukraina överensstämmer med </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">innehållet i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C65DD7">
+        <w:t>utkastet till låneavtal</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C65DD7">
+        <w:t xml:space="preserve"> avser regeringen ingå </w:t>
+      </w:r>
+      <w:r>
+        <w:t>garanti</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C65DD7">
+        <w:t>avtalet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00256B44" w14:textId="77777777" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3utannumrering"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B5604">
+        <w:t>Utgiftsområde</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 6 Försvar och samhällets krisberedskap</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3690BF6F" w14:textId="77777777" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1:1 Förbandsverksamhet och beredskap</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A0CD3D9" w14:textId="1AE282B7" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I statens budget för innevarande år finns för detta ändamål uppfört ett anslag på 77 066</w:t>
+      </w:r>
+      <w:r w:rsidR="00B01CE2">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>828</w:t>
+      </w:r>
+      <w:r w:rsidR="00B01CE2">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>000</w:t>
+      </w:r>
+      <w:r w:rsidR="00B01CE2">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kronor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="092821D9" w14:textId="77777777" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00215D4B">
+        <w:t>Regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63A73887" w14:textId="31BAA971" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00215D4B">
+        <w:t xml:space="preserve">Anslaget 1:1 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00215D4B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Kammarrätten i Stockholm</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00403F7B">
+        <w:t>Förbandsverksamhet och beredskap</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00215D4B">
+        <w:t xml:space="preserve"> ökas med </w:t>
+      </w:r>
+      <w:r>
+        <w:t>877 208</w:t>
+      </w:r>
+      <w:r w:rsidR="00B01CE2">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>000</w:t>
+      </w:r>
+      <w:r w:rsidR="00B01CE2">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00215D4B">
+        <w:t>kronor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="213083D0" w14:textId="77777777" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00215D4B">
+        <w:t>Skälen för regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D3D8433" w14:textId="610334EE" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Anslaget används bl.a. för att finansiera utbildnings- och övnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>verksamhet för utvecklingen av försvarsmaktsorganisationen, planering, nationella operationer och insatser och operationer och insatser under Natos ledning inom Natos eget territorium, under ledning av bilaterala och multilaterala samarbeten samt försvarsunderrättelseverksamhet. Anslaget används även till att finansiera åtgärder med avsikt att bibehålla materielens eller anläggningens tekniska förmåga eller prestanda.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C0576DD" w14:textId="722F7F76" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I denna proposition föreslås att regeringen bemyndigas att skänka försvarsmateriel till Ukraina (se anslaget 1:3 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00803E8A">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Anskaffning av materiel och anläggningar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">). Överföringen av materielen till Ukraina medför bl.a. </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">kostnader för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B7758A">
+        <w:t>transporter med tillhörande säkerhetsoperationer</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> samt för iordningställande och stöd till underhåll av materielen. Det är angeläget att överföringen kan genomföras skyndsamt. Vidare behöver Försvarsmakten genomföra utbildningsinsatser för att utveckla Ukrainas försvarsförmåga, inklusive insatser riktade till ukrainska medborgare. Utbildningsinsatserna avses genomföras inom ramen för bilaterala och multilaterala samarbeten. Anslaget bör </w:t>
+      </w:r>
+      <w:r w:rsidDel="00A54259">
+        <w:t xml:space="preserve">därför </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ökas med 877 208 000</w:t>
+      </w:r>
+      <w:r w:rsidR="00920123">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kronor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18ADCA10" w14:textId="5A4846AE" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ökningen av anslaget finansieras genom att anslaget</w:t>
+      </w:r>
+      <w:r w:rsidR="000A4BD6">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">1:14 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00215D4B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Åklagarmyndigheten</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00403F7B">
+        <w:t>Stöd till Ukraina</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> minskas med motsvarande belopp.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E2D901E" w14:textId="77777777" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1:2 Försvarsmaktens insatser internationellt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14FEB39B" w14:textId="77777777" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I statens budget för innevarande år finns för detta ändamål uppfört ett anslag på 15 306 336 000 kronor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A3CF995" w14:textId="491EB311" w:rsidR="00E71274" w:rsidRPr="00607B54" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Vidare har regeringen ett bemyndigande att under innevarande år besluta om beställningar av materiel och anläggningar som inklusive tidigare åtaganden medför behov av framtida anslag på högst 5</w:t>
+      </w:r>
+      <w:r w:rsidR="000D37E5">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>077</w:t>
+      </w:r>
+      <w:r w:rsidR="000D37E5">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>200</w:t>
+      </w:r>
+      <w:r w:rsidR="000D37E5">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>000</w:t>
+      </w:r>
+      <w:r w:rsidR="000D37E5">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kronor 2027–2030.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="603F8C6A" w14:textId="77777777" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00215D4B">
+        <w:t>Regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00FA9CB2" w14:textId="5414834F" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Anslaget 1:2 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00215D4B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Naturvårdsverket</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00403F7B">
+        <w:t>Försvarsmakten</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Svenska Jägareförbundet</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00403F7B">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00215D4B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Svenska Skyttesport</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00403F7B">
+        <w:t xml:space="preserve"> insatser internationellt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ökas med 4 922 405</w:t>
+      </w:r>
+      <w:r w:rsidR="000A4BD6">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>000</w:t>
+      </w:r>
+      <w:r w:rsidR="000A4BD6">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kronor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="295A1881" w14:textId="31FE6117" w:rsidR="00E71274" w:rsidRPr="009027D6" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B7758A">
+        <w:t>Anslaget</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">1:2 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00215D4B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:softHyphen/>
-[...14 lines deleted...]
-      <w:r w:rsidRPr="00403F7B">
+        <w:t>Försvarsmakten</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Journalistförbundet</w:t>
-[...70 lines deleted...]
-      <w:r w:rsidRPr="00403F7B">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00215D4B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Tidnings</w:t>
+        <w:t xml:space="preserve"> insatser internationellt</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:softHyphen/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00403F7B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>får även användas till att utveckla materiel och utrustning i syfte att skänka denna till Ukraina.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="006ADD6B" w14:textId="0350DEA7" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen bemyndigas att under 2026 för anslaget</w:t>
+      </w:r>
+      <w:r w:rsidR="000A4BD6">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">1:2 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00215D4B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>utgivarna</w:t>
-[...287 lines deleted...]
-      <w:r w:rsidRPr="00DA4A40">
+        <w:t>Försvars</w:t>
+      </w:r>
+      <w:r w:rsidR="00321984">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Tidningsutgivarna</w:t>
-[...19 lines deleted...]
-      <w:r w:rsidRPr="00DA4A40">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00215D4B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Journalist</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>maktens insatser internationellt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> besluta om beställningar och utveck</w:t>
+      </w:r>
+      <w:r w:rsidR="00321984">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ling av materiel och utrustning som inklusive tidigare åtaganden medför behov av framtida anslag på högst </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5C40">
+        <w:t>11 121 170</w:t>
+      </w:r>
+      <w:r w:rsidR="000A4BD6">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5C40">
+        <w:t>000</w:t>
+      </w:r>
+      <w:r w:rsidR="000A4BD6">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kronor 2027–2030.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EBCF49A" w14:textId="77777777" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00215D4B">
+        <w:t xml:space="preserve">Skälen för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF65CD">
+        <w:t>regeringens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00215D4B">
+        <w:t xml:space="preserve"> förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="520085E9" w14:textId="77777777" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Anslaget används bl.a. till att anskaffa materiel och utrustning i syfte att skänka till Ukraina.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="791E0DB0" w14:textId="13CC3DB0" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ukraina har efterfrågat ytterligare materiel och utrustning för att stärka sin operativa försvarsförmåga, t.ex. avseende luftförsvar,</w:t>
+      </w:r>
+      <w:r w:rsidDel="0027370A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>långräckviddig bekämpning, materiel för logistik, infanteri, ledningsstöd och taktisk kommunikation, ammunition, sensorer och obemannade system. Vidare efterfrågar Ukraina fortsatta åtgärder för att utveckla och anpassa materiel till landets behov. Försvarets materielverk och Försvarsmakten har på uppdrag av regeringen lämnat förslag avseende materiel och utrustning som kan upphandlas och skänkas till Ukraina (Fö2025/00474 samt Fö2025/01609). Det handlar framför allt om materiel och utrustning som finns tillgänglig på marknaden, men det kan även vara fråga om materiel och utrustning som kräver viss utveckling och anpassning för att kunna tillgodose Ukrainas behov. Sverige har ett utrikes- och säkerhetspolitiskt intresse av att bistå Ukraina med den efterfrågade materielen och utrust</w:t>
+      </w:r>
+      <w:r w:rsidR="00321984">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ningen. Sverige bör därför anskaffa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0008116D">
+        <w:t>och utveckla</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> sådan materiel och utrustning för att skänka den till Ukraina, samt ge stöd till underhåll av </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>materielen och utrustningen. Anslaget bör därför ökas med 4 922 405</w:t>
+      </w:r>
+      <w:r w:rsidR="000D37E5">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>000</w:t>
+      </w:r>
+      <w:r w:rsidR="000D37E5">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kronor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1100152C" w14:textId="6215D17E" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">För att kunna </w:t>
+      </w:r>
+      <w:r w:rsidR="00013493">
+        <w:t xml:space="preserve">beställa och utveckla </w:t>
+      </w:r>
+      <w:r>
+        <w:t>den efterfrågade materielen och utrustningen behövs ett utökat bemyndigande som medför ekonomiska åtaganden kommande år</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023FDD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">med </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5C40">
+        <w:t>4 633 217 000</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> kronor. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00743082">
+        <w:t xml:space="preserve">Bemyndigandet föreslås även omfatta en marginal på </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5C40">
+        <w:t>1 410 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B573BC">
+        <w:t>753</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5C40">
+        <w:t> 000</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00743082">
+        <w:t>kronor för att kunna hantera osäkerheter i fråga om leveranser av den materiel och utrustning som ska anskaffas.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Sammantaget </w:t>
+      </w:r>
+      <w:r w:rsidR="00013493">
+        <w:t xml:space="preserve">behöver </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">bemyndigandet </w:t>
+      </w:r>
+      <w:r w:rsidR="00013493">
+        <w:t xml:space="preserve">ökas </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">med </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091494C">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091494C">
+        <w:t>043</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091494C">
+        <w:t>970</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> kronor. Vidare behöver bemyndigandet utvidgas till att även omfatta att besluta om beställningar av utrustning </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00736652">
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">att besluta om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00736652">
+        <w:t>utveckling av materiel och utrustning</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00736652">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Av förbiseende avser bemyndig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>andet som begärdes i budgetpropositionen för 2026 beslut om beställ</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ningar av anläggningar (prop. 2025/2026:1, utg.omr. 6, avsnitt 4.6.2). Det finns inte något behov av något sådant bemyndigande. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027370A">
+        <w:t xml:space="preserve">Regeringen </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">bör därför </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027370A">
+        <w:t xml:space="preserve">bemyndigas att under 2026 för anslaget 1:2 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B7758A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
+        <w:t>Försvarsmaktens insatser internationellt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027370A">
+        <w:t xml:space="preserve"> besluta om beställningar och utveckling av materiel och utrustning som inklusive tidigare åtaganden medför behov av framtida anslag på högst </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5C40">
+        <w:t>11 121 170 000</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027370A">
+        <w:t xml:space="preserve"> kronor 2027–2030.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027370A" w:rsidDel="0027370A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Bemyndig</w:t>
+      </w:r>
+      <w:r>
         <w:softHyphen/>
-      </w:r>
-      <w:r w:rsidRPr="00DA4A40">
+        <w:t xml:space="preserve">andet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F1665">
+        <w:t xml:space="preserve">medför behov av framtida anslag och anslaget beräknas öka med </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5C40">
+        <w:t>2 748 557</w:t>
+      </w:r>
+      <w:r w:rsidR="000D37E5">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5C40">
+        <w:t>000</w:t>
+      </w:r>
+      <w:r w:rsidR="000D37E5">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F1665">
+        <w:t>kronor 202</w:t>
+      </w:r>
+      <w:r>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F1665">
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5C40">
+        <w:t>1 884 660 000</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F1665">
+        <w:t xml:space="preserve"> kronor 202</w:t>
+      </w:r>
+      <w:r>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F1665">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B38F2C1" w14:textId="77777777" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005F7EBB">
+        <w:t>Vidare bör anslagsändamålet utvidgas så att anslaget även får användas</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> till att utveckla materiel och utrustning i syfte att skänka denna till Ukraina.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62C5B1AD" w14:textId="70A5909B" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B5C40">
+        <w:t>Ökningen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> av anslaget 2026 och de beräknade ökningarna 2027 och 2028 finansieras genom att anslaget 1:14 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00215D4B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>förbundet</w:t>
-[...156 lines deleted...]
-    <w:p w14:paraId="19A0000A" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRPr="00DA4A40" w:rsidRDefault="00015CB6" w:rsidP="00673110">
+        <w:t>Stöd till Ukraina</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> minskas med </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5C40">
+        <w:t>9 555 622</w:t>
+      </w:r>
+      <w:r w:rsidR="000D37E5">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5C40">
+        <w:t>000</w:t>
+      </w:r>
+      <w:r w:rsidR="000D37E5">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kronor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="553E1256" w14:textId="77777777" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Utförsel av försvarsmateriel som utgör krigsmateriel enligt lagen (1992:1300) om krigsmateriel kräver tillstånd enligt samma lag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49525AF0" w14:textId="77777777" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1:3 Anskaffning av materiel och anläggningar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77778007" w14:textId="57DBD1BA" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="0043571B">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-      <w:r w:rsidRPr="00005B06">
-[...35 lines deleted...]
-      <w:r w:rsidRPr="009B718A">
+      <w:r>
+        <w:t>I statens budget för innevarande år finns för detta ändamål uppfört ett anslag på 71</w:t>
+      </w:r>
+      <w:r w:rsidR="00920123">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>191</w:t>
+      </w:r>
+      <w:r w:rsidR="00920123">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>794</w:t>
+      </w:r>
+      <w:r w:rsidR="00920123">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>000</w:t>
+      </w:r>
+      <w:r w:rsidR="00920123">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kronor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E777A63" w14:textId="6EE66C5D" w:rsidR="00E71274" w:rsidRPr="00607B54" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Vidare har regeringen ett bemyndigande att under innevarande år besluta om beställningar och avveckling av materiel och anläggningar som inklusive tidigare åtaganden medför behov av framtida anslag på högst 288</w:t>
+      </w:r>
+      <w:r w:rsidR="00B01CE2">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>854</w:t>
+      </w:r>
+      <w:r w:rsidR="00B01CE2">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>000</w:t>
+      </w:r>
+      <w:r w:rsidR="00B01CE2">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>000</w:t>
+      </w:r>
+      <w:r w:rsidR="00B01CE2">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kronor 2027–2037.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="089F0CE6" w14:textId="77777777" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000B7D56">
+        <w:t>Regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58BE7A5E" w14:textId="32A895EE" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen bemyndigas att under 2026 för anslaget 1:3 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B7D56">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Journalistförbundet </w:t>
-[...4 lines deleted...]
-      <w:r>
+        <w:t>Anskaffning av materiel och anläggningar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> besluta att skänka försvarsmateriel till Ukraina i form av granatgevär med ammunition, som kan avvaras av Försvarsmakten under en begränsad tid, till ett värde om högst </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B5604">
+        <w:t>600 640</w:t>
+      </w:r>
+      <w:r w:rsidR="004E2CAC">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B5604">
+        <w:t>000</w:t>
+      </w:r>
+      <w:r w:rsidR="004E2CAC">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kronor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E694570" w14:textId="21C41D2A" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen bemyndigas att under 2026 för anslaget 1:3 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B7D56">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> Tidnings</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Anskaffning av materiel och anläggningar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> besluta om beställningar och avveckling av materiel och anläggningar som inklusive tidigare åtaganden medför behov av framtida anslag på högst 289 454 640</w:t>
+      </w:r>
+      <w:r w:rsidR="00B01CE2">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>000</w:t>
+      </w:r>
+      <w:r w:rsidR="00B01CE2">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kronor 2027–2037.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="479992A2" w14:textId="77777777" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00845287">
+        <w:lastRenderedPageBreak/>
+        <w:t>Skälen för regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="699B2C7D" w14:textId="3AAFD281" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Anslaget används bl.a. för att finansiera utveckling, anskaffning, åter</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>anskaffning och avveckling av anslagsfinansierad materiel och anlägg</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ningar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="010696DF" w14:textId="77777777" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ukraina har behov av försvarsmateriel, bl.a.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00F50837">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>vapen och ammunition. Försvarsmakten har på uppdrag av regeringen lämnat förslag på hur ett fortsatt stöd till Ukraina kan utformas (Fö2025/01609).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74D6AC38" w14:textId="0A1B87BA" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Sverige har ett utrikes- och säkerhetspolitiskt intresse av att tillhanda</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>hålla den efterfrågade materielen till Ukraina. Sverige bör därför bistå Ukraina med den materiel som Försvarsmakten bedöms kunna avvara.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A99DDEC" w14:textId="62BC52E8" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Enligt 8 kap. 6 § budgetlagen får regeringen besluta om överlåtelse av lös egendom om egendomen inte längre behövs för statens verksamhet eller blivit obrukbar eller om den inte anskaffats med statens medel. Den aktuella försvarsmaterielen behövs för statens verksamhet, men bedöms tillfälligt kunna avvaras som stöd till Ukraina. För att regeringen ska kunna skänka materielen krävs därför riksdagens bemyndigande.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BE39C99" w14:textId="28904E40" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen bör mot denna bakgrund bemyndigas att under 2026 besluta att skänka försvarsmateriel till Ukraina i form av granatgevär med ammunition, som kan avvaras av Försvarsmakten under en begränsad tid, till ett värde om högst 600 640 000</w:t>
+      </w:r>
+      <w:r w:rsidR="00920123">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kronor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55FB68B5" w14:textId="4BB89F2B" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>För att kunna ersätta den materiel som nu föreslås skänkas till Ukraina med motsvarande materiel behöver även beställningar göras som medför ekonomiska åtaganden kommande år. Bemyndigandet bör därför ökas med 600 640</w:t>
+      </w:r>
+      <w:r w:rsidR="00920123">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>000</w:t>
+      </w:r>
+      <w:r w:rsidR="00920123">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kronor. Ökningen av bemyndigandet medför behov av framtida anslag och anslaget beräknas öka med 600 640</w:t>
+      </w:r>
+      <w:r w:rsidR="00920123">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>000</w:t>
+      </w:r>
+      <w:r w:rsidR="00920123">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kronor 2027.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28ECBA67" w14:textId="1649CBBB" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Den beräknade ökningen av anslaget 2027 finansieras genom att ansla</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>get</w:t>
+      </w:r>
+      <w:r w:rsidR="000A4BD6">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">1:14 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00845287">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:softHyphen/>
-[...107 lines deleted...]
-    <w:p w14:paraId="2A2E374E" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00673110">
+        <w:t>Stöd till Ukraina</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> minskas med 600 640</w:t>
+      </w:r>
+      <w:r w:rsidR="004E2CAC">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>000</w:t>
+      </w:r>
+      <w:r w:rsidR="004E2CAC">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kronor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CB7C24F" w14:textId="77777777" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="0043571B">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="00DA4A40">
-[...160 lines deleted...]
-    <w:p w14:paraId="06EDD666" w14:textId="761C6652" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00673110">
+      <w:r>
+        <w:t>Utförsel av försvarsmateriel som utgör krigsmateriel enligt lagen om krigsmateriel kräver tillstånd enligt samma lag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50A60FB7" w14:textId="77777777" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1:9 Totalförsvarets forskningsinstitut</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DB5B01B" w14:textId="59AA0B64" w:rsidR="00E71274" w:rsidRPr="00607B54" w:rsidRDefault="00E71274" w:rsidP="0043571B">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
-        <w:t>Den nuvarande s</w:t>
-[...146 lines deleted...]
-        <w:rPr>
+        <w:t>I statens budget för innevarande år finns för detta ändamål uppfört ett anslag på 796</w:t>
+      </w:r>
+      <w:r w:rsidR="00920123">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>361</w:t>
+      </w:r>
+      <w:r w:rsidR="00920123">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>000</w:t>
+      </w:r>
+      <w:r w:rsidR="00920123">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kronor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E31C05F" w14:textId="77777777" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003E62BC">
+        <w:t>Regeringens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00845287">
+        <w:t xml:space="preserve"> förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25ADB7B5" w14:textId="2918215A" w:rsidR="00E71274" w:rsidRPr="003E62BC" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003E62BC">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Ansla</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E62BC">
+        <w:t>get</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E62BC">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1:9 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E62BC">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Journalist</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Totalförsvarets forskningsinstitut</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E62BC">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ökas med 69 070</w:t>
+      </w:r>
+      <w:r w:rsidR="009F2A7F">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E62BC">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t>000</w:t>
+      </w:r>
+      <w:r w:rsidR="009F2A7F">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E62BC">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t>kronor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="146D6144" w14:textId="77777777" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00845287">
+        <w:t>Skälen för regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43391E42" w14:textId="088C9BB6" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Anslaget används bl.a. för att lämna stöd till Ukraina.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="014A986E" w14:textId="2CA4D515" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B15CE8">
+        <w:t xml:space="preserve">Ukraina har efterfrågat stöd </w:t>
+      </w:r>
+      <w:r>
+        <w:t>för att stärka landets totalförsvarsförmåga</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B15CE8">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Totalförsvarets </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B15CE8">
+        <w:t xml:space="preserve">forskningsinstitut </w:t>
+      </w:r>
+      <w:r>
+        <w:t>har lämnat förslag på hur ett fortsatt stöd till Ukraina kan utformas (Fö2025/01664). Myndigheten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E15C1E">
+        <w:t xml:space="preserve"> har möjlighet att </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bistå Ukraina med tekniköverföring, metodutveckling och kunskaps</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">överföring. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00262CE5">
+        <w:t>Sverige har ett utrikes- och säkerhetspolitiskt intresse av att stödja Ukraina på detta område. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Anslaget bör därför ökas med 69 070</w:t>
+      </w:r>
+      <w:r w:rsidR="000A4BD6">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>000</w:t>
+      </w:r>
+      <w:r w:rsidR="000A4BD6">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kronor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25C66E42" w14:textId="6750D2A3" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Ökningen av anslaget finansieras genom att anslaget</w:t>
+      </w:r>
+      <w:r w:rsidR="009F2A7F">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">1:14 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00845287">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:softHyphen/>
-[...167 lines deleted...]
-      <w:r>
+        <w:t>Stöd till Ukraina</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> minskas med motsvarande belopp.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48809997" w14:textId="77777777" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1:14 Stöd till Ukraina</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0891235E" w14:textId="349CFBD9" w:rsidR="00E71274" w:rsidRPr="00607B54" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I statens budget för innevarande år finns för detta ändamål uppfört ett anslag på 39</w:t>
+      </w:r>
+      <w:r w:rsidR="00914146">
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00021195">
-[...41 lines deleted...]
-      <w:r w:rsidRPr="00565C48">
+      <w:r>
+        <w:t>725</w:t>
+      </w:r>
+      <w:r w:rsidR="00914146">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>000</w:t>
+      </w:r>
+      <w:r w:rsidR="00914146">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>000</w:t>
+      </w:r>
+      <w:r w:rsidR="00914146">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kronor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43067F5A" w14:textId="77777777" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00845287">
+        <w:t>Regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B506DFE" w14:textId="146E69B8" w:rsidR="00E71274" w:rsidRPr="00845287" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Anslaget 1:14 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00845287">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Journalistförbundet</w:t>
-[...60 lines deleted...]
-    <w:p w14:paraId="2686A681" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00585505">
+        <w:t>Stöd till Ukraina</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> minskas med 11 374 740</w:t>
+      </w:r>
+      <w:r w:rsidR="004E2CAC">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>000</w:t>
+      </w:r>
+      <w:r w:rsidR="004E2CAC">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kronor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0798A25C" w14:textId="77777777" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00845287">
+        <w:t>Skälen för regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05996B48" w14:textId="4A8F4E56" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="0043571B">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
-        <w:t>De flesta av EU:s medlemsstater, och ett antal andra europeiska länder, deltar i dag i det s.k. Schengensamarbetet. Syftet med samarbetet är framför allt att uppnå fri rörlighet för personer inom Schengenområdet. För att uppnå det har Schengenländerna, däribland Sverige, enats om gemen</w:t>
-[...118 lines deleted...]
-    <w:p w14:paraId="35E69258" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00585505">
+        <w:t>Anslaget används bl.a. för utgifter för direkt stöd till Ukraina i form av ekonomiska bidrag för att stödja Ukrainas försvarsförmåga.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69B5640C" w14:textId="5C6A24DC" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="0043571B">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-        <w:ind w:firstLine="0"/>
-[...869 lines deleted...]
-      <w:r w:rsidRPr="00F94318">
+      </w:pPr>
+      <w:r>
+        <w:t>Ramen för det militära stödet till Ukraina hanteras inom anslaget</w:t>
+      </w:r>
+      <w:r w:rsidR="000A4BD6">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">1:14 </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Polismyndigheten</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00F94318">
+        <w:t>Stöd till Ukraina</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Medel från anslaget omfördelas till andra berörda anslag i syfte att genomföra föreslagna stödåtgärder.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ECC17B8" w14:textId="2AF4FEA3" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>För att finansiera ökningarna av de anslag som föreslås och beräknas i denna proposition i syfte att vidta stödåtgärder till Ukraina minskas anslaget med 11 374 740 000</w:t>
+      </w:r>
+      <w:r w:rsidR="00914146">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kronor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26B6D53F" w14:textId="77777777" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2:4 Krisberedskap</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F1F9ED6" w14:textId="08F876CE" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I statens budget för innevarande år finns för detta ändamål uppfört ett anslag på 4</w:t>
+      </w:r>
+      <w:r w:rsidR="000A4BD6">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>040</w:t>
+      </w:r>
+      <w:r w:rsidR="000A4BD6">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>508</w:t>
+      </w:r>
+      <w:r w:rsidR="000A4BD6">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>000</w:t>
+      </w:r>
+      <w:r w:rsidR="000A4BD6">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kronor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B1D667D" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00607B54" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Vidare har regeringen ett bemyndigande att under innevarande år ingå ekonomiska åtaganden som inklusive tidigare åtaganden medför behov av framtida anslag på högst 3 146 000 000 kronor 2027–2032.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01F18EB9" w14:textId="77777777" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00845287">
+        <w:t>Regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AFD035C" w14:textId="77777777" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Anslaget 2:4 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A747C1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Säkerhetspolisen</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00F94318">
+        <w:t>Krisberedskap</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ökas med 138 100 000 kronor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4776A416" w14:textId="7B70685E" w:rsidR="00E71274" w:rsidRPr="00845287" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen bemyndigas att under 2026 för anslaget</w:t>
+      </w:r>
+      <w:r w:rsidR="000A4BD6">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">2:4 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A747C1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Migrationsverket</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00F94318">
+        <w:t>Kris</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Kammarrätten i Stockholm</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00F94318">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A747C1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Integritetsskydds</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>beredskap</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ingå ekonomiska åtaganden som inklusive tidigare åtagan</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>den medför behov av framtida anslag på högst 3 262</w:t>
+      </w:r>
+      <w:r w:rsidDel="00B338D1">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>100 000 kronor 2027–2032.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D81AB4C" w14:textId="77777777" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A747C1">
+        <w:t>Skälen för regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62954B23" w14:textId="77777777" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Anslaget används bl.a. för att finansiera åtgärder som stärker samhällets samlade beredskap och förmåga att hantera allvarliga kriser och deras konsekvenser. Anslaget används också i viss utsträckning för att finansiera åtgärder för att kunna ge stöd till andra länder vid en allvarlig kris.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14707754" w14:textId="36324CE7" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ukraina har efterfrågat stöd i form av materiel, utbildning och expertis inom bl.a. minhantering</w:t>
+      </w:r>
+      <w:r w:rsidDel="000047F3">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> sjukvård och rehabilitering samt för att skydda kritisk infrastruktur och civilbefolkningen. Myndigheten för civilt försvar har lämnat förslag på stöd som kan lämnas till Ukraina inom dessa områden. Myndigheten föreslår även att ytterligare civil expertis tillförs Natos initiativ till stöd för Ukraina, NATO </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Security</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Assistance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Training</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> for </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Ukraine</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (Fö2025/01617). Sverige har ett utrikes- och säker</w:t>
+      </w:r>
+      <w:r w:rsidR="00321984">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>hetspolitiskt intresse av att bistå Ukraina med stödet. Anslaget bör därför ökas med 138 100 000 kronor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="399E7D6D" w14:textId="0BAC493F" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>För att kunna upphandla den materiel som föreslås skänkas till Ukraina behöver beställningar göras som medför ekonomiska åtaganden kommande år. Bemyndigandet bör därför ökas med 116 100 000 kronor. Ökningen av bemyndigandet medför behov av framtida anslag och anslaget beräknas öka med 85</w:t>
+      </w:r>
+      <w:r w:rsidR="004E2CAC">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>100</w:t>
+      </w:r>
+      <w:r w:rsidR="004E2CAC">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>000</w:t>
+      </w:r>
+      <w:r w:rsidR="004E2CAC">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kronor 2027 och med 31</w:t>
+      </w:r>
+      <w:r w:rsidR="000A4BD6">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>000</w:t>
+      </w:r>
+      <w:r w:rsidR="000A4BD6">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>000</w:t>
+      </w:r>
+      <w:r w:rsidR="000A4BD6">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kronor 2028.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="103E8303" w14:textId="4B11E6E1" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ökningen av anslaget 2026 och de beräknade ökningarna av anslaget 2027 och 2028 finansieras genom att anslaget 1:14 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A747C1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:softHyphen/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F94318">
+        <w:t>Stöd till Ukraina</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> minskas med 254 200</w:t>
+      </w:r>
+      <w:r w:rsidR="000A4BD6">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>000</w:t>
+      </w:r>
+      <w:r w:rsidR="000A4BD6">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kronor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4934B759" w14:textId="77777777" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2:8 Myndigheten för psykologiskt försvar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="066AA016" w14:textId="1DD9DFCF" w:rsidR="00E71274" w:rsidRPr="00607B54" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I statens budget för innevarande år finns för detta ändamål uppfört ett anslag på 159</w:t>
+      </w:r>
+      <w:r w:rsidR="000A4BD6">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>794</w:t>
+      </w:r>
+      <w:r w:rsidR="000A4BD6">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>000</w:t>
+      </w:r>
+      <w:r w:rsidR="000A4BD6">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kronor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="438C1BCC" w14:textId="77777777" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00051C23">
+        <w:t>Regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7113369A" w14:textId="47C8D105" w:rsidR="00E71274" w:rsidRPr="00051C23" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Anslaget 2:8 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00051C23">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>myndig</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Myndigheten för psykologiskt försvar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ökas med 15 000</w:t>
+      </w:r>
+      <w:r w:rsidR="000A4BD6">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>000</w:t>
+      </w:r>
+      <w:r w:rsidR="000A4BD6">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kronor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09229574" w14:textId="77777777" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00051C23">
+        <w:t>Skälen för regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ECC3F03" w14:textId="77777777" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Anslaget används bl.a. för att lämna stöd till Ukraina.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C9A0E96" w14:textId="2496324C" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ukraina har efterfrågat stöd och expertis för att bl.a. öka befolk</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ningens, civilsamhällets och myndigheters motståndskraft</w:t>
+      </w:r>
+      <w:r w:rsidDel="009900B0">
+        <w:t xml:space="preserve"> samt </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">stärka </w:t>
+      </w:r>
+      <w:r w:rsidDel="009900B0">
+        <w:t>de institutioner som har till uppgift att skydda demokratiska processer i Ukraina</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Myndigheten för psykologiskt försvar har lämnat förslag på hur stödet till Ukraina kan utformas (Fö2026/00152). Sverige har ett utrikes- och säkerhetspolitiskt intresse av att bistå Ukraina med det efterfrågade stödet. Anslaget bör därför ökas med 1</w:t>
+      </w:r>
+      <w:r w:rsidR="004E2CAC">
+        <w:t>5 </w:t>
+      </w:r>
+      <w:r>
+        <w:t>000</w:t>
+      </w:r>
+      <w:r w:rsidR="004E2CAC">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>000</w:t>
+      </w:r>
+      <w:r w:rsidR="004E2CAC">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kronor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D2E68AF" w14:textId="7B66F355" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ökningen av anslaget finansieras genom att anslaget</w:t>
+      </w:r>
+      <w:r w:rsidR="000A4BD6">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">1:14 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00051C23">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:softHyphen/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F94318">
+        <w:t>Stöd till Ukraina</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> minskas med motsvarande belopp.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0872D366" w14:textId="77777777" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3utannumrering"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B5604">
+        <w:t>Utgiftsområde</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 9 Hälsovård, sjukvård och social omsorg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3824B105" w14:textId="77777777" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2:2 Insatser för vaccinberedskap</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72A7D2CC" w14:textId="57AA7C3F" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I statens budget för innevarande år finns för detta ändamål uppfört ett anslag på 153</w:t>
+      </w:r>
+      <w:r w:rsidR="000A4BD6">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>500</w:t>
+      </w:r>
+      <w:r w:rsidR="000A4BD6">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>000</w:t>
+      </w:r>
+      <w:r w:rsidR="000A4BD6">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kronor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B4ECEFA" w14:textId="77777777" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Något bemyndigande att ingå ekonomiska åtaganden har inte lämnats för innevarande år.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="096711D5" w14:textId="77777777" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC4024">
+        <w:t>Regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5223D705" w14:textId="48885B5C" w:rsidR="00E71274" w:rsidRPr="00740C0B" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00363FCE">
+        <w:t xml:space="preserve">Regeringen bemyndigas att under 2026 för anslaget 2:2 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00363FCE">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>heten</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00F94318">
+        <w:t>Insatser för vaccinberedskap</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC4024">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00363FCE">
+        <w:t>ingå avtal om vaccin vid influensapandemier som inklusive tidigare åtaganden medför behov av framtida anslag på högst 498 333</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00363FCE">
+        <w:t>000</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00363FCE">
+        <w:t>kronor 2027–2030.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43FCAEF6" w14:textId="77777777" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2D14">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Skälen för regeringens </w:t>
+      </w:r>
+      <w:r>
+        <w:t>förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FD0EC88" w14:textId="7983DBA8" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Anslaget används för utgifter för insatser för vaccinberedskap för att stärka Sveriges förutsättningar att vid influensapandemier skydda befolkningen med hjälp av vacciner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D0EFD18" w14:textId="061F014A" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00397ABC">
+        <w:t xml:space="preserve">En upphandling av vaccin vid influensapandemier har försenats. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00397ABC">
+        <w:t xml:space="preserve">ör att säkerställa tillgång till sådant vaccin behöver </w:t>
+      </w:r>
+      <w:r>
+        <w:t>avtal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00397ABC">
+        <w:t xml:space="preserve"> därför ingås under det första halvåret 2026</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> som</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00397ABC">
+        <w:t xml:space="preserve"> medför ekonomiska åtaganden </w:t>
+      </w:r>
+      <w:r>
+        <w:t>under</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00397ABC">
+        <w:t xml:space="preserve"> flera år. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Det är angeläget att Sverige har tillgång till </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00397ABC">
+        <w:t xml:space="preserve">vaccin vid en influensapandemi. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen bör därför bemyndigas att under 2026 för anslaget 2:2 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC4024">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Insatser för vaccinberedskap</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ingå avtal om vaccin vid influensapandemier som inklusive tidigare åtaganden medför behov av framtida anslag på högst 498</w:t>
+      </w:r>
+      <w:r w:rsidR="000A4BD6">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>333</w:t>
+      </w:r>
+      <w:r w:rsidR="000A4BD6">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>000</w:t>
+      </w:r>
+      <w:r w:rsidR="000A4BD6">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kronor 2027–2030.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63103378" w14:textId="77777777" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc221886740"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc222381148"/>
+      <w:r>
+        <w:t xml:space="preserve">Konsekvenser </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00607B54">
+        <w:t>för</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> statens budget</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="7F9373CF" w14:textId="207C9070" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De förslag som lämnas i denna proposition innebär att anvisade medel sammantaget minskar med </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE277B">
+        <w:t>5,3</w:t>
+      </w:r>
+      <w:r>
+        <w:t> miljarder kronor 2026. De minskade utgifterna beräknas förstärka statens finansiella sparande med 5,3</w:t>
+      </w:r>
+      <w:r w:rsidR="000A4BD6">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>mil</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>jarder kronor och minska statens lånebehov med motsvarande belopp.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56CEB7A5" w14:textId="77777777" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De föreslagna förändringarna av beställningsbemyndigandena för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F2022">
+        <w:t>anslagen</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD4CF6">
+        <w:t>1:2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E1471">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E1471">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Justitiekanslern</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00A803E0">
+        <w:t>Försvarsmaktens insatser internationellt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, 1:3 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB32AB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Sveriges advokatsamfund</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00834056">
+        <w:t>Anskaffning av materiel och anläggningar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B838A9">
+        <w:t xml:space="preserve">2:4 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B838A9">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Tullverket</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Krisberedskap</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B838A9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E33BA1">
-[...18 lines deleted...]
-      <w:r w:rsidRPr="001A5E59">
+      <w:r>
+        <w:t xml:space="preserve">medför ökade utgifter. Anslagen beräknas behöva öka med totalt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE277B">
+        <w:t>5,3</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> miljarder kronor för 2027 och 2028. De ökade utgifterna beräknas försämra statens finansiella sparande med </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE277B">
+        <w:t>3,4</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> miljarder kronor 2027 och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE277B">
+        <w:t>1,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE277B" w:rsidDel="00F66B1F">
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000354C0">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>miljarder kronor 2028. Statens lånebehov beräknas öka med motsvarande belopp. De anslags</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ökningar som föreslås och beräknas i denna proposition finansieras genom att anslaget 1:14 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003007E9">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Journa</w:t>
+        <w:t>Stöd till Ukrain</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000354C0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>minskas med motsvarande belopp 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53682110" w14:textId="3500E96A" w:rsidR="00E71274" w:rsidRPr="000D1185" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslagen innebär vidare att de statliga garantiåtagandena ökar med 2,5</w:t>
+      </w:r>
+      <w:r w:rsidR="00B01CE2">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>miljarder kronor exklusive ränta. Statens lånebehov och finansiella sparande påverkas inte av utfärdandet av garantin. Om garantin behöver infrias innebär det att staten betalar ut ersättning för förluster på garantin, vilket tar utrymme under utgiftstaket i anspråk, försämrar statens finan</w:t>
+      </w:r>
+      <w:r>
         <w:softHyphen/>
-      </w:r>
-[...243 lines deleted...]
-    <w:p w14:paraId="650C2FB4" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00585505">
+        <w:t>siella sparande och ökar statens lånebehov. Framtida återvinningar av utbetalda belopp till följd av infrianden av garantin kommer att leda till att statens lånebehov minskar och att statens finansiella sparande förbättras.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78719ABB" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="0043571B" w:rsidRDefault="00E71274" w:rsidP="0043571B">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-      </w:pPr>
-[...1645 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId39"/>
+        <w:sectPr w:rsidR="00E71274" w:rsidRPr="0043571B" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId33"/>
+          <w:headerReference w:type="default" r:id="rId34"/>
+          <w:footerReference w:type="even" r:id="rId35"/>
+          <w:footerReference w:type="default" r:id="rId36"/>
+          <w:headerReference w:type="first" r:id="rId37"/>
+          <w:footerReference w:type="first" r:id="rId38"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r>
-[...200 lines deleted...]
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="15440604" w14:textId="6D54FDC3" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="00480CA5">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc222381149"/>
+      <w:r w:rsidRPr="003C4B60">
+        <w:lastRenderedPageBreak/>
+        <w:t>G</w:t>
+      </w:r>
+      <w:r w:rsidR="003C4B60" w:rsidRPr="003C4B60">
+        <w:t>arantiavtal mellan Sverige och I</w:t>
+      </w:r>
+      <w:r w:rsidR="003C4B60">
+        <w:t>BRD</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p w14:paraId="3261A70A" w14:textId="77777777" w:rsidR="003C4B60" w:rsidRPr="003C4B60" w:rsidRDefault="003C4B60" w:rsidP="00474F28">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4B60">
+        <w:t>Guarantee</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C4B60">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC5667">
-[...64 lines deleted...]
-    <w:p w14:paraId="52CBBA57" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00ED2DDA">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4B60">
+        <w:t>Agreement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="74108CE9" w14:textId="77777777" w:rsidR="003C4B60" w:rsidRPr="003C4B60" w:rsidRDefault="003C4B60" w:rsidP="00474F28">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-        <w:rPr>
-[...38 lines deleted...]
-      <w:r>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B66B62B" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="00474F28">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>DRAFT WORLD BANK FORM</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E6749D8" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="00474F28">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B889C1C" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="00474F28">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>IBRD LOAN NUMBER ____-__</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42D9EAAA" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="00474F28">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D0C456A" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="00474F28">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1ACFBC31" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="00474F28">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E735E9F" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="00474F28">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B01C3CB" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="00474F28">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DC107E8" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="00474F28">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61591BDB" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="00474F28">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Guarantee Agreement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="328E92D3" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="00474F28">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22A38292" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="00474F28">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75D4CD50" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="00474F28">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FD571B1" w14:textId="154F4841" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="00474F28">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>ADDITIONAL FINANCING FOR THE PUBLIC EXPENDITURES FOR ADMINISTRATIVE CAPACITY ENDURANCE IN UKRAINE PROJECT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A77886A" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="00474F28">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16B920C1" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="00474F28">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="572A4236" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="00474F28">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>between</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B3AF101" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="00474F28">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F3C6F9A" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="00474F28">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C9268A5" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="00474F28">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>GOVERNMENT OF THE KINGDOM OF SWEDEN</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17C56BF8" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="00474F28">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BCBBD79" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="00474F28">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22307D29" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="00474F28">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="393E5C32" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="00474F28">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2863BCE3" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="00474F28">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15521853" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="00474F28">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>INTERNATIONAL BANK FOR RECONSTRUCTION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="097BE30D" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="00474F28">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>AND DEVELOPMENT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70C2145B" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="00474F28">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6093CE75" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="00474F28">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="216451D2" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="00474F28">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20A3ADAC" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="00474F28">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="424A64CB" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="00474F28">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B099A43" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="00474F28">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A6FBFFF" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="00474F28">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dated  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   [</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>_______________], 20[__]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C259AAA" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39AB3D81" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26C9CC30" w14:textId="77777777" w:rsidR="00254C3A" w:rsidRDefault="00254C3A" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CCFBA55" w14:textId="77777777" w:rsidR="00254C3A" w:rsidRDefault="00254C3A" w:rsidP="00254C3A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79635E38" w14:textId="26AB184B" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="00392721">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Remissinstanserna</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7A6794A1" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRPr="009B793B" w:rsidRDefault="00015CB6" w:rsidP="00ED2DDA">
+        <w:t>GUARANTEE AGREEMENT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74227ACF" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69CE49C3" w14:textId="1040CBF7" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>This GUARANTEE AGREEMENT, dated as of [____________], 20[__] (as amended, supplemented or otherwise modified from time to time, this “Guarantee Agreement”), entered into between the GOVERNMENT OF THE KINGDOM OF SWEDEN (the “Guarantor”) and the INTERNATIONAL BANK FOR RECONSTRUCTION AND DEVELOPMENT (the “Bank”) in connection with the Loan Agreement to be entered into between the Bank and UKRAINE (the “Borrower”) with respect to Additional Financing for the Public Expenditures for Administrative Capacity Endurance in Ukraine Project (as amended or otherwise modified from time to time, the “Loan Agreement”).  The Guarantor and the Bank hereby agree as follows:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29F0B3B4" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>WHEREAS:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="122ACF85" w14:textId="372968EE" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(A)</w:t>
+      </w:r>
+      <w:r w:rsidR="002030AF">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the Borrower has requested that the Bank extend a loan (the “Loan”) in the total amount described in the Loan Agreement, on the terms set forth </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>therein;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="0F67CD9A" w14:textId="40D472F3" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(B)</w:t>
+      </w:r>
+      <w:r w:rsidR="002030AF">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>the Bank would be unwilling to extend a Loan up to such total requested amount without guarantees or other credit support to reduce its total exposure to the Borrower; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C474DD6" w14:textId="1F6CA3F5" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (C)</w:t>
+      </w:r>
+      <w:r w:rsidR="002030AF">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the Guarantor is entering into this Guarantee Agreement to provide a guarantee to the Bank for all loan payments payable by the Borrower pursuant to the Loan Agreement, all subject to the terms and conditions described below, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> facilitate and support the Loan to the Borrower.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7681C9C1" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>NOW, THEREFORE, The Guarantor and the Bank hereby agree as follows:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C25E819" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0545F202" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00E53475" w:rsidRDefault="00E71274" w:rsidP="00392721">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E53475">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>ARTICLE I – GENERAL CONDITIONS; DEFINITIONS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6761F1FE" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00E53475" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="338D911D" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E53475">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Section 1.01. Definitions. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Unless the context requires otherwise, capitalized terms used in this Guarantee Agreement have the meanings set forth below or, if not defined herein, shall have the meanings ascribed to them in the General Conditions (as defined in the Appendix to the Loan Agreement):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5904D854" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29EC03B5" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>“Bank” has the meaning given in the preamble.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E56ED86" w14:textId="14180F0A" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47E3256A" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>“Borrower” has the meaning given in the preamble.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="701F3762" w14:textId="34C6D245" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="789CAFAC" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>“Business Day” means a day (other than a Saturday or Sunday) when banks and governmental offices are generally open for business in Washington, DC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E0C4A1A" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2883A196" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>“Demand Notice” means a written notice requesting a payment by the Guarantor under Section 2.01, signed by an authorized representative of the Bank, which shall set forth in reasonable detail a calculation of the Guarantee Amount in accordance with Article II and shall provide the relevant wire transfer details for the Bank or other payment instructions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CDABEAC" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4ED1BBC1" w14:textId="16ED100B" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>“Default Interest” means the one half of one percent (0.5%) premium that is added to the applicable interest rate if the Default Interest Rate is applicable under the Loan Agreement, as that premium may be adjusted from time to time, and as such Default Interest Rate is defined under the relevant General Conditions applicable to the Loan Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F1CAAD6" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69D2B7C5" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>“Guarantee Agreement” has the meaning given in the preamble.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53E0ED36" w14:textId="65C9B94B" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76F918FD" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>“Guarantee Amount” has the meaning given in Section 2.01(b).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D40A316" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43BD6287" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>“Guarantor” has the meaning given in the preamble.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53799F39" w14:textId="471D9D87" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BDE20CD" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>“Loan” has the meaning given in the preamble.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="139D432C" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1326BBA4" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>“Loan Agreement” has the meaning given in the preamble.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FF92F16" w14:textId="1F8D334A" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="259034C9" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>“Maximum Guaranteed Amount” means the Maximum Guaranteed Principal plus the interest due and payable at any time on the Loan made under the Loan Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2845DC09" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B171705" w14:textId="5F467D73" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>“Maximum Guaranteed Principal” means EURO two hundred and thirty-six million</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FDAD4CF" w14:textId="2E477F4B" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(€ 236, 000 000)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6922F9AA" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DD0E13F" w14:textId="601A7184" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>“Party” means each of the Guarantor and the Bank.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="515E1CB4" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2280181C" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Scheduled Payment” means the repayment of principal and interest by the Borrower on the applicable payment dates set forth in the Loan Agreement (including any interest on overdue amounts but excluding any Default Interest).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2729A12C" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0318D4E7" w14:textId="0B2923DA" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Section 1.02.  Incorporation.  The provisions of Section 1.04 (References; Headings), Article VIII (Enforceability; Arbitration), Article IX (Effectiveness; Termination), and Article X (Miscellaneous Provisions) of the General Conditions, together with all related definitions, are hereby incorporated by reference and shall apply to this Guarantee Agreement, mutatis mutandis, as though specifically set forth herein, with the understanding that the Guarantor constitutes a “Guarantor” and a “Loan Party” for purposes of such provisions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AAC5312" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FFBB95F" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="00392721">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>ARTICLE II – GUARANTEE; PAYMENTS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27036E92" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49B590A9" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Section 2.01. Guarantee.  On and subject to the terms and conditions of this Guarantee Agreement, the Guarantor guarantees and undertakes that, if </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="557B7105" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BABAD8C" w14:textId="4404CA0A" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="008822EF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>the Borrower fails to make any Scheduled Payment under the Loan Agreement on or by the date provided for pursuant thereto, and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="042DC0CF" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A4A7CDE" w14:textId="5472B75C" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="008822EF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>such failure continues for six (6) months after the due date therefor, and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46A54F47" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EDF2F95" w14:textId="4A8E1455" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="008822EF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>the Bank places the Loan in non-accrual or declares the Loan eligible to be placed in non-accrual with respect to the non-payment of any such amount (the “Guarantee Amount”),</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63314A55" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74FD8B99" w14:textId="34ABBBE8" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>then the Guarantor shall, within thirty (30) days of receiving a Demand Notice from the Bank, make a payment to the Bank in an amount equal to the Guarantee Amount; provided that, (x) in no event shall the Guarantee Amount exceed the Pro Rata Guaranteed Amount, (y) in no event shall the aggregate liability of the Guarantor to make guarantee payments under this Guarantee Agreement exceed the Maximum Guaranteed Amount, and (z) for the avoidance of doubt, the Guarantor’s guarantee obligations are limited to Scheduled Payments, and therefore, in the event of an acceleration by the Bank of the principal payments due under the Loan Agreement in accordance with the terms thereof, the Guarantor’s guarantee obligations shall not be accelerated, but shall continue to be based on any Scheduled Payments to the extent amounts remain outstanding and unpaid by the Borrower.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DE15BED" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="099069F1" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Section 2.02. Demand Notices.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="043D0A09" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34B6B9B0" w14:textId="02417DF7" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(a)</w:t>
+      </w:r>
+      <w:r w:rsidR="008822EF">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>The Bank shall use its best efforts to send prompt written notice to the Guarantor of (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>) any failure by the Borrower to make a Scheduled Payment under the Loan Agreement that continues for ninety (90) days after the due date therefor, and (ii) any non-accrual event with respect to the Loan Agreement, provided that in each case the failure to provide any such notice shall not affect any of the Guarantor’s obligations under this Guarantee Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60FE542D" w14:textId="3B548627" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(b)</w:t>
+      </w:r>
+      <w:r w:rsidR="008822EF">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Any Demand Notice delivered on or prior to 5 p.m. on any Business Day shall be considered delivered on that Business Day. Any Demand Notice delivered after 5 p.m. or on a day that is not a Business Day shall be considered delivered on the following Business Day.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17F027E1" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73369AEF" w14:textId="13C41C6E" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Section 2.03.  Payments.  All payments made by the Guarantor to the Bank shall be Euro cash payments in immediately available funds, delivered before 11 a.m. Washington, DC time on the due date therefor, to the account of the Bank specified in the applicable Demand Notice.</w:t>
+      </w:r>
+      <w:r w:rsidR="00474F28">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>All payments shall be made without (and free and clear of any deduction for) any set-off or counterclaim.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10E2A582" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61F4283E" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="00392721">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>ARTICLE III –SUBROGATION AND RECOVERIES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EB8BF51" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40907CBD" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Section 3.01. Subrogation.  If and to the extent that the Guarantor makes any payment under Section 2.01:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="020E314F" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75866496" w14:textId="2A0D45E9" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="008822EF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>the Guarantor shall be subrogated immediately to the contractual right of repayment of the Bank under the Loan Agreement, to the extent of such payment of Guarantee Amounts; provided that the Guarantor shall not be subrogated to any other rights the Bank may have under the Loan Agreement, including with respect to amounts owed by the Borrower that are not covered by the Guarantor;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FCDB3DF" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="517A59A3" w14:textId="5F2217FC" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="008822EF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>the Bank hereby assigns to the Guarantor any right to receive repayment from the Borrower under the Loan Agreement to the extent any amounts have been paid by the Guarantor under this Guarantee Agreement, and the Bank shall notify the Guarantor and the Borrower of such amounts and assignment; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DCDA412" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="351C28EC" w14:textId="4134906D" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="008822EF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the Bank shall not prevent or interfere with the Guarantor exercising in its own name any rights or remedies available to it, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> recover from the Borrower any amounts that the Guarantor has paid from time to time under this Guarantee Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="145AAC2C" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="758BBD91" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Section 3.02. Election by Guarantor.  At the time of making any payment under Section 2.01 or at any time thereafter, the Guarantor may notify the Bank in writing that it elects not to pursue recoveries from the Borrower, in which case the provisions of Section 3.01 (a), (b) and (c) above shall not apply. For the avoidance of doubt, any prior assignment under Section 3.01 (b) above shall be null and void, and such payment under Section 2.01 shall be treated as a contribution by the Guarantor to the Bank to be applied to the Guarantee Amount under the terms of this Guarantee Agreement without any corresponding recovery rights by the Guarantor against the Borrower. Any election by the Guarantor under this paragraph shall be irrevocable unless the Guarantor and the Bank otherwise agree in writing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CF45C9D" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1591AD1C" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="000A354A" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A354A">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Section 3.03. Recoveries.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10AAB5E2" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="000A354A" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0010671D" w14:textId="3A18A567" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(a) The Bank shall have no obligation to pursue recovery of any Guarantee Amounts that the Guarantor has paid under this Guarantee Agreement from the Borrower on behalf of the Guarantor.  Furthermore, in the event of any non-payment by the Borrower and non-accrual event that creates an obligation for the Guarantor to make a payment of a Guarantee Amount under Section 2.01, the Bank shall have no obligation to exercise any particular remedies against the Borrower, apply any cross-default, cross-suspension, penalty, or sanctions policies, or otherwise take any action under the Loan Agreement in order to facilitate a recovery of any such Guarantee Amounts from the Borrower.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7765FD1E" w14:textId="41C4145F" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(b)</w:t>
+      </w:r>
+      <w:r w:rsidR="00966322">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For the avoidance of doubt, payments of the Guarantee Amount received by the Bank from the Guarantor pursuant to this Guarantee Agreement shall be deemed as full satisfaction and discharge of the Borrower’s payment obligations to the Bank under the Loan Agreement in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>respect of such amounts paid by the Guarantor under this Guarantee Agreement.  If following an assignment under Section 3.01(b) or an election by the Guarantor under Section 3.02, the Borrower whether by administrative error or otherwise, makes a payment to the Bank relating to an amount that has been the subject of a previously paid claim under this Guarantee Agreement, such payment will be returned to the Borrower.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EAC5DB5" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5593A91E" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="000A354A" w:rsidRDefault="00E71274" w:rsidP="00392721">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A354A">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>ARTICLE IV – REPRESENTATIONS AND COVENANTS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CCBBEDD" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="000A354A" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F65EB64" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A354A">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Section 4.01. Representations.   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Guarantor represents and warrants, as of the date of this Guarantee Agreement: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="140443A2" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02A34B56" w14:textId="7D53B4D1" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="00966322">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>it has the power, authority and legal right to (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) execute and deliver this Guarantee Agreement and (ii) comply with the provisions of this Guarantee </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Agreement;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="4D8DDF88" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56C55493" w14:textId="275B899D" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="00966322">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>the obligations expressed to be assumed by it in this Guarantee Agreement constitute legal, valid and binding obligations, enforceable against it in accordance with the terms of this Guarantee Agreement; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B4A7905" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2311AB0E" w14:textId="2A285383" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="00966322">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>all authorizations and consents required in connection with the execution and delivery of this Guarantee Agreement and the performance of its obligations hereunder (including any parliamentary approvals, internal authorizations and consents) have been obtained and are in full force and effect, and such execution, delivery and performance do not and will not (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>) require any further authorization under present laws, or (ii) violate any provision of its constitutive documents or any law or any order, judgment, injunction, decree, resolution, determination or award of any court or arbitrator or any judicial, administrative or governmental authority or organization, in each case presently in effect having applicability over it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77DC03D6" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E8C1B15" w14:textId="1EB4AA04" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A354A">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Section 4.02. Legal Opinion. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Promptly upon the execution of this Guarantee Agreement, the Guarantor shall furnish to the Bank an opinion of legal counsel acceptable to the Bank that this Guarantee Agreement has been duly authorized, executed and delivered on behalf of the Guarantor and is legally valid, binding, and enforceable upon the Guarantor in accordance with the terms hereof.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FF7D5A9" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11CC96DA" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="00392721">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>ARTICLE V – ASSIGNMENT; WAIVERS; MISCELLANEOUS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70C3F6BE" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28DDD727" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Section 5.01. No Assignment.  Neither Party shall assign any of its rights or obligations under this Guarantee Agreement, in whole or in part, to any other person or entity without the prior written consent of the other Party, which consent shall not be unreasonably withheld.  Any such assignment </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>without the prior written consent of the other Party shall be null and void.  For the avoidance of doubt, any guarantee provided under this Guarantee Agreement which is transferred without the written consent of the other Party shall be null and void.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6193BE05" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BEDB143" w14:textId="13EB22DD" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A354A">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Section 5.02. Waiver and Amendment.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Nothing in this Guarantee Agreement shall restrict or prevent the Bank from (a) cancelling, suspending or terminating the Loan Agreement or any related document, (b) amending, varying, modifying, novating, restating, supplementing or replacing or agreeing to or acquiescing in any amendment, variation, modification, novation, restatement, supplement or replacement of the Loan Agreement, (c) giving any consent or waiver pursuant to, or in connection with the Loan Agreement, or (d) taking any other action in respect of the Loan Agreement, provided that, without the written consent of the Guarantor, which shall not be unreasonably withheld, none of the foregoing actions shall increase or accelerate the obligations of the Guarantor under Section 2.01.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68B6434F" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33412429" w14:textId="40E3CC2F" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Section 5.03. Remedies Cumulative. The rights and remedies of the Bank under this Guarantee Agreement: (a) are cumulative and in addition to and not exclusive of their respective rights under general law; and (b) may be waived only in writing and specifically.  Delay in the exercise or non-exercise of any such right or remedy is not a waiver of that right or remedy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65151966" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="757C5C75" w14:textId="671E8692" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A354A">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Section 5.04. Waiver of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000A354A">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Defenses</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000A354A">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Except as expressly provided in this Guarantee Agreement, the Guarantor’s obligations under this Guarantee Agreement are irrevocable, unconditional and absolute regardless of the unenforceability, invalidity, illegality or voidability of the Loan Agreement, and neither the rights, powers or remedies conferred on the Bank by this Guarantee Agreement or by law nor the liability of the Guarantor under this Guarantee Agreement shall be discharged, impaired or otherwise affected by any act, omission, circumstance, matter or thing which, but for this provision, might operate to release or prejudice any of the Guarantor’s obligations under this Guarantee Agreement or discharge, impair or diminish or otherwise affect such rights, remedies or obligations in whole or in part, or by any other circumstances which might constitute a legal or equitable discharge or a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>defense</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of a surety or guarantor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EF3DEC1" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CB55B78" w14:textId="56528559" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Section 5.05. No Waiver of Immunities.  Nothing in this Guarantee Agreement shall operate as or be construed to constitute a waiver, renunciation or any other modification of any privilege or immunity of the Bank under its Articles of Agreement or other constitutional document, or under any applicable law.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4767077D" w14:textId="77777777" w:rsidR="00474F28" w:rsidRPr="00474F28" w:rsidRDefault="00474F28" w:rsidP="00474F28">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-        <w:ind w:firstLine="0"/>
-[...53 lines deleted...]
-    <w:p w14:paraId="7697131A" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00ED2DDA">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4482DDC4" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-      </w:pPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="1CC4BDD0" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00ED2DDA">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B827381" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Section 5.06.  Determinations by the Bank.  Where this Guarantee Agreement refers to or requires any determination or calculation of any amount or fact to be made by the Bank, the Bank’s determinations or calculations shall, in the absence of manifest error, be conclusive and binding for all purposes of this Guarantee Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06960AC3" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="452787B9" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Section 5.07. Term and Termination. This Guarantee Agreement shall continue in full force and effect until the earlier of: (a) the date which occurs six months after all the Borrower’s obligations guaranteed hereunder are fully and unconditionally repaid or prepaid and discharged; or (b) payments by the Guarantor hereunder reach the Maximum Guaranteed Amount.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="188E967B" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="312FB118" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="00392721">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>ARTICLE VI –REPRESENTATIVE; ADDRESSES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DA9B958" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43380D5B" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Section 6.01. The Guarantor’s Address is:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5865323A" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="000A354A" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A354A">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>[___________________]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D44B090" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="000A354A" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A354A">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Attn: [name and designation]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F3667D2" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>E-mail:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35399F28" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E9BA063" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="00F27176">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Section 6.02.  The Bank’s Address is:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3364F485" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="00F27176">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43056437" w14:textId="39255D05" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="00474F28">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:ind w:left="2268"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>International Bank for Reconstruction and Development</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40E259E9" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="00F27176">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>1818 H Street, N.W.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46A027DF" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="00F27176">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Washington, DC 20433</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="092662E4" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="00F27176">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>United States of America</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20AC863E" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="00474F28">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:ind w:left="2268"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Facsimile: (202) 477-6391</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15A6C1F5" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="00474F28">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:ind w:left="2268"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Attn: [name and designation]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="396B87C8" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="00474F28">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:ind w:left="2268"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>E-mail:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D44CAD6" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03266304" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>[SIGNATURE PAGE FOLLOWS]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72B139E3" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1406A478" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DE04278" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D8BA82E" w14:textId="77777777" w:rsidR="00254C3A" w:rsidRDefault="00254C3A">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F62DC3E" w14:textId="56F7DAA4" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>AGREED as of the day and year first above written.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EA830E2" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65681967" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65A3734F" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>[_____________________________]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A8B974F" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="683883F8" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B2BABDD" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="356D3745" w14:textId="29ACDD42" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">By: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>___________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39EE20D1" w14:textId="3E2F3DA3" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Name:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F6DC817" w14:textId="4E83F23C" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Title:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31A21637" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="323AF933" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B76DC5E" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C3B9794" w14:textId="70949714" w:rsidR="00D649B1" w:rsidRPr="000332C9" w:rsidRDefault="00D649B1" w:rsidP="00D649B1">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-      </w:pPr>
-[...459 lines deleted...]
-      <w:r>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000332C9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>INTERNATIONAL BANK FOR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...69 lines deleted...]
-    <w:p w14:paraId="68FF64DF" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="009C0913">
+    </w:p>
+    <w:p w14:paraId="7532F063" w14:textId="77777777" w:rsidR="00D649B1" w:rsidRPr="000332C9" w:rsidRDefault="00D649B1" w:rsidP="00D649B1">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-      </w:pPr>
-[...32 lines deleted...]
-    <w:p w14:paraId="28CD9B1A" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="009C0913">
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000332C9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>RECONSTRUCTION AND DEVELOPMENT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62970B3E" w14:textId="3E3D0E2F" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="00D649B1">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-      </w:pPr>
-[...41 lines deleted...]
-    <w:p w14:paraId="583AEE04" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="009C0913">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57973E30" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-      </w:pPr>
-[...42 lines deleted...]
-      <w:r w:rsidRPr="003808D3">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60398A28" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A760EC1" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E20BD02" w14:textId="200653E7" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">By: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>___________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08FFC6BA" w14:textId="23902F02" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Name:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57778E9B" w14:textId="11B78059" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="000A354A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00480CA5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00480CA5">
+        <w:t>Title</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00480CA5">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00480CA5">
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16EB88DA" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidRDefault="00E71274" w:rsidP="00480CA5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:sectPr w:rsidR="00E71274" w:rsidRPr="00480CA5" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId39"/>
+          <w:headerReference w:type="default" r:id="rId40"/>
+          <w:footerReference w:type="even" r:id="rId41"/>
+          <w:footerReference w:type="default" r:id="rId42"/>
+          <w:headerReference w:type="first" r:id="rId43"/>
+          <w:footerReference w:type="first" r:id="rId44"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4713B808" w14:textId="443D1EFD" w:rsidR="00E71274" w:rsidRPr="00B515C2" w:rsidRDefault="000C420B" w:rsidP="00B515C2">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc222381150"/>
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">alla länder som deltar i samarbetet. </w:t>
-[...424 lines deleted...]
-      <w:r w:rsidRPr="00D0519D">
+        <w:t>Utkast till l</w:t>
+      </w:r>
+      <w:r w:rsidR="00E71274" w:rsidRPr="00B515C2">
+        <w:t>åneavtal mellan Ukraina och IBRD</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p w14:paraId="22B91445" w14:textId="1717EA74" w:rsidR="00E71274" w:rsidRDefault="00E71274">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7944F413" w14:textId="77777777" w:rsidR="00E71274" w:rsidRDefault="00E71274">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">skjutvapen </w:t>
-[...471 lines deleted...]
-      <w:r w:rsidRPr="004E30C6">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7686B896" w14:textId="77777777" w:rsidR="00E71274" w:rsidRDefault="00E71274">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>37 kap.</w:t>
-[...341 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId45"/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="064A0512" w14:textId="77777777" w:rsidR="00E71274" w:rsidRDefault="00E71274">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A1F800D" w14:textId="77777777" w:rsidR="00E71274" w:rsidRDefault="00E71274">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FED2835" w14:textId="77777777" w:rsidR="00E71274" w:rsidRDefault="00E71274">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3953FC2F" w14:textId="77777777" w:rsidR="00E71274" w:rsidRDefault="00E71274">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69A0FC52" w14:textId="77777777" w:rsidR="00E71274" w:rsidRDefault="00E71274">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F3D5EE0" w14:textId="77777777" w:rsidR="00E71274" w:rsidRDefault="00E71274">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D422DD7" w14:textId="77777777" w:rsidR="00E71274" w:rsidRDefault="00E71274">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30396F20" w14:textId="77777777" w:rsidR="00E71274" w:rsidRDefault="00E71274">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="216A5D6D" w14:textId="77777777" w:rsidR="00E71274" w:rsidRDefault="00E71274">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C121E12" w14:textId="77777777" w:rsidR="00E71274" w:rsidRDefault="00E71274">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C9DB153" w14:textId="77777777" w:rsidR="00E71274" w:rsidRDefault="00E71274">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B8C4834" w14:textId="77777777" w:rsidR="00E71274" w:rsidRDefault="00E71274">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4043A5F4" w14:textId="77777777" w:rsidR="00E71274" w:rsidRDefault="00E71274">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5323CAB3" w14:textId="77777777" w:rsidR="00E71274" w:rsidRDefault="00E71274">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4613240B" w14:textId="77777777" w:rsidR="00BF7786" w:rsidRDefault="00E71274" w:rsidP="00CA6FD4">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D662097" w14:textId="77777777" w:rsidR="00BF7786" w:rsidRDefault="00BF7786" w:rsidP="00CA6FD4">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="590F4CA4" w14:textId="77777777" w:rsidR="00BF7786" w:rsidRDefault="00BF7786">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D213A0F" w14:textId="31FD2F60" w:rsidR="00DB62B9" w:rsidRPr="00BF7786" w:rsidRDefault="00BF7786" w:rsidP="00CA6FD4">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidRPr="00BF7786" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId45"/>
+          <w:headerReference w:type="default" r:id="rId46"/>
+          <w:footerReference w:type="even" r:id="rId47"/>
+          <w:footerReference w:type="default" r:id="rId48"/>
+          <w:headerReference w:type="first" r:id="rId49"/>
+          <w:footerReference w:type="first" r:id="rId50"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C69FF21" w14:textId="0A61C10B" w:rsidR="00E71274" w:rsidRDefault="00456D17" w:rsidP="00E8593F">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc222381151"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Allmänna villkor för IBRD:s finansiering</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p w14:paraId="7A6B43B2" w14:textId="77777777" w:rsidR="00E71274" w:rsidRDefault="00E71274">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E83FF25" w14:textId="77777777" w:rsidR="00254C3A" w:rsidRDefault="00E71274">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76C9F6E4" w14:textId="77777777" w:rsidR="00254C3A" w:rsidRDefault="00254C3A">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="662CF95B" w14:textId="77777777" w:rsidR="00254C3A" w:rsidRDefault="00254C3A">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A010C33" w14:textId="77777777" w:rsidR="00254C3A" w:rsidRDefault="00254C3A">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B9F76FE" w14:textId="77777777" w:rsidR="00254C3A" w:rsidRDefault="00254C3A">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E75BF86" w14:textId="77777777" w:rsidR="00254C3A" w:rsidRDefault="00254C3A">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18EE876F" w14:textId="77777777" w:rsidR="00254C3A" w:rsidRDefault="00254C3A">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37FC6C45" w14:textId="77777777" w:rsidR="00254C3A" w:rsidRDefault="00254C3A">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22980DB4" w14:textId="11CE721D" w:rsidR="00E71274" w:rsidRDefault="00E71274">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="539DAB4E" w14:textId="053B3179" w:rsidR="00E71274" w:rsidRDefault="00E71274">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AE5ACC6" w14:textId="6821FC26" w:rsidR="00E71274" w:rsidRDefault="00E71274">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AD31DEF" w14:textId="10305BC1" w:rsidR="00E71274" w:rsidRDefault="00E71274">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A3CAD64" w14:textId="74D4AA98" w:rsidR="00E71274" w:rsidRDefault="00E71274">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DA17E2F" w14:textId="57729961" w:rsidR="00E71274" w:rsidRDefault="00E71274">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="627302F1" w14:textId="7144B62F" w:rsidR="00E71274" w:rsidRDefault="00E71274">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="740E12B8" w14:textId="5AF1218A" w:rsidR="00E71274" w:rsidRDefault="00E71274">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FA09F58" w14:textId="000DE89C" w:rsidR="00E71274" w:rsidRDefault="00E71274">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30A1630B" w14:textId="3A616395" w:rsidR="00E71274" w:rsidRDefault="00E71274">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4536104A" w14:textId="461BB376" w:rsidR="00E71274" w:rsidRDefault="00E71274">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FC081C5" w14:textId="073F3C7C" w:rsidR="00E71274" w:rsidRDefault="00E71274">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20001353" w14:textId="3DF22C6C" w:rsidR="00E71274" w:rsidRDefault="00E71274">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E9EF9D6" w14:textId="03E34EFA" w:rsidR="00E71274" w:rsidRDefault="00E71274">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42598431" w14:textId="7F312E8E" w:rsidR="00E71274" w:rsidRDefault="00E71274">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CD3E6DD" w14:textId="084C67B5" w:rsidR="00E71274" w:rsidRDefault="00E71274">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76333FCD" w14:textId="27238C64" w:rsidR="00E71274" w:rsidRDefault="00E71274">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19CDA7FB" w14:textId="01B1FEE3" w:rsidR="00E71274" w:rsidRDefault="00E71274">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="248BEE82" w14:textId="2749B2DE" w:rsidR="00E71274" w:rsidRDefault="00E71274">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="515FBD9F" w14:textId="60FA67D5" w:rsidR="00E71274" w:rsidRDefault="00E71274">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="016E45E0" w14:textId="7E7B60A3" w:rsidR="00E71274" w:rsidRDefault="00E71274">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E374B3E" w14:textId="0A4E82D6" w:rsidR="00E71274" w:rsidRDefault="00E71274">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00FE0225" w14:textId="2BA4F3F9" w:rsidR="00E71274" w:rsidRDefault="00E71274">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72306994" w14:textId="464F3B1A" w:rsidR="00E71274" w:rsidRDefault="00E71274">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="689B3F11" w14:textId="26CF5B39" w:rsidR="00E71274" w:rsidRDefault="00E71274">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BEB70B2" w14:textId="124F5873" w:rsidR="00E71274" w:rsidRDefault="00E71274">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0900E9F4" w14:textId="031BF5A2" w:rsidR="00E71274" w:rsidRDefault="00E71274">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62AAFFF9" w14:textId="552ACF2C" w:rsidR="00E71274" w:rsidRDefault="00E71274">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="665AA20D" w14:textId="3E07A91C" w:rsidR="00E71274" w:rsidRDefault="00E71274">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46EF6F96" w14:textId="6A98B437" w:rsidR="00E71274" w:rsidRDefault="00E71274">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F46A34E" w14:textId="53F3D4CE" w:rsidR="00E71274" w:rsidRDefault="00E71274">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C37CB36" w14:textId="137BB16F" w:rsidR="00E71274" w:rsidRDefault="00E71274">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B52A880" w14:textId="7D16DA50" w:rsidR="00E71274" w:rsidRDefault="00E71274">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70C22885" w14:textId="63996116" w:rsidR="00E71274" w:rsidRDefault="00E71274">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E2E830E" w14:textId="29665F71" w:rsidR="00E71274" w:rsidRDefault="00E71274">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57684419" w14:textId="560948F3" w:rsidR="00E71274" w:rsidRDefault="00E71274">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D407243" w14:textId="6C6C41F7" w:rsidR="00E71274" w:rsidRDefault="00E71274">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="102B8177" w14:textId="701278E3" w:rsidR="00E71274" w:rsidRDefault="00E71274">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FB48152" w14:textId="1AD1ED26" w:rsidR="00E71274" w:rsidRDefault="00E71274">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="028393CA" w14:textId="0CC95CB7" w:rsidR="00E71274" w:rsidRDefault="00E71274">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23F69208" w14:textId="454CF432" w:rsidR="00E71274" w:rsidRDefault="00E71274">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3440EEB4" w14:textId="3A124AF4" w:rsidR="00E71274" w:rsidRDefault="00E71274">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66CF9C6C" w14:textId="77777777" w:rsidR="00CA6FD4" w:rsidRDefault="00E71274">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:sectPr w:rsidR="00CA6FD4" w:rsidSect="00BF7786">
+          <w:headerReference w:type="even" r:id="rId51"/>
+          <w:headerReference w:type="default" r:id="rId52"/>
+          <w:footerReference w:type="even" r:id="rId53"/>
+          <w:footerReference w:type="default" r:id="rId54"/>
+          <w:headerReference w:type="first" r:id="rId55"/>
+          <w:footerReference w:type="first" r:id="rId56"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
-        <w:t>I</w:t>
-[...100 lines deleted...]
-      <w:r w:rsidRPr="004B1489">
         <w:lastRenderedPageBreak/>
-        <w:t>Sammanfattning av</w:t>
-[...2623 lines deleted...]
-      </w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AD24B21" w14:textId="20991EAF" w:rsidR="00E71274" w:rsidRDefault="00E71274">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D3AF66B" w14:textId="3F88E0AB" w:rsidR="00E71274" w:rsidRDefault="00E71274">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Departementsnamn"/>
         <w:tag w:val="Departementsnamn"/>
         <w:id w:val="-137580982"/>
         <w:lock w:val="sdtLocked"/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="4E2FDCCC" w14:textId="24DBF79A" w:rsidR="00015CB6" w:rsidRDefault="00081278" w:rsidP="00601D40">
+        <w:p w14:paraId="31D87F26" w14:textId="62F1E0D0" w:rsidR="00E71274" w:rsidRDefault="00E53475" w:rsidP="00601D40">
           <w:pPr>
             <w:pStyle w:val="Proprubrik"/>
             <w:spacing w:before="720" w:after="190"/>
           </w:pPr>
           <w:r>
-            <w:t>Justitiedepartementet</w:t>
+            <w:t>Finansdepartementet</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="1D3669EF" w14:textId="601EB081" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00F85486">
+    <w:p w14:paraId="5992A31B" w14:textId="3CA9C822" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Proputdrag"/>
       </w:pPr>
-      <w:bookmarkStart w:id="83" w:name="_Toc215736458"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc222381152"/>
       <w:r>
         <w:t xml:space="preserve">Utdrag ur protokoll vid regeringssammanträde </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Datum"/>
           <w:tag w:val="Datum"/>
           <w:id w:val="679708000"/>
-          <w:date w:fullDate="2025-12-04T00:00:00Z">
+          <w:date w:fullDate="2026-02-19T00:00:00Z">
             <w:dateFormat w:val="'den' d MMMM yyyy"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00FD13E2">
-            <w:t>den 4 december 2025</w:t>
+          <w:r>
+            <w:t>den 19 februari 2026</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:bookmarkEnd w:id="83"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="4B8AB7E9" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00F85486">
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p w14:paraId="69881587" w14:textId="77777777" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23BE476E" w14:textId="7F4836EC" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00F85486">
+    <w:p w14:paraId="24AECA44" w14:textId="4EE83490" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Närvarande: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Narvarande"/>
           <w:tag w:val="Narvarande"/>
           <w:id w:val="2036694613"/>
           <w:lock w:val="sdtLocked"/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:närvarande[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00081278">
-            <w:t>statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Edholm, Waltersson Grönvall, Strömmer, Forssmed, Tenje, Forssell, Slottner, Wykman, Malmer Stenergard, Kullgren, Liljestrand, Bohlin, Pourmokhtari, Rosencrantz, Dousa, Larsson, Britz, Mohamsson, Lann</w:t>
+          <w:r w:rsidR="00E3388E">
+            <w:t>statsminister Kristersson, ordförande, och statsråden Svantesson, Edholm, Waltersson Grönvall, Jonson, Strömmer, Forssmed, Forssell, Slottner, Wykman, Malmer Stenergard, Liljestrand, Bohlin, Carlson, Pourmokhtari, Rosencrantz, Dousa, Larsson, Britz, Mohamsson, Lann</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="55C6FC02" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00F85486">
+    <w:p w14:paraId="60924D98" w14:textId="77777777" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4DBEC9A5" w14:textId="3BB7DC01" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00F85486">
+    <w:p w14:paraId="67B7B794" w14:textId="699FF226" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Föredragande: statsrådet </w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="2B4A8E84" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRPr="00827386" w:rsidRDefault="00015CB6" w:rsidP="00F85486">
+        <w:t>Föredragande: statsråde</w:t>
+      </w:r>
+      <w:r w:rsidR="004C682A">
+        <w:t>n Svantesson, Jonson, Forssmed, Slottner, Bohlin, Dousa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E0A902C" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00827386" w:rsidRDefault="00E71274" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="664A340B" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRPr="00915BF3" w:rsidRDefault="00015CB6" w:rsidP="00F85486">
+    <w:p w14:paraId="46498E93" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00915BF3" w:rsidRDefault="00E71274" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Slutstreck"/>
       </w:pPr>
       <w:r w:rsidRPr="008B7E85">
         <w:t>                    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47BB7EE2" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRPr="006E102E" w:rsidRDefault="00015CB6" w:rsidP="00F85486">
+    <w:p w14:paraId="0EEF65C9" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="006E102E" w:rsidRDefault="00E71274" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7EFF8BB9" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00F85486">
+    <w:p w14:paraId="11209555" w14:textId="77777777" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2CA0406E" w14:textId="055729C4" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00F85486">
+    <w:p w14:paraId="2A0D9208" w14:textId="485FA296" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Regeringen beslutar proposition </w:t>
+        <w:t>Regeringen beslutar proposition</w:t>
+      </w:r>
+      <w:r w:rsidR="00321984">
+        <w:t xml:space="preserve"> 2025/26:143</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Rubrik"/>
           <w:tag w:val="Rubrik"/>
           <w:id w:val="1055821273"/>
           <w:lock w:val="sdtContentLocked"/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00081278">
-            <w:t>Vissa sekretessfrågor som avser vapentransaktioner och Schengens informationssystem</w:t>
+          <w:r w:rsidR="00E53475">
+            <w:t xml:space="preserve">Extra ändringsbudget för 2026 – Stöd till Ukraina och vaccinberedskap </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="215F9371" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
+    <w:p w14:paraId="4286BEA1" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
-      <w:headerReference w:type="even" r:id="rId94"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId99"/>
+      <w:headerReference w:type="even" r:id="rId57"/>
+      <w:type w:val="continuous"/>
       <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
       <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4B6FFAB5" w14:textId="77777777" w:rsidR="00787AE2" w:rsidRDefault="00787AE2" w:rsidP="00F8009C">
+    <w:p w14:paraId="43854D30" w14:textId="77777777" w:rsidR="00653824" w:rsidRDefault="00653824" w:rsidP="00F8009C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="54E58ED6" w14:textId="77777777" w:rsidR="00787AE2" w:rsidRDefault="00787AE2" w:rsidP="00F8009C">
+    <w:p w14:paraId="4C66FF3F" w14:textId="77777777" w:rsidR="00653824" w:rsidRDefault="00653824" w:rsidP="00F8009C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TradeGothic">
+    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TradeGothic CondEighteen">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="OrigGarmnd BT">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3BCA4E33" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0E4154BB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251685888" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="41" name="Textruta 4"/>
+              <wp:docPr id="23" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4E18A9A7" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="51F704B1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251685888;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEn4J1eAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEn4J1eAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="4E18A9A7" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="51F704B1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer10.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4FBB724C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7090DB03" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251691008" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658267" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="56" name="Textruta 4"/>
+              <wp:docPr id="35" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="7697FC39" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="4ED821F9" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1044" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251691008;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFMVv4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nr9WIU2QtOgwo&#10;2mLp0LMiS40xWdQkJnb260vJzmNdLx12sSnxJX78yMll1xi2Vj7UYEueH404U1ZCVdvnkv94vPn0&#10;mbOAwlbCgFUl36jAL6cfP0xaV6gxLMFUyjMKYkPRupIvEV2RZUEuVSPCEThlSanBNwLp6J+zyouW&#10;ojcmG49GZ1kLvnIepAqBbq97JZ+m+ForifdaB4XMlJzehunr03cRv9l0IopnL9yylsMzxD+8ohG1&#10;paS7UNcCBVv5+q9QTS09BNB4JKHJQOtaqlQDVZOPXlUzXwqnUi0ETnA7mML/Cyvv1nP34Bl2X6Cj&#10;BkZAWheKQJexnk77Jv7ppYz0BOFmB5vqkEm6PD3Lj09II0mVj/OLcYI12zs7H/CrgoZFoeSeupLA&#10;EuvbgJSQTLcmMVcAU1c3tTHpEJmgroxna0E9NJieSB5/WBnL2pKfHZ+OUmAL0b2PbGwMoxIXhnT7&#10;ApOEG6OijbHflWZ1lep8I7eQUtld/mQdrTSleo/jYL9/1Xuc+zrII2UGizvnprbgU/VpePaQVT+3&#10;kOnengA/qDuK2C06Kpzad74lwAKqDfHCQz8ywcmbmrp3KwI+CE8zQg2nucd7+mgDhD4MEmdL8L/f&#10;uo/2RF3SctbSzJU8/FoJrzgz3yyR+iI/iTzCdDg5PSciMX+oWRxq7Kq5AqJEThvGySRGezRbUXto&#10;nmg9zGJWUgkrKXfJcSteYb8JaL1INZslIxpLJ/DWzp2MoSPMkZuP3ZPwbiAwEvPvYDudonjF4942&#10;egY3WyFxMZE8At2jOjSARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARTFb+HkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1044" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658267;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFMVv4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nr9WIU2QtOgwo&#10;2mLp0LMiS40xWdQkJnb260vJzmNdLx12sSnxJX78yMll1xi2Vj7UYEueH404U1ZCVdvnkv94vPn0&#10;mbOAwlbCgFUl36jAL6cfP0xaV6gxLMFUyjMKYkPRupIvEV2RZUEuVSPCEThlSanBNwLp6J+zyouW&#10;ojcmG49GZ1kLvnIepAqBbq97JZ+m+ForifdaB4XMlJzehunr03cRv9l0IopnL9yylsMzxD+8ohG1&#10;paS7UNcCBVv5+q9QTS09BNB4JKHJQOtaqlQDVZOPXlUzXwqnUi0ETnA7mML/Cyvv1nP34Bl2X6Cj&#10;BkZAWheKQJexnk77Jv7ppYz0BOFmB5vqkEm6PD3Lj09II0mVj/OLcYI12zs7H/CrgoZFoeSeupLA&#10;EuvbgJSQTLcmMVcAU1c3tTHpEJmgroxna0E9NJieSB5/WBnL2pKfHZ+OUmAL0b2PbGwMoxIXhnT7&#10;ApOEG6OijbHflWZ1lep8I7eQUtld/mQdrTSleo/jYL9/1Xuc+zrII2UGizvnprbgU/VpePaQVT+3&#10;kOnengA/qDuK2C06Kpzad74lwAKqDfHCQz8ywcmbmrp3KwI+CE8zQg2nucd7+mgDhD4MEmdL8L/f&#10;uo/2RF3SctbSzJU8/FoJrzgz3yyR+iI/iTzCdDg5PSciMX+oWRxq7Kq5AqJEThvGySRGezRbUXto&#10;nmg9zGJWUgkrKXfJcSteYb8JaL1INZslIxpLJ/DWzp2MoSPMkZuP3ZPwbiAwEvPvYDudonjF4942&#10;egY3WyFxMZE8At2jOjSARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARTFb+HkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="7697FC39" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="4ED821F9" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer11.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="77C65E15" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="044EEF49" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251622400" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="57" name="Textruta 1"/>
+              <wp:docPr id="36" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="1F1CA006" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="363E60F1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1045" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251622400;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGqO6jeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxynj7VGnSJL0WFA&#10;0RZrh54VWWqMyaImMbGzX19Kdh7reumwi02JL/HjR15cdo1ha+VDDbbk+WjMmbISqto+l/zH4/Wn&#10;M84CClsJA1aVfKMCv5x+/HDRukJNYAmmUp5REBuK1pV8ieiKLAtyqRoRRuCUJaUG3wiko3/OKi9a&#10;it6YbDIen2Yt+Mp5kCoEur3qlXya4mutJN5pHRQyU3J6G6avT99F/GbTC1E8e+GWtRyeIf7hFY2o&#10;LSXdhboSKNjK13+FamrpIYDGkYQmA61rqVINVE0+flXNw1I4lWohcILbwRT+X1h5u35w955h9wU6&#10;amAEpHWhCHQZ6+m0b+KfXspITxBudrCpDpmky5PT/OiYNJJU+SQ/nyRYs72z8wG/KmhYFEruqSsJ&#10;LLG+CUgJyXRrEnMFMHV1XRuTDpEJam48WwvqocH0RPL4w8pY1pb89OhknAJbiO59ZGNjGJW4MKTb&#10;F5gk3BgVbYz9rjSrq1TnG7mFlMru8ifraKUp1XscB/v9q97j3NdBHikzWNw5N7UFn6pPw7OHrPq5&#10;hUz39gT4Qd1RxG7RUeHUvrMtARZQbYgXHvqRCU5e19S9GxHwXniaEWo4zT3e0UcbIPRhkDhbgv/9&#10;1n20J+qSlrOWZq7k4ddKeMWZ+WaJ1Of5ceQRpsPxyWciEvOHmsWhxq6aORAlctowTiYx2qPZitpD&#10;80TrYRazkkpYSblLjltxjv0moPUi1WyWjGgsncAb++BkDB1hjtx87J6EdwOBkZh/C9vpFMUrHve2&#10;0TO42QqJi4nkEege1aEBNNKJ+8P6iTvj8Jys9kty+gIAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGqO6jeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1045" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658247;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGqO6jeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxynj7VGnSJL0WFA&#10;0RZrh54VWWqMyaImMbGzX19Kdh7reumwi02JL/HjR15cdo1ha+VDDbbk+WjMmbISqto+l/zH4/Wn&#10;M84CClsJA1aVfKMCv5x+/HDRukJNYAmmUp5REBuK1pV8ieiKLAtyqRoRRuCUJaUG3wiko3/OKi9a&#10;it6YbDIen2Yt+Mp5kCoEur3qlXya4mutJN5pHRQyU3J6G6avT99F/GbTC1E8e+GWtRyeIf7hFY2o&#10;LSXdhboSKNjK13+FamrpIYDGkYQmA61rqVINVE0+flXNw1I4lWohcILbwRT+X1h5u35w955h9wU6&#10;amAEpHWhCHQZ6+m0b+KfXspITxBudrCpDpmky5PT/OiYNJJU+SQ/nyRYs72z8wG/KmhYFEruqSsJ&#10;LLG+CUgJyXRrEnMFMHV1XRuTDpEJam48WwvqocH0RPL4w8pY1pb89OhknAJbiO59ZGNjGJW4MKTb&#10;F5gk3BgVbYz9rjSrq1TnG7mFlMru8ifraKUp1XscB/v9q97j3NdBHikzWNw5N7UFn6pPw7OHrPq5&#10;hUz39gT4Qd1RxG7RUeHUvrMtARZQbYgXHvqRCU5e19S9GxHwXniaEWo4zT3e0UcbIPRhkDhbgv/9&#10;1n20J+qSlrOWZq7k4ddKeMWZ+WaJ1Of5ceQRpsPxyWciEvOHmsWhxq6aORAlctowTiYx2qPZitpD&#10;80TrYRazkkpYSblLjltxjv0moPUi1WyWjGgsncAb++BkDB1hjtx87J6EdwOBkZh/C9vpFMUrHve2&#10;0TO42QqJi4nkEege1aEBNNKJ+8P6iTvj8Jys9kty+gIAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGqO6jeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="1F1CA006" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="363E60F1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer12.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4AEFE775" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="14BCE44F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251623424" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="55" name="Textruta 1"/>
+              <wp:docPr id="34" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="74EE0857" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="4B875B41" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1046" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251623424;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5GqF2eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t20cRM1hDWYUnlGQWyYNK7ga0Q3ybIg16oW4QycsqTU4GuBdPTPWelF&#10;Q9Frkw0Hg8usAV86D1KFQLc3nZLPUnytlcR7rYNCZgpOb8P09em7it9sNhWTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm6zM8vSCNJlQ/z8TDBmh2dnQ/4RUHNolBwT11J&#10;YIntbUBKSKZ7k5grgKnKRWVMOkQmqGvj2VZQDw2mJ5LHH1bGsqbgl+ejQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+8Z7Aqyg3BEvPHQjE5xcVNS9WxHwQXiaEWo4zT3e00cbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1OP8IvII0+Fi9JGIxPypZnWqsZv6GogSOW0YJ5MY7dHsRe2h&#10;fqL1MI9ZSSWspNwFx714jd0moPUi1XyejGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty9hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA5GqF2eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1046" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658246;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5GqF2eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t20cRM1hDWYUnlGQWyYNK7ga0Q3ybIg16oW4QycsqTU4GuBdPTPWelF&#10;Q9Frkw0Hg8usAV86D1KFQLc3nZLPUnytlcR7rYNCZgpOb8P09em7it9sNhWTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm6zM8vSCNJlQ/z8TDBmh2dnQ/4RUHNolBwT11J&#10;YIntbUBKSKZ7k5grgKnKRWVMOkQmqGvj2VZQDw2mJ5LHH1bGsqbgl+ejQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+8Z7Aqyg3BEvPHQjE5xcVNS9WxHwQXiaEWo4zT3e00cbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1OP8IvII0+Fi9JGIxPypZnWqsZv6GogSOW0YJ5MY7dHsRe2h&#10;fqL1MI9ZSSWspNwFx714jd0moPUi1XyejGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty9hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA5GqF2eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="74EE0857" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="4B875B41" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer13.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="45283294" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4F591480" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251694080" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658268" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="65" name="Textruta 4"/>
+              <wp:docPr id="38" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="48D21747" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="115127E0" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00E71274">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1049" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658268;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAkJQhVeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKPRnsCrKDcES88dCMTnFxU9Hq3IuCD8DQj9OA093hPH22A0Ide4mwN/tdr&#10;99GeqEtazhqauYKHnxvhFWfmqyVSX+TnkUeYDufjj0Qk5k81q1ON3dTXQJTIacM4mcRoj2Yvag/1&#10;E62HecxKKmEl5S447sVr7DYBrRep5vNkRGPpBN7apZMxdIQ5cvOxfRLe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJCUIVXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="115127E0" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00E71274">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer14.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="771D92C4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658249" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="39" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4B79E976" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00E71274">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1050" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658249;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBbl0eAeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+OtsTYAXljnjhoRuZ4OSiote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+jI/jzzCdDgffyQiMX+qWZ1q7KaeA1Eipw3jZBKjPZq9qD3U&#10;T7QeZjErqYSVlLvguBfn2G0CWi9SzWbJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObbZC4mEgege5Q7R+ARjpxv18/cWecnpPVcUlOfwMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBbl0eAeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="4B79E976" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00E71274">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer15.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7BB73EA3" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="37" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="44C04050" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00E71274">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1051" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658248;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlgjrHeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+HO0JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlgjrHeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="44C04050" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00E71274">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer16.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6CD8BE20" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658269" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="41" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3997CF36" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00E71274">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1054" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658269;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlUptjeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLx+ZYAC6g2xAsP/cgEJ29qer1bEfBBeJoRenCae7ynjzZA6MMgcbYE//ut&#10;+2hP1CUtZy3NXMnDr5XwijPzzRKpL/KTyCNMh5PTcyIS84eaxaHGrporIErktGGcTGK0R7MVtYfm&#10;idbDLGYllbCScpcct+IV9puA1otUs1kyorF0Am/t3MkYOsIcufnYPQnvBgIjMf8OttMpilc87m2j&#10;Z3CzFRIXE8kj0D2qwwPQSCfuD+sn7ozDc7LaL8npCwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJVKbY3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="3997CF36" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00E71274">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer17.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="498D394C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658251" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="42" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="5039CB7C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00E71274">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1055" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658251;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmyy44eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZJPzrYEWEC1IV546EcmOHld0+vdiID3wtOM0IPT3OMdfbQBQh8GibMl+N9v&#10;3Ud7oi5pOWtp5koefq2EV5yZb5ZIfZ4fRx5hOhyffCYiMX+oWRxq7KqZA1Eipw3jZBKjPZqtqD00&#10;T7QeZjErqYSVlLvkuBXn2G8CWi9SzWbJiMbSCbyxD07G0BHmyM3H7kl4NxAYifm3sJ1OUbzicW8b&#10;PYObrZC4mEgege5RHR6ARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAmyy44eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="5039CB7C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00E71274">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer18.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FA77DB4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658250" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="40" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="57FD4F18" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00E71274">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1056" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658250;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBZeWHteQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+HO8JsIJyR7zw0I1McHJR0evdioAPwtOM0IPT3OM9fbQBQh96ibM1+F+v&#10;3Ud7oi5pOWto5goefm6EV5yZr5ZIPc4vIo8wHS5GH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBZeWHteQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="57FD4F18" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00E71274">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer19.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="757482F8" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658272" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="47" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="35C710A7" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1049" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251694080;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAkJQhVeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKPRnsCrKDcES88dCMTnFxU9Hq3IuCD8DQj9OA093hPH22A0Ide4mwN/tdr&#10;99GeqEtazhqauYKHnxvhFWfmqyVSX+TnkUeYDufjj0Qk5k81q1ON3dTXQJTIacM4mcRoj2Yvag/1&#10;E62HecxKKmEl5S447sVr7DYBrRep5vNkRGPpBN7apZMxdIQ5cvOxfRLe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJCUIVXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1059" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658272;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA7BmeVeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+NtoTYAXljnjhoRuZ4OSiote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+jI/jzzCdDgffyQiMX+qWZ1q7KaeA1Eipw3jZBKjPZq9qD3U&#10;T7QeZjErqYSVlLvguBfn2G0CWi9SzWbJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObbZC4mEgege5Q7R+ARjpxv18/cWecnpPVcUlOfwMAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOwZnlXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="48D21747" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="35C710A7" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer14.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="63386D58" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="08ADF66A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251628544" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="66" name="Textruta 1"/>
+              <wp:docPr id="24" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="47962D53" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="60D362C6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1050" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251628544;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBbl0eAeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+OtsTYAXljnjhoRuZ4OSiote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+jI/jzzCdDgffyQiMX+qWZ1q7KaeA1Eipw3jZBKjPZq9qD3U&#10;T7QeZjErqYSVlLvguBfn2G0CWi9SzWbJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObbZC4mEgege5Q7R+ARjpxv18/cWecnpPVcUlOfwMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBbl0eAeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 1" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7Lc2geAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+tn//FZQ7ooWHbmKCk4uKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpy/w80gjT4Xz8kXjE/Klmdaqxm3oOxIicFoyTSYz2aPai9lA/&#10;0XaYxaykElZS7oLjXpxjtwhou0g1myUjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG62QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR05/AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHstzaB4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="47962D53" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="60D362C6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer15.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="52430884" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+<file path=word/footer20.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="37387D28" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251629568" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658273" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="64" name="Textruta 1"/>
+              <wp:docPr id="48" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="58E7E0EC" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="549D0817" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1051" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251629568;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlgjrHeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+HO0JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlgjrHeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1060" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658273;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBEtChAeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx0nTbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkH52TRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPRuNBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+Gu0JsIJyR7zw0I1McHJR0estRcB74WlG6MFp7vGOPtoAoQ+9xNka/K/X&#10;7qM9UZe0nDU0cwUPPzfCK87MV0ukvsjPI48wHc7HH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBEtChAeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="58E7E0EC" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="549D0817" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer16.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="4DBE5883" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+<file path=word/footer21.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2F6C2089" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251695104" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658274" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>68580</wp:posOffset>
+                <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>7759065</wp:posOffset>
+                <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="68" name="Textruta 4"/>
+              <wp:docPr id="46" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="0008C8F3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
-[...619 lines deleted...]
-                        <w:p w14:paraId="17F0FB1C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="73CC1CF9" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 1" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251612160;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7Lc2geAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+tn//FZQ7ooWHbmKCk4uKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpy/w80gjT4Xz8kXjE/Klmdaqxm3oOxIicFoyTSYz2aPai9lA/&#10;0XaYxaykElZS7oLjXpxjtwhou0g1myUjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG62QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR05/AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHstzaB4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1061" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658274;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD6oVUHeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkPx+RRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPzseDFNhCdO8iGxvDqMSFPt2x&#10;wSThzqhoY+w3pVlVpj5fyS2kVPaQP1lHK02p3uLY2x+reotz1wd5pMxg8eBcVxZ86j4NzxGy8sce&#10;Mt3ZE+AnfUcR21VLjRf8fLQnwArKHfHCQzcywclFRa+3FAHvhacZoQenucc7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD6oVUHeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="17F0FB1C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="73CC1CF9" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer20.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="026C014E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5B2A691F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251632640" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="72" name="Textruta 1"/>
+              <wp:docPr id="22" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3A91BD99" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
-[...1549 lines deleted...]
-                        <w:p w14:paraId="3EBFB12F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="4491929B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251613184;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFOLDneAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+2r//Esod0cJDNzHByZuKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpi3wUaYTpMBp/JB4xf6pZnmrspl4AMSKnBeNkEqM9mr2oPdTP&#10;tB3mMSuphJWUu+C4FxfYLQLaLlLN58mIptIJvLWPTsbQEeVIzaf2WXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMU4sOd4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFOLDneAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+2r//Esod0cJDNzHByZuKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpi3wUaYTpMBp/JB4xf6pZnmrspl4AMSKnBeNkEqM9mr2oPdTP&#10;tB3mMSuphJWUu+C4FxfYLQLaLlLN58mIptIJvLWPTsbQEeVIzaf2WXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMU4sOd4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="3EBFB12F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="4491929B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer30.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="48A32B63" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2DF1D105" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251639808" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658265" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4991100</wp:posOffset>
+                <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>7762875</wp:posOffset>
+                <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="79" name="Textruta 1"/>
+              <wp:docPr id="26" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="07AC7A6D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
-[...1704 lines deleted...]
-                        <w:p w14:paraId="719AB8F6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="4DE38206" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1094" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251703296;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDb0sXUeAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01TgiebwmwgGpDvPDQj0xw8qam17sVAR+EpxmhB6e5x3v6aAOEPgwSZ0vwv9+6&#10;j/ZEXdJy1tLMlTz8WgmvODPfLJH6Ij+JPMJ0ODk9JyIxf6hZHGrsqrkCokROG8bJJEZ7NFtRe2ie&#10;aD3MYlZSCSspd8lxK15hvwlovUg1myUjGksn8NbOnYyhI8yRm4/dk/BuIDAS8+9gO52ieMXj3jZ6&#10;BjdbIXExkTwC3aM6PACNdOL+sH7izjg8J6v9kpy+AAAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDb0sXUeAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658265;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAF6BFDeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLz7fsvoNoQLTz0ExOcvKnp8W5FwAfhaUTovWns8Z4+2gCBD4PE2RL877fu&#10;oz0xl7SctTRyJQ+/VsIrzsw3S5y+yE8ijTAdTk7PiUfMH2oWhxq7aq6AGJHTgnEyidEezVbUHpon&#10;2g6zmJVUwkrKXXLcilfYLwLaLlLNZsmIptIJvLVzJ2PoiHKk5mP3JLwb+ItE/DvYDqcoXtG4t42e&#10;wc1WSFRMHI8496gO+NNEJ+oP2yeujMNzstrvyOkLAAAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAF6BFDeAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="719AB8F6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="4DE38206" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer41.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="178B91EC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="160AA4C9" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251646976" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="93" name="Textruta 1"/>
+              <wp:docPr id="27" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="54D187D5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="02BF0618" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1095" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251646976;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDYS3CPeAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+iocULwbEuABVQb4oWHfmSCk9c1vd6NCHgvPM0IPTjNPd7RRxsg9GGQOFuC//3W&#10;fbQn6pKWs5ZmruTh10p4xZn5ZonU5/lx5BGmw/HJZyIS84eaxaHGrpo5ECVy2jBOJjHao9mK2kPz&#10;ROthFrOSSlhJuUuOW3GO/Sag9SLVbJaMaCydwBv74GQMHWGO3HzsnoR3A4GRmH8L2+kUxSse97bR&#10;M7jZComLieQR6B7V4QFopBP3h/UTd8bhOVntl+T0BQAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANhLcI94AgAAbAUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGcaQYeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZKfbd9/AdWGaOGhn5jg5HVNj3cjAt4LTyNC701jj3f00QYIfBgkzpbgf791&#10;H+2JuaTlrKWRK3n4tRJecWa+WeL0eX4caYTpcHzymXjE/KFmcaixq2YOxIicFoyTSYz2aLai9tA8&#10;0XaYxaykElZS7pLjVpxjvwhou0g1myUjmkon8MY+OBlDR5QjNR+7J+HdwF8k4t/CdjhF8YrGvW30&#10;DG62QqJi4njEuUd1wJ8mOlF/2D5xZRyek9V+R05fAAAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAZxpBh4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="54D187D5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="02BF0618" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer42.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="4FFCD700" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5C033799" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251648000" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="91" name="Textruta 1"/>
+              <wp:docPr id="25" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="52302D6A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="1E779BDE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1096" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251648000;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCn+T9aeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgnB8Z4AKyh3xAsP3cgEJxcVvd6tCPggPM0IPTjNPd7TRxsg9KGXOFuD//Xa&#10;fbQn6pKWs4ZmruDh50Z4xZn5aonU4/wi8gjT4WL0kYjE/Klmdaqxm/oaiBI5bRgnkxjt0exF7aF+&#10;ovUwj1lJJayk3AXHvXiN3Sag9SLVfJ6MaCydwFu7dDKGjjBHbj62T8K7nsBIzL+D/XSKyQsed7bR&#10;M7j5BomLieQR6A7V/gFopBP3+/UTd8bpOVkdl+TsNwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCn+T9aeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB5w+vNeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+3r//Csod0cJDNzHByUVFj3crAj4ITyNC701jj/f00QYIfOglztbgf712&#10;H+2JuaTlrKGRK3j4uRFecWa+WuL0OL+INMJ0uBh9JB4xf6pZnWrspr4GYkROC8bJJEZ7NHtRe6if&#10;aDvMY1ZSCSspd8FxL15jtwhou0g1nycjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG6+QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR85+AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHnD6814AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="52302D6A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="1E779BDE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="1C95F838" w14:textId="77777777" w:rsidR="00DF7CD4" w:rsidRDefault="00DF7CD4" w:rsidP="00EE1584">
+<file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5CF1450A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251711488" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="68F9AEF1" wp14:editId="4DB93F26">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658266" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4991100</wp:posOffset>
+                <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>7762875</wp:posOffset>
+                <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="1374060224" name="Textruta 1"/>
+              <wp:docPr id="32" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="7D5CD4C4" w14:textId="77777777" w:rsidR="00DF7CD4" w:rsidRPr="00756E21" w:rsidRDefault="00DF7CD4" w:rsidP="00A118D8">
-[...309 lines deleted...]
-                        <w:p w14:paraId="107D7C6F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="38645B60" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1039" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251688960;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBERsjOeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t1l46ZqBGswpfKMgtgwbVzB14hummVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw0nWgC+dB6lCoNubTslnKb7WSuK91kEhMwWnt2H6+vRdxW82uxTTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0L00CXsZ5W+zr+6aWM9ATh7gCbapFJuhxP8rNz0khS5aP8YpRgzY7Ozgf8oqBmUSi4p64k&#10;sMT2NiAlJNO9ScwVwFTlojImHSIT1LXxbCuohwbTE8njDytjWVPwydl4mAJbiO5dZGNjGJW40Kc7&#10;Fpgk3BkVbYz9pjSrylTnK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pPw3OErPyx&#10;h0x39gT4Sd1RxHbVUuGxfXsCrKDcES88dCMTnFxU1L1bEfBBeJoRajjNPd7TRxsg9KGXOFuD//Xa&#10;fbQn6pKWs4ZmruDh50Z4xZn5aonUF/l55BGmw/n4IxGJ+VPN6lRjN/U1ECVy2jBOJjHao9mL2kP9&#10;ROthHrOSSlhJuQuOe/Eau01A60Wq+TwZ0Vg6gbd26WQMHWGO3Hxsn4R3PYGRmH8H++kU0xc87myj&#10;Z3DzDRIXE8kj0B2qfQNopBP3+/UTd8bpOVkdl+TsNwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAREbIznkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1039" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658266;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBERsjOeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t1l46ZqBGswpfKMgtgwbVzB14hummVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw0nWgC+dB6lCoNubTslnKb7WSuK91kEhMwWnt2H6+vRdxW82uxTTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0L00CXsZ5W+zr+6aWM9ATh7gCbapFJuhxP8rNz0khS5aP8YpRgzY7Ozgf8oqBmUSi4p64k&#10;sMT2NiAlJNO9ScwVwFTlojImHSIT1LXxbCuohwbTE8njDytjWVPwydl4mAJbiO5dZGNjGJW40Kc7&#10;Fpgk3BkVbYz9pjSrylTnK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pPw3OErPyx&#10;h0x39gT4Sd1RxHbVUuGxfXsCrKDcES88dCMTnFxU1L1bEfBBeJoRajjNPd7TRxsg9KGXOFuD//Xa&#10;fbQn6pKWs4ZmruDh50Z4xZn5aonUF/l55BGmw/n4IxGJ+VPN6lRjN/U1ECVy2jBOJjHao9mL2kP9&#10;ROthHrOSSlhJuQuOe/Eau01A60Wq+TwZ0Vg6gbd26WQMHWGO3Hxsn4R3PYGRmH8H++kU0xc87myj&#10;Z3DzDRIXE8kj0B2qfQNopBP3+/UTd8bpOVkdl+TsNwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAREbIznkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="107D7C6F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="38645B60" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6955F4B9" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="42347A0C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251618304" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="51" name="Textruta 1"/>
+              <wp:docPr id="33" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="64304C51" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="0EBBC4E4" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1040" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251618304;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA79IcbeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l13daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Hr6/t1V4yZqBGswpfKMgtgwaVzB14hukmVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw4usAV86D1KFQLc3nZJPU3ytlcR7rYNCZgpOb8P09em7it9seiUmz164dSX7Z4h/eEUt&#10;KktJD6FuBAq28dVfoepKegigcSChzkDrSqpUA1WTD19Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm+yM/OSSNJlY/yy1GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVi8qYdIhMUHPj2VZQDw2mJ5LHH1bGsqbgF2fjYQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+872BFhBuSNeeOhGJji5qKh7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/z88gjTIfz8UciEvOnmtWpxm7qORAlctowTiYx2qPZi9pD&#10;/UTrYRazkkpYSbkLjntxjt0moPUi1WyWjGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO42QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty+hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA79IcbeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1040" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658245;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA79IcbeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l13daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Hr6/t1V4yZqBGswpfKMgtgwaVzB14hukmVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw4usAV86D1KFQLc3nZJPU3ytlcR7rYNCZgpOb8P09em7it9seiUmz164dSX7Z4h/eEUt&#10;KktJD6FuBAq28dVfoepKegigcSChzkDrSqpUA1WTD19Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm+yM/OSSNJlY/yy1GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVi8qYdIhMUHPj2VZQDw2mJ5LHH1bGsqbgF2fjYQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+872BFhBuSNeeOhGJji5qKh7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/z88gjTIfz8UciEvOnmtWpxm7qORAlctowTiYx2qPZi9pD&#10;/UTrYRazkkpYSbkLjntxjt0moPUi1WyWjGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO42QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty+hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA79IcbeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="64304C51" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="0EBBC4E4" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6EE1287D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="01AA4867" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251619328" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="49" name="Textruta 1"/>
+              <wp:docPr id="31" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="24C81AA8" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="2246F3DC" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1041" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251619328;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCF4fpceQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfDvTzcf&#10;PnEWUNhSGLCq4DsV+NXs/bvLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tGvstKL&#10;hqLXJhsOBpOsAV86D1KFQLfXnZLPUnytlcR7rYNCZgpOb8P09em7jN9sdimmKy/cupL9M8Q/vKIW&#10;laWkh1DXAgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15U87gWTqVaCJzgDjCF/xdW3m0f3YNn2H6G&#10;lhoYAWlcmAa6jPW02tfxTy9lpCcIdwfYVItM0uV4kp+PSCNJlQ/zi2GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVN5Ux6RCZoBbGs62gHhpMTySPP6yMZU3BJ+fjQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtlS4VT+0Z7Aiyh3BEvPHQjE5y8qah7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/yUeQRpsNo/JGIxPypZnmqsZt6AUSJnDaMk0mM9mj2ovZQ&#10;P9N6mMespBJWUu6C415cYLcJaL1INZ8nIxpLJ/DWPjoZQ0eYIzef2mfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCF4fpceQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1041" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCF4fpceQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfDvTzcf&#10;PnEWUNhSGLCq4DsV+NXs/bvLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tGvstKL&#10;hqLXJhsOBpOsAV86D1KFQLfXnZLPUnytlcR7rYNCZgpOb8P09em7jN9sdimmKy/cupL9M8Q/vKIW&#10;laWkh1DXAgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15U87gWTqVaCJzgDjCF/xdW3m0f3YNn2H6G&#10;lhoYAWlcmAa6jPW02tfxTy9lpCcIdwfYVItM0uV4kp+PSCNJlQ/zi2GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVN5Ux6RCZoBbGs62gHhpMTySPP6yMZU3BJ+fjQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtlS4VT+0Z7Aiyh3BEvPHQjE5y8qah7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/yUeQRpsNo/JGIxPypZnmqsZt6AUSJnDaMk0mM9mj2ovZQ&#10;P9N6mMespBJWUu6C415cYLcJaL1INZ8nIxpLJ/DWPjoZQ0eYIzef2mfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCF4fpceQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="24C81AA8" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="2246F3DC" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2D750009" w14:textId="77777777" w:rsidR="00787AE2" w:rsidRDefault="00787AE2" w:rsidP="006923D1">
+    <w:p w14:paraId="2AE92AC7" w14:textId="77777777" w:rsidR="00653824" w:rsidRDefault="00653824" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="Sidfot"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1BBFB552" w14:textId="77777777" w:rsidR="00787AE2" w:rsidRPr="006923D1" w:rsidRDefault="00787AE2" w:rsidP="006923D1">
+    <w:p w14:paraId="76B907DA" w14:textId="77777777" w:rsidR="00653824" w:rsidRPr="006923D1" w:rsidRDefault="00653824" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="Sidfot"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="09D89A99" w14:textId="77777777" w:rsidR="00787AE2" w:rsidRDefault="00787AE2" w:rsidP="006923D1">
+    <w:p w14:paraId="4CF3F3E3" w14:textId="77777777" w:rsidR="00653824" w:rsidRDefault="00653824" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="RKbas"/>
       </w:pPr>
-    </w:p>
-[...190 lines deleted...]
-      </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="49B87CF0" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4AD6C68F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251649024" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658252" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="5" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="5B0E99A3" w14:textId="08966EE0" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00354286" w:rsidP="00664D04">
+                        <w:p w14:paraId="6756EA79" w14:textId="1B373BEE" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00BE1533" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
                               <w:id w:val="1909953747"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00081278">
+                              <w:r w:rsidR="00E53475">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
                               <w:id w:val="1135212224"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00370AEC">
-                                <w:t>2025/26:63</w:t>
+                              <w:r w:rsidR="00E53475">
+                                <w:t>2025/26:143</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251649024;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7iLIdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2Q+eXUG2JEB76WQlOXtfUtRsR8F54Gg5qNA083tGhDRDqMEicrcD/fu1/tCfO&#10;kpazloat5OHXWnjFmflmic3n+WQSpzNdJqefiEDMH2uWxxq7bi6BqJDTanEyidEezU7UHppH2gvz&#10;mJVUwkrKXXLciZfYrwDaK1LN58mI5tEJvLELJ2PoCG/k5EP3KLwbiItE+VvYjaUoXvC3t42ewc3X&#10;SBxM5I4A96gOwNMsJ84Peycui+N7sjpsx9kzAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3XuKo&#10;8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQuXYX&#10;fqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9YBEO&#10;2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2BHFE&#10;eEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDH7iLIdQIAAGUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658252;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7iLIdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2Q+eXUG2JEB76WQlOXtfUtRsR8F54Gg5qNA083tGhDRDqMEicrcD/fu1/tCfO&#10;kpazloat5OHXWnjFmflmic3n+WQSpzNdJqefiEDMH2uWxxq7bi6BqJDTanEyidEezU7UHppH2gvz&#10;mJVUwkrKXXLciZfYrwDaK1LN58mI5tEJvLELJ2PoCG/k5EP3KLwbiItE+VvYjaUoXvC3t42ewc3X&#10;SBxM5I4A96gOwNMsJ84Peycui+N7sjpsx9kzAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3XuKo&#10;8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQuXYX&#10;fqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9YBEO&#10;2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2BHFE&#10;eEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDH7iLIdQIAAGUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="5B0E99A3" w14:textId="08966EE0" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00DE7C02" w:rsidP="00664D04">
+                  <w:p w14:paraId="6756EA79" w14:textId="1B373BEE" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00BE1533" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
                         <w:id w:val="1909953747"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00081278">
+                        <w:r w:rsidR="00E53475">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
                         <w:id w:val="1135212224"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00370AEC">
-                          <w:t>2025/26:63</w:t>
+                        <w:r w:rsidR="00E53475">
+                          <w:t>2025/26:143</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header10.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3A69D5AA" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5DF4A357" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251654144" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658261" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4419600</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>457200</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="12" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="69A60019" w14:textId="35D3693E" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00BE1533" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="1086183354"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00E53475">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="1441107749"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00E53475">
+                                <w:t>2025/26:143</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1043" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658261;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBpV03WeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi173zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGlXTdZ5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="69A60019" w14:textId="35D3693E" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00BE1533" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="1086183354"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00E53475">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="1441107749"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00E53475">
+                          <w:t>2025/26:143</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header11.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="78ECC8BD" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header12.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="64ACF33C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658256" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>451485</wp:posOffset>
+                <wp:posOffset>442595</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="15" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="7F80E555" w14:textId="5C5C8DF4" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00354286" w:rsidP="00664D04">
+                        <w:p w14:paraId="0671A888" w14:textId="69A72A77" w:rsidR="00244011" w:rsidRDefault="00BE1533" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="500551273"/>
+                              <w:id w:val="-1565170966"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00081278">
+                              <w:r w:rsidR="00E53475">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-309404327"/>
+                              <w:id w:val="-173889818"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00370AEC">
-                                <w:t>2025/26:63</w:t>
+                              <w:r w:rsidR="00E53475">
+                                <w:t>2025/26:143</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="1AAD3FA1" w14:textId="35460817" w:rsidR="00E71274" w:rsidRPr="00C7375F" w:rsidRDefault="00BE1533" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-1710640699"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00E53475">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00E71274">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="568394623"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00E53475">
+                                <w:t>1</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1042" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251654144;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCph+xyeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi172zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhAKtNghPf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrK3GjTloKIWRTFQQHKlUVLRJX&#10;N17iqPE6ip02/D3mBMfRjGbeFKvRtuJMvW8cI6SzBARx5XTDNcLH4fUmA+GDYq1ax4TwTR5W5eSq&#10;ULl2F36n8z7UIpawzxWCCaHLpfSVIav8zHXE0ftyvVUhyr6WuleXWG5bOU+SO2lVw3HBqI6eDVWn&#10;/WARDtsnPUg96reXarvZ0afcmNsd4vV0XD+CCDSGvzD84kd0KCPT0Q2svWgRllkkDwj3aQoi+vNF&#10;tgRxRHhIFiDLQv4/UP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqYfscnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1047" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658256;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDIk7/fdwIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtP2zAUfp+0/2D5faTpChtRU9SBmCYh&#10;QCsTz65j02iOj2efNul+PcdOehnjhWkvie3zndt3LtOLrjFso3yowZY8PxlxpqyEqrZPJf/xcP3h&#10;M2cBha2EAatKvlWBX8zev5u2rlBjWIGplGdkxIaidSVfIboiy4JcqUaEE3DKklCDbwTS1T9llRct&#10;WW9MNh6NzrIWfOU8SBUCvV71Qj5L9rVWEu+0DgqZKTnFhunr03cZv9lsKoonL9yqlkMY4h+iaERt&#10;yene1JVAwda+/stUU0sPATSeSGgy0LqWKuVA2eSjF9ksVsKplAuRE9yepvD/zMrbzcLde4bdF+io&#10;gJGQ1oUi0GPMp9O+iX+KlJGcKNzuaVMdMhmV8klOteBMkiwf5+fjxGt20HY+4FcFDYuHknsqS2JL&#10;bG4CkkeC7iDRWQBTV9e1MekSW0FdGs82gopoMMVIGn+gjGVtyc8+no6SYQtRvbdsbDSjUjMM7g4Z&#10;phNujYoYY78rzeoqJfqKbyGlsnv/CR1Rmly9RXHAH6J6i3KfB2kkz2Bxr9zUFnzKPk3PgbLq544y&#10;3eOJ8KO84xG7ZUeJl7wvXXxaQrWlxvDQz0xw8rqm6t2IgPfC05BQwWnw8Y4+2gCxD8OJsxX436+9&#10;Rzz1Lkk5a2noSh5+rYVXnJlvlrr6PJ9M4pSmy+T0E0XD/LFkeSyx6+YSqCVyWjFOpmPEo9kdtYfm&#10;kfbDPHolkbCSfJccd8dL7FcB7Rep5vMEorl0Am/swsloOtIce/OhexTeDQ2M1Pq3sBtPUbzo4x4b&#10;NYObr5F6MTX5gdWhADTTqfeH/ROXxvE9oQ5bcvYMAAD//wMAUEsDBBQABgAIAAAAIQCTpHj03wAA&#10;AAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvUqxsv&#10;cUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/LyotC5&#10;8Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aqr93g&#10;EPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKnd2oG&#10;4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMiTv993AgAAbQUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAACAEA&#10;AA8AAAAAAAAAAAAAAAAA0QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="7F80E555" w14:textId="5C5C8DF4" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00DE7C02" w:rsidP="00664D04">
+                  <w:p w14:paraId="0671A888" w14:textId="69A72A77" w:rsidR="00244011" w:rsidRDefault="00BE1533" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="500551273"/>
+                        <w:id w:val="-1565170966"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00081278">
+                        <w:r w:rsidR="00E53475">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-309404327"/>
+                        <w:id w:val="-173889818"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00370AEC">
-                          <w:t>2025/26:63</w:t>
+                        <w:r w:rsidR="00E53475">
+                          <w:t>2025/26:143</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="1AAD3FA1" w14:textId="35460817" w:rsidR="00E71274" w:rsidRPr="00C7375F" w:rsidRDefault="00BE1533" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-1710640699"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00E53475">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00E71274">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="568394623"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00E53475">
+                          <w:t>1</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header11.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="6B92E361" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+<file path=word/header13.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="04186CA0" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658262" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4419600</wp:posOffset>
+                <wp:posOffset>4421505</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>457200</wp:posOffset>
+                <wp:posOffset>450215</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="14" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="1E4C35AD" w14:textId="5E7E2CC0" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00354286" w:rsidP="00A118D8">
+                        <w:p w14:paraId="11FED502" w14:textId="39459C22" w:rsidR="00244011" w:rsidRDefault="00BE1533" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-647587283"/>
+                              <w:id w:val="-260300782"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00081278">
+                              <w:r w:rsidR="00E53475">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="297733752"/>
+                              <w:id w:val="-1616977079"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00370AEC">
-                                <w:t>2025/26:63</w:t>
+                              <w:r w:rsidR="00E53475">
+                                <w:t>2025/26:143</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="6F27ED15" w14:textId="594C296F" w:rsidR="00E71274" w:rsidRPr="00C7375F" w:rsidRDefault="00BE1533" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-205724955"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00E53475">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00E71274">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="7733761"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00E53475">
+                                <w:t>1</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1043" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251672576;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBpV03WeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi173zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGlXTdZ5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1048" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658262;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3IfAKeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nabcGcYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2XGyrpcOu8iU+SU+PnJ20daGbZUPFdiC5ycjzpSVUFb2qeA/Hq4/&#10;fOYsoLClMGBVwXcq8Iv5+3ezxk3VGNZgSuUZBbFh2riCrxHdNMuCXKtahBNwypJSg68F0tU/ZaUX&#10;DUWvTTYejc6yBnzpPEgVAv296pR8nuJrrSTeaR0UMlNwehum06dzFc9sPhPTJy/cupL9M8Q/vKIW&#10;laWkQ6grgYJtfPVXqLqSHgJoPJFQZ6B1JVWqgarJRy+qWa6FU6kWAie4Aabw/8LK2+3S3XuG7Rdo&#10;qYERkMaFaaCfsZ5W+zp+6aWM9AThboBNtchkdMonOfWCM0m6fJyfjxOu2cHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKq8roxJl0gFdWk82wpqosH0RvL4w8pY1hT87OPpKAW2EN27yMbGMCqRoU93&#10;qDBJuDMq2hj7XWlWlanQV3ILKZUd8ifraKUp1Vsce/vDq97i3NVBHikzWByc68qCT9Wn6TlAVv7c&#10;Q6Y7ewL8qO4oYrtqqfCCjwcGrKDcETE8dDMTnLyuqHs3IuC98DQk1HAafLyjQxsg9KGXOFuD//3a&#10;/2hP3CUtZw0NXcHDr43wijPzzRKrz/PJJE5pukxOPxGRmD/WrI41dlNfAlEipxXjZBKjPZq9qD3U&#10;j7QfFjErqYSVlLvguBcvsVsFtF+kWiySEc2lE3hjl07G0BHmyM2H9lF41xMYifq3sB9PMX3B4842&#10;ega32CBxMZE8At2h2jeAZjpxv98/cWkc35PVYUvOnwEAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAtyHwCnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="1E4C35AD" w14:textId="5E7E2CC0" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00DE7C02" w:rsidP="00A118D8">
+                  <w:p w14:paraId="11FED502" w14:textId="39459C22" w:rsidR="00244011" w:rsidRDefault="00BE1533" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-647587283"/>
+                        <w:id w:val="-260300782"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00081278">
+                        <w:r w:rsidR="00E53475">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="297733752"/>
+                        <w:id w:val="-1616977079"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00370AEC">
-                          <w:t>2025/26:63</w:t>
+                        <w:r w:rsidR="00E53475">
+                          <w:t>2025/26:143</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="6F27ED15" w14:textId="594C296F" w:rsidR="00E71274" w:rsidRPr="00C7375F" w:rsidRDefault="00BE1533" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-205724955"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00E53475">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00E71274">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="7733761"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00E53475">
+                          <w:t>1</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header12.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="749095DF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+<file path=word/header14.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="029A322C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header13.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="0522ADDE" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+<file path=word/header15.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0AEBF5AC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658257" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>451485</wp:posOffset>
+                <wp:posOffset>442595</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="21" name="Textruta 2"/>
+              <wp:docPr id="17" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="0D05C561" w14:textId="5FE3E970" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00354286" w:rsidP="00664D04">
+                        <w:p w14:paraId="508AB157" w14:textId="57591200" w:rsidR="00244011" w:rsidRDefault="00BE1533" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1659105856"/>
+                              <w:id w:val="-410782307"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00081278">
+                              <w:r w:rsidR="00E53475">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-587826"/>
+                              <w:id w:val="-127865932"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00370AEC">
-                                <w:t>2025/26:63</w:t>
+                              <w:r w:rsidR="00E53475">
+                                <w:t>2025/26:143</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="683BD280" w14:textId="413C6C72" w:rsidR="00E71274" w:rsidRPr="00C7375F" w:rsidRDefault="00BE1533" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-1274097390"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00E53475">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00E71274">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="-30572794"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:showingPlcHdr/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00BF7786">
+                                <w:t>2</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1047" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDIk7/fdwIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtP2zAUfp+0/2D5faTpChtRU9SBmCYh&#10;QCsTz65j02iOj2efNul+PcdOehnjhWkvie3zndt3LtOLrjFso3yowZY8PxlxpqyEqrZPJf/xcP3h&#10;M2cBha2EAatKvlWBX8zev5u2rlBjWIGplGdkxIaidSVfIboiy4JcqUaEE3DKklCDbwTS1T9llRct&#10;WW9MNh6NzrIWfOU8SBUCvV71Qj5L9rVWEu+0DgqZKTnFhunr03cZv9lsKoonL9yqlkMY4h+iaERt&#10;yene1JVAwda+/stUU0sPATSeSGgy0LqWKuVA2eSjF9ksVsKplAuRE9yepvD/zMrbzcLde4bdF+io&#10;gJGQ1oUi0GPMp9O+iX+KlJGcKNzuaVMdMhmV8klOteBMkiwf5+fjxGt20HY+4FcFDYuHknsqS2JL&#10;bG4CkkeC7iDRWQBTV9e1MekSW0FdGs82gopoMMVIGn+gjGVtyc8+no6SYQtRvbdsbDSjUjMM7g4Z&#10;phNujYoYY78rzeoqJfqKbyGlsnv/CR1Rmly9RXHAH6J6i3KfB2kkz2Bxr9zUFnzKPk3PgbLq544y&#10;3eOJ8KO84xG7ZUeJl7wvXXxaQrWlxvDQz0xw8rqm6t2IgPfC05BQwWnw8Y4+2gCxD8OJsxX436+9&#10;Rzz1Lkk5a2noSh5+rYVXnJlvlrr6PJ9M4pSmy+T0E0XD/LFkeSyx6+YSqCVyWjFOpmPEo9kdtYfm&#10;kfbDPHolkbCSfJccd8dL7FcB7Rep5vMEorl0Am/swsloOtIce/OhexTeDQ2M1Pq3sBtPUbzo4x4b&#10;NYObr5F6MTX5gdWhADTTqfeH/ROXxvE9oQ5bcvYMAAD//wMAUEsDBBQABgAIAAAAIQCrTYIT3wAA&#10;AAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo05aCiFkUxUEBypVFS0SVzde&#10;4qjxOoqdNvw95gTH0Yxm3hSr0bbiTL1vHCOkswQEceV0wzXCx+H1JgPhg2KtWseE8E0eVuXkqlC5&#10;dhd+p/M+1CKWsM8Vggmhy6X0lSGr/Mx1xNH7cr1VIcq+lrpXl1huWzlPkjtpVcNxwaiOng1Vp/1g&#10;EQ7bJz1IPeq3l2q72dGn3JjbHeL1dFw/ggg0hr8w/OJHdCgj09ENrL1oEZZZJA8I92kKIvrzRbYE&#10;cUR4SBYgy0L+P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMiTv993AgAAbQUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKtNghPfAAAACAEA&#10;AA8AAAAAAAAAAAAAAAAA0QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1052" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658257;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJ5CzpegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSbcGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBudZA750HqQKgf5ed0o+TfG1VhLvtA4KmSk4vQ3T6dO5jGc2vRSTlRduXcn+GeIfXlGL&#10;ylLSQ6hrgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qeVgLp1ItBE5wB5jC/wsrb7cP7t4zbL9A&#10;Sw2MgDQuTAL9jPW02tfxSy9lpCcIdwfYVItMRqd8lFMvOJOky4f5xTDhmh29nQ/4VUHNolBwT21J&#10;aIntIiBlJNO9SUwWwFTlTWVMukQqqLnxbCuoiQbTG8njDytjWVPw84/jQQpsIbp3kY2NYVQiQ5/u&#10;WGGScGdUtDH2u9KsKlOhr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Tc8RsvLn&#10;HjLd2RPgJ3VHEdtlS4UXfDjeM2AJ5Y6I4aGbmeDkTUXdW4iA98LTkFDDafDxjg5tgNCHXuJsDf73&#10;a/+jPXGXtJw1NHQFD782wivOzDdLrL7IR6M4pekyGn8iIjF/qlmeauymngNRIqcV42QSoz2avag9&#10;1E+0H2YxK6mElZS74LgX59itAtovUs1myYjm0glc2AcnY+gIc+TmY/skvOsJjET9W9iPp5i84HFn&#10;Gz2Dm22QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglp88AAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMnkLOl6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="0D05C561" w14:textId="5FE3E970" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00DE7C02" w:rsidP="00664D04">
+                  <w:p w14:paraId="508AB157" w14:textId="57591200" w:rsidR="00244011" w:rsidRDefault="00BE1533" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1659105856"/>
+                        <w:id w:val="-410782307"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00081278">
+                        <w:r w:rsidR="00E53475">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-587826"/>
+                        <w:id w:val="-127865932"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00370AEC">
-                          <w:t>2025/26:63</w:t>
+                        <w:r w:rsidR="00E53475">
+                          <w:t>2025/26:143</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="683BD280" w14:textId="413C6C72" w:rsidR="00E71274" w:rsidRPr="00C7375F" w:rsidRDefault="00BE1533" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-1274097390"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00E53475">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00E71274">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="-30572794"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:showingPlcHdr/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00BF7786">
+                          <w:t>2</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header14.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="5D3E440D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+<file path=word/header16.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="16661EDD" w14:textId="08D60351" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251675648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658263" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4421505</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>450215</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="16" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2416862B" w14:textId="2020F46C" w:rsidR="00244011" w:rsidRDefault="00BE1533" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="508262405"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00E53475">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-1318105062"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00E53475">
+                                <w:t>2025/26:143</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="253CEAF1" w14:textId="3DDDD84C" w:rsidR="00E71274" w:rsidRPr="00C7375F" w:rsidRDefault="00BE1533" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="1511723957"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00E53475">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00E71274">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="1490517450"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:showingPlcHdr/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00BF7786">
+                                <w:t>2</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1053" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658263;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJNI1NegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VHjBR+d7Bqyg3BExPHQzE5xcVNS9GxHwXngaEmo4DT7e0aENEPrQS5ytwf9+&#10;7X+0J+6SlrOGhq7g4ddGeMWZ+WaJ1Rf5eBynNF3GZ5+ISMyfalanGrupr4AokdOKcTKJ0R7NXtQe&#10;6kfaD/OYlVTCSspdcNyLV9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAk0jU16AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="2416862B" w14:textId="2020F46C" w:rsidR="00244011" w:rsidRDefault="00BE1533" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="508262405"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00E53475">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-1318105062"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00E53475">
+                          <w:t>2025/26:143</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="253CEAF1" w14:textId="3DDDD84C" w:rsidR="00E71274" w:rsidRPr="00C7375F" w:rsidRDefault="00BE1533" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="1511723957"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00E53475">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00E71274">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="1490517450"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:showingPlcHdr/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00BF7786">
+                          <w:t>2</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header17.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4169B5D8" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header18.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="394D80B9" w14:textId="77777777" w:rsidR="00CA6FD4" w:rsidRDefault="00CA6FD4" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658270" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6D500B7A" wp14:editId="32D53218">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>442595</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="1871852764" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="79D73392" w14:textId="77777777" w:rsidR="00CA6FD4" w:rsidRDefault="00BE1533" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="49508877"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00CA6FD4">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00CA6FD4">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-1400055764"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00CA6FD4">
+                                <w:t>2025/26:143</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="4FE257C2" w14:textId="54F3DF5A" w:rsidR="00CA6FD4" w:rsidRPr="00C7375F" w:rsidRDefault="00BE1533" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-1962030379"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00CA6FD4">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00CA6FD4">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="-1314261930"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:showingPlcHdr/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00A10A64">
+                                <w:t>3</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6D500B7A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1057" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658270;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXsNAfeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx2nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2flY10uHXWxKfCRF8pHTy64xbKN8qMGWPD8ZcaashKq2zyX//njz&#10;4RNnAYWthAGrSr5VgV/O3r+btq5QY1iBqZRn5MSGonUlXyG6IsuCXKlGhBNwypJSg28E0tE/Z5UX&#10;LXlvTDYejc6zFnzlPEgVAt1e90o+S/61VhLvtQ4KmSk5vQ3T16fvMn6z2VQUz164VS2HZ4h/eEUj&#10;aktB966uBQq29vVfrppaegig8URCk4HWtVQpB8omH73IZrESTqVcqDjB7csU/p9bebdZuAfPsPsM&#10;HTUwFqR1oQh0GfPptG/in17KSE8l3O7LpjpkMhrlk5x6wZkkXT7OL8aprtnB2vmAXxQ0LAol99SW&#10;VC2xuQ1IEQm6g8RgAUxd3dTGpEOkgroynm0ENdFgeiNZ/IEylrUlPz89GyXHFqJ579nY6EYlMgzh&#10;DhkmCbdGRYyx35RmdZUSfSW2kFLZffyEjihNod5iOOAPr3qLcZ8HWaTIYHFv3NQWfMo+Tc+hZNWP&#10;Xcl0j6eCH+UdReyWHSVe8tPUuni1hGpLxPDQz0xw8qam7t2KgA/C05BQw2nw8Z4+2gBVHwaJsxX4&#10;X6/dRzxxl7SctTR0JQ8/18IrzsxXS6y+yCeTOKXpMDn7SERi/lizPNbYdXMFRImcVoyTSYx4NDtR&#10;e2ieaD/MY1RSCSspdslxJ15hvwpov0g1nycQzaUTeGsXTkbXscyRm4/dk/BuIDAS9e9gN56ieMHj&#10;Hhstg5uvkbiYSH6o6tAAmunE/WH/xKVxfE6ow5ac/QYAAP//AwBQSwMEFAAGAAgAAAAhAJOkePTf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoQ6HFTbOpAMGBSlVFi9Sr&#10;Gy9xRLyOYqcNf485wXE0o5k3xWp0rThRHxrPCLeTDARx5U3DNcLH/vVGgQhRs9GtZ0L4pgCr8vKi&#10;0LnxZ36n0y7WIpVwyDWCjbHLpQyVJafDxHfEyfv0vdMxyb6WptfnVO5aOc2yuXS64bRgdUfPlqqv&#10;3eAQ9psnM0gzmreXarPe0kGu7f0W8fpqfFyCiDTGvzD84id0KBPT0Q9sgmgRZiqRR4T54gFE8qd3&#10;agbiiKDUAmRZyP8Hyh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA17DQH3kCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAk6R49N8AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="79D73392" w14:textId="77777777" w:rsidR="00CA6FD4" w:rsidRDefault="00BE1533" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="49508877"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00CA6FD4">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00CA6FD4">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-1400055764"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00CA6FD4">
+                          <w:t>2025/26:143</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="4FE257C2" w14:textId="54F3DF5A" w:rsidR="00CA6FD4" w:rsidRPr="00C7375F" w:rsidRDefault="00BE1533" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-1962030379"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00CA6FD4">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00CA6FD4">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="-1314261930"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:showingPlcHdr/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00A10A64">
+                          <w:t>3</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header19.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6FA1742B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658271" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="20" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="26CBFD90" w14:textId="44097C9D" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00354286" w:rsidP="00A118D8">
+                        <w:p w14:paraId="4BCFAF8F" w14:textId="3C56B3B9" w:rsidR="00244011" w:rsidRDefault="00BE1533" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-174734938"/>
+                              <w:id w:val="-216207777"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00081278">
+                              <w:r w:rsidR="00E53475">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1014293744"/>
+                              <w:id w:val="368272689"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00370AEC">
-                                <w:t>2025/26:63</w:t>
+                              <w:r w:rsidR="00E53475">
+                                <w:t>2025/26:143</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="26BC0861" w14:textId="3A4DD9D7" w:rsidR="00A10A64" w:rsidRPr="00A10A64" w:rsidRDefault="00BE1533" w:rsidP="00B202A3">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="758410349"/>
+                              <w:lock w:val="contentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00A10A64">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00A10A64">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="-585917250"/>
+                              <w:lock w:val="contentLocked"/>
+                              <w:showingPlcHdr/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00A10A64">
+                                <w:t>3</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1048" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251675648;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3IfAKeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nabcGcYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2XGyrpcOu8iU+SU+PnJ20daGbZUPFdiC5ycjzpSVUFb2qeA/Hq4/&#10;fOYsoLClMGBVwXcq8Iv5+3ezxk3VGNZgSuUZBbFh2riCrxHdNMuCXKtahBNwypJSg68F0tU/ZaUX&#10;DUWvTTYejc6yBnzpPEgVAv296pR8nuJrrSTeaR0UMlNwehum06dzFc9sPhPTJy/cupL9M8Q/vKIW&#10;laWkQ6grgYJtfPVXqLqSHgJoPJFQZ6B1JVWqgarJRy+qWa6FU6kWAie4Aabw/8LK2+3S3XuG7Rdo&#10;qYERkMaFaaCfsZ5W+zp+6aWM9AThboBNtchkdMonOfWCM0m6fJyfjxOu2cHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKq8roxJl0gFdWk82wpqosH0RvL4w8pY1hT87OPpKAW2EN27yMbGMCqRoU93&#10;qDBJuDMq2hj7XWlWlanQV3ILKZUd8ifraKUp1Vsce/vDq97i3NVBHikzWByc68qCT9Wn6TlAVv7c&#10;Q6Y7ewL8qO4oYrtqqfCCjwcGrKDcETE8dDMTnLyuqHs3IuC98DQk1HAafLyjQxsg9KGXOFuD//3a&#10;/2hP3CUtZw0NXcHDr43wijPzzRKrz/PJJE5pukxOPxGRmD/WrI41dlNfAlEipxXjZBKjPZq9qD3U&#10;j7QfFjErqYSVlLvguBcvsVsFtF+kWiySEc2lE3hjl07G0BHmyM2H9lF41xMYifq3sB9PMX3B4842&#10;ega32CBxMZE8At2h2jeAZjpxv98/cWkc35PVYUvOnwEAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALch8Ap5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1058" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658271;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCoAp/KeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm97BrDNsqHGmzJ85MRZ8pKqGr7XPLvjzcf&#10;PnEWUNhKGLCq5FsV+OXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1zVnnR&#10;UvTGZOPR6DxrwVfOg1Qh0N/rXslnKb7WSuK91kEhMyWnt2E6fTqX8cxmU1E8e+FWtRyeIf7hFY2o&#10;LSXdh7oWKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5t1m4B8+w+wwd&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/OLccI1O3g7H/CLgoZFoeSe2pLQ&#10;EpvbgJSRTHcmMVkAU1c3tTHpEqmgroxnG0FNNJjeSB5/WBnL2pKfn56NUmAL0b2PbGwMoxIZhnSH&#10;CpOEW6OijbHflGZ1lQp9JbeQUtl9/mQdrTSleovjYH941Vuc+zrII2UGi3vnprbgU/Vpeg6QVT92&#10;kOnengA/qjuK2C07Krzkp3sGLKHaEjE89DMTnLypqXu3IuCD8DQk1HAafLynQxsg9GGQOFuB//Xa&#10;/2hP3CUtZy0NXcnDz7XwijPz1RKrL/LJJE5pukzOPhKRmD/WLI81dt1cAVEipxXjZBKjPZqdqD00&#10;T7Qf5jErqYSVlLvkuBOvsF8FtF+kms+TEc2lE3hrF07G0BHmyM3H7kl4NxAYifp3sBtPUbzgcW8b&#10;PYObr5G4mEgege5RHRpAM524P+yfuDSO78nqsCVnvwEAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKgCn8p5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="26CBFD90" w14:textId="44097C9D" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00DE7C02" w:rsidP="00A118D8">
+                  <w:p w14:paraId="4BCFAF8F" w14:textId="3C56B3B9" w:rsidR="00244011" w:rsidRDefault="00BE1533" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-174734938"/>
+                        <w:id w:val="-216207777"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00081278">
+                        <w:r w:rsidR="00E53475">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1014293744"/>
+                        <w:id w:val="368272689"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00370AEC">
-                          <w:t>2025/26:63</w:t>
+                        <w:r w:rsidR="00E53475">
+                          <w:t>2025/26:143</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                </w:txbxContent>
-[...241 lines deleted...]
-                  <w:p w14:paraId="7AEE4AC8" w14:textId="631A25DC" w:rsidR="00015CB6" w:rsidRPr="00C7375F" w:rsidRDefault="00DE7C02" w:rsidP="00C7375F">
+                  <w:p w14:paraId="26BC0861" w14:textId="3A4DD9D7" w:rsidR="00A10A64" w:rsidRPr="00A10A64" w:rsidRDefault="00BE1533" w:rsidP="00B202A3">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="-1710640699"/>
-[...1 lines deleted...]
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:id w:val="758410349"/>
+                        <w:lock w:val="contentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00081278">
+                        <w:r w:rsidR="00A10A64">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="00015CB6">
+                    <w:r w:rsidR="00A10A64">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="568394623"/>
-[...551 lines deleted...]
-                        <w:lock w:val="sdtContentLocked"/>
+                        <w:id w:val="-585917250"/>
+                        <w:lock w:val="contentLocked"/>
+                        <w:showingPlcHdr/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00081278">
-                          <w:t>2</w:t>
+                        <w:r w:rsidR="00A10A64">
+                          <w:t>3</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="439756A1" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6C041EC9" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658258" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="4" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="5FAAAEB2" w14:textId="38DC6991" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00354286" w:rsidP="00A118D8">
+                        <w:p w14:paraId="04473E4E" w14:textId="55FDE805" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00BE1533" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
                               <w:id w:val="406809228"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00081278">
+                              <w:r w:rsidR="00E53475">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
                               <w:id w:val="1217775106"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00370AEC">
-                                <w:t>2025/26:63</w:t>
+                              <w:r w:rsidR="00E53475">
+                                <w:t>2025/26:143</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbebtcdgIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtq/IgAS6i2xAsP/cgEJ69rerwbEfBeeJoRem+ae7yjQxsg8GGQOFuB//3a/2hP&#10;1CUtZy3NXMnDr7XwijPzzRKpz/PJJA5pukxOPxGPmD/WLI81dt1cAjEipw3jZBKjPZqdqD00j7Qe&#10;5jErqYSVlLvkuBMvsd8EtF6kms+TEY2lE3hjF07G0BHlSM2H7lF4N/AXifm3sJtOUbygcW8bPYOb&#10;r5GomDgece5RHfCnkU7UH9ZP3BnH92R1WJKzZwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWbHbPB&#10;7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6ur0pd&#10;GH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbrr/3o&#10;FBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL/CEH&#10;cVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJt5u1x2AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658258;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbebtcdgIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtq/IgAS6i2xAsP/cgEJ69rerwbEfBeeJoRem+ae7yjQxsg8GGQOFuB//3a/2hP&#10;1CUtZy3NXMnDr7XwijPzzRKpz/PJJA5pukxOPxGPmD/WLI81dt1cAjEipw3jZBKjPZqdqD00j7Qe&#10;5jErqYSVlLvkuBMvsd8EtF6kms+TEY2lE3hjF07G0BHlSM2H7lF4N/AXifm3sJtOUbygcW8bPYOb&#10;r5GomDgece5RHfCnkU7UH9ZP3BnH92R1WJKzZwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWbHbPB&#10;7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6ur0pd&#10;GH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbrr/3o&#10;FBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL/CEH&#10;cVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJt5u1x2AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="5FAAAEB2" w14:textId="38DC6991" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00DE7C02" w:rsidP="00A118D8">
+                  <w:p w14:paraId="04473E4E" w14:textId="55FDE805" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00BE1533" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
                         <w:id w:val="406809228"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00081278">
+                        <w:r w:rsidR="00E53475">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
                         <w:id w:val="1217775106"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00370AEC">
-                          <w:t>2025/26:63</w:t>
+                        <w:r w:rsidR="00E53475">
+                          <w:t>2025/26:143</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header20.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="53678151" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3C193F44" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header21.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="636917CE" w14:textId="77777777" w:rsidR="00B202A3" w:rsidRDefault="00B202A3" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251677696" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658275" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="51C3134D" wp14:editId="43C8462B">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4421505</wp:posOffset>
+                <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>450215</wp:posOffset>
+                <wp:posOffset>442595</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="24" name="Textruta 3"/>
+              <wp:docPr id="554669781" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="045FD5C6" w14:textId="7A296EDA" w:rsidR="00244011" w:rsidRDefault="00354286" w:rsidP="00A118D8">
+                        <w:p w14:paraId="7D7613E6" w14:textId="7336F018" w:rsidR="00B202A3" w:rsidRPr="00C7375F" w:rsidRDefault="00BE1533" w:rsidP="00B202A3">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-684673024"/>
+                              <w:id w:val="872579781"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00081278">
+                              <w:r w:rsidR="00B202A3">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="00244011">
+                          <w:r w:rsidR="00B202A3">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1039247084"/>
+                              <w:id w:val="291792508"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00370AEC">
-[...40 lines deleted...]
-                                <w:t>2</w:t>
+                              <w:r w:rsidR="00B202A3">
+                                <w:t>2025/26:143</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="51C3134D" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1058" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251677696;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCoAp/KeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm97BrDNsqHGmzJ85MRZ8pKqGr7XPLvjzcf&#10;PnEWUNhKGLCq5FsV+OXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1zVnnR&#10;UvTGZOPR6DxrwVfOg1Qh0N/rXslnKb7WSuK91kEhMyWnt2E6fTqX8cxmU1E8e+FWtRyeIf7hFY2o&#10;LSXdh7oWKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5t1m4B8+w+wwd&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/OLccI1O3g7H/CLgoZFoeSe2pLQ&#10;EpvbgJSRTHcmMVkAU1c3tTHpEqmgroxnG0FNNJjeSB5/WBnL2pKfn56NUmAL0b2PbGwMoxIZhnSH&#10;CpOEW6OijbHflGZ1lQp9JbeQUtl9/mQdrTSleovjYH941Vuc+zrII2UGi3vnprbgU/Vpeg6QVT92&#10;kOnengA/qjuK2C07Krzkp3sGLKHaEjE89DMTnLypqXu3IuCD8DQk1HAafLynQxsg9GGQOFuB//Xa&#10;/2hP3CUtZy0NXcnDz7XwijPz1RKrL/LJJE5pukzOPhKRmD/WLI81dt1cAVEipxXjZBKjPZqdqD00&#10;T7Qf5jErqYSVlLvkuBOvsF8FtF+kms+TEc2lE3hrF07G0BHmyM3H7kl4NxAYifp3sBtPUbzgcW8b&#10;PYObr5G4mEgege5RHRpAM524P+yfuDSO78nqsCVnvwEAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqAKfynkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1062" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658275;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDWx0MpegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbcGcYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj7cf&#10;PnEWUNhSGLCq4DsV+NXs/btp4yZqCGswpfKMgtgwaVzB14hukmVBrlUtwhk4ZUmpwdcC6eqfs9KL&#10;hqLXJhsOBhdZA750HqQKgf7edEo+S/G1VhLvtQ4KmSk4vQ3T6dO5imc2m4rJsxduXcn+GeIfXlGL&#10;ylLSQ6gbgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0Lk0A/Yz2t9nX80ksZ6QnC3QE21SKT0Skf5dQLziTp8mF+OUy4Zkdv5wN+UVCzKBTcU1sS&#10;WmK7CEgZyXRvEpMFMFV5WxmTLpEK6tp4thXURIPpjeTxh5WxrCn4xfl4kAJbiO5dZGNjGJXI0Kc7&#10;Vpgk3BkVbYz9pjSrylToK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pP03OErPyx&#10;h0x39gT4Sd1RxHbVUuEFPx/vGbCCckfE8NDNTHDytqLuLUTAB+FpSKjhNPh4T4c2QOhDL3G2Bv/r&#10;tf/RnrhLWs4aGrqCh58b4RVn5qslVl/mo1Gc0nQZjT8SkZg/1axONXZTXwNRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXr7FbBbRfpJrPkxHNpRO4sEsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANbHQyl6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="045FD5C6" w14:textId="7A296EDA" w:rsidR="00244011" w:rsidRDefault="00DE7C02" w:rsidP="00A118D8">
+                  <w:p w14:paraId="7D7613E6" w14:textId="7336F018" w:rsidR="00B202A3" w:rsidRPr="00C7375F" w:rsidRDefault="00BE1533" w:rsidP="00B202A3">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-684673024"/>
+                        <w:id w:val="872579781"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00081278">
+                        <w:r w:rsidR="00B202A3">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="00244011">
+                    <w:r w:rsidR="00B202A3">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1039247084"/>
+                        <w:id w:val="291792508"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00370AEC">
-[...40 lines deleted...]
-                          <w:t>2</w:t>
+                        <w:r w:rsidR="00B202A3">
+                          <w:t>2025/26:143</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header21.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="1A9E0891" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="76B07E9C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header22.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="6E59BCC1" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="54BBB127" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658253" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>442595</wp:posOffset>
+                <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="27" name="Textruta 2"/>
+              <wp:docPr id="7" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="20136816" w14:textId="561D2901" w:rsidR="00244011" w:rsidRDefault="00354286" w:rsidP="00664D04">
+                        <w:p w14:paraId="68FAE6F3" w14:textId="04A09982" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00BE1533" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1192877061"/>
+                              <w:id w:val="-118216733"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00081278">
+                              <w:r w:rsidR="00E53475">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="396785112"/>
+                              <w:id w:val="2025671426"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00370AEC">
-[...40 lines deleted...]
-                                <w:t>3</w:t>
+                              <w:r w:rsidR="00E53475">
+                                <w:t>2025/26:143</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1062" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDWx0MpegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbcGcYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj7cf&#10;PnEWUNhSGLCq4DsV+NXs/btp4yZqCGswpfKMgtgwaVzB14hukmVBrlUtwhk4ZUmpwdcC6eqfs9KL&#10;hqLXJhsOBhdZA750HqQKgf7edEo+S/G1VhLvtQ4KmSk4vQ3T6dO5imc2m4rJsxduXcn+GeIfXlGL&#10;ylLSQ6gbgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0Lk0A/Yz2t9nX80ksZ6QnC3QE21SKT0Skf5dQLziTp8mF+OUy4Zkdv5wN+UVCzKBTcU1sS&#10;WmK7CEgZyXRvEpMFMFV5WxmTLpEK6tp4thXURIPpjeTxh5WxrCn4xfl4kAJbiO5dZGNjGJXI0Kc7&#10;Vpgk3BkVbYz9pjSrylToK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pP03OErPyx&#10;h0x39gT4Sd1RxHbVUuEFPx/vGbCCckfE8NDNTHDytqLuLUTAB+FpSKjhNPh4T4c2QOhDL3G2Bv/r&#10;tf/RnrhLWs4aGrqCh58b4RVn5qslVl/mo1Gc0nQZjT8SkZg/1axONXZTXwNRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXr7FbBbRfpJrPkxHNpRO4sEsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANbHQyl6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658253;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlvGe/eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvj995PSyrQ3bKh8qsAXPB0POlJVQVvap4D8eFh8+&#10;cxZQ2FIYsKrgOxX45ez9u2njJmoEazCl8oyC2DBpXMHXiG6SZUGuVS3CAJyypNTga4F09U9Z6UVD&#10;0WuTjYbD86wBXzoPUoVAf687JZ+l+ForiXdaB4XMFJxqw3T6dK7imc2mYvLkhVtXsi9D/EMVtags&#10;JT2EuhYo2MZXf4WqK+khgMaBhDoDrSupUg/UTT580c1yLZxKvRA4wR1gCv8vrLzdLt29Z9h+gZYe&#10;MALSuDAJ9DP202pfxy9VykhPEO4OsKkWmYxO+Tint+BMki4f5RejhGt29HY+4FcFNYtCwT09S0JL&#10;bG8CUkYy3ZvEZAFMVS4qY9IlUkFdGc+2gh7RYKqRPP6wMpY1BT//eDZMgS1E9y6ysTGMSmTo0x07&#10;TBLujIo2xn5XmlVlavSV3EJKZQ/5k3W00pTqLY69/bGqtzh3fZBHygwWD851ZcGn7tP0HCErf+4h&#10;0509AX7SdxSxXbXUeMHP9gRYQbkjXnjoRiY4uajo8W5EwHvhaUbovWnu8Y4ObYDAh17ibA3+92v/&#10;oz1Rl7ScNTRzBQ+/NsIrzsw3S6S+yMfjOKTpMj77RDxi/lSzOtXYTX0FxIicNoyTSYz2aPai9lA/&#10;0nqYx6ykElZS7oLjXrzCbhPQepFqPk9GNJZO4I1dOhlDR5QjNR/aR+Fdz18k5t/CfjrF5AWNO9vo&#10;Gdx8g0TFxPGIc4dqjz+NdKJ+v37izji9J6vjkpw9AwAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlvGe/eAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="20136816" w14:textId="561D2901" w:rsidR="00244011" w:rsidRDefault="00DE7C02" w:rsidP="00664D04">
+                  <w:p w14:paraId="68FAE6F3" w14:textId="04A09982" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00BE1533" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1192877061"/>
+                        <w:id w:val="-118216733"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00081278">
+                        <w:r w:rsidR="00E53475">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="396785112"/>
+                        <w:id w:val="2025671426"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00370AEC">
-[...40 lines deleted...]
-                          <w:t>3</w:t>
+                        <w:r w:rsidR="00E53475">
+                          <w:t>2025/26:143</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header23.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="60689C36" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="00C2EB2B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251678720" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658259" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4421505</wp:posOffset>
+                <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>450215</wp:posOffset>
+                <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="26" name="Textruta 3"/>
+              <wp:docPr id="6" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4B8525E9" w14:textId="17F4EDB2" w:rsidR="00244011" w:rsidRDefault="00354286" w:rsidP="00A118D8">
+                        <w:p w14:paraId="6559C74E" w14:textId="17A83755" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00BE1533" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-1676179607"/>
+                              <w:id w:val="842198555"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00081278">
+                              <w:r w:rsidR="00E53475">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="413902229"/>
+                              <w:id w:val="-303621997"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00370AEC">
-[...40 lines deleted...]
-                                <w:t>3</w:t>
+                              <w:r w:rsidR="00E53475">
+                                <w:t>2025/26:143</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1063" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251678720;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAWF+KNegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nabYGcYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj7cf&#10;PnEWUNhSGLCq4DsV+NXs/btp4yZqCGswpfKMgtgwaVzB14hukmVBrlUtwhk4ZUmpwdcC6eqfs9KL&#10;hqLXJhsOBuOsAV86D1KFQH9vOiWfpfhaK4n3WgeFzBSc3obp9OlcxTObTcXk2Qu3rmT/DPEPr6hF&#10;ZSnpIdSNQME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVLNfCqVQLgRPcAabw/8LKu+3SPXiG7Wdo&#10;qYERkMaFSaCfsZ5W+zp+6aWM9ATh7gCbapHJ6JSPcuoFZ5J0+TC/HCZcs6O38wG/KKhZFAruqS0J&#10;LbFdBKSMZLo3ickCmKq8rYxJl0gFdW082wpqosH0RvL4w8pY1hR8fH4xSIEtRPcusrExjEpk6NMd&#10;K0wS7oyKNsZ+U5pVZSr0ldxCSmUP+ZN1tNKU6i2Ovf3xVW9x7uogj5QZLB6c68qCT9Wn6TlCVv7Y&#10;Q6Y7ewL8pO4oYrtqqfCCn4/3DFhBuSNieOhmJjh5W1H3FiLgg/A0JNRwGny8p0MbIPShlzhbg//1&#10;2v9oT9wlLWcNDV3Bw8+N8Ioz89USqy/z0ShOabqMLj4SkZg/1axONXZTXwNRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXr7FbBbRfpJrPkxHNpRO4sEsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABYX4o16AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658259;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlbMYbdwIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtqnBDcEWAJ1ZZ44aEfmeDkdU2PdyMC3gtPM0LvTXOPd3RoAwQ+DBJnK/C/X/sf&#10;7Ym6pOWspZkrefi1Fl5xZr5ZIvV5PpnEIU2Xyekn4hHzx5rlscaum0sgRuS0YZxMYrRHsxO1h+aR&#10;1sM8ZiWVsJJylxx34iX2m4DWi1TzeTKisXQCb+zCyRg6ohyp+dA9Cu8G/iIx/xZ20ymKFzTubaNn&#10;cPM1EhUTxyPOPaoD/jTSifrD+ok74/ierA5LcvYMAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1mx2z&#10;wexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCurq9K&#10;XRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W66/9&#10;6BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUDi/wh&#10;B3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAlbMYbdwIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="4B8525E9" w14:textId="17F4EDB2" w:rsidR="00244011" w:rsidRDefault="00DE7C02" w:rsidP="00A118D8">
+                  <w:p w14:paraId="6559C74E" w14:textId="17A83755" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00BE1533" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-1676179607"/>
+                        <w:id w:val="842198555"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00081278">
+                        <w:r w:rsidR="00E53475">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="413902229"/>
+                        <w:id w:val="-303621997"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00370AEC">
-[...3590 lines deleted...]
-                          <w:t>2025/26:63</w:t>
+                        <w:r w:rsidR="00E53475">
+                          <w:t>2025/26:143</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...13 lines deleted...]
-  <w:p w14:paraId="3DED9AF6" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="51FF68B3" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251652096" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658254" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="11" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2827899B" w14:textId="7CBCAD28" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00354286" w:rsidP="00664D04">
+                        <w:p w14:paraId="6073A861" w14:textId="212AD7CB" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00BE1533" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="531463074"/>
+                              <w:id w:val="-1608582178"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00081278">
+                              <w:r w:rsidR="00E53475">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1327938849"/>
+                              <w:id w:val="-437055671"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00370AEC">
-                                <w:t>2025/26:63</w:t>
+                              <w:r w:rsidR="00E53475">
+                                <w:t>2025/26:143</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251652096;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCo8H9EeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBqX2pdvFpCtSVieOhnJjh5XVP3bkTAe+FpSKjhNPh4Rx9tgNCHQeJsBf73&#10;a/fRnrhLWs5aGrqSh19r4RVn5pslVp/nk0mc0nSYnH4iIjF/rFkea+y6uQSiRE4rxskkRns0O1F7&#10;aB5pP8xjVlIJKyl3yXEnXmK/Cmi/SDWfJyOaSyfwxi6cjKEjzJGbD92j8G4gMBL1b2E3nqJ4wePe&#10;NnoGN18jcTGR/IDq0ACa6cT9Yf/EpXF8TlaHLTl7BgAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCo8H9EeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658254;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCo8H9EeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBqX2pdvFpCtSVieOhnJjh5XVP3bkTAe+FpSKjhNPh4Rx9tgNCHQeJsBf73&#10;a/fRnrhLWs5aGrqSh19r4RVn5pslVp/nk0mc0nSYnH4iIjF/rFkea+y6uQSiRE4rxskkRns0O1F7&#10;aB5pP8xjVlIJKyl3yXEnXmK/Cmi/SDWfJyOaSyfwxi6cjKEjzJGbD92j8G4gMBL1b2E3nqJ4wePe&#10;NnoGN18jcTGR/IDq0ACa6cT9Yf/EpXF8TlaHLTl7BgAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCo8H9EeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="2827899B" w14:textId="7CBCAD28" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00DE7C02" w:rsidP="00664D04">
+                  <w:p w14:paraId="6073A861" w14:textId="212AD7CB" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00BE1533" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="531463074"/>
+                        <w:id w:val="-1608582178"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00081278">
+                        <w:r w:rsidR="00E53475">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1327938849"/>
+                        <w:id w:val="-437055671"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00370AEC">
-                          <w:t>2025/26:63</w:t>
+                        <w:r w:rsidR="00E53475">
+                          <w:t>2025/26:143</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="64D596E6" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+<file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="41B15EE8" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658260" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="10" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="1464F8F5" w14:textId="0F52D3A2" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00354286" w:rsidP="00A118D8">
+                        <w:p w14:paraId="4F58AB00" w14:textId="74A90F06" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00BE1533" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="23056698"/>
+                              <w:id w:val="793339043"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00081278">
+                              <w:r w:rsidR="00E53475">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="15437591"/>
+                              <w:id w:val="631604907"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00370AEC">
-                                <w:t>2025/26:63</w:t>
+                              <w:r w:rsidR="00E53475">
+                                <w:t>2025/26:143</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXQjCReQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjs5Y4BS6i2RAwP/cwEJ69r6t6NCHgvPA0JNZwGH+/o0AYIfRgkzlbgf7/2&#10;P9oTd0nLWUtDV/Lway284sx8s8Tq83wyiVOaLpPTT0Qk5o81y2ONXTeXQJTIacU4mcRoj2Ynag/N&#10;I+2HecxKKmEl5S457sRL7FcB7Rep5vNkRHPpBN7YhZMxdIQ5cvOhexTeDQRGov4t7MZTFC943NtG&#10;z+DmayQuJpJHoHtUhwbQTCfuD/snLo3je7I6bMnZMwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANdCMJF5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658260;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXQjCReQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjs5Y4BS6i2RAwP/cwEJ69r6t6NCHgvPA0JNZwGH+/o0AYIfRgkzlbgf7/2&#10;P9oTd0nLWUtDV/Lway284sx8s8Tq83wyiVOaLpPTT0Qk5o81y2ONXTeXQJTIacU4mcRoj2Ynag/N&#10;I+2HecxKKmEl5S457sRL7FcB7Rep5vNkRHPpBN7YhZMxdIQ5cvOhexTeDQRGov4t7MZTFC943NtG&#10;z+DmayQuJpJHoHtUhwbQTCfuD/snLo3je7I6bMnZMwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANdCMJF5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="1464F8F5" w14:textId="0F52D3A2" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00DE7C02" w:rsidP="00A118D8">
+                  <w:p w14:paraId="4F58AB00" w14:textId="74A90F06" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00BE1533" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="23056698"/>
+                        <w:id w:val="793339043"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00081278">
+                        <w:r w:rsidR="00E53475">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="15437591"/>
+                        <w:id w:val="631604907"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00370AEC">
-                          <w:t>2025/26:63</w:t>
+                        <w:r w:rsidR="00E53475">
+                          <w:t>2025/26:143</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header9.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="33145A25" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+<file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="00C8FE08" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header9.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0D568C22" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658255" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>451485</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="13" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="587C8E1E" w14:textId="166155B4" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00BE1533" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="2060045004"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00E53475">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="1572923149"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00E53475">
+                                <w:t>2025/26:143</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1042" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658255;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCph+xyeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi172zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhAKtNghPf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrK3GjTloKIWRTFQQHKlUVLRJX&#10;N17iqPE6ip02/D3mBMfRjGbeFKvRtuJMvW8cI6SzBARx5XTDNcLH4fUmA+GDYq1ax4TwTR5W5eSq&#10;ULl2F36n8z7UIpawzxWCCaHLpfSVIav8zHXE0ftyvVUhyr6WuleXWG5bOU+SO2lVw3HBqI6eDVWn&#10;/WARDtsnPUg96reXarvZ0afcmNsd4vV0XD+CCDSGvzD84kd0KCPT0Q2svWgRllkkDwj3aQoi+vNF&#10;tgRxRHhIFiDLQv4/UP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqYfscnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="587C8E1E" w14:textId="166155B4" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00BE1533" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="2060045004"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00E53475">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="1572923149"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00E53475">
+                          <w:t>2025/26:143</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B22A75AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01B064D1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B9E585A"/>
     <w:numStyleLink w:val="RKnummerlista"/>
@@ -28647,50 +19645,139 @@
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="12A6305A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="904EAAB0"/>
+    <w:lvl w:ilvl="0" w:tplc="395494F8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17EC6E5E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B9E585A"/>
     <w:styleLink w:val="RKnummerlista"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefternumreradlista"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Numreradlista"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -28770,51 +19857,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="197B46EC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:styleLink w:val="RKpunktlista"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefterpunktlista"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
@@ -28897,51 +19984,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="199F21EB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EC762F8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -29024,63 +20111,63 @@
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik8"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik9"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D324031"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:numStyleLink w:val="RKnumreradlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1EAD06AE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="07E8A37C"/>
     <w:numStyleLink w:val="RKstrecklistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24993A85"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2EB89F6E"/>
     <w:styleLink w:val="RKrubrik1-4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -29167,57 +20254,57 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24F04E30"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="07E8A37C"/>
     <w:numStyleLink w:val="RKstrecklistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25B82ACD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B73C09A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
@@ -29277,57 +20364,57 @@
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A1355EC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:numStyleLink w:val="RKnumreradlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2BF62863"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="041D001D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3)"/>
@@ -29369,51 +20456,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="372C411F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5B2E566E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="397"/>
         </w:tabs>
         <w:ind w:left="397" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -29510,51 +20597,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="7539"/>
         </w:tabs>
         <w:ind w:left="7823" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="8616"/>
         </w:tabs>
         <w:ind w:left="8900" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39647D17"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DE44696C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
@@ -29644,51 +20731,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B3772BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D944974"/>
     <w:lvl w:ilvl="0" w:tplc="7532A3CC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Innehll4"/>
       <w:lvlText w:val="Bilaga %1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -29735,57 +20822,57 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FD21564"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:numStyleLink w:val="RKpunktlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FF67402"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="089CCD3C"/>
     <w:styleLink w:val="RKpunktlistaram"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefterpkt-listaram"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlistaram"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -29869,81 +20956,81 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43612E31"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="089CCD3C"/>
     <w:numStyleLink w:val="RKpunktlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45A626CA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B9E585A"/>
     <w:numStyleLink w:val="RKnummerlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="489C4783"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CD01921"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="089CCD3C"/>
     <w:numStyleLink w:val="RKpunktlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53191FCC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:numStyleLink w:val="RKnumreradlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58A86BDA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:styleLink w:val="RKnumreradlistaram"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefternr-listaram"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Numreradlistaram"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -30049,1211 +21136,1481 @@
           <w:tab w:val="num" w:pos="5160"/>
         </w:tabs>
         <w:ind w:left="5500" w:hanging="2665"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5670"/>
         </w:tabs>
         <w:ind w:left="6294" w:hanging="2438"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58FE4B62"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:numStyleLink w:val="RKnumreradlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59A00B31"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B9E585A"/>
     <w:numStyleLink w:val="RKnummerlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="603A5610"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:numStyleLink w:val="RKpunktlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="621E5655"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:numStyleLink w:val="RKpunktlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62A7665E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D1E7806"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="721C5E96"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F11437BC"/>
+    <w:lvl w:ilvl="0" w:tplc="6A4ED444">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="745772D0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F65CBECE"/>
+    <w:lvl w:ilvl="0" w:tplc="21FC22EA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="755223B5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="60911509">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1229926071">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="73554473">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="734428684">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="868490676">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="597104048">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="836459267">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1151796365">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1274170200">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="508256887">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1676959670">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="524560718">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="7"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1834562801">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1637180406">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="840197462">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1558323982">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1309016888">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1464157065">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="2077051901">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="901908029">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1898121741">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="696854227">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="982778859">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="2102407660">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="556403597">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="847603360">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1846094413">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="1">
       <w:lvl w:ilvl="1">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:pStyle w:val="Numreradlista"/>
         <w:lvlText w:val="%2."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="284" w:hanging="284"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1269047988">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1151949666">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="815949773">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1037857484">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1915698394">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1593665405">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="178811758">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="316424554">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="29" w16cid:durableId="1151949666">
-[...19 lines deleted...]
-  </w:num>
   <w:num w:numId="36" w16cid:durableId="1025905477">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="4476604">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="402145859">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1232156023">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1796826326">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="1454207087">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="2104447184">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="1857882759">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="1814709450">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="45" w16cid:durableId="24982638">
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="110"/>
   <w:mirrorMargins/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:attachedTemplate r:id="rId1"/>
+  <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00787AE2"/>
+    <w:rsidRoot w:val="00653824"/>
     <w:rsid w:val="000023F8"/>
     <w:rsid w:val="000070E2"/>
     <w:rsid w:val="0000783D"/>
     <w:rsid w:val="000106C3"/>
     <w:rsid w:val="000112FE"/>
     <w:rsid w:val="000127FF"/>
+    <w:rsid w:val="00013493"/>
     <w:rsid w:val="000140A3"/>
-    <w:rsid w:val="00015CB6"/>
     <w:rsid w:val="000163C7"/>
     <w:rsid w:val="000211BF"/>
     <w:rsid w:val="00025171"/>
     <w:rsid w:val="000276E3"/>
     <w:rsid w:val="00032E6D"/>
+    <w:rsid w:val="00034BA2"/>
     <w:rsid w:val="00040A0F"/>
     <w:rsid w:val="00043AB1"/>
     <w:rsid w:val="00043EBE"/>
     <w:rsid w:val="00046417"/>
     <w:rsid w:val="00047664"/>
     <w:rsid w:val="00055486"/>
     <w:rsid w:val="00061989"/>
     <w:rsid w:val="000631A9"/>
     <w:rsid w:val="00067524"/>
     <w:rsid w:val="00070DFE"/>
     <w:rsid w:val="00072689"/>
+    <w:rsid w:val="0007466E"/>
     <w:rsid w:val="00075F2D"/>
     <w:rsid w:val="000761F8"/>
-    <w:rsid w:val="00081278"/>
     <w:rsid w:val="0008203A"/>
     <w:rsid w:val="00085ABB"/>
     <w:rsid w:val="00085AEF"/>
     <w:rsid w:val="00085EFF"/>
     <w:rsid w:val="000879B3"/>
     <w:rsid w:val="0009544E"/>
     <w:rsid w:val="00096CFD"/>
-    <w:rsid w:val="00097219"/>
     <w:rsid w:val="000978DE"/>
     <w:rsid w:val="000A1209"/>
     <w:rsid w:val="000A40DD"/>
+    <w:rsid w:val="000A4BD6"/>
     <w:rsid w:val="000A6489"/>
     <w:rsid w:val="000A66BE"/>
     <w:rsid w:val="000A6F2D"/>
     <w:rsid w:val="000B3DDA"/>
     <w:rsid w:val="000B7DEE"/>
     <w:rsid w:val="000C0142"/>
     <w:rsid w:val="000C0772"/>
+    <w:rsid w:val="000C420B"/>
     <w:rsid w:val="000C5CDD"/>
     <w:rsid w:val="000C7233"/>
+    <w:rsid w:val="000D37E5"/>
     <w:rsid w:val="000E67B7"/>
+    <w:rsid w:val="000E67FE"/>
     <w:rsid w:val="000E6A30"/>
     <w:rsid w:val="000E7DA9"/>
-    <w:rsid w:val="000F295A"/>
     <w:rsid w:val="000F4DD6"/>
     <w:rsid w:val="000F73EB"/>
     <w:rsid w:val="001028C5"/>
+    <w:rsid w:val="00103196"/>
+    <w:rsid w:val="00104D40"/>
     <w:rsid w:val="00107129"/>
     <w:rsid w:val="00110C85"/>
     <w:rsid w:val="00113CC6"/>
     <w:rsid w:val="00115516"/>
     <w:rsid w:val="00116299"/>
     <w:rsid w:val="001166EB"/>
     <w:rsid w:val="0012094D"/>
-    <w:rsid w:val="00121B07"/>
     <w:rsid w:val="00122565"/>
+    <w:rsid w:val="00122B71"/>
     <w:rsid w:val="0012360F"/>
     <w:rsid w:val="00125F18"/>
     <w:rsid w:val="00127836"/>
-    <w:rsid w:val="00131768"/>
     <w:rsid w:val="00131972"/>
     <w:rsid w:val="0013464D"/>
     <w:rsid w:val="00135343"/>
+    <w:rsid w:val="00140A67"/>
+    <w:rsid w:val="001420AB"/>
     <w:rsid w:val="00144361"/>
     <w:rsid w:val="001456A0"/>
-    <w:rsid w:val="00147EAA"/>
     <w:rsid w:val="00152749"/>
     <w:rsid w:val="00152BB9"/>
     <w:rsid w:val="001531B4"/>
     <w:rsid w:val="00155500"/>
     <w:rsid w:val="00157EF7"/>
+    <w:rsid w:val="00161DE6"/>
     <w:rsid w:val="00162BB7"/>
     <w:rsid w:val="00163D57"/>
+    <w:rsid w:val="00164993"/>
     <w:rsid w:val="00166139"/>
     <w:rsid w:val="00174E46"/>
     <w:rsid w:val="00175A45"/>
-    <w:rsid w:val="00176070"/>
     <w:rsid w:val="00176E54"/>
     <w:rsid w:val="00181DAB"/>
+    <w:rsid w:val="00184F17"/>
     <w:rsid w:val="00185AD6"/>
     <w:rsid w:val="00186929"/>
     <w:rsid w:val="0019074D"/>
     <w:rsid w:val="00194C95"/>
     <w:rsid w:val="00195571"/>
     <w:rsid w:val="001A0FB9"/>
     <w:rsid w:val="001A465E"/>
     <w:rsid w:val="001A4767"/>
     <w:rsid w:val="001A5048"/>
     <w:rsid w:val="001A6FAB"/>
     <w:rsid w:val="001B7CDA"/>
     <w:rsid w:val="001C0D83"/>
+    <w:rsid w:val="001C1BB8"/>
     <w:rsid w:val="001C4647"/>
     <w:rsid w:val="001D0157"/>
     <w:rsid w:val="001D0638"/>
     <w:rsid w:val="001D1007"/>
     <w:rsid w:val="001D2B7C"/>
     <w:rsid w:val="001D3465"/>
     <w:rsid w:val="001D4287"/>
+    <w:rsid w:val="001D6F8B"/>
     <w:rsid w:val="001D7D3E"/>
     <w:rsid w:val="001F5CE5"/>
     <w:rsid w:val="001F782A"/>
     <w:rsid w:val="002001F8"/>
+    <w:rsid w:val="002030AF"/>
     <w:rsid w:val="00203904"/>
     <w:rsid w:val="00203FAB"/>
     <w:rsid w:val="0020543F"/>
     <w:rsid w:val="00211E15"/>
     <w:rsid w:val="002132D5"/>
     <w:rsid w:val="00233E31"/>
     <w:rsid w:val="00235765"/>
     <w:rsid w:val="002367E5"/>
     <w:rsid w:val="002405D8"/>
     <w:rsid w:val="00244011"/>
     <w:rsid w:val="00244906"/>
     <w:rsid w:val="00252C4D"/>
+    <w:rsid w:val="002537FC"/>
+    <w:rsid w:val="00254C3A"/>
     <w:rsid w:val="002603EF"/>
     <w:rsid w:val="00263274"/>
     <w:rsid w:val="00263817"/>
     <w:rsid w:val="002675C4"/>
     <w:rsid w:val="002818CA"/>
-    <w:rsid w:val="00285949"/>
     <w:rsid w:val="002859A1"/>
     <w:rsid w:val="00285A6F"/>
     <w:rsid w:val="00287045"/>
     <w:rsid w:val="0029293D"/>
     <w:rsid w:val="00292E0F"/>
     <w:rsid w:val="00294B19"/>
     <w:rsid w:val="00295225"/>
     <w:rsid w:val="00295C59"/>
+    <w:rsid w:val="00297615"/>
     <w:rsid w:val="00297A80"/>
     <w:rsid w:val="002A1E80"/>
     <w:rsid w:val="002A2948"/>
     <w:rsid w:val="002B01BF"/>
     <w:rsid w:val="002B12FD"/>
     <w:rsid w:val="002B7EB5"/>
     <w:rsid w:val="002C14EF"/>
     <w:rsid w:val="002C1EBF"/>
     <w:rsid w:val="002C49A5"/>
     <w:rsid w:val="002D09C9"/>
     <w:rsid w:val="002D2ED8"/>
     <w:rsid w:val="002D6A16"/>
     <w:rsid w:val="002E219E"/>
     <w:rsid w:val="002E57AD"/>
     <w:rsid w:val="002E5F6A"/>
     <w:rsid w:val="002E60D4"/>
     <w:rsid w:val="002E7485"/>
     <w:rsid w:val="002F073E"/>
     <w:rsid w:val="002F434A"/>
     <w:rsid w:val="002F4A14"/>
     <w:rsid w:val="002F4DD9"/>
     <w:rsid w:val="0031012B"/>
     <w:rsid w:val="00312E5A"/>
     <w:rsid w:val="00317CC4"/>
+    <w:rsid w:val="00320045"/>
     <w:rsid w:val="00320896"/>
+    <w:rsid w:val="00321984"/>
     <w:rsid w:val="00327E6C"/>
     <w:rsid w:val="00332455"/>
     <w:rsid w:val="00332DE2"/>
     <w:rsid w:val="0034001E"/>
     <w:rsid w:val="00342D4D"/>
     <w:rsid w:val="00344E28"/>
     <w:rsid w:val="0034791C"/>
     <w:rsid w:val="00351E66"/>
     <w:rsid w:val="0035347F"/>
     <w:rsid w:val="0035356C"/>
-    <w:rsid w:val="00354286"/>
     <w:rsid w:val="00355582"/>
     <w:rsid w:val="003605D4"/>
     <w:rsid w:val="00360677"/>
     <w:rsid w:val="003612EA"/>
     <w:rsid w:val="00361ABA"/>
     <w:rsid w:val="00362009"/>
     <w:rsid w:val="00362B62"/>
+    <w:rsid w:val="00366532"/>
     <w:rsid w:val="0037021E"/>
-    <w:rsid w:val="00370AEC"/>
+    <w:rsid w:val="00370A95"/>
     <w:rsid w:val="00371D07"/>
     <w:rsid w:val="00376669"/>
     <w:rsid w:val="00381C02"/>
-    <w:rsid w:val="00384CC0"/>
     <w:rsid w:val="0038525D"/>
     <w:rsid w:val="00385C7A"/>
     <w:rsid w:val="0038735C"/>
     <w:rsid w:val="00390A6D"/>
+    <w:rsid w:val="00392721"/>
     <w:rsid w:val="00397521"/>
     <w:rsid w:val="003A1544"/>
-    <w:rsid w:val="003A238E"/>
     <w:rsid w:val="003B024C"/>
     <w:rsid w:val="003B0EF7"/>
     <w:rsid w:val="003B26C6"/>
-    <w:rsid w:val="003B2BB4"/>
-    <w:rsid w:val="003B483B"/>
     <w:rsid w:val="003B735E"/>
     <w:rsid w:val="003C0194"/>
+    <w:rsid w:val="003C4B60"/>
     <w:rsid w:val="003D02E8"/>
     <w:rsid w:val="003D0E6F"/>
     <w:rsid w:val="003D565A"/>
     <w:rsid w:val="003D6631"/>
     <w:rsid w:val="003E1270"/>
     <w:rsid w:val="003E2E9A"/>
     <w:rsid w:val="003E3D11"/>
     <w:rsid w:val="003E4276"/>
     <w:rsid w:val="003F2744"/>
     <w:rsid w:val="003F3D8A"/>
     <w:rsid w:val="003F4295"/>
     <w:rsid w:val="003F6CBA"/>
-    <w:rsid w:val="00402384"/>
+    <w:rsid w:val="00405210"/>
     <w:rsid w:val="00414A77"/>
     <w:rsid w:val="004158C3"/>
     <w:rsid w:val="0042549F"/>
     <w:rsid w:val="0042561B"/>
     <w:rsid w:val="0042584F"/>
+    <w:rsid w:val="00430F33"/>
     <w:rsid w:val="00432371"/>
+    <w:rsid w:val="00443FEC"/>
     <w:rsid w:val="004457A0"/>
     <w:rsid w:val="00445801"/>
     <w:rsid w:val="00446747"/>
+    <w:rsid w:val="00446A4D"/>
     <w:rsid w:val="00450482"/>
     <w:rsid w:val="004506DF"/>
     <w:rsid w:val="00451C3E"/>
     <w:rsid w:val="00452D99"/>
     <w:rsid w:val="00454D1F"/>
+    <w:rsid w:val="00456D17"/>
+    <w:rsid w:val="00457D0D"/>
     <w:rsid w:val="00465E66"/>
+    <w:rsid w:val="00470988"/>
     <w:rsid w:val="004727BD"/>
     <w:rsid w:val="004734CD"/>
     <w:rsid w:val="004738C6"/>
-    <w:rsid w:val="00474635"/>
     <w:rsid w:val="00474983"/>
+    <w:rsid w:val="00474F28"/>
     <w:rsid w:val="00477ABF"/>
     <w:rsid w:val="00484FCB"/>
     <w:rsid w:val="00487BE9"/>
     <w:rsid w:val="00490ACA"/>
+    <w:rsid w:val="00491163"/>
     <w:rsid w:val="004917D3"/>
     <w:rsid w:val="004A4D23"/>
+    <w:rsid w:val="004A5EF5"/>
     <w:rsid w:val="004B45DA"/>
     <w:rsid w:val="004B5C2E"/>
     <w:rsid w:val="004B6A37"/>
     <w:rsid w:val="004B771E"/>
-    <w:rsid w:val="004C0855"/>
     <w:rsid w:val="004C3AEF"/>
+    <w:rsid w:val="004C3E4C"/>
+    <w:rsid w:val="004C682A"/>
     <w:rsid w:val="004C6EBB"/>
     <w:rsid w:val="004C70F2"/>
     <w:rsid w:val="004D6D83"/>
     <w:rsid w:val="004D7475"/>
     <w:rsid w:val="004D7A3D"/>
     <w:rsid w:val="004E0277"/>
+    <w:rsid w:val="004E2CAC"/>
     <w:rsid w:val="004E62A0"/>
-    <w:rsid w:val="004E7F0E"/>
     <w:rsid w:val="004F013F"/>
     <w:rsid w:val="004F29B2"/>
     <w:rsid w:val="004F4804"/>
     <w:rsid w:val="00500B7A"/>
     <w:rsid w:val="0050181A"/>
+    <w:rsid w:val="00504AC6"/>
     <w:rsid w:val="00504ADE"/>
+    <w:rsid w:val="00504E59"/>
     <w:rsid w:val="00504FB2"/>
     <w:rsid w:val="00506A6B"/>
     <w:rsid w:val="0050742E"/>
     <w:rsid w:val="00510DD2"/>
     <w:rsid w:val="0051351F"/>
     <w:rsid w:val="00513F14"/>
     <w:rsid w:val="00515EC7"/>
+    <w:rsid w:val="00527E95"/>
+    <w:rsid w:val="00530DAE"/>
     <w:rsid w:val="005311C5"/>
     <w:rsid w:val="00533460"/>
     <w:rsid w:val="0053355B"/>
+    <w:rsid w:val="00534830"/>
     <w:rsid w:val="00535212"/>
     <w:rsid w:val="005358B1"/>
     <w:rsid w:val="00536700"/>
     <w:rsid w:val="00537022"/>
     <w:rsid w:val="00537049"/>
     <w:rsid w:val="00540DF7"/>
     <w:rsid w:val="0054196B"/>
     <w:rsid w:val="005429E7"/>
     <w:rsid w:val="00542DDB"/>
     <w:rsid w:val="00544938"/>
+    <w:rsid w:val="005477BB"/>
     <w:rsid w:val="00552E8C"/>
-    <w:rsid w:val="00554E23"/>
     <w:rsid w:val="00556424"/>
+    <w:rsid w:val="00557225"/>
     <w:rsid w:val="00561D74"/>
     <w:rsid w:val="0056410E"/>
     <w:rsid w:val="00564D4D"/>
     <w:rsid w:val="005652A9"/>
+    <w:rsid w:val="005666F7"/>
     <w:rsid w:val="005722ED"/>
     <w:rsid w:val="00574282"/>
     <w:rsid w:val="00574F50"/>
+    <w:rsid w:val="00575C42"/>
+    <w:rsid w:val="0058143B"/>
     <w:rsid w:val="00584FCD"/>
     <w:rsid w:val="005870F4"/>
     <w:rsid w:val="005926A7"/>
     <w:rsid w:val="005A0098"/>
     <w:rsid w:val="005A2C12"/>
     <w:rsid w:val="005A3B52"/>
     <w:rsid w:val="005A3B8A"/>
     <w:rsid w:val="005A72C8"/>
     <w:rsid w:val="005A7EB1"/>
+    <w:rsid w:val="005B2585"/>
     <w:rsid w:val="005B49A2"/>
+    <w:rsid w:val="005B7FC1"/>
     <w:rsid w:val="005C0FDC"/>
     <w:rsid w:val="005C11AF"/>
     <w:rsid w:val="005C2E5B"/>
     <w:rsid w:val="005C5DD2"/>
     <w:rsid w:val="005D31A4"/>
     <w:rsid w:val="005D3B15"/>
     <w:rsid w:val="005E1131"/>
     <w:rsid w:val="005E3665"/>
     <w:rsid w:val="005E3C60"/>
     <w:rsid w:val="005E3C87"/>
     <w:rsid w:val="005E5E8D"/>
     <w:rsid w:val="005E7780"/>
     <w:rsid w:val="005F089D"/>
     <w:rsid w:val="005F121F"/>
     <w:rsid w:val="005F13BA"/>
     <w:rsid w:val="005F2844"/>
     <w:rsid w:val="005F48D9"/>
     <w:rsid w:val="005F4EBB"/>
     <w:rsid w:val="005F7386"/>
     <w:rsid w:val="00601BA2"/>
     <w:rsid w:val="00602FF7"/>
     <w:rsid w:val="006042E5"/>
     <w:rsid w:val="0060650E"/>
+    <w:rsid w:val="006106B0"/>
     <w:rsid w:val="006115D2"/>
     <w:rsid w:val="00613168"/>
     <w:rsid w:val="00617215"/>
     <w:rsid w:val="00617D56"/>
     <w:rsid w:val="00626B7E"/>
+    <w:rsid w:val="00627167"/>
     <w:rsid w:val="00634C6C"/>
     <w:rsid w:val="00640C08"/>
     <w:rsid w:val="0064389E"/>
     <w:rsid w:val="0064723F"/>
     <w:rsid w:val="00650A95"/>
     <w:rsid w:val="0065293C"/>
     <w:rsid w:val="00652B2E"/>
-    <w:rsid w:val="0065316F"/>
-    <w:rsid w:val="0065349E"/>
+    <w:rsid w:val="00653824"/>
     <w:rsid w:val="00664D04"/>
     <w:rsid w:val="0066533B"/>
+    <w:rsid w:val="00666BE2"/>
     <w:rsid w:val="00667FC2"/>
+    <w:rsid w:val="00667FDF"/>
     <w:rsid w:val="00670FDB"/>
     <w:rsid w:val="006737AA"/>
     <w:rsid w:val="00674574"/>
+    <w:rsid w:val="00675248"/>
     <w:rsid w:val="00676699"/>
     <w:rsid w:val="00676752"/>
+    <w:rsid w:val="00680F7C"/>
     <w:rsid w:val="00684F41"/>
     <w:rsid w:val="0068579B"/>
     <w:rsid w:val="006923D1"/>
     <w:rsid w:val="006949B8"/>
     <w:rsid w:val="006A0759"/>
     <w:rsid w:val="006A2EEC"/>
     <w:rsid w:val="006A6FF1"/>
     <w:rsid w:val="006B2E43"/>
     <w:rsid w:val="006B6F5C"/>
     <w:rsid w:val="006C3AFC"/>
     <w:rsid w:val="006C671A"/>
     <w:rsid w:val="006D232A"/>
+    <w:rsid w:val="006D271F"/>
+    <w:rsid w:val="006D4305"/>
     <w:rsid w:val="006D4A59"/>
     <w:rsid w:val="006D4C91"/>
     <w:rsid w:val="006D6F79"/>
     <w:rsid w:val="006E0779"/>
     <w:rsid w:val="006E0B12"/>
     <w:rsid w:val="006E234F"/>
     <w:rsid w:val="006E345B"/>
     <w:rsid w:val="006E34F6"/>
     <w:rsid w:val="006E4743"/>
     <w:rsid w:val="006E5A48"/>
     <w:rsid w:val="006E5BA0"/>
+    <w:rsid w:val="006E7168"/>
     <w:rsid w:val="006F1889"/>
-    <w:rsid w:val="006F2266"/>
     <w:rsid w:val="006F2296"/>
     <w:rsid w:val="006F4745"/>
     <w:rsid w:val="007020D6"/>
     <w:rsid w:val="007030C4"/>
     <w:rsid w:val="007064DA"/>
     <w:rsid w:val="00712EDD"/>
     <w:rsid w:val="007159FE"/>
+    <w:rsid w:val="00725CC3"/>
     <w:rsid w:val="00735F7E"/>
     <w:rsid w:val="007428B6"/>
     <w:rsid w:val="00751306"/>
     <w:rsid w:val="007524F1"/>
     <w:rsid w:val="00753EFC"/>
     <w:rsid w:val="00756E53"/>
     <w:rsid w:val="00756EAD"/>
     <w:rsid w:val="00762CDA"/>
     <w:rsid w:val="00763A3D"/>
     <w:rsid w:val="007648F2"/>
     <w:rsid w:val="007705A3"/>
     <w:rsid w:val="00773619"/>
     <w:rsid w:val="0077500F"/>
     <w:rsid w:val="007751D7"/>
     <w:rsid w:val="007754D6"/>
     <w:rsid w:val="00777AB3"/>
     <w:rsid w:val="00781161"/>
     <w:rsid w:val="00782D59"/>
-    <w:rsid w:val="00787AE2"/>
     <w:rsid w:val="00787BEC"/>
     <w:rsid w:val="00791898"/>
     <w:rsid w:val="007A040D"/>
     <w:rsid w:val="007A0AC8"/>
     <w:rsid w:val="007A2097"/>
     <w:rsid w:val="007A4089"/>
     <w:rsid w:val="007C1483"/>
     <w:rsid w:val="007C15BE"/>
     <w:rsid w:val="007C6631"/>
     <w:rsid w:val="007C6E37"/>
     <w:rsid w:val="007D045C"/>
     <w:rsid w:val="007D25ED"/>
-    <w:rsid w:val="007E3033"/>
     <w:rsid w:val="007E44F8"/>
     <w:rsid w:val="007E70C6"/>
-    <w:rsid w:val="007E7838"/>
+    <w:rsid w:val="007F4CF8"/>
+    <w:rsid w:val="007F5103"/>
     <w:rsid w:val="007F5652"/>
+    <w:rsid w:val="008049D7"/>
     <w:rsid w:val="008054AE"/>
     <w:rsid w:val="00806287"/>
+    <w:rsid w:val="0081130F"/>
+    <w:rsid w:val="00811E37"/>
     <w:rsid w:val="00811E52"/>
     <w:rsid w:val="008141FF"/>
     <w:rsid w:val="0081778B"/>
     <w:rsid w:val="008212D3"/>
     <w:rsid w:val="00823968"/>
     <w:rsid w:val="00830602"/>
     <w:rsid w:val="008321F8"/>
     <w:rsid w:val="00834815"/>
     <w:rsid w:val="008449F4"/>
     <w:rsid w:val="008463D8"/>
     <w:rsid w:val="008478BB"/>
     <w:rsid w:val="008524DA"/>
     <w:rsid w:val="00853C1F"/>
     <w:rsid w:val="008568B8"/>
     <w:rsid w:val="0085711F"/>
     <w:rsid w:val="00862380"/>
     <w:rsid w:val="00863AA1"/>
     <w:rsid w:val="00863C1F"/>
     <w:rsid w:val="00863FAF"/>
-    <w:rsid w:val="0086689B"/>
+    <w:rsid w:val="00871062"/>
     <w:rsid w:val="0087615E"/>
     <w:rsid w:val="00876795"/>
+    <w:rsid w:val="008822EF"/>
     <w:rsid w:val="00882820"/>
+    <w:rsid w:val="0088361B"/>
     <w:rsid w:val="00884D66"/>
     <w:rsid w:val="008857B8"/>
     <w:rsid w:val="00890F70"/>
     <w:rsid w:val="008937E3"/>
     <w:rsid w:val="00897BD6"/>
     <w:rsid w:val="008A1705"/>
     <w:rsid w:val="008A48C1"/>
-    <w:rsid w:val="008B01CC"/>
     <w:rsid w:val="008B1C1B"/>
     <w:rsid w:val="008B48D7"/>
     <w:rsid w:val="008B5B8D"/>
     <w:rsid w:val="008B6943"/>
+    <w:rsid w:val="008C1F92"/>
     <w:rsid w:val="008C6FA5"/>
     <w:rsid w:val="008C728F"/>
-    <w:rsid w:val="008C7D86"/>
     <w:rsid w:val="008D5418"/>
-    <w:rsid w:val="008D7D76"/>
     <w:rsid w:val="008E1047"/>
     <w:rsid w:val="008E3691"/>
     <w:rsid w:val="008E434C"/>
     <w:rsid w:val="008E643A"/>
     <w:rsid w:val="008F0389"/>
     <w:rsid w:val="008F0733"/>
     <w:rsid w:val="008F2013"/>
+    <w:rsid w:val="008F2073"/>
     <w:rsid w:val="008F61C6"/>
     <w:rsid w:val="008F6391"/>
     <w:rsid w:val="008F7951"/>
     <w:rsid w:val="00900A87"/>
     <w:rsid w:val="009026BB"/>
     <w:rsid w:val="00906FC8"/>
     <w:rsid w:val="00906FDE"/>
     <w:rsid w:val="0091172E"/>
+    <w:rsid w:val="00914146"/>
     <w:rsid w:val="00914A74"/>
-    <w:rsid w:val="009155F6"/>
     <w:rsid w:val="00915BF3"/>
     <w:rsid w:val="009161B5"/>
     <w:rsid w:val="00920097"/>
+    <w:rsid w:val="00920123"/>
     <w:rsid w:val="009205B3"/>
     <w:rsid w:val="00922E83"/>
     <w:rsid w:val="0093096C"/>
     <w:rsid w:val="00932F55"/>
     <w:rsid w:val="00936B1B"/>
     <w:rsid w:val="009415C3"/>
     <w:rsid w:val="0094324D"/>
+    <w:rsid w:val="0094735E"/>
     <w:rsid w:val="00947731"/>
     <w:rsid w:val="00951955"/>
+    <w:rsid w:val="00952405"/>
     <w:rsid w:val="00952E1E"/>
     <w:rsid w:val="00953D04"/>
     <w:rsid w:val="00955249"/>
     <w:rsid w:val="00960FDF"/>
+    <w:rsid w:val="00966322"/>
     <w:rsid w:val="00975EA3"/>
-    <w:rsid w:val="00977018"/>
     <w:rsid w:val="00980016"/>
     <w:rsid w:val="00981CF6"/>
     <w:rsid w:val="009831A0"/>
     <w:rsid w:val="00985FDE"/>
     <w:rsid w:val="00987008"/>
-    <w:rsid w:val="00997229"/>
     <w:rsid w:val="009A4473"/>
     <w:rsid w:val="009A46D7"/>
     <w:rsid w:val="009A4C6F"/>
     <w:rsid w:val="009A4FDE"/>
     <w:rsid w:val="009A51D0"/>
     <w:rsid w:val="009A7B86"/>
     <w:rsid w:val="009C0F31"/>
     <w:rsid w:val="009C2B67"/>
     <w:rsid w:val="009C38E8"/>
     <w:rsid w:val="009C5051"/>
     <w:rsid w:val="009C52B1"/>
     <w:rsid w:val="009C61A6"/>
     <w:rsid w:val="009C6229"/>
     <w:rsid w:val="009D1AD6"/>
+    <w:rsid w:val="009D1EB0"/>
+    <w:rsid w:val="009D2E4C"/>
     <w:rsid w:val="009D6A5E"/>
     <w:rsid w:val="009D7B25"/>
     <w:rsid w:val="009D7EF0"/>
+    <w:rsid w:val="009E52A4"/>
+    <w:rsid w:val="009F2A7F"/>
     <w:rsid w:val="009F2AC6"/>
+    <w:rsid w:val="009F3548"/>
     <w:rsid w:val="009F38FB"/>
+    <w:rsid w:val="00A10A64"/>
     <w:rsid w:val="00A118D8"/>
     <w:rsid w:val="00A11C77"/>
     <w:rsid w:val="00A13A71"/>
     <w:rsid w:val="00A16183"/>
     <w:rsid w:val="00A177C7"/>
     <w:rsid w:val="00A20FD6"/>
     <w:rsid w:val="00A2108E"/>
     <w:rsid w:val="00A22920"/>
     <w:rsid w:val="00A22B78"/>
     <w:rsid w:val="00A2670B"/>
     <w:rsid w:val="00A27C03"/>
     <w:rsid w:val="00A30AE8"/>
     <w:rsid w:val="00A32406"/>
     <w:rsid w:val="00A32BF1"/>
     <w:rsid w:val="00A40190"/>
     <w:rsid w:val="00A401C4"/>
     <w:rsid w:val="00A4086F"/>
-    <w:rsid w:val="00A42408"/>
     <w:rsid w:val="00A46AD1"/>
     <w:rsid w:val="00A476E3"/>
     <w:rsid w:val="00A51BC6"/>
     <w:rsid w:val="00A538A3"/>
+    <w:rsid w:val="00A62BB3"/>
     <w:rsid w:val="00A640C6"/>
     <w:rsid w:val="00A643CF"/>
     <w:rsid w:val="00A7165A"/>
     <w:rsid w:val="00A738F0"/>
     <w:rsid w:val="00A73FCD"/>
     <w:rsid w:val="00A76360"/>
     <w:rsid w:val="00A77512"/>
     <w:rsid w:val="00A80877"/>
     <w:rsid w:val="00A82617"/>
     <w:rsid w:val="00A851EA"/>
     <w:rsid w:val="00A8548C"/>
     <w:rsid w:val="00A856B5"/>
     <w:rsid w:val="00A858C5"/>
     <w:rsid w:val="00A8707F"/>
     <w:rsid w:val="00A93215"/>
     <w:rsid w:val="00A932B0"/>
     <w:rsid w:val="00A937DF"/>
     <w:rsid w:val="00A94369"/>
     <w:rsid w:val="00A950D5"/>
     <w:rsid w:val="00AA00A4"/>
     <w:rsid w:val="00AA1AF4"/>
     <w:rsid w:val="00AA2A75"/>
     <w:rsid w:val="00AA5DA5"/>
     <w:rsid w:val="00AB35DF"/>
     <w:rsid w:val="00AB67EF"/>
     <w:rsid w:val="00AC0393"/>
     <w:rsid w:val="00AC259F"/>
     <w:rsid w:val="00AC3E3B"/>
     <w:rsid w:val="00AC484C"/>
+    <w:rsid w:val="00AC4F9F"/>
     <w:rsid w:val="00AC64FC"/>
     <w:rsid w:val="00AD6662"/>
     <w:rsid w:val="00AE121A"/>
     <w:rsid w:val="00AE41F9"/>
     <w:rsid w:val="00AE553C"/>
     <w:rsid w:val="00AF1194"/>
     <w:rsid w:val="00AF283E"/>
     <w:rsid w:val="00AF2C80"/>
     <w:rsid w:val="00AF4655"/>
     <w:rsid w:val="00AF509E"/>
     <w:rsid w:val="00AF7BE2"/>
     <w:rsid w:val="00B0103B"/>
     <w:rsid w:val="00B0163B"/>
+    <w:rsid w:val="00B01CE2"/>
+    <w:rsid w:val="00B023B4"/>
     <w:rsid w:val="00B04D10"/>
     <w:rsid w:val="00B07126"/>
     <w:rsid w:val="00B07A32"/>
-    <w:rsid w:val="00B102B7"/>
+    <w:rsid w:val="00B202A3"/>
     <w:rsid w:val="00B21971"/>
     <w:rsid w:val="00B21F89"/>
     <w:rsid w:val="00B22069"/>
     <w:rsid w:val="00B32167"/>
     <w:rsid w:val="00B36F45"/>
     <w:rsid w:val="00B40CA5"/>
     <w:rsid w:val="00B425C2"/>
     <w:rsid w:val="00B42712"/>
     <w:rsid w:val="00B439B9"/>
     <w:rsid w:val="00B43E6A"/>
     <w:rsid w:val="00B444D4"/>
-    <w:rsid w:val="00B44C2A"/>
     <w:rsid w:val="00B50A9C"/>
     <w:rsid w:val="00B50C12"/>
     <w:rsid w:val="00B50DBD"/>
     <w:rsid w:val="00B61F4F"/>
     <w:rsid w:val="00B6470E"/>
     <w:rsid w:val="00B66357"/>
     <w:rsid w:val="00B669F3"/>
     <w:rsid w:val="00B711B7"/>
     <w:rsid w:val="00B72B1A"/>
     <w:rsid w:val="00B76245"/>
     <w:rsid w:val="00B7625D"/>
     <w:rsid w:val="00B82B71"/>
+    <w:rsid w:val="00B83AD5"/>
     <w:rsid w:val="00B849B0"/>
     <w:rsid w:val="00B87498"/>
     <w:rsid w:val="00B92D32"/>
     <w:rsid w:val="00B937F4"/>
     <w:rsid w:val="00B9461D"/>
+    <w:rsid w:val="00B95620"/>
     <w:rsid w:val="00BA6701"/>
     <w:rsid w:val="00BA6DA2"/>
     <w:rsid w:val="00BA760C"/>
     <w:rsid w:val="00BA79AD"/>
     <w:rsid w:val="00BB3F51"/>
     <w:rsid w:val="00BB4010"/>
+    <w:rsid w:val="00BB5347"/>
     <w:rsid w:val="00BC0372"/>
     <w:rsid w:val="00BC06AC"/>
+    <w:rsid w:val="00BC074C"/>
     <w:rsid w:val="00BC2840"/>
     <w:rsid w:val="00BC4B2B"/>
     <w:rsid w:val="00BC4EBF"/>
     <w:rsid w:val="00BD0368"/>
     <w:rsid w:val="00BD1624"/>
     <w:rsid w:val="00BD3326"/>
     <w:rsid w:val="00BD6947"/>
     <w:rsid w:val="00BD794E"/>
+    <w:rsid w:val="00BE1533"/>
     <w:rsid w:val="00BE673F"/>
     <w:rsid w:val="00BE67A7"/>
     <w:rsid w:val="00BF40F4"/>
     <w:rsid w:val="00BF449B"/>
     <w:rsid w:val="00BF5F66"/>
+    <w:rsid w:val="00BF7786"/>
     <w:rsid w:val="00C015F7"/>
     <w:rsid w:val="00C024CA"/>
     <w:rsid w:val="00C026B4"/>
     <w:rsid w:val="00C0514A"/>
     <w:rsid w:val="00C05B93"/>
     <w:rsid w:val="00C06FD5"/>
     <w:rsid w:val="00C13B63"/>
+    <w:rsid w:val="00C14C07"/>
+    <w:rsid w:val="00C16BB1"/>
     <w:rsid w:val="00C17119"/>
     <w:rsid w:val="00C22958"/>
     <w:rsid w:val="00C24C3D"/>
     <w:rsid w:val="00C250F3"/>
     <w:rsid w:val="00C3241F"/>
+    <w:rsid w:val="00C32E74"/>
     <w:rsid w:val="00C3691B"/>
     <w:rsid w:val="00C47A8A"/>
     <w:rsid w:val="00C511B9"/>
     <w:rsid w:val="00C544DB"/>
     <w:rsid w:val="00C54F93"/>
     <w:rsid w:val="00C57856"/>
+    <w:rsid w:val="00C57B37"/>
     <w:rsid w:val="00C57E30"/>
     <w:rsid w:val="00C60629"/>
     <w:rsid w:val="00C6365E"/>
     <w:rsid w:val="00C67150"/>
     <w:rsid w:val="00C70289"/>
     <w:rsid w:val="00C71644"/>
     <w:rsid w:val="00C716D6"/>
     <w:rsid w:val="00C746D2"/>
     <w:rsid w:val="00C75B2E"/>
     <w:rsid w:val="00C76EC8"/>
     <w:rsid w:val="00C779B1"/>
     <w:rsid w:val="00C77C20"/>
-    <w:rsid w:val="00C827C2"/>
     <w:rsid w:val="00C8425B"/>
+    <w:rsid w:val="00C84FB9"/>
     <w:rsid w:val="00C92EDF"/>
     <w:rsid w:val="00C95AD1"/>
     <w:rsid w:val="00C97F02"/>
+    <w:rsid w:val="00CA0F07"/>
     <w:rsid w:val="00CA161B"/>
     <w:rsid w:val="00CA1B36"/>
     <w:rsid w:val="00CA644F"/>
+    <w:rsid w:val="00CA6FD4"/>
     <w:rsid w:val="00CA71C5"/>
-    <w:rsid w:val="00CB58C0"/>
     <w:rsid w:val="00CB67B4"/>
     <w:rsid w:val="00CC3895"/>
+    <w:rsid w:val="00CC5F07"/>
     <w:rsid w:val="00CC7E2B"/>
     <w:rsid w:val="00CD3194"/>
     <w:rsid w:val="00CD368D"/>
     <w:rsid w:val="00CD41FA"/>
     <w:rsid w:val="00CE0113"/>
+    <w:rsid w:val="00CE47EC"/>
     <w:rsid w:val="00CE501F"/>
     <w:rsid w:val="00CE5186"/>
     <w:rsid w:val="00CE5F1A"/>
     <w:rsid w:val="00CF0598"/>
     <w:rsid w:val="00CF1CB5"/>
     <w:rsid w:val="00CF2B9C"/>
     <w:rsid w:val="00CF3744"/>
     <w:rsid w:val="00D04A06"/>
     <w:rsid w:val="00D04A47"/>
     <w:rsid w:val="00D04EC3"/>
+    <w:rsid w:val="00D10AD1"/>
+    <w:rsid w:val="00D11F79"/>
     <w:rsid w:val="00D143D5"/>
+    <w:rsid w:val="00D23E1E"/>
     <w:rsid w:val="00D332B5"/>
+    <w:rsid w:val="00D40C15"/>
     <w:rsid w:val="00D42F0C"/>
     <w:rsid w:val="00D45DEE"/>
     <w:rsid w:val="00D465BF"/>
     <w:rsid w:val="00D477A5"/>
     <w:rsid w:val="00D50784"/>
     <w:rsid w:val="00D51C77"/>
     <w:rsid w:val="00D51E13"/>
-    <w:rsid w:val="00D53005"/>
     <w:rsid w:val="00D53197"/>
-    <w:rsid w:val="00D53E0C"/>
-    <w:rsid w:val="00D6417A"/>
+    <w:rsid w:val="00D61A4D"/>
+    <w:rsid w:val="00D649B1"/>
     <w:rsid w:val="00D75981"/>
     <w:rsid w:val="00D76584"/>
-    <w:rsid w:val="00D87434"/>
+    <w:rsid w:val="00D766F1"/>
+    <w:rsid w:val="00D9112D"/>
     <w:rsid w:val="00D9256D"/>
     <w:rsid w:val="00D92C98"/>
     <w:rsid w:val="00D9410D"/>
     <w:rsid w:val="00D947BA"/>
+    <w:rsid w:val="00DA00D7"/>
     <w:rsid w:val="00DA524D"/>
     <w:rsid w:val="00DA612D"/>
     <w:rsid w:val="00DB3C2B"/>
     <w:rsid w:val="00DB5937"/>
     <w:rsid w:val="00DB62B9"/>
     <w:rsid w:val="00DC2740"/>
-    <w:rsid w:val="00DC4309"/>
     <w:rsid w:val="00DC55EB"/>
     <w:rsid w:val="00DD1584"/>
     <w:rsid w:val="00DD26CE"/>
+    <w:rsid w:val="00DD6374"/>
     <w:rsid w:val="00DD706C"/>
     <w:rsid w:val="00DD7177"/>
     <w:rsid w:val="00DE4A8A"/>
     <w:rsid w:val="00DE581C"/>
     <w:rsid w:val="00DE62BC"/>
     <w:rsid w:val="00DE6481"/>
-    <w:rsid w:val="00DE7C02"/>
     <w:rsid w:val="00DF5E55"/>
-    <w:rsid w:val="00DF7CD4"/>
     <w:rsid w:val="00E01018"/>
     <w:rsid w:val="00E05B09"/>
+    <w:rsid w:val="00E063AB"/>
     <w:rsid w:val="00E07DD1"/>
     <w:rsid w:val="00E169B3"/>
     <w:rsid w:val="00E22AC9"/>
+    <w:rsid w:val="00E22D2D"/>
     <w:rsid w:val="00E24CE3"/>
     <w:rsid w:val="00E2570A"/>
     <w:rsid w:val="00E257CC"/>
-    <w:rsid w:val="00E25F9E"/>
     <w:rsid w:val="00E2734F"/>
+    <w:rsid w:val="00E3388E"/>
     <w:rsid w:val="00E371B7"/>
-    <w:rsid w:val="00E43DE7"/>
     <w:rsid w:val="00E444C3"/>
     <w:rsid w:val="00E46004"/>
     <w:rsid w:val="00E465F6"/>
     <w:rsid w:val="00E52261"/>
+    <w:rsid w:val="00E53475"/>
     <w:rsid w:val="00E57C43"/>
     <w:rsid w:val="00E672A6"/>
     <w:rsid w:val="00E678BE"/>
+    <w:rsid w:val="00E71274"/>
     <w:rsid w:val="00E72942"/>
     <w:rsid w:val="00E752E2"/>
     <w:rsid w:val="00E77951"/>
     <w:rsid w:val="00E77BE5"/>
     <w:rsid w:val="00E80DA0"/>
     <w:rsid w:val="00E81F6B"/>
     <w:rsid w:val="00E823D2"/>
+    <w:rsid w:val="00E834B4"/>
     <w:rsid w:val="00E90753"/>
     <w:rsid w:val="00E93706"/>
     <w:rsid w:val="00EA1F6C"/>
+    <w:rsid w:val="00EA2AEE"/>
     <w:rsid w:val="00EA4366"/>
     <w:rsid w:val="00EA7762"/>
     <w:rsid w:val="00EB2528"/>
     <w:rsid w:val="00EC3063"/>
     <w:rsid w:val="00EC442C"/>
     <w:rsid w:val="00ED5748"/>
     <w:rsid w:val="00ED633C"/>
     <w:rsid w:val="00EE1584"/>
     <w:rsid w:val="00EE5DA5"/>
     <w:rsid w:val="00EF34A0"/>
     <w:rsid w:val="00EF37DD"/>
     <w:rsid w:val="00EF4F11"/>
     <w:rsid w:val="00EF74DE"/>
     <w:rsid w:val="00F007F3"/>
     <w:rsid w:val="00F00C64"/>
     <w:rsid w:val="00F039B2"/>
     <w:rsid w:val="00F05B4E"/>
     <w:rsid w:val="00F10357"/>
     <w:rsid w:val="00F11470"/>
     <w:rsid w:val="00F11605"/>
     <w:rsid w:val="00F1254B"/>
     <w:rsid w:val="00F12A03"/>
     <w:rsid w:val="00F13B4D"/>
     <w:rsid w:val="00F15CC0"/>
     <w:rsid w:val="00F16A9C"/>
-    <w:rsid w:val="00F16EAE"/>
     <w:rsid w:val="00F214E2"/>
     <w:rsid w:val="00F2564E"/>
     <w:rsid w:val="00F261C1"/>
+    <w:rsid w:val="00F27176"/>
     <w:rsid w:val="00F301F8"/>
     <w:rsid w:val="00F31501"/>
     <w:rsid w:val="00F323C1"/>
+    <w:rsid w:val="00F36D04"/>
+    <w:rsid w:val="00F43049"/>
     <w:rsid w:val="00F44DC6"/>
     <w:rsid w:val="00F50DDC"/>
     <w:rsid w:val="00F615FB"/>
+    <w:rsid w:val="00F63CE0"/>
     <w:rsid w:val="00F65D5F"/>
     <w:rsid w:val="00F66903"/>
     <w:rsid w:val="00F67AA9"/>
-    <w:rsid w:val="00F71672"/>
     <w:rsid w:val="00F7204B"/>
     <w:rsid w:val="00F72DEB"/>
+    <w:rsid w:val="00F75417"/>
     <w:rsid w:val="00F8009C"/>
     <w:rsid w:val="00F8033E"/>
     <w:rsid w:val="00F83776"/>
-    <w:rsid w:val="00F8388C"/>
     <w:rsid w:val="00F85211"/>
+    <w:rsid w:val="00F856BD"/>
     <w:rsid w:val="00F862EE"/>
+    <w:rsid w:val="00F86681"/>
     <w:rsid w:val="00F874C2"/>
     <w:rsid w:val="00F925FA"/>
     <w:rsid w:val="00F93877"/>
+    <w:rsid w:val="00F94EAA"/>
     <w:rsid w:val="00F965F7"/>
     <w:rsid w:val="00F9798D"/>
     <w:rsid w:val="00FA1E93"/>
     <w:rsid w:val="00FA2081"/>
+    <w:rsid w:val="00FA2955"/>
     <w:rsid w:val="00FA60BB"/>
     <w:rsid w:val="00FA63CA"/>
     <w:rsid w:val="00FB0984"/>
-    <w:rsid w:val="00FB0EC2"/>
     <w:rsid w:val="00FB2317"/>
     <w:rsid w:val="00FB2D6C"/>
+    <w:rsid w:val="00FB4E01"/>
     <w:rsid w:val="00FB78A1"/>
     <w:rsid w:val="00FC0765"/>
     <w:rsid w:val="00FC2CFD"/>
     <w:rsid w:val="00FC6786"/>
     <w:rsid w:val="00FC67BC"/>
     <w:rsid w:val="00FC6F89"/>
-    <w:rsid w:val="00FD13E2"/>
     <w:rsid w:val="00FD5004"/>
     <w:rsid w:val="00FD695E"/>
     <w:rsid w:val="00FE09D4"/>
     <w:rsid w:val="00FE0AB2"/>
     <w:rsid w:val="00FE0C4D"/>
     <w:rsid w:val="00FE104B"/>
     <w:rsid w:val="00FE2333"/>
     <w:rsid w:val="00FE41DC"/>
+    <w:rsid w:val="00FF1D73"/>
     <w:rsid w:val="00FF3248"/>
     <w:rsid w:val="00FF7693"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="0D1C1081"/>
-  <w15:docId w15:val="{51725926-4DBD-4A73-8084-FB34878FC991}"/>
+  <w14:docId w14:val="4C165F05"/>
+  <w15:docId w15:val="{0EDC6E48-959F-42D6-994B-3A277386F1E6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="2" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:semiHidden="1" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
@@ -33762,142 +25119,146 @@
     <w:rsid w:val="00E752E2"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="2" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:ind w:left="113" w:right="113"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik4efterram">
     <w:name w:val="Rubrik 4 efter ram"/>
     <w:basedOn w:val="Rubrik4utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
     <w:rsid w:val="00E752E2"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik5efterram">
     <w:name w:val="Rubrik 5 efter ram"/>
     <w:basedOn w:val="Rubrik5utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
     <w:rsid w:val="00E752E2"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revision">
-[...12 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:styleId="Kommentarsreferens">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="006F2266"/>
+    <w:rsid w:val="0058143B"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kommentarer">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="KommentarerChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="006F2266"/>
+    <w:rsid w:val="0058143B"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KommentarerChar">
     <w:name w:val="Kommentarer Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Kommentarer"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="006F2266"/>
+    <w:rsid w:val="0058143B"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kommentarsmne">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="Kommentarer"/>
     <w:next w:val="Kommentarer"/>
     <w:link w:val="KommentarsmneChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="006F2266"/>
+    <w:rsid w:val="0058143B"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KommentarsmneChar">
     <w:name w:val="Kommentarsämne Char"/>
     <w:basedOn w:val="KommentarerChar"/>
     <w:link w:val="Kommentarsmne"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="006F2266"/>
+    <w:rsid w:val="0058143B"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00952405"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer13.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header17.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header18.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer20.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer24.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header27.xml"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header31.xml"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer34.xml"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header38.xml"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer41.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header29.xml"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header39.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header13.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer15.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header20.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header22.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer25.xml"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header30.xml"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer32.xml"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer36.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer23.xml"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header34.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer37.xml"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header41.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer14.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer16.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header21.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header25.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer27.xml"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header32.xml"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer18.xml"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer28.xml"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header33.xml"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer35.xml"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer39.xml"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header42.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header16.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header23.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer26.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header14.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer19.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header24.xml"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header28.xml"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer30.xml"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header35.xml"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header37.xml"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer38.xml"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer40.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.emf"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer17.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer21.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header15.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header19.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer22.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header26.xml"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer29.xml"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer31.xml"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer33.xml"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header36.xml"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header40.xml"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer42.xml"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer14.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer16.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer18.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header20.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header16.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer13.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header13.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header15.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer19.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header17.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header21.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer15.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header14.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer17.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer21.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item8.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="https://dhs.sp.regeringskansliet.se/yta/fi-ba/gemensamtbaeaska/eab2026/EB%201%20Avsnitt/Forms/Prop-samling/Prop-samling.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -34169,288 +25530,334 @@
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps7.xml"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/_rels/item8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps8.xml"/></Relationships>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...27 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ContentTypeId="0x010100BBA312BF02777149882D207184EC35C032" PreviousValue="true"/>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<customXsn xmlns="http://schemas.microsoft.com/office/2006/metadata/customXsn">
+  <xsnLocation/>
+  <cached>True</cached>
+  <openByDefault>False</openByDefault>
+  <xsnScope/>
+</customXsn>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<dokumentvärden xmlns="http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd">
+  <departementsnamn>Finansdepartementet</departementsnamn>
+  <logos>
+    <logo id="26">AQAAAHQAAACnAAAAXQAAANsAAAC7AAAAYxQAAFoLAAC8GgAA1BYAACBFTUYAAAEAWA4AAF8AAAAEAAAADQAAAFgAAAAAAAAAAAQAAAADAABAAQAA8AAAAEEAZABvAGIAZQAgAFMAeQBzAHQAZQBtAHMAAAARAAAADAAAAAgAAAASAAAADAAAAAEAAAAKAAAAEAAAAAAAAAAAAAAADAAAABAAAAAAAAAAAAAAAAkAAAAQAAAA1AEAAE4DAAALAAAAEAAAAJwAAAAaAQAAEwAAAAwAAAACAAAAJwAAABgAAAABAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAABAAAAXwAAADQAAAACAAAALAAAAAAAAAAsAAAAAAAAAAAiAQACAAAAAAAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAgAAADoAAAAMAAAACgAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAFAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAABbAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjAV8AAAA0AAAAAgAAACwAAAAAAAAALAAAAAAAAAAAIgEAAgAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAIAAAAoAAAADAAAAAMAAAAnAAAAGAAAAAMAAAABAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAEAAABaAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjARMAAAAMAAAAAgAAACcAAAAYAAAAAQAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAQAAACgAAAAMAAAAAwAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAAIgEAAwAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAAA6AAAADAAAAAoAAABfAAAANAAAAAIAAAAsAAAAAAAAACwAAAAAAAAABQAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAADAAAAWwAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAFfAAAANAAAAAMAAAAsAAAAAAAAACwAAAAAAAAAACIBAAMAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAADAAAAKAAAAAwAAAACAAAAJwAAABgAAAACAAAAAQAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAABAAAAWgAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAE6AAAADAAAAAoAAAA7AAAACAAAABsAAAAQAAAATAIAAC0BAABYAAAATAAAAL0AAABgAAAAxQAAAGgAAAAMAAAATAIxAUgCNQFDAjUBPgI1AToCMgE6Ai0BOgIoAT4CJAFDAiQBSAIkAUwCKAFMAi0BPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAABDAgAAWgEAAFgAAADoAAAAqAAAAGYAAADaAAAAdQAAADMAAABLAloBSwJaAUsCWgFLAkwBSAJAAUgCQAFWAkkBWwJbAVsCWwFrAlsBawJbAWsCWwFkAkoBVQJBAVUCQQFvAkgBewJaAXsCWgGKAloBigJaAYoCWgFuAjUBQwI4AUMCOAFDAjgBQwI4AUMCOAFDAjgBGAI1AfwBWgELAloBCwJaAQsCWgELAloBFwJIATACQQEwAkEBIgJKARsCWwErAlsBKwJbASsCWwErAlsBMAJJAT4CQAE+AkABOwJMATwCWgFDAloBQwJaAUMCWgE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAEMCAACOAQAAWAAAAJgCAACmAAAAcgAAANsAAACGAAAAnwAAAIcCjgGHAo4BhwKOAYkCcwGPAl8BjwJfAYECWgGEAmYBhAJmAYQCZgGBAmUBfwJmAX0CZgF6AmgBegJtAXsCcQF+AnIBgAJyAYQCcwGGAnABhgJwAYYCcAGGAnsBeAJ7AWoCewFpAnEBaQJxAWkCcQFrAnMBbgJyAXACcgF0AnEBdAJtAXUCagF0AmgBcgJnAXACZQFsAmYBbAJmAWwCZgFuAl4BZgJeAV4CXgFgAmYBYAJmAWACZgFeAmYBWwJnAVkCZwFXAmkBVwJtAVgCcQFbAnIBXQJyAWACcgFjAnABYwJwAWMCcAFjAnsBUwJ7AUUCewFGAnABRgJwAUYCcAFHAnIBSgJyAUwCcwFPAnIBUAJvAVECbAFRAmkBTwJoAU0CZQFIAmYBSAJmAUoCXgFDAl4BQwJeAUMCXgFDAl4BQwJeAUMCXgE8Al4BPQJmAT0CZgE5AmUBNwJoATUCaQE0AmwBNQJvATYCcgE5AnMBPAJyAT4CcgFAAnABQAJwAUACcAFBAnsBMwJ7ASMCewEjAnABIwJwASMCcAEmAnIBKQJyASsCcgEuAnEBLgJtAS8CaQEtAmcBKwJnASgCZgEmAmYBJgJmASYCZgEoAl4BIAJeARgCXgEaAmYBGgJmARoCZgEWAmUBFAJnARICaAERAmoBEQJtARICcQEVAnIBFwJyARsCcwEcAnEBHAJxARwCcQEcAnsBDgJ7AQACewEAAnABAAJwAQACcAECAnMBBQJyAQgCcgELAnEBCwJtAQsCaAEJAmYBBwJmAQUCZQECAmYBAgJmAQICZgEEAloB9gFfAfYBXwH9AXMB/wGOAUMCjgFDAo4BQwKOAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAC8CAABYAAAAoAAAAKgAAACHAAAA2gAAALsAAAAhAAAAQwIvAnECJwJ8AiICggIfAowCHQKMAgkCjALxAYwC1wGMAtcBjAKXAYwClwGMApcBQwKXAUMClwFDApcBQwKXAUMClwFDApcB+gGXAfoBlwH6AZcB+gHXAfoB1wH6AdcB+gHXAfoB8AH6AQkC+gEdAgQCHwIKAiICFAInAkMCLwJDAi8CPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAAAiAgAA0gEAAFgAAAAwAQAArAAAAIwAAADAAAAAnAAAAEUAAAA5AtIBOQLSATkC0gE+AqkBPgKpAT4CqQE2AqcBNwKvATcCrwEwAq8BMAK0ATACtAEwArQBMAK3ATICuAE0AroBOAK5ATgCuQE4ArkBNwLCAS4CwgElAsIBJAK5ASQCuQEkArkBJwK6ASgCuQEpArkBLAK4ASwCtAEtAq8BJwKvAScCrwEoAqgBIgKoASICqAEiAqgBHAKoAR4CrwEeAq8BGAKvARgCtAEYArgBGwK5ARwCuQEeAroBIAK5ASACuQEgArkBHwLCARYCwgENAsIBDQK5AQ0CuQENArkBEQK6ARICuAEUArcBFAK0ARQCtAEUArQBFAKvAQ4CrwEOAq8BDgKnAQcCqQEMAtIBDALSAQwC0gE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAGUCAADSAQAAWAAAADABAADCAAAAjAAAANYAAACcAAAARQAAAE8C0gFPAtIBTwLSAUkCqQFJAqkBSQKpAVECpwFQAq8BUAKvAVcCrwFXArQBVwK0AVcCtAFXArcBVQK4AVMCugFPArkBTwK5AU8CuQFQAsIBWQLCAWICwgFjArkBYwK5AWMCuQFgAroBXwK5AV4CuQFbArgBWwK0AVsCrwFgAq8BYAKvAV8CqAFlAqgBZQKoAWUCqAFrAqgBaQKvAWkCrwFvAq8BbwK0AW8CuAFsArkBawK5AWkCugFnArkBZwK5AWcCuQFoAsIBcQLCAXoCwgF6ArkBegK5AXoCuQF3AroBdQK4AXMCtwFzArQBcwK0AXMCtAFzAq8BeQKvAXkCrwF5AqcBgAKpAXsC0gF7AtIBewLSAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAAoCAABYAAAAMAEAALcAAACeAAAAzAAAAK8AAABFAAAALAIKAiwCCgIsAgoCJwLfAScC3wEnAt8BLgLeAS0C5gEtAuYBNALlATQC6wE0AusBNALrATUC7gEzAvABMQLxAS0C8AEtAvABLQLwAS4C+gE3AvoBQAL6AUEC8AFBAvABQQLwAT8C8QE9AvABPALwATkC8AE5AusBOQLmAT4C5gE+AuYBPQLfAUQC3wFEAt8BRALfAUoC3gFJAuYBSQLmAU8C5gFPAusBTwLvAUwC8AFLAvEBSQLxAUcC8AFHAvABRwLwAUgC+gFSAvoBWwL6AVwC8AFcAvABXALwAVgC8QFWAvABVALvAVQC7AFUAuwBVALsAVQC5gFcAuYBXALmAVsC3gFiAuABXQIKAl0CCgJdAgoCPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/ygAAAAMAAAAAgAAACgAAAAMAAAAAwAAAA4AAAAUAAAAAAAAABAAAAAUAAAA</logo>
+  </logos>
+  <närvarande>statsminister Kristersson, ordförande, och statsråden Svantesson, Edholm, Waltersson Grönvall, Jonson, Strömmer, Forssmed, Forssell, Slottner, Wykman, Malmer Stenergard, Liljestrand, Bohlin, Carlson, Pourmokhtari, Rosencrantz, Dousa, Larsson, Britz, Mohamsson, Lann</närvarande>
+  <föredragande>statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Edholm, Waltersson Grönvall, Jonson, Strömmer, Forssmed, Tenje, Forssell, Slottner, Wykman, Malmer Stenergard, Kullgren, Liljestrand, Bohlin, Carlson, Pourmokhtari, Rosencrantz, Dousa, Larsson, Britz, Mohamsson, Lann</föredragande>
+  <departementsenhet id="Finansdepartementet"/>
+  <dokumentnummer etikett="Prop.">2025/26:143</dokumentnummer>
+  <titel>Extra ändringsbudget för 2026 – Stöd till Ukraina och vaccinberedskap </titel>
+  <template id="14"/>
+  <kapitel/>
+  <avsnitt/>
+  <fastaavsnitt/>
+  <bilagor>
+    <bilaga bilagenummer="1" bilageetikett="Bilaga"/>
+    <bilaga bilageetikett="Bilaga" bilagenummer=""/>
+    <bilaga bilagenummer="3" bilageetikett="Bilaga"/>
+  </bilagor>
+</dokumentvärden>
+</file>
+
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
+    <RecordNumber xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xsi:nil="true"/>
     <k46d94c0acf84ab9a79866a9d8b1905f xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Justitiedepartementet</TermName>
-          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">75210908-dd30-49f2-afb6-71c3d988f75d</TermId>
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Finansdepartementet</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">0b2f41b1-db50-472c-80a1-d21b0254fb2b</TermId>
         </TermInfo>
       </Terms>
     </k46d94c0acf84ab9a79866a9d8b1905f>
     <TaxCatchAll xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
-      <Value>1</Value>
+      <Value>25</Value>
     </TaxCatchAll>
     <DirtyMigration xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7">false</DirtyMigration>
     <RKNyckelord xmlns="18f3d968-6251-40b0-9f11-012b293496c2" xsi:nil="true"/>
     <edbe0b5c82304c8e847ab7b8c02a77c3 xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </edbe0b5c82304c8e847ab7b8c02a77c3>
-    <RecordNumber xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xsi:nil="true"/>
-    <_dlc_DocId xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">6VV7YVCVAJZ7-373442560-13595</_dlc_DocId>
+    <_dlc_DocId xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">6VV7YVCVAJZ7-373442560-13743</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">
-      <Url>https://dhs.sp.regeringskansliet.se/yta/sb-gransk/_layouts/15/DocIdRedir.aspx?ID=6VV7YVCVAJZ7-373442560-13595</Url>
-      <Description>6VV7YVCVAJZ7-373442560-13595</Description>
+      <Url>https://dhs.sp.regeringskansliet.se/yta/sb-gransk/_layouts/15/DocIdRedir.aspx?ID=6VV7YVCVAJZ7-373442560-13743</Url>
+      <Description>6VV7YVCVAJZ7-373442560-13743</Description>
     </_dlc_DocIdUrl>
+    <SharedWithUsers xmlns="9c9941df-7074-4a92-bf99-225d24d78d61">
+      <UserInfo>
+        <DisplayName>Anton Biström</DisplayName>
+        <AccountId>2689</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xmlns:ns3="cc625d36-bb37-4650-91b9-0c96159295ba" xmlns:ns4="18f3d968-6251-40b0-9f11-012b293496c2" xmlns:ns6="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6a000b15a2f5ca8844d8e6b57363d61e" ns2:_="" ns3:_="" ns4:_="" ns6:_="">
+<file path=customXml/item8.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="RK Word" ma:contentTypeID="0x010100BBA312BF02777149882D207184EC35C03200809FFC4ADB9B6B46A924C31E5E6E4CF0" ma:contentTypeVersion="71" ma:contentTypeDescription="Skapa nytt dokument med möjlighet att välja RK-mall" ma:contentTypeScope="" ma:versionID="6b0ceeb179938777ddbcea8c67004f3f">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xmlns:ns3="cc625d36-bb37-4650-91b9-0c96159295ba" xmlns:ns4="18f3d968-6251-40b0-9f11-012b293496c2" xmlns:ns6="9c9941df-7074-4a92-bf99-225d24d78d61" xmlns:ns7="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="25a2d7ecf3459494749ff2e1e69a504e" ns2:_="" ns3:_="" ns4:_="" ns6:_="" ns7:_="">
     <xsd:import namespace="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
     <xsd:import namespace="cc625d36-bb37-4650-91b9-0c96159295ba"/>
     <xsd:import namespace="18f3d968-6251-40b0-9f11-012b293496c2"/>
+    <xsd:import namespace="9c9941df-7074-4a92-bf99-225d24d78d61"/>
     <xsd:import namespace="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:RecordNumber" minOccurs="0"/>
                 <xsd:element ref="ns2:DirtyMigration" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns3:k46d94c0acf84ab9a79866a9d8b1905f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:edbe0b5c82304c8e847ab7b8c02a77c3" minOccurs="0"/>
                 <xsd:element ref="ns4:RKNyckelord" minOccurs="0"/>
-                <xsd:element ref="ns6:_dlc_DocId" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns6:_dlc_DocIdPersistId" minOccurs="0"/>
+                <xsd:element ref="ns6:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns7:_dlc_DocId" minOccurs="0"/>
+                <xsd:element ref="ns7:_dlc_DocIdUrl" minOccurs="0"/>
+                <xsd:element ref="ns7:_dlc_DocIdPersistId" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="RecordNumber" ma:index="3" nillable="true" ma:displayName="Diarienummer" ma:internalName="RecordNumber">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="DirtyMigration" ma:index="5" nillable="true" ma:displayName="Migrerad inte uppdaterad" ma:default="0" ma:internalName="DirtyMigration">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cc625d36-bb37-4650-91b9-0c96159295ba" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAllLabel" ma:index="6" nillable="true" ma:displayName="Taxonomy Catch All Column1" ma:hidden="true" ma:list="{2311779a-7458-4354-9411-ec27cd5f36ea}" ma:internalName="TaxCatchAllLabel" ma:readOnly="true" ma:showField="CatchAllDataLabel" ma:web="d391929d-c6ca-41b4-94ac-336dbad8055a">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="k46d94c0acf84ab9a79866a9d8b1905f" ma:index="11" nillable="true" ma:taxonomy="true" ma:internalName="k46d94c0acf84ab9a79866a9d8b1905f" ma:taxonomyFieldName="Organisation" ma:displayName="Departement/enhet" ma:readOnly="false" ma:fieldId="{446d94c0-acf8-4ab9-a798-66a9d8b1905f}" ma:sspId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ma:termSetId="8c1436be-a8c9-4c8f-93bb-07dc2d5595bf" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="k46d94c0acf84ab9a79866a9d8b1905f" ma:index="11" nillable="true" ma:taxonomy="true" ma:internalName="k46d94c0acf84ab9a79866a9d8b1905f" ma:taxonomyFieldName="Organisation" ma:displayName="Organisatorisk enhet" ma:fieldId="{446d94c0-acf8-4ab9-a798-66a9d8b1905f}" ma:sspId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ma:termSetId="8c1436be-a8c9-4c8f-93bb-07dc2d5595bf" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="TaxCatchAll" ma:index="13" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{2311779a-7458-4354-9411-ec27cd5f36ea}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="d391929d-c6ca-41b4-94ac-336dbad8055a">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="edbe0b5c82304c8e847ab7b8c02a77c3" ma:index="14" nillable="true" ma:taxonomy="true" ma:internalName="edbe0b5c82304c8e847ab7b8c02a77c3" ma:taxonomyFieldName="ActivityCategory" ma:displayName="Aktivitetskategori" ma:default="" ma:fieldId="{edbe0b5c-8230-4c8e-847a-b7b8c02a77c3}" ma:sspId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ma:termSetId="8bf97125-e7b6-456b-9da4-c0e62cf3e5a7" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="18f3d968-6251-40b0-9f11-012b293496c2" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="RKNyckelord" ma:index="16" nillable="true" ma:displayName="Nyckelord" ma:internalName="RKNyckelord">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9c9941df-7074-4a92-bf99-225d24d78d61" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="18" nillable="true" ma:displayName="Delat med" ma:description="" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="_dlc_DocId" ma:index="18" nillable="true" ma:displayName="Dokument-ID-värde" ma:description="Värdet för dokument-ID som tilldelats till det här objektet." ma:internalName="_dlc_DocId" ma:readOnly="true">
+    <xsd:element name="_dlc_DocId" ma:index="19" nillable="true" ma:displayName="Dokument-ID-värde" ma:description="Värdet för dokument-ID som tilldelats till det här objektet." ma:internalName="_dlc_DocId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_dlc_DocIdUrl" ma:index="19" nillable="true" ma:displayName="Dokument-ID" ma:description="Permanent länk till det här dokumentet." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
+    <xsd:element name="_dlc_DocIdUrl" ma:index="20" nillable="true" ma:displayName="Dokument-ID" ma:description="Permanent länk till det här dokumentet." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:URL">
             <xsd:sequence>
               <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
               <xsd:element name="Description" type="xsd:string" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="_dlc_DocIdPersistId" ma:index="20" nillable="true" ma:displayName="Spara ID" ma:description="Behåll ID vid tillägg." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
+    <xsd:element name="_dlc_DocIdPersistId" ma:index="21" nillable="true" ma:displayName="Spara ID" ma:description="Behåll ID vid tillägg." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="7" ma:displayName="Innehållstyp"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="1" ma:displayName="Rubrik"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
@@ -34511,185 +25918,160 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ContentTypeId="0x010100BBA312BF02777149882D207184EC35C0" PreviousValue="false"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{04D8B8E4-6C2D-4E72-A2A6-11735458ABED}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6E45F29F-4F08-4890-AC45-A4414E792D38}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9EA33C46-1C2A-4576-89FC-55F81A67E7AB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FCA82B16-3C87-4B20-AAE0-2D1F96E496D2}"/>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F28761CC-7EB4-4AC7-A9C5-4510C2F150DE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/customXsn"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Prop/Prop-kapitel.xsd"/>
     <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C7906CB6-AC04-4D8A-B050-1B03974CE1B7}">
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9BFD225-4A12-46DF-905A-A2A825D3BA81}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="cc625d36-bb37-4650-91b9-0c96159295ba"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-    <ds:schemaRef ds:uri="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="cc625d36-bb37-4650-91b9-0c96159295ba"/>
+    <ds:schemaRef ds:uri="4ba4ad2f-2e3f-468c-a3d1-49d6cfff22ac"/>
     <ds:schemaRef ds:uri="18f3d968-6251-40b0-9f11-012b293496c2"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E707FA3C-B586-45A9-B696-84CEC76B2AC1}">
+<file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D64E4F08-0BF2-4344-9361-521859B59E25}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
-[...25 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/itemProps8.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E373FE1D-0453-40D5-AC72-414EACFA40EA}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Prop-samling</Template>
   <TotalTime></TotalTime>
-  <Pages>39</Pages>
-[...1 lines deleted...]
-  <Characters>71312</Characters>
+  <Pages>92</Pages>
+  <Words>7616</Words>
+  <Characters>40365</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>169</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>336</Lines>
+  <Paragraphs>95</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Vissa sekretessfrågor som avser vapentransaktioner och Schengens informationssystem</vt:lpstr>
+      <vt:lpstr>Extra ändringsbudget för 2026 – Stöd till Ukraina och vaccinberedskap </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Regeringskansliet</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>84598</CharactersWithSpaces>
+  <CharactersWithSpaces>47886</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Vissa sekretessfrågor som avser vapentransaktioner och Schengens informationssystem</dc:title>
-  <dc:creator>Therése Berggren</dc:creator>
+  <dc:title>Extra ändringsbudget för 2026 – Stöd till Ukraina och vaccinberedskap</dc:title>
+  <dc:creator>Aleksandra Lubarda Pavlovic</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:version>1.2.6</cp:version>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100BBA312BF02777149882D207184EC35C000A7E881806DB1DF4F99131D47CFDF91B1</vt:lpwstr>
+    <vt:lpwstr>0x010100BBA312BF02777149882D207184EC35C03200809FFC4ADB9B6B46A924C31E5E6E4CF0</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocId">
-    <vt:lpwstr>7RWQ5A3E44ZW-1210876700-4992</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
+    <vt:lpwstr>de0d2cc3-59c6-4b4c-95cb-a0fb230fc121</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_dlc_DocIdUrl">
-    <vt:lpwstr>https://dhs.sp.regeringskansliet.se/yta/ju-L4/_layouts/15/DocIdRedir.aspx?ID=7RWQ5A3E44ZW-1210876700-4992, 7RWQ5A3E44ZW-1210876700-4992</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Organisation">
+    <vt:lpwstr>25;#Finansdepartementet|0b2f41b1-db50-472c-80a1-d21b0254fb2b</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_dlc_DocIdItemGuid">
-[...5 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ActivityCategory">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ActivityCategory">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="c9cd366cc722410295b9eacffbd73909">
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="SharedWithUsers">
+    <vt:lpwstr>2689;#Anton Biström</vt:lpwstr>
   </property>
 </Properties>
 </file>