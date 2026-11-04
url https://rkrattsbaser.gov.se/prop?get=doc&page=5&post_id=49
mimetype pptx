--- v0 (2026-07-08)
+++ v1 (2026-11-04)
@@ -1,713 +1,710 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/footer27.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...15 lines deleted...]
-  <Override PartName="/word/footer33.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps7.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps8.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer14.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header14.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer16.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer17.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer18.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header16.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header17.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer19.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer20.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header18.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer21.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header18.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header19.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header20.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer22.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer23.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header20.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header21.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer24.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header21.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header22.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header23.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer25.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer26.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header23.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/footer27.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header24.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header25.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer28.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer29.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer30.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header26.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header27.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer31.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer32.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer33.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header28.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header29.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer34.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer35.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer36.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header30.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header31.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer37.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer38.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header32.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer39.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header33.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header34.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer40.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer41.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header35.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer42.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header36.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header37.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer43.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer44.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header38.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer45.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...7 lines deleted...]
-  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/customXml/itemProps8.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5FEF7B25" w14:textId="77777777" w:rsidR="00CF189A" w:rsidRDefault="00CF189A" w:rsidP="00333C9D">
+    <w:p w14:paraId="088E9BFB" w14:textId="77777777" w:rsidR="0011157F" w:rsidRDefault="0011157F" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Prophuvudrubrik"/>
       </w:pPr>
       <w:r>
         <w:t>Regeringens proposition</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="34C245F5" wp14:editId="1C02A478">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="01F7CD21" wp14:editId="1A85231D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3683000</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-277495</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="716400" cy="1036800"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Textruta 12"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeAspect="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="716400" cy="1036800"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="PropLogo"/>
                               <w:tag w:val="PropLogo"/>
                               <w:id w:val="-838614461"/>
                               <w:lock w:val="contentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:picture/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:p w14:paraId="79508E2F" w14:textId="77777777" w:rsidR="00CF189A" w:rsidRPr="00811BB8" w:rsidRDefault="00CF189A" w:rsidP="00C37AA0">
+                              <w:p w14:paraId="0F3090EA" w14:textId="77777777" w:rsidR="0011157F" w:rsidRPr="00811BB8" w:rsidRDefault="0011157F" w:rsidP="00C37AA0">
                                 <w:pPr>
                                   <w:pStyle w:val="Brdtext"/>
                                 </w:pPr>
                                 <w:r>
                                   <w:rPr>
                                     <w:noProof/>
                                     <w:lang w:eastAsia="sv-SE"/>
                                   </w:rPr>
                                   <w:drawing>
-                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="137EF058" wp14:editId="07D70BE1">
+                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4B729A2A" wp14:editId="0691203E">
                                       <wp:extent cx="514155" cy="921598"/>
                                       <wp:effectExtent l="0" t="0" r="635" b="0"/>
                                       <wp:docPr id="2" name="Bild 3"/>
                                       <wp:cNvGraphicFramePr>
                                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                       </wp:cNvGraphicFramePr>
                                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                           <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                             <pic:nvPicPr>
                                               <pic:cNvPr id="2" name="Bild 3"/>
                                               <pic:cNvPicPr>
                                                 <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                               </pic:cNvPicPr>
                                             </pic:nvPicPr>
                                             <pic:blipFill>
-                                              <a:blip r:embed="rId14"/>
+                                              <a:blip r:embed="rId15"/>
                                               <a:stretch>
                                                 <a:fillRect/>
                                               </a:stretch>
                                             </pic:blipFill>
                                             <pic:spPr bwMode="auto">
                                               <a:xfrm>
                                                 <a:off x="0" y="0"/>
                                                 <a:ext cx="514155" cy="921598"/>
                                               </a:xfrm>
                                               <a:prstGeom prst="rect">
                                                 <a:avLst/>
                                               </a:prstGeom>
                                               <a:noFill/>
                                               <a:ln>
                                                 <a:noFill/>
                                               </a:ln>
                                             </pic:spPr>
                                           </pic:pic>
                                         </a:graphicData>
                                       </a:graphic>
                                     </wp:inline>
                                   </w:drawing>
                                 </w:r>
                               </w:p>
                             </w:sdtContent>
                           </w:sdt>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="34C245F5" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="01F7CD21" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Textruta 12" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:290pt;margin-top:-21.85pt;width:56.4pt;height:81.65pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9YhRFMgIAAGYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2ynadoZcYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2Xmg22nYRSZF6uPro2cPXaPIQVhXgy5oNkopEZpDWetdQb+/rj7d&#10;U+I80yVToEVBj8LRh/nHD7PW5GIMFahSWIIg2uWtKWjlvcmTxPFKNMyNwAiNRgm2YR5Vu0tKy1pE&#10;b1QyTtNp0oItjQUunMPbx95I5xFfSsH9s5ROeKIKirn5eNp4bsOZzGcs31lmqpoPabB/yKJhtcag&#10;Z6hH5hnZ2/oPqKbmFhxIP+LQJCBlzUWsAavJ0nfVbCpmRKwFm+PMuU3u/8Hyp8PGvFjiuy/Q4QBj&#10;Ec6sgf9wRMOyYnonFs5gI4MV25W0xuXDs9BmlzsECLV30jbhi1URxMJ2H88tFp0nHC/vsukkRQtH&#10;U5beTO9RCaCX18Y6/1VAQ4JQUIuRY1LssHa+dz25hGAaVrVScYxKk7ag05vbND44WxBc6eArIiEG&#10;mEvmQfLdtkOQIG6hPGJHLPRkcYavakxlzZx/YRbZgekj4/0zHlIBhoRBoqQC++tv98Efh4ZWSlpk&#10;W0Hdzz2zghL1TeM4P2eTSaBnVCa3d2NU7LVle23R+2YJSOgMd8vwKAZ/r06itNC84WIsQlQ0Mc0x&#10;dkH9SVz6fgdwsbhYLKITEtIwv9Ybw09ECI1+7d6YNcM0PM7xCU68ZPm7ofS+/VgWew+yjhO7dHWg&#10;D5I5znxYvLAt13r0uvwe5r8BAAD//wMAUEsDBBQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4a5eiRYosTUPSmBg9tPbibWC3QGRnkd226K93POlx&#10;Mi/vfV++nmwvzmb0nSMFi3kEwlDtdEeNgsPbdpaC8AFJY+/IKPgyHtbF9VWOmXYX2pnzPjSCS8hn&#10;qKANYcik9HVrLPq5Gwzx7+hGi4HPsZF6xAuX217GUZRIix3xQouDKVtTf+xPVsFzuX3FXRXb9Lsv&#10;n16Om+Hz8L5U6vZm2jyCCGYKf2H4xWd0KJipcifSXvQKlmnELkHB7P7uAQQnklXMMhVHF6sEZJHL&#10;/w7FDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD9YhRFMgIAAGYEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <o:lock v:ext="edit" aspectratio="t"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="PropLogo"/>
                         <w:tag w:val="PropLogo"/>
                         <w:id w:val="-838614461"/>
                         <w:lock w:val="contentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:picture/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:p w14:paraId="79508E2F" w14:textId="77777777" w:rsidR="00CF189A" w:rsidRPr="00811BB8" w:rsidRDefault="00CF189A" w:rsidP="00C37AA0">
+                        <w:p w14:paraId="0F3090EA" w14:textId="77777777" w:rsidR="0011157F" w:rsidRPr="00811BB8" w:rsidRDefault="0011157F" w:rsidP="00C37AA0">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:noProof/>
                               <w:lang w:eastAsia="sv-SE"/>
                             </w:rPr>
                             <w:drawing>
-                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="137EF058" wp14:editId="07D70BE1">
+                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4B729A2A" wp14:editId="0691203E">
                                 <wp:extent cx="514155" cy="921598"/>
                                 <wp:effectExtent l="0" t="0" r="635" b="0"/>
                                 <wp:docPr id="2" name="Bild 3"/>
                                 <wp:cNvGraphicFramePr>
                                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                 </wp:cNvGraphicFramePr>
                                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:nvPicPr>
                                         <pic:cNvPr id="2" name="Bild 3"/>
                                         <pic:cNvPicPr>
                                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                         </pic:cNvPicPr>
                                       </pic:nvPicPr>
                                       <pic:blipFill>
-                                        <a:blip r:embed="rId14"/>
+                                        <a:blip r:embed="rId15"/>
                                         <a:stretch>
                                           <a:fillRect/>
                                         </a:stretch>
                                       </pic:blipFill>
                                       <pic:spPr bwMode="auto">
                                         <a:xfrm>
                                           <a:off x="0" y="0"/>
                                           <a:ext cx="514155" cy="921598"/>
                                         </a:xfrm>
                                         <a:prstGeom prst="rect">
                                           <a:avLst/>
                                         </a:prstGeom>
                                         <a:noFill/>
                                         <a:ln>
                                           <a:noFill/>
                                         </a:ln>
                                       </pic:spPr>
                                     </pic:pic>
                                   </a:graphicData>
                                 </a:graphic>
                               </wp:inline>
                             </w:drawing>
                           </w:r>
                         </w:p>
                       </w:sdtContent>
                     </w:sdt>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Nummer"/>
         <w:tag w:val="Nummer"/>
         <w:id w:val="-1816559108"/>
         <w:lock w:val="contentLocked"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="0154346E" w14:textId="6748EE72" w:rsidR="00CF189A" w:rsidRDefault="00A8204C" w:rsidP="00333C9D">
+        <w:p w14:paraId="62029B29" w14:textId="5EADB33F" w:rsidR="0011157F" w:rsidRDefault="00314E4D" w:rsidP="00333C9D">
           <w:pPr>
             <w:pStyle w:val="Prophuvudrubrik"/>
           </w:pPr>
           <w:r>
-            <w:t>2025/26:256</w:t>
+            <w:t>2025/26:277</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="166C085A" w14:textId="77777777" w:rsidR="00CF189A" w:rsidRPr="005F407A" w:rsidRDefault="00CF189A" w:rsidP="00333C9D">
+    <w:p w14:paraId="19076FD4" w14:textId="77777777" w:rsidR="0011157F" w:rsidRPr="005F407A" w:rsidRDefault="0011157F" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:after="40"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7513" w:type="dxa"/>
         <w:tblInd w:w="28" w:type="dxa"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5917"/>
         <w:gridCol w:w="1596"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00553111" w14:paraId="220271AF" w14:textId="77777777">
+      <w:tr w:rsidR="0011157F" w14:paraId="7CF03212" w14:textId="77777777" w:rsidTr="00333C9D">
         <w:sdt>
           <w:sdtPr>
             <w:alias w:val="Rubrik"/>
             <w:tag w:val="Rubrik"/>
             <w:id w:val="-283352459"/>
             <w:temporary/>
             <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
             <w:text w:multiLine="1"/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5834" w:type="dxa"/>
                 <w:tcMar>
                   <w:left w:w="0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w14:paraId="49891480" w14:textId="1A014633" w:rsidR="00CF189A" w:rsidRDefault="00DE4719" w:rsidP="00333C9D">
+              <w:p w14:paraId="4D59DC20" w14:textId="5983D3F7" w:rsidR="0011157F" w:rsidRDefault="0021551E" w:rsidP="0017222F">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                   <w:spacing w:after="20"/>
                 </w:pPr>
                 <w:r>
-                  <w:t>Kraftfullare åtgärder mot manipulation och allvarligt missbruk av färdskrivare</w:t>
+                  <w:t>Avveckling av Utbetalningsmyndighetens system med transaktionskonto</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1571" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="NummerEtikett"/>
               <w:tag w:val="NummerEtikett"/>
               <w:id w:val="1988590602"/>
               <w:lock w:val="contentLocked"/>
               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="2AE4537F" w14:textId="0BC24C7A" w:rsidR="00CF189A" w:rsidRDefault="00DE4719" w:rsidP="00333C9D">
+              <w:p w14:paraId="0B5E95BD" w14:textId="6EFB5AC4" w:rsidR="0011157F" w:rsidRDefault="0021551E" w:rsidP="00333C9D">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                 </w:pPr>
                 <w:r>
                   <w:t>Prop.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:alias w:val="Nummer"/>
               <w:tag w:val="Nummer"/>
               <w:id w:val="-348560707"/>
               <w:lock w:val="contentLocked"/>
-              <w:placeholder>
-[...1 lines deleted...]
-              </w:placeholder>
               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="1463FAF8" w14:textId="148DD688" w:rsidR="00CF189A" w:rsidRPr="00141F91" w:rsidRDefault="00A8204C" w:rsidP="00333C9D">
+              <w:p w14:paraId="46A32C88" w14:textId="70E23D95" w:rsidR="0011157F" w:rsidRPr="00141F91" w:rsidRDefault="00314E4D" w:rsidP="00333C9D">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                   <w:rPr>
                     <w:szCs w:val="26"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:szCs w:val="26"/>
                   </w:rPr>
-                  <w:t>2025/26:256</w:t>
+                  <w:t>2025/26:277</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3A16D19C" w14:textId="77777777" w:rsidR="00CF189A" w:rsidRDefault="00CF189A" w:rsidP="00333C9D">
+    <w:p w14:paraId="25BDE67C" w14:textId="77777777" w:rsidR="0011157F" w:rsidRDefault="0011157F" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:before="60"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="18742292" w14:textId="77777777" w:rsidR="00CF189A" w:rsidRDefault="00CF189A" w:rsidP="00333C9D">
+    <w:p w14:paraId="013FE5F6" w14:textId="77777777" w:rsidR="0011157F" w:rsidRDefault="0011157F" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
         <w:t>Regeringen överlämnar denna proposition till riksdagen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A5EE6CC" w14:textId="77777777" w:rsidR="00CF189A" w:rsidRDefault="00CF189A" w:rsidP="00333C9D">
+    <w:p w14:paraId="0B65C9B7" w14:textId="77777777" w:rsidR="0011157F" w:rsidRDefault="0011157F" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65C8FCF2" w14:textId="5B5BA736" w:rsidR="00CF189A" w:rsidRDefault="00CF189A" w:rsidP="00333C9D">
+    <w:p w14:paraId="5AF81F90" w14:textId="6AD6035F" w:rsidR="0011157F" w:rsidRDefault="0011157F" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Stockholm </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Datum"/>
           <w:tag w:val="Datum"/>
           <w:id w:val="-1894106154"/>
-          <w:date w:fullDate="2026-04-23T00:00:00Z">
+          <w:placeholder>
+            <w:docPart w:val="5A0960733C78423D8914685C63ED39FB"/>
+          </w:placeholder>
+          <w:date w:fullDate="2026-05-28T00:00:00Z">
             <w:dateFormat w:val="'den' d MMMM yyyy"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00B87707">
-            <w:t>den 23 april 2026</w:t>
+          <w:r w:rsidR="00D4377B">
+            <w:t>den 28 maj 2026</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="6A9CABC6" w14:textId="77777777" w:rsidR="00CF189A" w:rsidRDefault="00CF189A" w:rsidP="00333C9D">
+    <w:p w14:paraId="7BDFB17C" w14:textId="77777777" w:rsidR="0011157F" w:rsidRDefault="0011157F" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1776BF4C" w14:textId="33FACD67" w:rsidR="00CF189A" w:rsidRDefault="00DE4719" w:rsidP="00333C9D">
+    <w:p w14:paraId="4FA8E638" w14:textId="57FB3C97" w:rsidR="0011157F" w:rsidRDefault="00A70343" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift1"/>
       </w:pPr>
       <w:r>
-        <w:t>Ulf Kristersson</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="41957D75" w14:textId="410CCDFE" w:rsidR="00CF189A" w:rsidRDefault="00CF189A" w:rsidP="00333C9D">
+        <w:t>Elisabeth Svantesson</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D94DC12" w14:textId="5C50541B" w:rsidR="0011157F" w:rsidRDefault="0011157F" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift2"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2693"/>
           <w:tab w:val="clear" w:pos="7474"/>
           <w:tab w:val="left" w:pos="2126"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00DE4719">
-[...3 lines deleted...]
-    <w:p w14:paraId="1EFAC9D9" w14:textId="188AAC9C" w:rsidR="00CF189A" w:rsidRPr="008624B2" w:rsidRDefault="00CF189A" w:rsidP="00BB2C9D">
+      <w:r w:rsidR="00A70343">
+        <w:t>Niklas Wykman</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72CB5D54" w14:textId="10B5316F" w:rsidR="0011157F" w:rsidRPr="008624B2" w:rsidRDefault="0011157F" w:rsidP="00BB2C9D">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift2medplatsefter"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="008F01E7">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:i w:val="0"/>
           </w:rPr>
           <w:alias w:val="Departementsnamn"/>
           <w:tag w:val="Departementsnamn"/>
           <w:id w:val="596381816"/>
           <w:lock w:val="contentLocked"/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00DE4719">
+          <w:r w:rsidR="0021551E">
             <w:rPr>
               <w:i w:val="0"/>
             </w:rPr>
-            <w:t>Landsbygds- och infrastrukturdepartementet</w:t>
+            <w:t>Finansdepartementet</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="008F01E7">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="161E433B" w14:textId="77777777" w:rsidR="00CF189A" w:rsidRDefault="00CF189A" w:rsidP="00333C9D">
+    <w:p w14:paraId="7EC84198" w14:textId="77777777" w:rsidR="0011157F" w:rsidRDefault="0011157F" w:rsidP="0017222F">
       <w:pPr>
         <w:pStyle w:val="Proprubrik"/>
         <w:spacing w:before="80" w:after="400"/>
       </w:pPr>
       <w:r>
         <w:t>Propositionens huvudsakliga innehåll</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54A54D7D" w14:textId="6DAE62B2" w:rsidR="00CF189A" w:rsidRPr="00844B88" w:rsidRDefault="00CF189A" w:rsidP="00CF189A">
+    <w:p w14:paraId="74B4EB45" w14:textId="7113A579" w:rsidR="0011157F" w:rsidRDefault="0011157F" w:rsidP="0011157F">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-      <w:r w:rsidRPr="00844B88">
-[...2 lines deleted...]
-      <w:r w:rsidR="00DA3207" w:rsidRPr="00844B88">
+      <w:bookmarkStart w:id="0" w:name="_Hlk225844301"/>
+      <w:r w:rsidRPr="007E0992">
+        <w:t xml:space="preserve">I denna </w:t>
+      </w:r>
+      <w:r w:rsidR="009D1B62">
+        <w:t>proposition</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0992">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>föreslås lagändringar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0992">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>för</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0992">
+        <w:t xml:space="preserve"> att avveckla Utbetalnings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0992">
         <w:softHyphen/>
-      </w:r>
-[...4 lines deleted...]
-    <w:p w14:paraId="649A8BED" w14:textId="7B56EE60" w:rsidR="00CF189A" w:rsidRPr="00844B88" w:rsidRDefault="00CF189A" w:rsidP="00CF189A">
+        <w:t>myndighetens system</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> med transaktionskonto. Lagändringarna innebär e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0702">
+        <w:t xml:space="preserve">n renodling av myndighetens verksamhet till kärnuppgiften att förebygga, förhindra och upptäcka felaktiga utbetalningar. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Vidare föreslås ett antal lagändringar som en följd av att systemet avvecklas. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="5BB2B392" w14:textId="77777777" w:rsidR="0011157F" w:rsidRDefault="0011157F" w:rsidP="0011157F">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="00844B88">
-[...53 lines deleted...]
-    <w:p w14:paraId="5781B043" w14:textId="77777777" w:rsidR="00CF189A" w:rsidRPr="008F2013" w:rsidRDefault="00CF189A" w:rsidP="005E3C60">
+      <w:r>
+        <w:t>Lagändringarna föreslås träda i kraft den 1 januari 2027.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63895B94" w14:textId="77777777" w:rsidR="0011157F" w:rsidRDefault="0011157F" w:rsidP="00333C9D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="278B243E" w14:textId="77777777" w:rsidR="0011157F" w:rsidRPr="008F2013" w:rsidRDefault="0011157F" w:rsidP="005E3C60">
       <w:pPr>
         <w:pStyle w:val="Innehllsfrteckning"/>
         <w:pageBreakBefore/>
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="028EC738" w14:textId="3483FD32" w:rsidR="00697069" w:rsidRDefault="00CF189A">
+    <w:p w14:paraId="5FDDD9DE" w14:textId="04D34BE0" w:rsidR="00B464E3" w:rsidRDefault="0011157F">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
@@ -715,34996 +712,10128 @@
       </w:r>
       <w:r w:rsidRPr="00613168">
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText>Rubrik 1;1; Heading 1;1;Rubrik 2;2; Heading 2;2;Rubrik 3;3; Heading 3;3;Bilaga rubrik;4;Prop. utdrag;5, Rubrik 1,1, Heading 1,1,Rubrik 2,2, Heading 2,2,Rubrik 3,3, Heading 3,3,Bilaga rubrik,4,Prop. utdrag,5</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText xml:space="preserve">" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc227658507" w:history="1">
-        <w:r w:rsidR="00697069" w:rsidRPr="00A9606C">
+      <w:hyperlink w:anchor="_Toc230853406" w:history="1">
+        <w:r w:rsidR="00B464E3" w:rsidRPr="003B4CCF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00697069">
+        <w:r w:rsidR="00B464E3">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00697069" w:rsidRPr="00A9606C">
+        <w:r w:rsidR="00B464E3" w:rsidRPr="003B4CCF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Förslag till riksdagsbeslut</w:t>
         </w:r>
-        <w:r w:rsidR="00697069">
+        <w:r w:rsidR="00B464E3">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00697069">
+        <w:r w:rsidR="00B464E3">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00697069">
+        <w:r w:rsidR="00B464E3">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc227658507 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230853406 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00697069">
+        <w:r w:rsidR="00B464E3">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00697069">
+        <w:r w:rsidR="00B464E3">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003925E1">
+        <w:r w:rsidR="00B42C79">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00697069">
+        <w:r w:rsidR="00B464E3">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3A7D50B0" w14:textId="124136A2" w:rsidR="00697069" w:rsidRDefault="00697069">
+    <w:p w14:paraId="5CFC0F5C" w14:textId="0CD32C5F" w:rsidR="00B464E3" w:rsidRDefault="00B464E3">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc227658508" w:history="1">
-        <w:r w:rsidRPr="00A9606C">
+      <w:hyperlink w:anchor="_Toc230853407" w:history="1">
+        <w:r w:rsidRPr="003B4CCF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00A9606C">
+        <w:r w:rsidRPr="003B4CCF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Lagtext</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc227658508 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230853407 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003925E1">
+        <w:r w:rsidR="00B42C79">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="748D4342" w14:textId="394559B9" w:rsidR="00697069" w:rsidRDefault="00697069">
+    <w:p w14:paraId="4CE623F9" w14:textId="42E9E19F" w:rsidR="00B464E3" w:rsidRDefault="00B464E3">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc227658509" w:history="1">
-        <w:r w:rsidRPr="00A9606C">
+      <w:hyperlink w:anchor="_Toc230853408" w:history="1">
+        <w:r w:rsidRPr="003B4CCF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
           <w:t>2.1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00A9606C">
+        <w:r w:rsidRPr="003B4CCF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Förslag till lag om åtgärder mot manipulation och missbruk av färdskrivare</w:t>
+          <w:t>Förslag till lag om upphävande av lagen (2023:454) om transaktionskonto vid Utbetalningsmyndigheten</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc227658509 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230853408 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003925E1">
+        <w:r w:rsidR="00B42C79">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6A5A2B38" w14:textId="0D927F62" w:rsidR="00697069" w:rsidRDefault="00697069">
+    <w:p w14:paraId="33FEE259" w14:textId="7E5BF6AC" w:rsidR="00B464E3" w:rsidRDefault="00B464E3">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc227658510" w:history="1">
-        <w:r w:rsidRPr="00A9606C">
+      <w:hyperlink w:anchor="_Toc230853409" w:history="1">
+        <w:r w:rsidRPr="003B4CCF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
           <w:t>2.2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00A9606C">
+        <w:r w:rsidRPr="003B4CCF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Förslag till lag om ändring i fordonslagen (2002:574)</w:t>
+          <w:t>Förslag till lag om ändring i offentlighets- och sekretesslagen (2009:400)</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc227658510 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230853409 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003925E1">
+        <w:r w:rsidR="00B42C79">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2038E115" w14:textId="15BCBC18" w:rsidR="00697069" w:rsidRDefault="00697069">
+    <w:p w14:paraId="543E3078" w14:textId="5DF7AB2B" w:rsidR="00B464E3" w:rsidRDefault="00B464E3">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc227658511" w:history="1">
-        <w:r w:rsidRPr="00A9606C">
+      <w:hyperlink w:anchor="_Toc230853410" w:history="1">
+        <w:r w:rsidRPr="003B4CCF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
           <w:t>2.3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00A9606C">
+        <w:r w:rsidRPr="003B4CCF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Förslag till lag om ändring i lagen (2016:319) om skydd för geografisk information</w:t>
+          <w:t>Förslag till lag om ändring i lagen (2023:456) om skyldighet att lämna uppgifter till Utbetalningsmyndigheten</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc227658511 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230853410 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003925E1">
+        <w:r w:rsidR="00B42C79">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>11</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="411F9F05" w14:textId="0ADB5E75" w:rsidR="00697069" w:rsidRDefault="00697069">
+    <w:p w14:paraId="70D65803" w14:textId="0774FA53" w:rsidR="00B464E3" w:rsidRDefault="00B464E3">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc230853411" w:history="1">
+        <w:r w:rsidRPr="003B4CCF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>2.4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="003B4CCF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Förslag till lag om ändring i lagen (2023:457) om behandling av personuppgifter vid Utbetalningsmyndigheten</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230853411 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00B42C79">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="69FB64EC" w14:textId="6978FA77" w:rsidR="00B464E3" w:rsidRDefault="00B464E3">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc227658512" w:history="1">
-        <w:r w:rsidRPr="00A9606C">
+      <w:hyperlink w:anchor="_Toc230853412" w:history="1">
+        <w:r w:rsidRPr="003B4CCF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00A9606C">
+        <w:r w:rsidRPr="003B4CCF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Ärendet och dess beredning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc227658512 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230853412 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003925E1">
+        <w:r w:rsidR="00B42C79">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>12</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="75246C16" w14:textId="0C598577" w:rsidR="00697069" w:rsidRDefault="00697069">
+    <w:p w14:paraId="6C5B990F" w14:textId="2C6AF255" w:rsidR="00B464E3" w:rsidRDefault="00B464E3">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc227658513" w:history="1">
-        <w:r w:rsidRPr="00A9606C">
+      <w:hyperlink w:anchor="_Toc230853413" w:history="1">
+        <w:r w:rsidRPr="003B4CCF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00A9606C">
+        <w:r w:rsidRPr="003B4CCF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Färdskrivare vid vägtransporter</w:t>
+          <w:t>Bakgrund</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc227658513 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230853413 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003925E1">
+        <w:r w:rsidR="00B42C79">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>12</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="11539011" w14:textId="0365355C" w:rsidR="00697069" w:rsidRDefault="00697069">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w14:paraId="110BC0CC" w14:textId="1E32545E" w:rsidR="00B464E3" w:rsidRDefault="00B464E3">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc227658514" w:history="1">
-        <w:r w:rsidRPr="00A9606C">
+      <w:hyperlink w:anchor="_Toc230853414" w:history="1">
+        <w:r w:rsidRPr="003B4CCF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>4.1</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00A9606C">
+        <w:r w:rsidRPr="003B4CCF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Vad är en färdskrivare?</w:t>
+          <w:t>Systemet med transaktionskonto avskaffas</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc227658514 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230853414 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003925E1">
+        <w:r w:rsidR="00B42C79">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>12</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4DCA8A42" w14:textId="4EB43EE6" w:rsidR="00697069" w:rsidRDefault="00697069">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w14:paraId="0AF01EC4" w14:textId="7B76942B" w:rsidR="00B464E3" w:rsidRDefault="00B464E3">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc227658515" w:history="1">
-        <w:r w:rsidRPr="00A9606C">
+      <w:hyperlink w:anchor="_Toc230853415" w:history="1">
+        <w:r w:rsidRPr="003B4CCF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>4.2</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00A9606C">
+        <w:r w:rsidRPr="003B4CCF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Färdskrivarutrustning ska fungera och användas så att uppgifterna är tillförlitliga</w:t>
+          <w:t>Följdändringar</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc227658515 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230853415 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003925E1">
+        <w:r w:rsidR="00B42C79">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>13</w:t>
+          <w:t>17</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6E26D4A6" w14:textId="2393ED39" w:rsidR="00697069" w:rsidRDefault="00697069">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w14:paraId="38D8F1B6" w14:textId="39108C0A" w:rsidR="00B464E3" w:rsidRDefault="00B464E3">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc227658516" w:history="1">
-        <w:r w:rsidRPr="00A9606C">
+      <w:hyperlink w:anchor="_Toc230853416" w:history="1">
+        <w:r w:rsidRPr="003B4CCF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>4.3</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00A9606C">
+        <w:r w:rsidRPr="003B4CCF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Väg- och företagskontroller</w:t>
+          <w:t>Ikraftträdande- och övergångsbestämmelser</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc227658516 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230853416 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003925E1">
+        <w:r w:rsidR="00B42C79">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>14</w:t>
+          <w:t>19</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="62B8D9DE" w14:textId="14C0CDD9" w:rsidR="00697069" w:rsidRDefault="00697069">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w14:paraId="75BDA8E8" w14:textId="0B9D00D8" w:rsidR="00B464E3" w:rsidRDefault="00B464E3">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc227658517" w:history="1">
-        <w:r w:rsidRPr="00A9606C">
+      <w:hyperlink w:anchor="_Toc230853417" w:history="1">
+        <w:r w:rsidRPr="003B4CCF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>4.4</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00A9606C">
+        <w:r w:rsidRPr="003B4CCF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Sanktioner vid överträdelser</w:t>
+          <w:t>Konsekvensanalys</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc227658517 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230853417 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003925E1">
+        <w:r w:rsidR="00B42C79">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>14</w:t>
+          <w:t>21</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="688AF356" w14:textId="47A3E8F5" w:rsidR="00697069" w:rsidRDefault="00697069">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll1"/>
+    <w:p w14:paraId="0805CBAA" w14:textId="3588BDFD" w:rsidR="00B464E3" w:rsidRDefault="00B464E3">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc227658518" w:history="1">
-        <w:r w:rsidRPr="00A9606C">
+      <w:hyperlink w:anchor="_Toc230853418" w:history="1">
+        <w:r w:rsidRPr="003B4CCF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>8.1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00A9606C">
+        <w:r w:rsidRPr="003B4CCF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Lag om åtgärder mot manipulation och missbruk av färdskrivare</w:t>
+          <w:t>Konsekvenser för enskilda och företag</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc227658518 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230853418 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003925E1">
+        <w:r w:rsidR="00B42C79">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>15</w:t>
+          <w:t>21</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="35A61457" w14:textId="2FAA7D9C" w:rsidR="00697069" w:rsidRDefault="00697069">
+    <w:p w14:paraId="6162E424" w14:textId="02134EB7" w:rsidR="00B464E3" w:rsidRDefault="00B464E3">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc227658519" w:history="1">
-        <w:r w:rsidRPr="00A9606C">
+      <w:hyperlink w:anchor="_Toc230853419" w:history="1">
+        <w:r w:rsidRPr="003B4CCF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>5.1</w:t>
+          <w:t>8.2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00A9606C">
+        <w:r w:rsidRPr="003B4CCF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>En ny lag införs</w:t>
+          <w:t>Konsekvenser för statliga myndigheter och domstolarna</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc227658519 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230853419 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003925E1">
+        <w:r w:rsidR="00B42C79">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>15</w:t>
+          <w:t>21</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3F672F3D" w14:textId="65023628" w:rsidR="00697069" w:rsidRDefault="00697069">
+    <w:p w14:paraId="29D71970" w14:textId="7F204091" w:rsidR="00B464E3" w:rsidRDefault="00B464E3">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc227658520" w:history="1">
-        <w:r w:rsidRPr="00A9606C">
+      <w:hyperlink w:anchor="_Toc230853420" w:history="1">
+        <w:r w:rsidRPr="003B4CCF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>5.2</w:t>
+          <w:t>8.3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00A9606C">
+        <w:r w:rsidRPr="003B4CCF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Förbättrade regler för ingripanden vid misstänkt manipulation eller allvarligt missbruk av färdskrivaren</w:t>
+          <w:t>Effekter för kommuner och regioner</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc227658520 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230853420 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003925E1">
+        <w:r w:rsidR="00B42C79">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>21</w:t>
+          <w:t>23</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="748C04A2" w14:textId="7C9FF280" w:rsidR="00697069" w:rsidRDefault="00697069">
-[...4 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="3BF7A7CB" w14:textId="7BAFF5DD" w:rsidR="00B464E3" w:rsidRDefault="00B464E3">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc227658521" w:history="1">
-        <w:r w:rsidRPr="00A9606C">
+      <w:hyperlink w:anchor="_Toc230853421" w:history="1">
+        <w:r w:rsidRPr="003B4CCF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>5.2.1</w:t>
+          <w:t>8.4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00A9606C">
+        <w:r w:rsidRPr="003B4CCF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Kroppsvisitation och genomsökning av fordon vid misstanke om allvarligt missbruk av färdskrivare</w:t>
+          <w:t>Samhällsekonomiska och andra konsekvenser</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc227658521 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230853421 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003925E1">
+        <w:r w:rsidR="00B42C79">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>21</w:t>
+          <w:t>23</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3A9AB403" w14:textId="3A5E7DF7" w:rsidR="00697069" w:rsidRDefault="00697069">
-[...500 lines deleted...]
-    <w:p w14:paraId="783ECAE3" w14:textId="44EC90EC" w:rsidR="00697069" w:rsidRDefault="00697069">
+    <w:p w14:paraId="26ECE2E0" w14:textId="23D86AAC" w:rsidR="00B464E3" w:rsidRDefault="00B464E3">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc227658528" w:history="1">
-[...399 lines deleted...]
-        <w:r w:rsidRPr="00A9606C">
+      <w:hyperlink w:anchor="_Toc230853422" w:history="1">
+        <w:r w:rsidRPr="003B4CCF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00A9606C">
-[...78 lines deleted...]
-        <w:r w:rsidRPr="00A9606C">
+        <w:r w:rsidRPr="003B4CCF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Författningskommentar</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc227658534 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230853422 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003925E1">
+        <w:r w:rsidR="00B42C79">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>59</w:t>
+          <w:t>23</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="59CE6472" w14:textId="4B105D24" w:rsidR="00697069" w:rsidRDefault="00697069">
+    <w:p w14:paraId="68C873D4" w14:textId="3384CD8B" w:rsidR="00B464E3" w:rsidRDefault="00B464E3">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc227658535" w:history="1">
-        <w:r w:rsidRPr="00A9606C">
+      <w:hyperlink w:anchor="_Toc230853423" w:history="1">
+        <w:r w:rsidRPr="003B4CCF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>10.1</w:t>
+          <w:t>9.1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00A9606C">
+        <w:r w:rsidRPr="003B4CCF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Förslaget till lag om åtgärder mot manipulation och missbruk av färdskrivare</w:t>
+          <w:t>Förslaget till lag om ändring i offentlighets- och sekretesslagen (2009:400)</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc227658535 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230853423 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003925E1">
+        <w:r w:rsidR="00B42C79">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>59</w:t>
+          <w:t>23</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5DF057A2" w14:textId="0C80FFD1" w:rsidR="00697069" w:rsidRDefault="00697069">
+    <w:p w14:paraId="6D107EA7" w14:textId="6615D371" w:rsidR="00B464E3" w:rsidRDefault="00B464E3">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc227658536" w:history="1">
-        <w:r w:rsidRPr="00A9606C">
+      <w:hyperlink w:anchor="_Toc230853424" w:history="1">
+        <w:r w:rsidRPr="003B4CCF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>10.2</w:t>
+          <w:t>9.2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00A9606C">
+        <w:r w:rsidRPr="003B4CCF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Förslaget till lag om ändring i fordonslagen (2002:574)</w:t>
+          <w:t>Förslaget till lag om ändring i lagen (2023:457) om behandling av personuppgifter vid Utbetalningsmyndigheten</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc227658536 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230853424 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003925E1">
+        <w:r w:rsidR="00B42C79">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>68</w:t>
+          <w:t>24</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="685EC31B" w14:textId="500778BD" w:rsidR="00697069" w:rsidRDefault="00697069">
-[...83 lines deleted...]
-    <w:p w14:paraId="166FDA2C" w14:textId="76FE1513" w:rsidR="00697069" w:rsidRDefault="00697069">
+    <w:p w14:paraId="2CD7C96D" w14:textId="12CDE1AA" w:rsidR="00B464E3" w:rsidRDefault="00B464E3">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc227658538" w:history="1">
-        <w:r w:rsidRPr="00A9606C">
+      <w:hyperlink w:anchor="_Toc230853425" w:history="1">
+        <w:r w:rsidRPr="003B4CCF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Sammanfattning av promemorian Kraftfullare åtgärder mot manipulation och allvarligt missbruk av färdskrivare</w:t>
+          <w:t>Sammanfattning av promemorian Avveckling av Utbetalningsmyndighetens system med transaktionskonto</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc227658538 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230853425 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003925E1">
+        <w:r w:rsidR="00B42C79">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>71</w:t>
+          <w:t>26</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5C118B05" w14:textId="7689E0D4" w:rsidR="00697069" w:rsidRDefault="00697069">
+    <w:p w14:paraId="6D571EB4" w14:textId="473EF09F" w:rsidR="00B464E3" w:rsidRDefault="00B464E3">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc227658539" w:history="1">
-        <w:r w:rsidRPr="00A9606C">
+      <w:hyperlink w:anchor="_Toc230853426" w:history="1">
+        <w:r w:rsidRPr="003B4CCF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Promemorians lagförslag</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc227658539 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230853426 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003925E1">
+        <w:r w:rsidR="00B42C79">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>72</w:t>
+          <w:t>27</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="280F3222" w14:textId="1A23DF18" w:rsidR="00697069" w:rsidRDefault="00697069">
+    <w:p w14:paraId="4241E3DD" w14:textId="5F0A4246" w:rsidR="00B464E3" w:rsidRDefault="00B464E3">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc227658540" w:history="1">
-        <w:r w:rsidRPr="00A9606C">
+      <w:hyperlink w:anchor="_Toc230853427" w:history="1">
+        <w:r w:rsidRPr="003B4CCF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Förteckning över remissinstanserna</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc227658540 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230853427 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003925E1">
+        <w:r w:rsidR="00B42C79">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>78</w:t>
+          <w:t>32</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6A030ABB" w14:textId="3F5F93F7" w:rsidR="00697069" w:rsidRDefault="00697069">
+    <w:p w14:paraId="74CF7484" w14:textId="5B1540C9" w:rsidR="00B464E3" w:rsidRDefault="00B464E3">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc227658541" w:history="1">
-[...71 lines deleted...]
-        <w:r w:rsidRPr="00A9606C">
+      <w:hyperlink w:anchor="_Toc230853428" w:history="1">
+        <w:r w:rsidRPr="003B4CCF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Lagrådets yttrande</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc227658542 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230853428 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003925E1">
+        <w:r w:rsidR="00B42C79">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>85</w:t>
+          <w:t>33</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7D8E7BD2" w14:textId="76505CBC" w:rsidR="00697069" w:rsidRDefault="00697069">
+    <w:p w14:paraId="55B5E6FC" w14:textId="51E77ACC" w:rsidR="00B464E3" w:rsidRDefault="00B464E3">
       <w:pPr>
         <w:pStyle w:val="Innehll5"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc227658543" w:history="1">
-        <w:r w:rsidRPr="00A9606C">
+      <w:hyperlink w:anchor="_Toc230853429" w:history="1">
+        <w:r w:rsidRPr="003B4CCF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Utdrag ur protokoll vid regeringssammanträde den 23 april 2026</w:t>
+          <w:t>Utdrag ur protokoll vid regeringssammanträde den 28 maj 2026</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc227658543 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230853429 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003925E1">
+        <w:r w:rsidR="00B42C79">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>89</w:t>
+          <w:t>35</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1EB19B59" w14:textId="5E311150" w:rsidR="00CF189A" w:rsidRDefault="00CF189A" w:rsidP="005E3C60">
+    <w:p w14:paraId="5C6E03AC" w14:textId="3E6B3547" w:rsidR="0011157F" w:rsidRDefault="0011157F" w:rsidP="005E3C60">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EA160C1" w14:textId="77777777" w:rsidR="00CF189A" w:rsidRPr="005A72C8" w:rsidRDefault="00CF189A" w:rsidP="00333C9D">
+    <w:p w14:paraId="038FC989" w14:textId="77777777" w:rsidR="0011157F" w:rsidRPr="005A72C8" w:rsidRDefault="0011157F" w:rsidP="0017222F">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_Toc337112318"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="2" w:name="_Toc227658507"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc337112318"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc4079163"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc230853406"/>
       <w:r w:rsidRPr="005A72C8">
         <w:lastRenderedPageBreak/>
         <w:t>Förslag till riksdagsbeslut</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
-    </w:p>
-    <w:p w14:paraId="3009812A" w14:textId="77777777" w:rsidR="00CF189A" w:rsidRDefault="00CF189A" w:rsidP="00333C9D">
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="3E333D66" w14:textId="77777777" w:rsidR="0011157F" w:rsidRDefault="0011157F" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r w:rsidRPr="009831A0">
         <w:t>Regeringens förslag:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77ACF2CF" w14:textId="245F3DCE" w:rsidR="00CF189A" w:rsidRDefault="00CF189A" w:rsidP="00CF189A">
+    <w:p w14:paraId="284B6C46" w14:textId="0D5143A9" w:rsidR="0011157F" w:rsidRDefault="0011157F" w:rsidP="0011157F">
       <w:pPr>
         <w:pStyle w:val="Numreradlista"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Riksdagen antar regeringens förslag till </w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="008F2D8B">
+        <w:t>Riksdagen antar regeringens förslag till lag om upphävande av lagen (2023:454) om transaktionskonto vid Utbetalningsmyndigheten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70858BFF" w14:textId="7106FF50" w:rsidR="0011157F" w:rsidRDefault="0011157F" w:rsidP="0011157F">
+      <w:pPr>
+        <w:pStyle w:val="Numreradlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Riksdagen antar regeringens förslag till lag om ändring i offentlighets- och sekretesslagen (2009:400).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E58BC48" w14:textId="4751D21C" w:rsidR="0011157F" w:rsidRDefault="0011157F" w:rsidP="0011157F">
+      <w:pPr>
+        <w:pStyle w:val="Numreradlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Riksdagen antar regeringens förslag till lag om ändring i lagen (2023:456) om skyldighet att lämna uppgifter till Utbetalnings</w:t>
+      </w:r>
+      <w:r w:rsidR="00314E4D">
         <w:softHyphen/>
       </w:r>
-      <w:r w:rsidRPr="00CF189A">
-[...6 lines deleted...]
-    <w:p w14:paraId="38072AFC" w14:textId="0F416E93" w:rsidR="00CF189A" w:rsidRPr="00844B88" w:rsidRDefault="00CF189A" w:rsidP="00CF189A">
+      <w:r>
+        <w:t>myndigheten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EC74779" w14:textId="087FF7FA" w:rsidR="0011157F" w:rsidRDefault="0011157F" w:rsidP="0011157F">
       <w:pPr>
         <w:pStyle w:val="Numreradlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00844B88">
-[...19 lines deleted...]
-    <w:p w14:paraId="40EBE523" w14:textId="77777777" w:rsidR="00CF189A" w:rsidRPr="00152749" w:rsidRDefault="00CF189A" w:rsidP="00152749">
+      <w:r>
+        <w:t>Riksdagen antar regeringens förslag till lag om ändring i lagen (2023:457) om behandling av personuppgifter vid Utbetalnings</w:t>
+      </w:r>
+      <w:r w:rsidR="00314E4D">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>myndigheten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68EE7B3C" w14:textId="77777777" w:rsidR="0011157F" w:rsidRPr="00144361" w:rsidRDefault="0011157F" w:rsidP="0011157F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextefternumreradlista"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E0DC97E" w14:textId="77777777" w:rsidR="0011157F" w:rsidRPr="00152749" w:rsidRDefault="0011157F" w:rsidP="00152749">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F16E4FF" w14:textId="62933177" w:rsidR="00DB62B9" w:rsidRDefault="0004109B" w:rsidP="0004109B">
-[...52 lines deleted...]
-    <w:p w14:paraId="49EA69E5" w14:textId="77777777" w:rsidR="00A85131" w:rsidRPr="00A85131" w:rsidRDefault="00A85131" w:rsidP="00A85131">
+    <w:p w14:paraId="44A56E05" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-      </w:pPr>
-[...763 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId20"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId16"/>
+          <w:headerReference w:type="default" r:id="rId17"/>
+          <w:footerReference w:type="even" r:id="rId18"/>
+          <w:footerReference w:type="default" r:id="rId19"/>
+          <w:headerReference w:type="first" r:id="rId20"/>
+          <w:footerReference w:type="first" r:id="rId21"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r>
-[...18 lines deleted...]
-    <w:p w14:paraId="1106A552" w14:textId="3037FEC6" w:rsidR="0004109B" w:rsidRDefault="0004109B" w:rsidP="0004109B">
+    </w:p>
+    <w:p w14:paraId="70EBAEB3" w14:textId="77777777" w:rsidR="0021551E" w:rsidRPr="007E0992" w:rsidRDefault="0021551E" w:rsidP="0017222F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc228277494"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc230853407"/>
+      <w:r w:rsidRPr="007E0992">
+        <w:lastRenderedPageBreak/>
+        <w:t>Lag</w:t>
+      </w:r>
+      <w:r>
+        <w:t>text</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="1C99FD3E" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="0059448B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0992">
+        <w:t>Regeringen har följande förslag till lagtext.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A9502DF" w14:textId="77777777" w:rsidR="0021551E" w:rsidRPr="007A3566" w:rsidRDefault="0021551E" w:rsidP="0017222F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc230853408"/>
+      <w:r w:rsidRPr="007A3566">
+        <w:t>Förslag till lag om upphävande av lagen (2023:454) om transaktionskonto vid Utbetalningsmyndigheten</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="219C0C91" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="0059448B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Härigenom föreskrivs att l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC2FA0">
+        <w:t>agen (2023:454) om transaktionskonto vid Utbetalningsmyndigheten</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ska upphöra att gälla vid utgången av 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A9ACB33" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="0059448B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F724A08" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="0059448B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="0021551E" w:rsidSect="0059448B">
+          <w:headerReference w:type="even" r:id="rId22"/>
+          <w:headerReference w:type="default" r:id="rId23"/>
+          <w:footerReference w:type="even" r:id="rId24"/>
+          <w:footerReference w:type="default" r:id="rId25"/>
+          <w:headerReference w:type="first" r:id="rId26"/>
+          <w:footerReference w:type="first" r:id="rId27"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E8EDAF6" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="0017222F">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:spacing w:before="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc227658510"/>
-      <w:r w:rsidRPr="0004109B">
+      <w:bookmarkStart w:id="7" w:name="_Toc230853409"/>
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Förslag till lag om ändring i </w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="7C8D9DAA" w14:textId="77777777" w:rsidR="0004109B" w:rsidRPr="00D02A62" w:rsidRDefault="0004109B" w:rsidP="0004109B">
+        <w:t xml:space="preserve">Förslag till </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA49B0">
+        <w:t>lag</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> om ändring i offentlighets- och sekretesslagen (2009:400)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="49730933" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="0059448B">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D02A62">
-[...205 lines deleted...]
-    <w:p w14:paraId="17660F5C" w14:textId="77777777" w:rsidR="0004109B" w:rsidRDefault="0004109B" w:rsidP="0004109B">
+      <w:r>
+        <w:t>Härigenom föreskrivs att 40 kap. 7 d § offentlighets- och sekretesslagen (2009:400) ska ha följande lydelse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D34D0DA" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="0059448B">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00553111" w14:paraId="55B03E9C" w14:textId="77777777">
+      <w:tr w:rsidR="0059448B" w:rsidRPr="005B0E77" w14:paraId="20F8E0F0" w14:textId="77777777" w:rsidTr="00727228">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4167EC87" w14:textId="77777777" w:rsidR="0004109B" w:rsidRPr="005B0E77" w:rsidRDefault="0004109B" w:rsidP="00EE1494">
-[...24541 lines deleted...]
-          <w:p w14:paraId="648ABFE4" w14:textId="77777777" w:rsidR="0078135A" w:rsidRPr="005B0E77" w:rsidRDefault="0078135A" w:rsidP="000E1927">
+          <w:p w14:paraId="4E3D278B" w14:textId="77777777" w:rsidR="0021551E" w:rsidRPr="005B0E77" w:rsidRDefault="0021551E" w:rsidP="00727228">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B0E77">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Nuvarande lydelse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="39F06904" w14:textId="77777777" w:rsidR="0078135A" w:rsidRPr="005B0E77" w:rsidRDefault="0078135A" w:rsidP="000E1927">
+          <w:p w14:paraId="1B22CC00" w14:textId="77777777" w:rsidR="0021551E" w:rsidRPr="005B0E77" w:rsidRDefault="0021551E" w:rsidP="00727228">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B0E77">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Föreslagen lydelse</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="40A7A32B" w14:textId="77777777" w:rsidR="0078135A" w:rsidRDefault="0078135A" w:rsidP="00921E59">
+    <w:p w14:paraId="06DA0EDD" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="0059448B">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-        <w:spacing w:before="230" w:after="80"/>
+        <w:spacing w:before="230"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>3 kap.</w:t>
-[...192 lines deleted...]
-    <w:p w14:paraId="2DD07D5C" w14:textId="77777777" w:rsidR="0078135A" w:rsidRPr="00206ABF" w:rsidRDefault="0078135A" w:rsidP="00921E59">
+        <w:t>40 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7678E62F" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="0059448B">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:spacing w:after="80"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="0070669F">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0070669F">
+      <w:r>
+        <w:t>7 d §</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
-        <w:footnoteReference w:id="6"/>
+        <w:footnoteReference w:id="2"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00553111" w14:paraId="648BA9CF" w14:textId="77777777">
+      <w:tr w:rsidR="0059448B" w14:paraId="00136607" w14:textId="77777777" w:rsidTr="00727228">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0FBA9A79" w14:textId="77777777" w:rsidR="0078135A" w:rsidRPr="0070669F" w:rsidRDefault="0078135A" w:rsidP="000E1927">
+          <w:p w14:paraId="1723983B" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00727228">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
-              <w:ind w:firstLine="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="0070669F">
-              <w:t>En polisman, en besiktningstekni</w:t>
+            <w:r w:rsidRPr="00877C41">
+              <w:t xml:space="preserve">Sekretess gäller hos Utbetalningsmyndigheten i dess verksamhet med </w:t>
             </w:r>
-            <w:r w:rsidRPr="0070669F">
-[...1 lines deleted...]
-              <w:t>ker, en bilinspektör eller en tekni</w:t>
+            <w:r w:rsidRPr="00DC77CA">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>att</w:t>
             </w:r>
-            <w:r w:rsidRPr="0070669F">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="0070669F">
+            <w:r w:rsidRPr="003D5069">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t>har vid kontroll enligt denna lag</w:t>
+              <w:t xml:space="preserve"> administrera systemet med transaktionskonto och</w:t>
             </w:r>
-            <w:r w:rsidRPr="0070669F">
-              <w:t xml:space="preserve"> rätt till tillträde till fordon och slut</w:t>
+            <w:r w:rsidRPr="00877C41">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="0070669F">
-[...1 lines deleted...]
-              <w:t xml:space="preserve">na utrymmen i fordon </w:t>
+            <w:r w:rsidRPr="00DC77CA">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>att</w:t>
             </w:r>
-            <w:r w:rsidRPr="0070669F">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">samt, i fall som avses i 2 kap. 10, 13 och 14 §§, till </w:t>
+            <w:r w:rsidRPr="00877C41">
+              <w:t xml:space="preserve"> förebygga, förhindra och upptäcka felaktiga utbetalningar från välfärdssystemen för uppgift om en enskilds personliga eller ekonomiska förhållanden</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...25 lines deleted...]
-              <w:t>ning till dessa.</w:t>
+            <w:r>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="04C4C890" w14:textId="77777777" w:rsidR="0078135A" w:rsidRPr="0070669F" w:rsidRDefault="0078135A" w:rsidP="000E1927">
+          <w:p w14:paraId="4B93CC5A" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00727228">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
-              <w:ind w:firstLine="0"/>
             </w:pPr>
-            <w:bookmarkStart w:id="150" w:name="_Hlk198216873"/>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Vid kontroll enligt denna lag </w:t>
+            <w:r w:rsidRPr="00877C41">
+              <w:t>Sekretess gäller hos Utbetalningsmyndigheten i dess verksamhet med att förebygga, förhindra och upptäcka felaktiga utbetalningar från välfärdssyste</w:t>
             </w:r>
-            <w:r w:rsidRPr="0070669F">
-[...4 lines deleted...]
-              <w:t>har en</w:t>
+            <w:r>
+              <w:softHyphen/>
             </w:r>
-            <w:r w:rsidRPr="0070669F">
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> polisman, en besiktnings</w:t>
+            <w:r w:rsidRPr="00877C41">
+              <w:t>men för uppgift om en enskilds personliga eller ekonomiska förhållanden.</w:t>
             </w:r>
-            <w:r w:rsidRPr="0070669F">
-[...137 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="30B2F09B" w14:textId="77777777" w:rsidR="0078135A" w:rsidRDefault="0078135A" w:rsidP="00921E59">
+    <w:p w14:paraId="033DB90B" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="0059448B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">För uppgift i allmän handling gäller sekretessen i högst tjugo år. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71F08BB3" w14:textId="77777777" w:rsidR="0021551E" w:rsidRPr="00811E52" w:rsidRDefault="0021551E" w:rsidP="0059448B">
+      <w:pPr>
+        <w:pStyle w:val="Slutstreck"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00811E52">
+        <w:t>                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="342C3C12" w14:textId="77777777" w:rsidR="0021551E" w:rsidDel="000525E4" w:rsidRDefault="0021551E" w:rsidP="0059448B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1. Denna lag träder i kraft den 1 januari 2027.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2009517D" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="0059448B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2. Äldre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2650">
+        <w:t xml:space="preserve"> bestämmelser gäller fortfarande för uppgifter som har lämnats före ikraftträdandet</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2087DECF" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="0059448B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="177B8019" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="0059448B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77EDEAD6" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="0059448B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="0021551E" w:rsidSect="0059448B">
+          <w:headerReference w:type="even" r:id="rId28"/>
+          <w:headerReference w:type="default" r:id="rId29"/>
+          <w:footerReference w:type="even" r:id="rId30"/>
+          <w:footerReference w:type="default" r:id="rId31"/>
+          <w:footerReference w:type="first" r:id="rId32"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D5716F0" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="0017222F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc230853410"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Förslag till </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA49B0">
+        <w:t>lag</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> om ändring i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA49B0">
+        <w:t>lag</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en (2023:456)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA49B0">
+        <w:t xml:space="preserve"> om </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">skyldighet att lämna uppgifter till </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA49B0">
+        <w:t>Utbetalningsmyndigheten</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="1117F77E" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="0059448B">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Härigenom föreskrivs i fråga om lagen (2023:456) om skyldighet att lämna uppgifter till Utbetalningsmyndigheten</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F7E4B74" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="0059448B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5069">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>dels</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att 2 § ska upphöra att gälla, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B218134" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="0059448B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5069">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>dels</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att rubriken närmast före 2 § ska utgå. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F665620" w14:textId="77777777" w:rsidR="0021551E" w:rsidRPr="00811E52" w:rsidRDefault="0021551E" w:rsidP="0059448B">
+      <w:pPr>
+        <w:pStyle w:val="Slutstreck"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00811E52">
+        <w:t>                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3402BFE0" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="0059448B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Denna lag träder i kraft den 1 januari 2027.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54D7BC6A" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="0059448B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="567F843C" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="0059448B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="0021551E" w:rsidSect="0059448B">
+          <w:headerReference w:type="even" r:id="rId33"/>
+          <w:headerReference w:type="default" r:id="rId34"/>
+          <w:footerReference w:type="even" r:id="rId35"/>
+          <w:footerReference w:type="default" r:id="rId36"/>
+          <w:footerReference w:type="first" r:id="rId37"/>
+          <w:footnotePr>
+            <w:numRestart w:val="eachSect"/>
+          </w:footnotePr>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6887BB54" w14:textId="77777777" w:rsidR="0021551E" w:rsidRPr="0021551E" w:rsidRDefault="0021551E" w:rsidP="0059448B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A2A863E" w14:textId="77777777" w:rsidR="0021551E" w:rsidRPr="0021551E" w:rsidRDefault="0021551E" w:rsidP="0059448B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="0021551E" w:rsidRPr="0021551E" w:rsidSect="0059448B">
+          <w:footnotePr>
+            <w:numRestart w:val="eachSect"/>
+          </w:footnotePr>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C6CD49D" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="0017222F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc230853411"/>
+      <w:r>
+        <w:t xml:space="preserve">Förslag till </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA49B0">
+        <w:t>lag</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> om ändring i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA49B0">
+        <w:t>lag</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en (2023:457)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA49B0">
+        <w:t xml:space="preserve"> om </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">behandling av personuppgifter vid </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA49B0">
+        <w:t>Utbetalningsmyndigheten</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p w14:paraId="46254794" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="0059448B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Härigenom föreskrivs i fråga om lagen (2023:457) om behandling av personuppgifter vid Utbetalningsmyndigheten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F37C99E" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="0059448B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">dels </w:t>
+      </w:r>
+      <w:r>
+        <w:t>att 2 kap. och 4 kap. 2 § ska upphöra att gälla,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A3E6580" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="0059448B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">dels </w:t>
+      </w:r>
+      <w:r>
+        <w:t>att rubriken närmast före 4 kap. 2 § ska utgå,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06C8B4B3" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="0059448B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">dels </w:t>
+      </w:r>
+      <w:r>
+        <w:t>att 1 kap. 2 och 6 §§ och 4 kap. 1 och 4 §§ ska ha följande lydelse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CC8D84B" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="0059448B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00553111" w14:paraId="6F0069C8" w14:textId="77777777">
+      <w:tr w:rsidR="0059448B" w:rsidRPr="005B0E77" w14:paraId="503176D9" w14:textId="77777777" w:rsidTr="00727228">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5BC547BE" w14:textId="77777777" w:rsidR="0078135A" w:rsidRPr="0070669F" w:rsidRDefault="0078135A" w:rsidP="000E1927">
-[...2602 lines deleted...]
-          <w:p w14:paraId="1BA525DF" w14:textId="77777777" w:rsidR="0078135A" w:rsidRPr="005B0E77" w:rsidRDefault="0078135A" w:rsidP="00546233">
+          <w:p w14:paraId="201EA7F7" w14:textId="77777777" w:rsidR="0021551E" w:rsidRPr="005B0E77" w:rsidRDefault="0021551E" w:rsidP="00727228">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
-              <w:spacing w:after="80"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B0E77">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Nuvarande lydelse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="29AA9A81" w14:textId="77777777" w:rsidR="0078135A" w:rsidRPr="005B0E77" w:rsidRDefault="0078135A" w:rsidP="00546233">
+          <w:p w14:paraId="531E65BA" w14:textId="77777777" w:rsidR="0021551E" w:rsidRPr="005B0E77" w:rsidRDefault="0021551E" w:rsidP="00727228">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
-              <w:spacing w:after="80"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B0E77">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Föreslagen lydelse</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4A604CF2" w14:textId="77777777" w:rsidR="0078135A" w:rsidRPr="005F0D85" w:rsidRDefault="0078135A" w:rsidP="00B73C13">
+    <w:p w14:paraId="14A93A5A" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="0059448B">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-        <w:spacing w:after="80"/>
+        <w:spacing w:before="230"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-          <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F0D85">
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:bCs/>
         </w:rPr>
-        <w:t>3 kap.</w:t>
+        <w:t>1 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B30482A" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="0059448B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2 §</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0059448B" w14:paraId="53EDF6AE" w14:textId="77777777" w:rsidTr="00727228">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="464D594F" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00727228">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004F7DC7">
+              <w:t xml:space="preserve">Denna lag tillämpas vid behandlingen av personuppgifter vid Utbetalningsmyndigheten i dess verksamhet med </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DC77CA">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>att</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F7DC7">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D5069">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">administrera systemet med transaktionskonto och </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DC77CA">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>att</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F7DC7">
+              <w:t xml:space="preserve"> före</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="004F7DC7">
+              <w:t>bygga, förhindra och upptäcka felaktiga utbetalningar från välfärdssystemen.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="206814AD" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00727228">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Denna lag tillämpas vid behandlingen av personuppgifter vid Utbetalningsmyndigheten i dess verksamhet med att förebygga, förhindra och upptäcka felaktiga utbetalningar från välfärdssyste</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>men.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6B1D5623" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="0059448B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Lagen gäller endast om behandlingen är helt eller </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC3A71">
+        <w:t>delvis automatiserad eller om personuppgifterna ingår i eller kommer att ingå i ett register.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0059448B" w14:paraId="303CF89B" w14:textId="77777777" w:rsidTr="00727228">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5F7E7041" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00727228">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC3A71">
+              <w:t>Bestämmelserna i 6–8, 10 och 11</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC3A71">
+              <w:t xml:space="preserve">§§ samt </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0099311F">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>2–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC3A71">
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC3A71">
+              <w:t>kap. gäller även vid behandling av uppgifter om avlidna.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="10A54B0D" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00727228">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC3A71">
+              <w:t>Bestämmelserna i 6–8, 10 och 11</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC3A71">
+              <w:t>§§ samt</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DF30CE">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>3 och</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC3A71">
+              <w:t xml:space="preserve"> 4</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC3A71">
+              <w:t>kap. gäller även vid behandling av uppgifter om avlidna.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2E1A25B5" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="0059448B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C254A99" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="0059448B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>6 §</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0059448B" w14:paraId="48C11234" w14:textId="77777777" w:rsidTr="00727228">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7DABB21C" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00727228">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00D0301C">
+              <w:t xml:space="preserve">Utbetalningsmyndigheten får behandla personuppgifter om det är nödvändigt för att kunna utföra </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0099311F">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>sina uppgifter</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D0301C">
+              <w:t xml:space="preserve"> att</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EDCD6E8" w14:textId="77777777" w:rsidR="0021551E" w:rsidRPr="003D5069" w:rsidRDefault="0021551E" w:rsidP="00727228">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D5069">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>1. administrera ett system med transaktionskonto, och</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="392D4A23" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00727228">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003D5069">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>2. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00530135">
+              <w:t>förebygga, förhindra och upptäcka felaktiga utbetalningar från välfärdssystemen.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="198201F9" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00727228">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00E64E8A">
+              <w:t>Regeringen kan med stöd av 8</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E64E8A">
+              <w:t>kap. 7</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E64E8A">
+              <w:t>§ regeringsformen meddela föreskrifter om begräns</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00E64E8A">
+              <w:t xml:space="preserve">ningar av </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0099311F">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>ändamålen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E64E8A">
+              <w:t xml:space="preserve"> i första stycket</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2B927E75" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00727228">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00E64E8A">
+              <w:t>Utbetalningsmyndigheten får behandla personuppgifter om det är nödvändigt för att</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>myndigheten ska</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E64E8A">
+              <w:t xml:space="preserve"> kunna utföra </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0099311F">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">sin uppgift </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E64E8A">
+              <w:t>att</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E64E8A">
+              <w:t>förebygga, förhindra och upptäcka felaktiga utbetalningar från välfärdssystemen.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E0A0F8B" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00727228">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="53031472" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00727228">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="38344829" w14:textId="77777777" w:rsidR="0021551E" w:rsidRPr="00812BAE" w:rsidRDefault="0021551E" w:rsidP="00727228">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00E64E8A">
+              <w:t>Regeringen kan med stöd av 8</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E64E8A">
+              <w:t>kap. 7</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E64E8A">
+              <w:t>§ regeringsformen meddela föreskrifter om begräns</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00E64E8A">
+              <w:t xml:space="preserve">ningar av </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0099311F">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>ändamåle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>t</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E64E8A">
+              <w:t xml:space="preserve"> i första stycket.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="31E42F68" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="0059448B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:spacing w:before="230"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>4 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19FB6C72" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="0059448B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1 §</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00553111" w14:paraId="5577A5FF" w14:textId="77777777">
+      <w:tr w:rsidR="0059448B" w14:paraId="22F344B0" w14:textId="77777777" w:rsidTr="00727228">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6B74BED9" w14:textId="77777777" w:rsidR="0078135A" w:rsidRDefault="0078135A" w:rsidP="00546233">
+          <w:p w14:paraId="5D7C05B6" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00727228">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
-              <w:spacing w:after="80"/>
             </w:pPr>
+            <w:r w:rsidRPr="00FF7A06">
+              <w:t xml:space="preserve">Personuppgifter får inte behandlas under längre tid än vad </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF7A06">
+              <w:lastRenderedPageBreak/>
+              <w:t>som behövs med hänsyn till ändamålet med behandlingen, dock som längst den tid som följer av</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D5069">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D5069">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">och </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00001214">
+              <w:t>3 §</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009A2FEF">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>§</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF7A06">
+              <w:t>.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="78CA69FD" w14:textId="77777777" w:rsidR="0078135A" w:rsidRPr="008F08D8" w:rsidRDefault="0078135A" w:rsidP="00546233">
+          <w:p w14:paraId="79F40F13" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00727228">
             <w:pPr>
-              <w:pStyle w:val="Rubrik4utannumrering"/>
-              <w:spacing w:before="0"/>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF7A06">
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Personuppgifter får inte behandlas under längre tid än vad </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF7A06">
+              <w:lastRenderedPageBreak/>
+              <w:t>som behövs med hänsyn till ändamålet med behandlingen, dock som längst den tid som följer av</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C87C05">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>3 §</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D5069">
               <w:rPr>
                 <w:i/>
-                <w:iCs/>
               </w:rPr>
-            </w:pPr>
-[...5 lines deleted...]
-              <w:t>Flytt av fordon</w:t>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00553111" w14:paraId="6A280D9D" w14:textId="77777777">
+    </w:tbl>
+    <w:p w14:paraId="699EE648" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="0059448B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:spacing w:before="230"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>4 §</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0059448B" w14:paraId="15410437" w14:textId="77777777" w:rsidTr="00727228">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="26F1B1FA" w14:textId="77777777" w:rsidR="0078135A" w:rsidRDefault="0078135A" w:rsidP="00546233">
+          <w:p w14:paraId="0FF549E7" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00727228">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
             </w:pPr>
+            <w:r w:rsidRPr="004100AF">
+              <w:t>Regeringen eller den myndighet som regeringen bestämmer kan med stöd av 8</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004100AF">
+              <w:t>kap. 7</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004100AF">
+              <w:t>§ regeringsformen meddela före</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="004100AF">
+              <w:t xml:space="preserve">skrifter om att personuppgifter som avses i </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D23EB4">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B242E">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>3 §§</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004100AF">
+              <w:t xml:space="preserve"> får behandlas under viss tid eller att sådana uppgifter får fortsätta att behandlas för arkiv</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="004100AF">
+              <w:t>ändamål av allmänt intresse, vetenskapliga eller historiska forskningsändamål eller statistiska ändamål.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="21458503" w14:textId="77777777" w:rsidR="0078135A" w:rsidRPr="008F08D8" w:rsidRDefault="0078135A" w:rsidP="00546233">
+          <w:p w14:paraId="5020CC0E" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00727228">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
-              <w:spacing w:after="80"/>
-              <w:ind w:firstLine="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004100AF">
+              <w:t>Regeringen eller den myndighet som regeringen bestämmer kan med stöd av 8</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004100AF">
+              <w:t>kap. 7</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004100AF">
+              <w:t>§ regeringsformen meddela före</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="004100AF">
+              <w:t xml:space="preserve">skrifter om att personuppgifter som avses i </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D23EB4">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D5069">
               <w:rPr>
                 <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> och </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B242E">
+              <w:rPr>
                 <w:iCs/>
               </w:rPr>
-            </w:pPr>
-[...5 lines deleted...]
-              <w:t>2</w:t>
+              <w:t>3 §§</w:t>
             </w:r>
-            <w:r>
-[...94 lines deleted...]
-              <w:t>vändiga kontroller på den plats där fordonet stoppats.</w:t>
+            <w:r w:rsidRPr="004100AF">
+              <w:t xml:space="preserve"> får behandlas under viss tid eller att sådana uppgifter får fortsätta att behandlas för arkivändamål av allmänt intresse, vetenskapliga eller historiska forskningsändamål eller statistiska ändamål.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="00ED4533" w14:textId="77777777" w:rsidR="0078135A" w:rsidRDefault="0078135A" w:rsidP="00B73C13">
+    <w:p w14:paraId="7A4B5E43" w14:textId="77777777" w:rsidR="0021551E" w:rsidRPr="00811E52" w:rsidRDefault="0021551E" w:rsidP="0059448B">
+      <w:pPr>
+        <w:pStyle w:val="Slutstreck"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00811E52">
+        <w:t>                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="286B06E7" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="0021551E" w:rsidP="0059448B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Denna lag träder i kraft den 1 januari 2027.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B5B94DB" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="0059448B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62A2ABDC" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="0059448B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="683CE55A" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="0059448B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="0021551E" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId38"/>
+          <w:headerReference w:type="default" r:id="rId39"/>
+          <w:footerReference w:type="even" r:id="rId40"/>
+          <w:footerReference w:type="default" r:id="rId41"/>
+          <w:footerReference w:type="first" r:id="rId42"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40B27F02" w14:textId="70D5D83D" w:rsidR="0021551E" w:rsidRPr="0021551E" w:rsidRDefault="0021551E" w:rsidP="0059448B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="0021551E" w:rsidRPr="0021551E" w:rsidSect="0021551E">
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76ECF221" w14:textId="77777777" w:rsidR="0021551E" w:rsidRPr="007E0992" w:rsidRDefault="0021551E" w:rsidP="0017222F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc228277499"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc230853412"/>
+      <w:r w:rsidRPr="007E0992">
+        <w:t>Ärendet och dess beredning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p w14:paraId="7B11E507" w14:textId="7DC6D2EB" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0992">
+        <w:t xml:space="preserve">Inom Finansdepartementet har promemorian Avveckling av Utbetalningsmyndighetens system med transaktionskonto </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tagits fram</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0992">
+        <w:t>. En sammanfattning av promemorian</w:t>
+      </w:r>
+      <w:r w:rsidR="007A14C5">
+        <w:t xml:space="preserve"> finns i </w:t>
+      </w:r>
+      <w:r w:rsidR="007A14C5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0992">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r w:rsidR="007A14C5">
+        <w:t>promemorian</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">s lagförslag </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0992">
+        <w:t xml:space="preserve">finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0992">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0992">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="788C4649" w14:textId="77777777" w:rsidR="0021551E" w:rsidRPr="007E0992" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0992">
+        <w:t xml:space="preserve">Promemorian har remissbehandlats. En förteckning över remissinstanserna finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0992">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">bilaga </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0992">
+        <w:t>. Remissyttrandena finns tillgängliga i Finansdepartementet (Fi2025/02152).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B7402E6" w14:textId="74743B24" w:rsidR="009D1B62" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0992">
+        <w:t xml:space="preserve">I denna </w:t>
+      </w:r>
+      <w:r w:rsidR="009D1B62">
+        <w:t>proposition</w:t>
+      </w:r>
+      <w:r w:rsidR="009D1B62" w:rsidRPr="007E0992">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0992">
+        <w:t>behandlas promemorians lagförslag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23B5744C" w14:textId="77777777" w:rsidR="009D1B62" w:rsidRDefault="009D1B62" w:rsidP="0017222F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Lagrådet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38714B64" w14:textId="2EFC7C5B" w:rsidR="0021551E" w:rsidRPr="005311C9" w:rsidRDefault="009D1B62" w:rsidP="00740051">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen beslutade den 30 april 2026 att inhämta Lagrådets yttrande över lagförslag som </w:t>
+      </w:r>
+      <w:r w:rsidR="006D042F">
+        <w:t xml:space="preserve">överensstämmer med lagförslagen i denna proposition. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Lagrådets yttrande finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00740051">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">bilaga </w:t>
+      </w:r>
+      <w:r w:rsidR="006D042F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="001F3856" w:rsidRPr="001F3856">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001F3856">
+        <w:t>Lagrådet anser att f</w:t>
+      </w:r>
+      <w:r w:rsidR="001F3856" w:rsidRPr="001F3856">
+        <w:t>rågan om det fortsättningsvis finns behov av absolut sekretess liksom av en inskränkning av meddelarfriheten</w:t>
+      </w:r>
+      <w:r w:rsidR="001F3856">
+        <w:t xml:space="preserve"> bör</w:t>
+      </w:r>
+      <w:r w:rsidR="001F3856" w:rsidRPr="001F3856">
+        <w:t xml:space="preserve"> övervägas under det fortsatta lagstiftningsarbetet</w:t>
+      </w:r>
+      <w:r w:rsidR="001F3856">
+        <w:t>. Regeringen följer Lagrådets synpunkt som behandlas i avsnitt 6.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D661251" w14:textId="77777777" w:rsidR="0021551E" w:rsidRPr="00DB743A" w:rsidRDefault="0021551E" w:rsidP="0017222F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc214953306"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc228277500"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc230853413"/>
+      <w:r w:rsidRPr="00DB743A">
+        <w:t>Bakgrund</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p w14:paraId="7FD9A934" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Utbetalningsmyndigheten inrättades den 1 januari 2024 som</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00956F95">
+        <w:t xml:space="preserve"> ett led i regeringens arbete för att motverka felaktiga utbetalningar och brottslighet riktad mot välfärdssystemen. Myndighetens övergripande upp</w:t>
+      </w:r>
+      <w:r>
+        <w:t>gift</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00956F95">
+        <w:t xml:space="preserve"> är att förebygga, förhindra och upptäcka felaktiga utbetalningar från välfärdssystemen. Upp</w:t>
+      </w:r>
+      <w:r>
+        <w:t>giften</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00956F95">
+        <w:t xml:space="preserve"> ska genomföras huvudsakligen genom systemövergripande dataanalyser och urval</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00956F95">
+        <w:t xml:space="preserve"> granskningar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> samt administration av</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00956F95">
+        <w:t xml:space="preserve"> utbetalningar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> från vissa myndigheter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00956F95">
+        <w:t xml:space="preserve"> i ett system med transaktionskonto.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Sedan Utbetalningsmyndigheten inrättades har arbete pågått i samverkan med berörda myndigheter för att utveckla systemet med transaktionskonto. Systemet ska vara i full drift senast den 1 januari 2027. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C3D32CA" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Den 29 januari 2025 lämnade Utbetalningsmyndigheten in en hemställan om undantag för vissa utbetalningar från systemet med transaktionskonto i syfte att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B73B4">
+        <w:t xml:space="preserve">undvika utvecklingskostnader för </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002B73B4">
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002B73B4">
+        <w:t xml:space="preserve"> anpassning av </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>it</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B73B4">
+        <w:t>-system</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B73B4">
+        <w:t xml:space="preserve"> för utbetalningar som i ett senare skede kommer att avvecklas </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(Fi2025/00190).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32D255D0" w14:textId="706A5655" w:rsidR="0021551E" w:rsidRPr="002F32AD" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen beslutade den 12 juni 2025 k</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A3C28">
+        <w:t>ommittédirektiv</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">en Anslutning av fler statliga utbetalningar till Utbetalningsmyndighetens verksamhet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0040596A">
+        <w:t>(dir.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 2025:60). </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC53CA">
+        <w:t>Enligt direktiven ska en särskild utreda</w:t>
+      </w:r>
+      <w:r>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC53CA">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> ta ställning till om det med hänsyn till arbetet mot felaktiga utbetalningar och intresset av att åstadkomma robusta och effektiva betalningslösningar i staten finns skäl att ansluta fler statliga utbetalningar till Utbetalningsmyndighetens system med transaktionskonto och, i så fall, föreslå vilka. Utredningen, som tagit namnet Utredningen om att motverka felaktiga utbetalningar till </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>företag och civilsamhälle (Fi 2025:06), ska redovisa sitt uppdrag senast den 11 juni 2027.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A32CBA7" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>På grund av att en anslutning av Skatteverkets utbetalningar till systemet med transaktionskonto skulle medföra vissa problem i förhållande till skattekontosystemet gav Skatteverket och Utbetalningsmyndigheten den 25 mars 2025 gemensamt in</w:t>
+      </w:r>
+      <w:r w:rsidDel="00795CC6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">promemorian Skatteverket undantas från systemet med transaktionskonto (Fi2025/00773). I promemorian lämnas </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> förslag om att Skatteverket inte ska omfattas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00795CC6">
+        <w:t>av systemet med transaktionskonto för utbetalningar från statliga myndigheter och att återbetalning av ett överskott på skattekontot inte ska administreras via detta system.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Promemorian har remissbehandlats och remissvaren </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D11F2">
+        <w:t>finns tillgängliga i Finansdepartementet (Fi2025/00773).</w:t>
+      </w:r>
+      <w:r w:rsidDel="00795CC6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19BB9D43" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Försäkringskassan och Pensionsmyndigheten gav den 8 augusti 2025 gemensamt in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D11F2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en hemställan om lagändringar som innebär</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B10B48">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>att Utbetalningsmyndigheten inte ska förmedla några utbetalningar i systemet med transaktionskonto (Fi2025/01582). Myndigheterna gav samma dag in en alternativ hemställan om lagändringar för det fall de föreslagna lagändringarna inte genomförs (Fi2025/01583). Lagförslagen i den alternativa hemställan syftar till att lösa vissa identifierade problem avseende bestämmelser om preskription och krav på att utbetalningar till utomlands bosatta ska ske till kreditinstitut med filial i Sverige.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D8CD3C7" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I ett pressmeddelande den 15 oktober 2025 aviserade regeringen sin avsikt att ta initiativ till att renodla Utbetalningsmyndighetens verksamhet till kärnuppgiften att förebygga, förhindra och upptäcka felaktiga utbetalningar och att därmed inte införa systemet med transaktionskonto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EA55B3A" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Genom en ändring av Utbetalningsmyndighetens regleringsbrev för 2025 gav regeringen den 20 november 2025 myndigheten i uppdrag att förbereda avvecklingen av systemet med transaktionskonto, med förbehåll för riksdagens godkännande (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E04DE3">
+        <w:t>Fi2025/02122</w:t>
+      </w:r>
+      <w:r>
+        <w:t>). I uppdraget ingår också att vidta nödvändiga åtgärder i syfte att upprätthålla planeringen och utvecklingen av verksamheten dataanalys och granskning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18A9830F" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Den 12 mars 2026 beslutade regeringen om tilläggsdirektiv till Utredningen om att motverka felaktiga utbetalningar till företag och civilsamhälle (dir. 2026:16) som innebär </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> att utredningen inte längre ska ta ställning till om fler statliga utbetalningar bör anslutas till systemet med transaktionskonto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A1598C3" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="0017222F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc214953307"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc228277501"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc230853414"/>
+      <w:r>
+        <w:t>Systemet med transaktionskonto avskaffas</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p w14:paraId="69924129" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="0017222F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:spacing w:before="0"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0992">
+        <w:t>Regeringens förslag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D7D95">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ADAB74F" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Systemet med transaktionskonto ska avskaffas. Lagen om transaktionskonto vid </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D7D95">
+        <w:t>Utbetalningsmyndigheten</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ska därför </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00895133">
+        <w:t>upphäv</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00895133">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23B71D61" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="0017222F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Promemorians förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42EED73F" w14:textId="77777777" w:rsidR="0021551E" w:rsidRPr="00AA2742" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslaget i promemorian stämmer överens med regeringens.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FC470E3" w14:textId="77777777" w:rsidR="0021551E" w:rsidRPr="007E0992" w:rsidRDefault="0021551E" w:rsidP="0017222F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0992">
+        <w:lastRenderedPageBreak/>
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E2BAEFA" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">En övervägande majoritet av remissinstanserna tillstyrker förslaget eller invänder inte mot det. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CE45F9F" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0992">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Förvaltningsrätten i Falun</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0992">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>anser</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0992">
+        <w:t xml:space="preserve"> att det är en relevant fråga hur utbetalningssystemet som helhet bäst görs både så effektivt och robust som möjligt, till undvikande av sådana risker som myndigheterna ska ha påtalat. Om en analys av detta utmynnar i att Utbetalningsmyndigheten bör ansvara för utbetalningar såsom var tänkt vid myndighetens inrättande, kan det, enligt förvaltningsrätten, medföra att promemorians huvudförslag med följdändringar inte bör genomföras. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20353673" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0992">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Kronofogdemyndigheten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0992">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>för fram</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0992">
+        <w:t xml:space="preserve"> att avvecklingen av transaktionskontosystemet, i vart fall på sikt, riskerar att medföra vissa negativa konsekvenser för effektiviteten i utsökningsförf</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0992">
+        <w:t xml:space="preserve">randet. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Myndigheten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0992">
+        <w:t xml:space="preserve"> anser att förslaget i promemorian Kompletterande författningsförslag avseende Utbetalningsmyndigheten om en uppgifts</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007E0992">
+        <w:t>skyldighet för Utbetalningsmyndigheten gentemot Kronofogdemyndig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007E0992">
+        <w:t xml:space="preserve">heten som syftade till att möjliggöra ett automatiserat förfarande för tillgångsundersökning och utmätning från transaktionskontot skulle ha bidragit till ett effektivt verkställighetsförfarande. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Det finns enligt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0992">
+        <w:t>Kronofogdemyndigheten</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s mening</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0992">
+        <w:t xml:space="preserve"> skäl att närmare utreda och överväga en reglering som ger myndigheten enklare tillgång till uppgifter om utmätningsbara utbetalningar, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007E0992">
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007E0992">
+        <w:t xml:space="preserve"> en generell skyldighet för statliga myndigheter att på begäran återkommande dela information om kommande utbetalningar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34768B88" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0992">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Riksgäldskontoret</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0992">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C2E33">
+        <w:t>ill uppmärksamma att promemorian inte behandlar hur det tänkta kontoregistret över mottagarnas bankkonton ska hanteras efter avvecklingen av transaktionskontot.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Riksgäldskontoret anser</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0992">
+        <w:t xml:space="preserve"> att staten bör ha ett gemensamt kontoregister för alla statliga utbetalningar som är tillgängligt för myndigheterna </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007E0992">
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007E0992">
+        <w:t xml:space="preserve"> för att det skulle minska beroendet av enskilda banker och skapa möjlighet för mindre myndigheter att hantera sina utbetalningar på ett mer effektivt och samordnat sätt. Riksgäldskontoret anser </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">vidare </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0992">
+        <w:t>att ett sådant register bör förvaltas av Skatteverket eller Försäkringskassan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42D3AB43" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="0017222F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Skälen för regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D5DEE6C" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="0017222F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Systemet med transaktionskonto enligt gällande rätt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27909135" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="29845347" w14:textId="77777777" w:rsidR="0078135A" w:rsidRDefault="0078135A" w:rsidP="00B73C13">
+      <w:r>
+        <w:t>Bestämmelser om Utbetalningsmyndighetens system med transaktions</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>konto och om de utbetalningar som ska ske genom detta system finns i lagen (2023:454) om transaktionskonto vid Utbetalningsmyndigheten (fortsättningsvis benämnd transaktionskontolagen). Enligt 2 § transaktionskontolagen ska Utbetalningsmyndigheten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00323AB7">
+        <w:t xml:space="preserve"> administrera ett system med transaktionskonto för utbetalningar från statliga myndigheter. De myndigheter som omfattas av systemet är Arbetsförmedlingen, Centrala studiestödsnämnden, Försäkringskassan, Pensionsmyndigheten och Skatteverket.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="701F6E46" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Transaktionskontolagen trädde i kraft den 1 januari 2024. Enligt lagens ikraftträdandebestämmelser ska alla utbetalningar som omfattas av lagen administreras via systemet med transaktionskonto senast den 1 januari 2027. Av 4–8 §§ transaktionskontolagen framgår </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> att administrationen </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">innefattar att </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="18" w:name="_Hlk194496186"/>
+      <w:r>
+        <w:t>registrera transaktionskonton för dem som ska ta emot utbetalningar från systemet, registrera belopp som ska betalas ut på transaktionskontona och betala tillgodohavanden på transaktionskontona till ett kreditinstitut.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+      <w:r w:rsidRPr="00301656">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF7124">
+        <w:t>Utbetalningsmyndigheten ska även ansvara för att genomföra utbetalningar som sker på annat sätt än till bankkonto.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Centrala studiestödsnämnden, Försäkringskassan och Skatteverket har i sina roller som s.k. tekniska leverantörer vissa uppgifter inom ramen för systemet med transaktionskonto för Utbetalningsmyndighetens räkning. Myndig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>heterna ska tillsammans med Utbetalningsmyndigheten bestämma vilka dessa uppgifter är. Detta framgår av 5 b § f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004639CC">
+        <w:t>örordning</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004639CC">
+        <w:t xml:space="preserve"> (2009:1174) med instruktion för Försäkringskassan</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004639CC">
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004639CC">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004639CC">
+        <w:t>§</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004639CC">
+        <w:t>örordning</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004639CC">
+        <w:t xml:space="preserve"> (2017:1114) med instruktion för Centrala studiestödsnämnden</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, 15 b § andra stycket f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004639CC">
+        <w:t>örordning</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004639CC">
+        <w:t xml:space="preserve"> (2017:154) med instruktion för Skatteverket</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och 7 § förordningen (2023:461) med instruktion för Utbetalningsmyndigheten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00D67356" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Det har beskrivits att det i praktiken ingår i administrationen av transaktionskontosystemet att förmedla beslutade utbetalningar till utbetalande bank, hålla ett register över transaktionskonton och bank</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>konton samt att tillhandahålla ett gränssnitt som gör det möjligt för enskilda medborgare att registrera bankkonto och få en överblick över sitt saldo och utbetalningar i systemet (se betänkandet Kommunal anslutning till Utbetalningsmyndighetens verksamhet, SOU 2025:20 s. 132 och 133).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E13601E" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="0017222F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Systemets nyttor har ifrågasatts</w:t>
+      </w:r>
+      <w:r w:rsidDel="005B40DC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>och sårbarhetsrisker har identifierats</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="085B2962" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Som nämns i avsnitt 4 föreslår Försäkringskassan och Pensions</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>myndigheten i en gemensam hemställan att Utbetalningsmyndigheten inte ska förmedla några utbetalningar inom ramen för systemet med transaktionskonto. Myndigheterna föreslår i stället</w:t>
+      </w:r>
+      <w:r w:rsidDel="005321D4">
+        <w:t xml:space="preserve"> att </w:t>
+      </w:r>
+      <w:r>
+        <w:t>systemet endast ska</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB10EC">
+        <w:t xml:space="preserve"> innefatta register över kommande och genomförda utbetalningar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (s.k. medborgargränssnitt)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB10EC">
+        <w:t xml:space="preserve"> samt register över enskildas bankkonton</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (s.k. bankkontoregister)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB10EC">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F542FA">
+        <w:t xml:space="preserve"> hemställan </w:t>
+      </w:r>
+      <w:r>
+        <w:t>anges</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F542FA">
+        <w:t xml:space="preserve"> att </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">myndigheterna har samrått med Arbetsförmedlingen och Skatteverket, som ställer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F542FA">
+        <w:t>sig bakom förslagen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Samråd har även skett med </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F542FA">
+        <w:t>Centrala studiestödsnämnden</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> som, i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F542FA">
+        <w:t xml:space="preserve">väsentliga delar, också </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ställer sig bakom förslagen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C4F424F" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I hemställan görs gällande </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> följande. De d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00273902">
+        <w:t xml:space="preserve">elar av systemet som rör register över betalningsuppdrag, information till enskilda </w:t>
+      </w:r>
+      <w:r>
+        <w:t>och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00273902">
+        <w:t xml:space="preserve"> bankkonto</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00273902">
+        <w:t>register innebär ett tydligt mervärde på samhällsnivå</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> medan det saknas uppenbara nyttor med att utbetalningar ska förmedlas i systemet. Vidare framgår att systemet</w:t>
+      </w:r>
+      <w:r w:rsidDel="00F542FA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>inte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F2620">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">medför </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F2620">
+        <w:t xml:space="preserve">något mervärde i </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Utbetalnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="005F2620">
+        <w:t xml:space="preserve">myndighetens </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">arbete med </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F2620">
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">förebygga, förhindra och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F2620">
+        <w:t>upptäcka felaktiga utbetalningar</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5055">
+        <w:t>å grund av att ansvaret</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> för utbetalningarna genom systemet kommer att delas mellan flera myndigheter är</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5055">
+        <w:t xml:space="preserve"> det stor risk för att det kommer att ta längre tid att hantera avvikelser, vilket kommer att innebära försenade utbetalningar för den enskilde.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Det kan även begränsa möjligheterna att skyndsamt organisera sig för att betala ut vissa ersättningar, såsom Försäkringskassan gjorde med pandemiförmåner under 2020 och med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>elstödet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> under 2023. Vidare medför systemet med transaktionskonto en ökad administration. A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A415D4">
+        <w:t xml:space="preserve">rbetet med att bygga upp kapacitet och kompetens för säker utbetalning </w:t>
+      </w:r>
+      <w:r>
+        <w:t>medför</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A415D4">
+        <w:t xml:space="preserve"> omfattande kostnader</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> under lång tid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A415D4">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Därtill är u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A415D4">
+        <w:t xml:space="preserve">pphandlingen av gemensamma bankavtal komplicerad och förutsätter en omfattande samordning som </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A415D4">
+        <w:lastRenderedPageBreak/>
+        <w:t>involverar flera aktörer</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000063D7">
+        <w:t>Riksgäld</w:t>
+      </w:r>
+      <w:r>
+        <w:t>skontoret</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000063D7">
+        <w:t>, banker och flera myndigheter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A415D4">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA7B80">
+        <w:t>Om Utbetalningsmyndigheten ska ta över ansvaret för utbetalningarna och dessa ska gå genom ett system med transaktionskonto innebär det en större sårbarhet för yttre påverkan samt ett beroende av en enskild utbetalande myndighet.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00106DEF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA7B80">
+        <w:t xml:space="preserve">Genom att alla utbetalningar samlas i ett och samma system skapas en </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">s.k. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DC77CA">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>single</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DC77CA">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DC77CA">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>point</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DC77CA">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DC77CA">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DC77CA">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DC77CA">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>failure</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0090331B">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA7B80">
+        <w:t>som inte finns i dag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77AFA2E4" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Myndigheterna ser således </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002837C3">
+        <w:t>betydande risker i form av försämrad effektivitet, högre kostnader och ökad sårbarhet</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA7B80">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Sammantaget anser myndigheterna att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5055">
+        <w:t xml:space="preserve"> den nuvarande inriktningen på reformarbetet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> innebär</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5055">
+        <w:t xml:space="preserve"> allvarliga risker för försämrad betalförmåga, både på kort och lång sikt</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4B21">
+        <w:t xml:space="preserve">Ansvaret för välfärdsutbetalningar bör enligt Försäkringskassans och Pensionsmyndighetens uppfattning </w:t>
+      </w:r>
+      <w:r>
+        <w:t>därför inte flyttas till Utbetalnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">myndigheten utan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4B21">
+        <w:t>fortsatt hållas samman inom de myndigheter som i</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4B21">
+        <w:t>dagsläget är utbetalande myndigheter.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Myndigheternas bild är att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000063D7">
+        <w:t>betalsystemet i dag fungerar mycket väl.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E62E2D">
+        <w:t>Ett bibehållande av detta system bidrar</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, enligt de hemställande myndigheternas uppfattning,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E62E2D">
+        <w:t xml:space="preserve"> ytterst till att statens betalningsförmåga och den finansiella stabiliteten i samhället upprätthålls, såväl under normala förhållanden som i kris och krig.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28090EFF" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Försäkringskassan och Pensionsmyndigheten har i en alternativ hemställan – för det fall de nämnda</w:t>
+      </w:r>
+      <w:r w:rsidDel="00F627C3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">lagändringarna inte genomförs – föreslagit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00701F87">
+        <w:t>ändring</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00701F87">
+        <w:t xml:space="preserve"> av transaktionskontolagen för att komma till rätta</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00701F87">
+        <w:t xml:space="preserve">med </w:t>
+      </w:r>
+      <w:r>
+        <w:t>vissa problem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00701F87">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00701F87">
+        <w:t>angående utbetalningar till utländska banker och preskription av</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00701F87">
+        <w:t>premiepension.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E912460" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="0017222F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D43B79">
+        <w:t>Hur kan systemet skapa nyttor och minska sårbarhetsriskerna?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="212D6B9E" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
         <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Med anledning av Försäkringskassans och Pensionsmyndighetens hemställningar inkom Utbetalningsmyndigheten den 12 augusti 2025 med promemorian Behov av förtydligad styrning avseende systemet med transaktionskonto. Av promemorian framgår att Utbetalningsmyndigheten förespråkar att ansvaret för de statliga utbetalningarna bör övergå till Utbetalningsmyndigheten, inte för att det minskar de felaktiga utbetalningarna utan för att det på ett väsentligt sätt bidrar till att minska sårbarheterna för staten som helhet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66863FDF" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Enligt Utbetalningsmyndighetens bedömning finns det visserligen risker med att samla känsliga verksamheter organisatoriskt eller geografiskt men sådana risker uppstår även om flera verksamheter använder samma tekniska plattformar och leverantörskedjor. Utbetalningsmyndigheten anser att lösningen att sprida utbetalningarna på flera myndigheter motverkar risken för att det skapas en s.k. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DC77CA">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>single</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DC77CA">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DC77CA">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>point</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DC77CA">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DC77CA">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DC77CA">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DC77CA">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>failure</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> hos Utbetalningsmyndigheten. Genom att Utbetalningsmyndigheten får ett samlat ansvar för betalningar blir riskerna, enligt Utbetalnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">myndighetens uppfattning, lättare att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E01452">
+        <w:t>överblicka</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E01452">
+        <w:t xml:space="preserve"> värdera</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och hantera för staten som helhet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E01452">
+        <w:t xml:space="preserve">. Ett samlat ansvar innebär </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0070782B">
+        <w:t>inte</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> heller </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E01452">
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">valda </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E01452">
+        <w:t>lösning</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E01452">
+        <w:t xml:space="preserve"> är homogen</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E01452">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">eller </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E01452">
+        <w:t>att organisationen inte är robust nog för att klara olyckor och angrepp på de tillgångar som myndigheten förvaltar.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E01452">
+        <w:t xml:space="preserve">Snarare </w:t>
+      </w:r>
+      <w:r>
+        <w:t>gör ett samlat ansvar att det blir</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E01452">
+        <w:t xml:space="preserve"> lättare att överblicka och säkerställa att verksamheten och tekniken är utformad på ett sätt som förhindrar att flera myndigheter förlitar sig på likartade </w:t>
+      </w:r>
+      <w:r>
+        <w:t>eller samma betal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E01452">
+        <w:t>lösningar.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="474D460C" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Vidare konstaterar Utbetalningsmyndigheten att åtgärder i händelse av kris och krig kan ske mer effektivt om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C95E8B">
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> enda aktör har ansvar för </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>samordning och genomförande jämfört med om flera myndigheter ska försöka vidta liknande åtgärder parallellt med varandra.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D2529">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Exempel på sådana åtgärder kan enligt myndigheten vara att </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>it-drift</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> flyttas till tredje</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>land eller att den ansvariga aktören styr om till alternativa utbetalningssätt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A8513BF" w14:textId="77777777" w:rsidR="0021551E" w:rsidRPr="00701F87" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Utbetalningsmyndigheten framhåller därtill att utbetalningar kommer att höra till myndighetens kärnverksamhet och att myndigheten därmed kommer ha både förmåga och incitament att driva förbättring och utveckling för staten som helhet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E537AF9" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="0017222F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Utbetalningsmyndigheten bör inte administrera utbetalningar i ett system med transaktionskonto </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43A19493" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Av förarbetena till transaktionskontolagen framgår att systemet med transaktionskonto var tänkt att </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> förenkla </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC73AF">
+        <w:t>för enskilda</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, särskilt privatpersoner, som skulle kunna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC73AF">
+        <w:t xml:space="preserve"> få en överblick över alla</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC73AF">
+        <w:t xml:space="preserve">anslutna statliga utbetalningar och endast </w:t>
+      </w:r>
+      <w:r>
+        <w:t>behöva</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC73AF">
+        <w:t xml:space="preserve"> lämna</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC73AF">
+        <w:t>kontouppgifter till en myndighet</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC73AF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Vidare var tanken att det skulle</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC73AF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">medföra </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C646B3">
+        <w:t xml:space="preserve">effektivitetsvinster för staten </w:t>
+      </w:r>
+      <w:r>
+        <w:t>och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C646B3">
+        <w:t xml:space="preserve"> en ökad säkerhet </w:t>
+      </w:r>
+      <w:r>
+        <w:t>att samla utbetalningarna till en utbetalande myndighet.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A669B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Fördelen ur ett säkerhetsperspektiv skulle vara att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00464FA9">
+        <w:t xml:space="preserve">känslig information </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">därmed </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00464FA9">
+        <w:t>hanteras av färre aktörer</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och att käns</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00464FA9">
+        <w:t xml:space="preserve">liga uppgifter i betalningsuppdrag </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">blir </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00464FA9">
+        <w:t>svårare att identifiera när de blir en del av en större mängd uppgifter i sådana uppdrag</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC73AF">
+        <w:t>(prop.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 2022/23:34</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC73AF">
+        <w:t xml:space="preserve"> s. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>32–34 och 45</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC73AF">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. G</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E53129">
+        <w:t>enom att samordna information om</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E53129">
+        <w:t xml:space="preserve"> och kontroll av</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E53129">
+        <w:t xml:space="preserve"> olika utbetalningar </w:t>
+      </w:r>
+      <w:r>
+        <w:t>gjordes bedömningen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E53129">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">att det skulle </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E53129">
+        <w:t>vara möjligt att i högre grad än tidigare upptäcka både avsiktliga och oavsiktliga felaktigheter</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009415CA">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:t>prop. 2022/23:34 s. 27</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009415CA">
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Meningen var att Utbetalningsmyndigheten skulle kunna använda u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C783F">
+        <w:t>ppgifter från systemet med transaktionskonto</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> vid utförandet av dataanalyser och urval i sitt arbete</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C783F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009415CA">
+        <w:t>med att förebygga, förhindra och upptäcka felaktiga utbetalningar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC73AF">
+        <w:t>prop.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 2022/23:34 s. 44, 91 och 112). Denna koppling mellan myndighetens båda verksamhetsgrenar framgår inte uttryckligen av lagstiftningen. Av 1 kap. 8 § lagen (2023:457) om behandling av personuppgifter vid Utbetalningsmyndigheten framgår dock att personuppgifter som behandlas för att administrera ett system med transaktionskonto också får behandlas för ett annat ändamål, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A669B9">
+        <w:t>under förutsättning att uppgifterna inte behandlas på ett sätt som är oförenligt med de ändamål som uppgifterna samlades in fö</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">r. Ett sådant ändamål kan </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> vara uppgiften att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E364A">
+        <w:t>förebygga, förhindra och upptäcka felaktiga utbetalningar från välfärdssystemen</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Lagstiftningen möjliggör således att uppgifter från transaktionskontosystemet används vid utförandet av uppgiften att förebygga, förhindra och upptäcka felaktiga utbetalningar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28CD9762" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Detta väcker frågan i vilken utsträckning Utbetalningsmyndigheten i praktiken har behov av att använda uppgifter från systemet med transaktionskonto vid utförandet av den uppgiften. Uppgiften innebär att Utbetalningsmyndigheten gör dataanalyser av uppgifter om utbetalningar från välfärdssystemen och vissa andra relevanta uppgifter som resulterar i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00837980">
+        <w:t xml:space="preserve"> urvalsträffar som</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> myndigheten granskar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7235451E" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>De uppgifter som ligger till grund för dataanalyserna kommer främst från de myndigheter och arbetslöshetskassor vars utbetalningar omfattas av Utbetalningsmyndighetens dataanalys och granskning. Dessa aktörer är skyldiga att lämna de uppgifter till Utbetalningsmyndigheten som myndigheten behöver för sina d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00837980">
+        <w:t xml:space="preserve">ataanalyser och urval </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">enligt 3–7 §§ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00837980">
+        <w:t xml:space="preserve">lagen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00837980">
+        <w:lastRenderedPageBreak/>
+        <w:t>(2023:456) om skyldighet att lämna uppgifter till Utbetalnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00837980">
+        <w:t>myndigheten (</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">fortsättningsvis benämnd </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00837980">
+        <w:t>uppgiftsskyldighetslagen).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A3A70">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00A98AC9" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>De uppgifter som Utbetalningsmyndigheten behandlar i systemet med transaktionskonto kommer i huvudsak från de myndigheter vars utbetal</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ningar ska administreras via systemet. Dessa myndigheter är enligt 2 § uppgiftsskyldighetslagen skyldiga att lämna de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00621AF1">
+        <w:t xml:space="preserve"> uppgifter till Utbetalnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00621AF1">
+        <w:t xml:space="preserve">myndigheten </w:t>
+      </w:r>
+      <w:r>
+        <w:t>som den behöver för att administrera systemet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00621AF1">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> I administrationen inräknas även arbetet med att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00491E23">
+        <w:t>inrätta</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> systemet (prop. 2024/25:45 s. 8).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="033DF04E" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Det kan ifrågasättas om uppgifter som myndigheten med stöd av 2 § uppgiftsskyldighetslagen har inhämtat för att inrätta systemet med transaktionskonto behövs i dataanalys- och granskningsverksamheten. Myndigheten har kunnat utföra dataanalyser och granskningar med stöd av de uppgifter som myndigheten får del av enligt 3–7 §§ uppgifts</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>skyldighetslagen. Vidare är det, som redovisats ovan, inte för att det bidrar till att minska felaktiga utbetalningar som Utbetalningsmyndigheten anser att systemet med transaktionskonto bör införas. Som framgår ovan anser Försäkringskassan och Pensionsmyndigheten att det inte medför något</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F2620">
+        <w:t xml:space="preserve"> mervärde i </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Utbetalnings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F2620">
+        <w:t xml:space="preserve">myndighetens </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">arbete med </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F2620">
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">förebygga, förhindra och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F2620">
+        <w:t>upptäcka felaktiga utbetalningar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att utbetalningar ska administreras i systemet. Mot denna bakgrund synes mervärdet av att använda uppgifter från transaktionskontosystemet i arbetet för att förebygga, förhindra och upptäcka felaktiga utbetalningar från välfärdssystemen vara begränsat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A38850C" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Systemet med transaktionskonto har, som tidigare nämnts, emellertid inte bara motiverats utifrån syftet att uppgifter från systemet ska kunna användas i Utbetalningsmyndighetens arbete mot felaktiga utbetalningar. Systemet har också ansetts kunna förenkla för enskilda medborgare och åstadkomma effektivitetsvinster för staten samt en ökad säkerhet. Även nyttorna för de enskilda har delvis ifrågasatts. I sin gemensamma hemställan om att undanta Skatteverket från systemet med transaktions</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>konto gör Skatteverket och Utbetalningsmyndigheten bedömningen att det vore mer fördelaktigt för enskilda och företag om återbetalningar av överskott på skattekontot hanterades via skattekontosystemet i stället för via systemet med transaktionskonto. Försäkringskassan och Pensions</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>myndigheten anser, som tidigare redovisats, att d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00273902">
+        <w:t xml:space="preserve">e delar av systemet som rör </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bankkonto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00273902">
+        <w:t xml:space="preserve">register </w:t>
+      </w:r>
+      <w:r>
+        <w:t>och uppgifter om utbetalningar till</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00273902">
+        <w:t xml:space="preserve"> enskilda </w:t>
+      </w:r>
+      <w:r>
+        <w:t>visserligen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00273902">
+        <w:t xml:space="preserve"> innebär ett tydligt mervärde på samhällsnivå</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> men ser inte några uppenbara nyttor med att utbetalningar ska förmedlas i systemet. Myndigheterna anser att det planerade arbetssättet för att genomföra utbetalningar leder till risk för försämrad effektivitet och ökad sårbarhet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65552935" w14:textId="2564B258" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen framhöll redan vid införandet av transaktionskontolagen vikten av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E3087">
+        <w:t xml:space="preserve">att utbetalningsverksamheten omfattas av höga säkerhetskrav, samt att </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005E3087">
+        <w:t>it-driften</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005E3087">
+        <w:t xml:space="preserve"> är tillförlitlig, säker och robust.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Regeringen konstaterade samtidigt att detta var frågor som Utbetalningsmyndigheten skulle behöva hantera (prop. 2022/23:34 s. 172). Även om det har varit centralt i Utbetalningsmyndighetens utveckling av systemet med transaktionskonto att skapa ett system som är tillförlitligt, säkert och robust anser nu Försäkringskassan och Pensionsmyndigheten trots detta att det bästa sättet att säkerställa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C365D">
+        <w:t xml:space="preserve">den </w:t>
+      </w:r>
+      <w:r>
+        <w:t>långsiktiga</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C365D">
+        <w:t xml:space="preserve"> stabiliteten i </w:t>
+      </w:r>
+      <w:r>
+        <w:t>välfärdsutbetalningarna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C365D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>är att ansvaret hålls samman inom de myndigheter som i dagsläget är utbetalande myndigheter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C365D">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Av Försäkringskassans och Pensionsmyndig</w:t>
+      </w:r>
+      <w:r w:rsidR="009132F9">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">hetens alternativa hemställan framgår också att myndigheterna anser att de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002837C3">
+        <w:t>risker i form av försämrad effektivitet, högre kostnader och ökad sårbarhet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> som ett införande av systemet med transaktionskonto medför skulle kvarstå även vid en anpassning av reglerna avseende preskription och utbetalning till utomlands bosatta.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D12FE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Mot detta står Utbetalningsmyndighetens uppfattning att systemet med transaktions</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>konto skulle minska riskerna för staten som helhet avsevärt jämfört med i dag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F1AD3E9" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Frågor som uppkommit kring systemet har medfört att arbetet med att inrätta systemet med transaktionskonto har avstannat. Av Utbetalnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>myndighetens promemoria den 12 augusti 2025</w:t>
+      </w:r>
+      <w:r w:rsidDel="00775EC4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">framgår att det nu inte längre är möjligt att hinna driftsätta systemet den 1 januari 2027. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13405C93" w14:textId="231AB36F" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Sammanfattningsvis kan det konstateras att uppgifter från systemet med transaktionskonto har begränsad betydelse för Utbetalningsmyndighetens arbete mot felaktiga utbetalningar och att systemets nyttor för enskilda medborgare och företag, i vart fall såvitt gäller återbetalningar av överskott på skattekonto, är mindre än vad som ursprungligen avsetts. Vidare kan det konstateras att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00943DF8">
+        <w:t>F</w:t>
+      </w:r>
+      <w:r>
+        <w:t>örsäkringskassan under 2024</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00943DF8">
+        <w:t xml:space="preserve"> genomförde 67</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00943DF8">
+        <w:t>miljoner utbetalningar om totalt 600</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00943DF8">
+        <w:t xml:space="preserve">miljarder. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00943DF8">
+        <w:t xml:space="preserve">törre störningar </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i utbetalnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">systemet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00943DF8">
+        <w:t>skulle</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> således</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00943DF8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>få</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00943DF8">
+        <w:t xml:space="preserve"> konsekvenser för hela samhället. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>De framkomna synpunkterna på systemets sårbarhetsrisker är därför allvarliga. Synpunkterna bedöms dock vara av sådan karaktär och omfattning att de inte ka</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A6B29">
+        <w:t>n hanteras inom ramen för den beslutade ordningen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="19" w:name="_Hlk224574861"/>
+      <w:r>
+        <w:t>Vid en sammantagen analys av vad som framkommit om systemets begränsade nyttor och risker, som</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7763B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Förvaltningsrätten i Falun </w:t>
+      </w:r>
+      <w:r>
+        <w:t>efterfrågar, och med hänsyn tagen till att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A6B29">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+      <w:r w:rsidRPr="005A6B29">
+        <w:t>statens uppgift att säkra utbetalningarna från välfärdssystemen är central och något som inte får riskeras gör</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> regeringen därför bedömningen att Utbetalningsmyndigheten inte bör få i uppgift att administrera utbetalningar i ett system med transaktionskonto.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A6B29">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Regeringen anser därför att transaktionskontolagen bör upphävas.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="20" w:name="_Toc212129087"/>
+      <w:bookmarkEnd w:id="20"/>
+      <w:r w:rsidRPr="00F14953">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Det</w:t>
+      </w:r>
+      <w:r w:rsidDel="007C2E33">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">saknas beredningsunderlag för att genomföra enbart den delen av systemet som avser ett gemensamt kontoregister för statliga utbetalningar och låta det förvaltas av Försäkringskassan eller Skatteverket, som </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Riksgäldskontoret</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> efterlyser.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A3B3A" w:rsidDel="00F32C07">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Systemet med transaktionskonto bör sammanfattningsvis avvecklas i sin helhet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="272C3F75" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Att som </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kronofogdemyndigheten </w:t>
+      </w:r>
+      <w:r>
+        <w:t>för fram närmare utreda och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00393AA6">
+        <w:t xml:space="preserve"> överväga en reglering som ger myndigheten enklare tillgång till uppgifter om utmätningsbara utbetalningar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ligger inte inom ramen för detta lagstift</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ningsärende. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="678B2CFD" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="0017222F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Utbetalningsmyndigheten har en viktig roll att spela</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6149DCAB" w14:textId="20915D4F" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Genom att avveckla systemet med transaktionskonto säkerställs att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A6B29">
+        <w:t>Utbetalningsmyndigheten</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> kan fokusera på kärnuppgiften att förebygga, förhindra och upptäcka felaktiga utbetalningar, som är en mycket viktig del i regeringens arbete för att motverka de felaktiga utbetalningarna från välfärdssystemen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F701DC">
+        <w:t>Arbetet med dataanalys och granskning har gett resultat</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="21" w:name="_Hlk224575564"/>
+      <w:r>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F701DC">
+        <w:t xml:space="preserve">yndigheten har hittills upptäckt felaktiga utbetalningar </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">uppgående till omkring </w:t>
+      </w:r>
+      <w:r w:rsidR="000174B0">
+        <w:t>100,9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F701DC">
+        <w:t xml:space="preserve"> miljoner kronor</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, som i regel leder till</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F701DC">
+        <w:t xml:space="preserve"> återkrav</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Myndighetens underrättelser har dessutom lett till </w:t>
+      </w:r>
+      <w:r w:rsidR="000174B0">
+        <w:t xml:space="preserve">46,9 </w:t>
+      </w:r>
+      <w:r>
+        <w:t>miljoner kronor i förhindrade</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F701DC">
+        <w:t xml:space="preserve"> framtida utbetalningar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (Utbetalningsmyndighetens </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>webbplats den</w:t>
+      </w:r>
+      <w:r w:rsidR="000174B0">
+        <w:t xml:space="preserve"> 25 maj</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 2026)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F701DC">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+      <w:r>
+        <w:t>Det</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F701DC">
+        <w:t xml:space="preserve"> finns en stor potential i att utveckla och bredda </w:t>
+      </w:r>
+      <w:r>
+        <w:t>myndighetens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F701DC">
+        <w:t xml:space="preserve"> dataanalys- och granskningsverksamhet till fler områden. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Den 12 mars 2026 beslutade regeringen propositionen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A65FA2">
+        <w:t>Förbättrade förutsättningar för kommuner att motverka felaktiga utbetalningar från välfärdssystemen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (prop. 2025/26:161) som innehåller förslag om att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A65FA2">
+        <w:t>kommunernas utbetalningar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> av e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A65FA2">
+        <w:t xml:space="preserve">konomiska förmåner till en enskild person och ekonomiska stöd som avser en enskild person ska </w:t>
+      </w:r>
+      <w:r>
+        <w:t>omfattas av</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A65FA2">
+        <w:t xml:space="preserve"> Utbetalnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A65FA2">
+        <w:t xml:space="preserve">myndighetens </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">verksamhet med </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A65FA2">
+        <w:t xml:space="preserve">dataanalys och granskning. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Som redan nämnts har r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F701DC">
+        <w:t xml:space="preserve">egeringen också tillsatt </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Utredningen om att motverka felaktiga utbetalningar till företag och civilsamhälle</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="22" w:name="_Toc212129258"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc212129086"/>
+      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="23"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00714A36">
+        <w:t xml:space="preserve">som har i uppdrag att </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00714A36">
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00714A36">
+        <w:t xml:space="preserve"> lämna förslag på en utvidgning av Utbetalnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00714A36">
+        <w:t>myndighetens dataanalys- och granskningsverksamhet till fler områden</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Utredningens uppdrag har dock ändrats </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> på så sätt att utredningen inte längre ska </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00714A36">
+        <w:t>ta ställning till om det finns skäl att ansluta fler statliga utbetalningar till system</w:t>
+      </w:r>
+      <w:r>
+        <w:t>et</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00714A36">
+        <w:t xml:space="preserve"> med transaktionskonto</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (dir. 2026:16). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69A38880" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="0017222F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:outlineLvl w:val="5"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Lagförslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41B8846C" w14:textId="77777777" w:rsidR="0021551E" w:rsidRPr="00365B5B" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Förslaget medför att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0040596B">
+        <w:t>transaktionskontolagen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> upphävs. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EBCE89E" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="0017222F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="_Toc214953308"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc228277502"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc230853415"/>
+      <w:r>
+        <w:t>Följdändringar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="26"/>
+    </w:p>
+    <w:p w14:paraId="1034D6E2" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="0017222F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:spacing w:before="0"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56245BA4" w14:textId="28D2D6CB" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00B43A12">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Till följd av att transaktionskontolagen upphävs ska följdändringar göras i ett antal lagar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BDC7D9E" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="0017222F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Promemorians förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64CBE479" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Promemorians förslag stämmer överens med regeringens.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D08DA22" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="0017222F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57A544EF" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ingen av remissinstanserna har några synpunkter på eller invändningar mot förslaget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A5264F4" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="0017222F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Skälen för regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45F7E691" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Till följd av att transaktionskontolagen upphävs behöver ett antal följdändringar i andra lagar göras.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52552151" w14:textId="2DC4A648" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Enligt 40 kap. 7 d § offentlighets- och sekretesslagen (2009:400) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B0768">
+        <w:t xml:space="preserve">gäller </w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B0768">
+        <w:t>ekretess hos Utbetalningsmyndigheten i dess verksamhet med att administrera systemet med transaktionskonto och att förebygga, förhindra och upptäcka felaktiga utbetalningar från välfärdssystemen för uppgift om en enskilds personliga eller ekonomiska förhållanden.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B43A12" w:rsidRPr="00B43A12">
+        <w:t>Sekretessen är absolut, dvs. det gäller inte något skaderekvisit som villkor för sekretessen. Vidare gäller enligt 40 kap. 8</w:t>
+      </w:r>
+      <w:r w:rsidR="00230C4A">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B43A12" w:rsidRPr="00B43A12">
+        <w:t>§ offentlighets- och sekretesslagen att meddelarfriheten är inskränkt beträffande den tystnadsplikt som gäller enligt 40 kap. 7</w:t>
+      </w:r>
+      <w:r w:rsidR="00230C4A">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B43A12" w:rsidRPr="00B43A12">
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00230C4A">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B43A12" w:rsidRPr="00B43A12">
+        <w:t>§.</w:t>
+      </w:r>
+      <w:r w:rsidR="002F1702">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002F1702" w:rsidRPr="00B43A12">
+        <w:t xml:space="preserve">Som skäl för att sekretessen ska vara absolut anförde regeringen i samband med att den ursprungliga bestämmelsen infördes att </w:t>
+      </w:r>
+      <w:r w:rsidR="002F1702" w:rsidRPr="00B43A12">
+        <w:lastRenderedPageBreak/>
+        <w:t>myndigheten kommer att behandla en stor mängd uppgifter för vilka gäller ett påtagligt integritetsintresse. Exempelvis kan sambearbetning av flera uppgifter, som var för sig framstår som mindre integritetskänsliga, ge myndigheten tillgång till en omfattande bild av den enskildes personliga och ekonomiska förhållanden. Det skulle innebära betydande integritetsrisker om de sammanställningar som Utbetalningsmyndigheten kan göra genom rutinbetonade åtgärder kan bli offentliga (prop. 2022/23:34 s. 7</w:t>
+      </w:r>
+      <w:r w:rsidR="005224E6">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="002F1702" w:rsidRPr="00B43A12">
+        <w:t>).</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE6248">
+        <w:t xml:space="preserve"> Den inskränkning av meddelarfriheten som följer av 40</w:t>
+      </w:r>
+      <w:r w:rsidR="006D042F">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE6248">
+        <w:t>kap. 8</w:t>
+      </w:r>
+      <w:r w:rsidR="006D042F">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE6248">
+        <w:t>§ motiverades av att</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE6248" w:rsidRPr="00FE6248">
+        <w:t xml:space="preserve"> den omfattande tillgången till information hos myndigheten ställer höga krav på integritetsskyddet</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE6248">
+        <w:t xml:space="preserve">. Vidare konstaterades i förarbetena att inskränkningen inte begränsar möjligheten att lämna information om myndighetens sätt att bedriva sin verksamhet, utan </w:t>
+      </w:r>
+      <w:r w:rsidR="004E4669">
+        <w:t xml:space="preserve">endast </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE6248">
+        <w:t>möjligheten att lämna information om enskilda</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE6248" w:rsidRPr="00FE6248">
+        <w:t xml:space="preserve"> (prop. 2022/23:34 s. 77). </w:t>
+      </w:r>
+      <w:r w:rsidR="002F1702">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Lagrådet</w:t>
+      </w:r>
+      <w:r w:rsidR="006D042F">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="002F1702">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D042F">
+        <w:t xml:space="preserve">som </w:t>
+      </w:r>
+      <w:r w:rsidR="002F1702">
+        <w:t>anser att det kan</w:t>
+      </w:r>
+      <w:r w:rsidR="002F1702" w:rsidRPr="002F1702">
+        <w:t xml:space="preserve"> ifrågasättas om inte allmänhetens intresse av insyn i den fortsatta verksamheten väger tyngre när kontoadministrationen nu tas bort</w:t>
+      </w:r>
+      <w:r w:rsidR="006D042F">
+        <w:t xml:space="preserve">, anför att det </w:t>
+      </w:r>
+      <w:r w:rsidR="006D042F" w:rsidRPr="006D042F">
+        <w:t>under det fortsatta lagstiftningsarbetet bör övervägas om det fortsättningsvis finns behov av absolut sekretess och en inskränkning av meddelarfriheten</w:t>
+      </w:r>
+      <w:r w:rsidR="002F1702" w:rsidRPr="002F1702">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B43A12">
+        <w:t>Regeringen konstaterar att</w:t>
+      </w:r>
+      <w:r w:rsidR="002F1702">
+        <w:t xml:space="preserve"> uppgiftsskyldighetslagen ger</w:t>
+      </w:r>
+      <w:r w:rsidR="00B43A12">
+        <w:t xml:space="preserve"> Utbetalningsmyndigheten</w:t>
+      </w:r>
+      <w:r w:rsidR="002F1702">
+        <w:t xml:space="preserve"> en mycket omfattande tillgång till uppgifter om enskildas personliga och ekonomiska förhållanden som behövs för att utföra dataanalyser och urval</w:t>
+      </w:r>
+      <w:r w:rsidR="005224E6">
+        <w:t xml:space="preserve"> samt granskningar</w:t>
+      </w:r>
+      <w:r w:rsidR="002F1702">
+        <w:t>. Myndigheten kommer</w:t>
+      </w:r>
+      <w:r w:rsidR="00B43A12">
+        <w:t xml:space="preserve"> i sin verksamhet med att förebygga, förhindra och upptäcka felaktiga utbetalningar </w:t>
+      </w:r>
+      <w:r w:rsidR="002F1702">
+        <w:t>där</w:t>
+      </w:r>
+      <w:r w:rsidR="004E4669">
+        <w:t>med</w:t>
+      </w:r>
+      <w:r w:rsidR="002F1702">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE6248">
+        <w:t>även efter en avveckling av systemet med transaktionskonto</w:t>
+      </w:r>
+      <w:r w:rsidR="00B43A12">
+        <w:t xml:space="preserve"> att behandla en stor mängd integritetskänsliga uppgifter</w:t>
+      </w:r>
+      <w:r w:rsidR="005224E6">
+        <w:t xml:space="preserve">. Regeringen finner därför inte skäl att frångå sin tidigare bedömning avseende sekretessnivån hos myndigheten för uppgifter om en enskilds personliga eller ekonomiska förhållanden och </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE6248">
+        <w:t>att tystnadsplikten ska ha företräde framför meddelarfriheten</w:t>
+      </w:r>
+      <w:r w:rsidR="005224E6">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE6248">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D042F">
+        <w:t xml:space="preserve">Bestämmelsen i </w:t>
+      </w:r>
+      <w:r w:rsidR="00B43A12">
+        <w:t>40</w:t>
+      </w:r>
+      <w:r w:rsidR="006D042F">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B43A12">
+        <w:t>kap. 7</w:t>
+      </w:r>
+      <w:r w:rsidR="006D042F">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B43A12">
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="006D042F">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B43A12">
+        <w:t xml:space="preserve">§ </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bör</w:t>
+      </w:r>
+      <w:r w:rsidR="00B43A12">
+        <w:t xml:space="preserve"> därför</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D042F">
+        <w:t xml:space="preserve">endast </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ändras</w:t>
+      </w:r>
+      <w:r w:rsidR="00850D6D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002C10A0" w:rsidRPr="002C10A0">
+        <w:t>på så sätt att den inte längre ska gälla myndighetens verksamhet med att administrera systemet med transaktionskonto</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="005224E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26EBF5B2" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Enligt 2 § </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8471D">
+        <w:t>uppgiftsskyldighetslagen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> är d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0003450A">
+        <w:t xml:space="preserve">e myndigheter vars utbetalningar ska administreras via systemet med transaktionskonto enligt </w:t>
+      </w:r>
+      <w:r>
+        <w:t>transaktionskonto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0003450A">
+        <w:t xml:space="preserve">lagen </w:t>
+      </w:r>
+      <w:r>
+        <w:t>skyldiga att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0003450A">
+        <w:t xml:space="preserve"> lämna de uppgifter till </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Utbetalnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">myndigheten som den </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0003450A">
+        <w:t>behöver för att administrera systemet med transaktionskonto</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Bestämmelsen bör</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00413420">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>nu tas bort.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="453D7C44" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00357660">
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidDel="00735591">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00357660">
+        <w:t>lagen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00357660">
+        <w:t>behandling</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00357660">
+        <w:t>personuppgift</w:t>
+      </w:r>
+      <w:r>
+        <w:t>er vid Utbetalningsmyndigheten behöver ett antal paragrafer ändras eller upphävas. Lagens tillämpnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">område regleras i 1 kap. 2 § i vilken det av första stycket framgår att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A64531">
+        <w:t>lag</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A64531">
+        <w:t xml:space="preserve"> tillämpas vid behandlingen av personuppgifter vid Utbetalnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A64531">
+        <w:t>myndigheten i dess verksamhet med att administrera systemet med transaktionskonto och att förebygga, förhindra och upptäcka felaktiga utbetalningar från välfärdssystemen.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Stycket behöver ändras och tillämpningsområdet därmed begränsas till personuppgiftsbehandling i myndighetens verksamhet med att förebygga, förhindra och upptäcka felaktiga utbetalningar från välfärdssystemen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62D504EF" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Av 1 kap. 6 § framgår</w:t>
+      </w:r>
+      <w:r w:rsidDel="00237107">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">att uppgiften att administrera ett system med transaktionskonto är ett ändamål för vilket myndigheten får behandla personuppgifter. Paragrafen bör ändras så att det ändamålet tas bort. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="212B2290" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I 2 kap. regleras transaktions</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kontoregistret. Enligt 2 kap. 1 § ska det</w:t>
+      </w:r>
+      <w:r w:rsidDel="00237107">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">finnas en uppgiftssamling, benämnd transaktionskontoregistret, för att </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>administrera systemet med transaktionskonto. Av 2 kap. 2 § första stycket följer att i transaktionskontoregistret får sådana uppgifter behandlas som behövs för att administrera systemet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00237107">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>med transaktionskonto. I 2 kap. 2 § andra stycket finns en upplysning om att regeringen kan meddela föreskrifter om vilka uppgifter som får behandlas i registret. Hela 2 kap. bör nu tas bort.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ED9AAB5" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Vidare bör 4 kap. 2 §, som anger</w:t>
+      </w:r>
+      <w:r w:rsidDel="003579BC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>hur länge en personuppgift får behandlas i transaktionskontoregistret, upphävas. Eftersom 4 kap. 2 § tas bort bör även hänvisningarna till den paragrafen i 4 kap. 1 och 4 §§ tas bort.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F76A4AA" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="0017222F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Lagförslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1597EF78" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Förslaget medför en ändring av 40 kap. 7 d § offentlighets- och sekretesslagen och att 2 § </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0040596B">
+        <w:t>uppgiftsskyldighetslagen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ska upphöra att gälla. Förslaget medför även att 2 kap. och 4 kap. 2 § lagen om behandling av personuppgifter vid Utbetalningsmyndigheten ska upphöra att gälla och att 1 kap. 2 och 6 §§ och 4 kap. 1 och 4 §§ samma lag ska ändras. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00CA7CAE" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="0017222F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="27" w:name="K14P8S2"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc214953309"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc228277503"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc230853416"/>
+      <w:bookmarkEnd w:id="27"/>
+      <w:r>
+        <w:t>Ikraftträdande- och övergångsbestämmelser</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="30"/>
+    </w:p>
+    <w:p w14:paraId="731DC785" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="0017222F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:spacing w:before="0"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="587C2EE1" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Lagförslagen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B4494">
+        <w:t>ska träda i kraft den</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 1 januari 2027</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B4494">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F1F52F8" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Äldre bestämmelser om sekretess ska fortfarande gälla för uppgifter som har lämnats före ikraftträdandet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FBEB6C7" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3276E375" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="0017222F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:spacing w:before="0"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1600E050" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Det behövs inte någon övergångsbestämmelse till den föreslagna ändringen i 1 kap. 6 § lagen om behandling av personuppgifter vid Utbetalningsmyndigheten. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005310E5">
+        <w:t>Inte heller i fråga om övriga lagändringar behövs det några övergångsbestämmelser.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AAA2A9D" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="0017222F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Promemorians förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D31A2CD" w14:textId="77777777" w:rsidR="0021551E" w:rsidRPr="00391A3A" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Promemorians förslag stämmer överens med regeringens.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="643F5D2D" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="0017222F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DE664DB" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005203DF">
+        <w:t xml:space="preserve">En övervägande majoritet av remissinstanserna </w:t>
+      </w:r>
+      <w:r>
+        <w:t>yttrar sig inte särskilt över</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005203DF">
+        <w:t xml:space="preserve"> förslaget.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AB819C6" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F07BA1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Försäkringskassan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07BA1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>för fram</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07BA1">
+        <w:t xml:space="preserve"> att det eventuellt kan övervägas om det behövs en övergångsbestämmelse till ändringen av 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07BA1">
+        <w:t>kap. 6</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07BA1">
+        <w:t>§ lagen om behandling av personuppgifter vid Utbetalningsmyndigheten</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. En sådan bestämmelse kan enligt Försäkringskassan behövas f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07BA1">
+        <w:t xml:space="preserve">ör </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">att ge stöd för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07BA1">
+        <w:t>personuppgiftsbehandling i form av att gallra uppgifter som har lämnats in till Utbetalningsmyndigheten på grund av verksamhet</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07BA1">
+        <w:t xml:space="preserve"> med att administrera systemet med transaktionskonto, för det fall dessa uppgifter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07BA1">
+        <w:lastRenderedPageBreak/>
+        <w:t>inte gallras före ikraftträdandet.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Liknande synpunkter</w:t>
+      </w:r>
+      <w:r w:rsidDel="008E4376">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">förs fram av </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Centrala studiestödsnämnden </w:t>
+      </w:r>
+      <w:r>
+        <w:t>som</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> påpekar att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5506A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00134BDD">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">det inte föreslås någon övergångsbestämmelse och att det saknas överväganden avseende </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>grunderna för fortsatt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00134BDD">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> behandl</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ing av</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00134BDD">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de personuppgifter som redan överlämnats till myndigheten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43C19047" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="0017222F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Skälen för regeringens förslag och bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73C8DB57" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0004487C">
+        <w:t xml:space="preserve">De föreslagna lagändringarna syftar till att </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">avskaffa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0004487C">
+        <w:t>Utbetalnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0004487C">
+        <w:t>myndigheten</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s system med transaktionskonto.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0004487C">
+        <w:t xml:space="preserve"> Eftersom </w:t>
+      </w:r>
+      <w:r>
+        <w:t>utbetalningar från de myndigheter som anges i transaktionskontolagen enligt lagens ikraftträdandebestämmelser ska administreras via systemet senast den 1 januari 2027 bör de föreslagna lagändring</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>arna träda i kraft så snart som möjligt, dock senast vid det datumet. Den tidigaste tidpunkt som de föreslagna ändringarna kan träda i kraft bedöms vara den 1 januari 2027.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B9399DA" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009D7135">
+        <w:t>När det gäller ändringen i offentlighets- och sekretesslagen behövs övergångsbestämmelser för att säkerställa att sekretessen även i fortsättningen gäller för uppgifter som har lämnats till Utbetalnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="009D7135">
+        <w:t xml:space="preserve">myndigheten före ikraftträdandet för att myndigheten ska kunna administrera systemet med transaktionskonto. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68824D22" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="31" w:name="_Hlk224303952"/>
+      <w:r>
+        <w:t xml:space="preserve">I avsnitt 6 framgår att avvecklingen av systemet med transaktionskonto medför en ändring av 1 kap. 2 § lagen om behandling av personuppgifter vid Utbetalningsmyndigheten som innebär att lagens tillämpningsområde inte längre kommer att omfatta behandling av personuppgifter i Utbetalningsmyndighetens verksamhet med att administrera ett system med transaktionskonto. Vidare kommer det också att behöva göras en ändring av 1 kap. 6 § samma lag som innebär att Utbetalningsmyndigheten inte längre ska få behandla personuppgifter för ändamålet att kunna utföra uppgiften att administrera ett system med transaktionskonto. Som </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Försäkringskassan </w:t>
+      </w:r>
+      <w:r>
+        <w:t>påpekar kan myndigheten även efter ikraftträdandet av denna ändring behöva stöd för personuppgiftsbehandling i form av gallring. Fråga är om det med anledning av detta, som Försäkrings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">kassan och även </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Centrala studiestödsnämnden</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> framhåller, finns behov av en övergångsbestämmelse, för att säkerställa att personuppgifter som samlats in för ändamålet att administrera ett system med transaktionskonto kan fortsätta att behandlas även efter att systemet avvecklats.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69D604D0" w14:textId="394BE5A1" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="32" w:name="_Hlk224305340"/>
+      <w:r>
+        <w:t>När lagändringarna träder i kraft upphör Utbetalningsmyndighetens rätt att behandla personuppgifter för ändamålet att administrera ett system med transaktionskonto och därmed även rätten att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008151C0">
+        <w:t>, i enlighet med 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008151C0">
+        <w:t>kap 8</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008151C0">
+        <w:t>§ lagen om behandling av personuppgifter vid Utbetalningsmyndigheten,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> vidarebehandla personuppgifter som samlats in för ändamålet. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A921B0">
+        <w:t>Utbetalningsmyndigheten är enligt bestämmelserna i arkivlagen (1990:782) och anslutande föreskrifter</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> dock</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A921B0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">fortfarande </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A921B0">
+        <w:t xml:space="preserve">skyldig att bevara allmänna handlingar och får även under vissa förutsättningar gallra </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">sådana </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A921B0">
+        <w:t xml:space="preserve">handlingar. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Om myndigheten efter att lagändringarna trätt i kraft behöver vidta åtgärder för att bevara och gallra allmänna </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D6330">
+        <w:t>handlingar innehållande</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D6330">
+        <w:t>personuppgifter</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> som samlats in för ändamålet att administrera ett system med transaktionskonto blir det i dataskyddsrättslig mening en behandling för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE20EC">
+        <w:t>att utföra en i arkivlagstiftningen fastställd</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE20EC">
+        <w:t>uppgift av allmänt intresse</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (jfr prop. 2017/18:105 s. 111)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE20EC">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Stöd för att behandla personuppgifter för att utföra en </w:t>
+      </w:r>
+      <w:r w:rsidR="00573919">
+        <w:t xml:space="preserve">sådan </w:t>
+      </w:r>
+      <w:r>
+        <w:t>uppgift av allmänt intresse finns</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E65C93">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">i artikel 6.1 e i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B400EA">
+        <w:lastRenderedPageBreak/>
+        <w:t>Europaparlamentets och rådets förordning (EU) 2016/679 av den 27</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B400EA">
+        <w:t>april 2016 om skydd för fysiska personer med avseende på behandling av personuppgifter och om det fria flödet av sådana uppgifter och om upphävande av direktiv 95/46/EG (allmän dataskyddsförordning)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Artikel 6.1 e är direkt tillämplig hos Utbetalningsmyndigheten. Det finns således inget behov av någon övergångsbestämmelse till ändringen av 1 kap. 6 § lagen om behandling av personuppgifter vid Utbetalningsmyndigheten.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p w14:paraId="52839C3E" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009D7135">
+        <w:t>I fråga om övriga lagändringar bedöm</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">er regeringen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D7135">
+        <w:t>att det inte är nödvändigt med några övergångsbestämmelser.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E0DD9F5" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="0017222F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="33" w:name="_Toc214953310"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc228277504"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc230853417"/>
+      <w:r>
+        <w:t>Konsekvensanalys</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="35"/>
+    </w:p>
+    <w:p w14:paraId="146F40E8" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I detta avsnitt redogörs för förslagens effekter i den omfattning som bedöms stå i proportion till det aktuella lagstiftningsärendet och med utgångspunkt i relevanta delar av 7 § förordningen (2024:183) om konsekvensutredningar. Redogörelser enligt kraven i 6 § samma förordning återfinns i avsnitt 5 i den omfattning som bedömts lämpligt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B19C0E7" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="0017222F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="36" w:name="_Toc214953311"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc228277505"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc230853418"/>
+      <w:r>
+        <w:t>Konsekvenser för enskilda och företag</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="38"/>
+    </w:p>
+    <w:p w14:paraId="760A0F5E" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Systemet med transaktionskonto har ännu inte tagits i bruk. De nu föreslagna lagändringarna som innebär att systemet ska avskaffas får därmed inga faktiska konsekvenser för de enskilda medborgarna. Samma slutsats gäller för företag. Dock innebär ändringarna att eventuella fördelar för de enskilda som systemet skulle kunna medföra nu uteblir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AFC84DA" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="0017222F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="39" w:name="_Toc214953312"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc228277506"/>
+      <w:bookmarkStart w:id="41" w:name="_Hlk225943844"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc230853419"/>
+      <w:r>
+        <w:t>Konsekvenser för statliga myndigheter och domstolarna</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="42"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44819B34" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Utbetalningsmyndigheten inledde en utveckling av </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>it-system</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> för systemet med transaktionskonto under 2024. En avveckling innebär att det arbetet inte kommer till nytta.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C77BA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Samtidigt innebär förslaget att avveckla systemet att kvarvarande omfattande investeringskostnader och årliga kostnader för drift av transaktionskontot inte kommer att uppstå.</w:t>
+      </w:r>
+      <w:r w:rsidDel="002052E5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0037732F">
+        <w:t xml:space="preserve">Den planerade utvecklingskostnaden för systemet med transaktionskonto </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0037732F">
+        <w:t>r totalt 25</w:t>
+      </w:r>
+      <w:r>
+        <w:t>5 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0037732F">
+        <w:t xml:space="preserve">miljoner kronor fram till den </w:t>
+      </w:r>
+      <w:r>
+        <w:t>31 december</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0037732F">
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0037732F">
+        <w:t xml:space="preserve">. Kostnaderna för </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">det </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0037732F">
+        <w:t xml:space="preserve">utvecklingsarbete </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">som redan genomförts </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0037732F">
+        <w:t xml:space="preserve">beräknas </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">uppgå </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0037732F">
+        <w:t>till ca</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0037732F">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:t>10 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0037732F">
+        <w:t>miljoner kronor. Förslaget innebär att resterande investerings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0037732F">
+        <w:t>kostnader om 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0037732F">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0037732F">
+        <w:t>miljoner kronor inte uppstår.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> De beräknade årliga kostnaderna för drift av systemet om ca 25 miljoner kronor kommer inte heller att uppstå.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B2BE50B" w14:textId="77777777" w:rsidR="0021551E" w:rsidRPr="007965D2" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007965D2">
+        <w:t>Som framgår av avsnitt 4 gav regeringen i november 2025 Utbetalnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007965D2">
+        <w:t xml:space="preserve">myndigheten i uppdrag att förbereda avvecklingen av systemet med transaktionskonto, med förbehåll för riksdagens godkännande av nödvändiga lagändringar. De åtgärder som myndigheten har vidtagit inom </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007965D2">
+        <w:lastRenderedPageBreak/>
+        <w:t>ramen för uppdraget har</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> gett upphov till merkostnader som</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007965D2">
+        <w:t xml:space="preserve"> lett till ett överskridande av anslaget för 2025. För att täcka det underskott som har uppstått till följd av överskridandet har regeringen i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007965D2">
+        <w:t>vårändringsbudgeten</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007965D2">
+        <w:t xml:space="preserve"> för 2026 föreslagit att myndigheten ska tillföras 68 miljoner kronor för 2026</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007965D2">
+        <w:t xml:space="preserve">prop. 2025/26:99 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007965D2">
+        <w:t>utg.omr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007965D2">
+        <w:t>. 2 avsnitt 5.2</w:t>
+      </w:r>
+      <w:r>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00020B7D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0080059D">
+        <w:t>Merkostnaderna utgörs i huvudsak av en nedskrivning av tillgången avseende transaktionskontot.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DFEB7F5" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I systemet med transaktionskonto </w:t>
+      </w:r>
+      <w:r w:rsidDel="00371AC8">
+        <w:t xml:space="preserve">är </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Centrala studiestödsnämnden, Försäkringskassan och Skatteverket </w:t>
+      </w:r>
+      <w:r w:rsidDel="00371AC8">
+        <w:t xml:space="preserve">tekniska leverantörer och ska </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">tillsammans med Utbetalningsmyndigheten bestämma vilka uppgifter inom ramen för systemet med transaktionskonto som myndigheterna ska utföra för Utbetalningsmyndighetens räkning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FE3E721" w14:textId="051288D4" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De förberedelser som Försäkringskassan och Skatteverket har hunnit vidta hittills bedöms ha medfört marginella kostnader, som har hanterats inom myndigheternas befintliga ekonomiska ramar. Förslagets konsekvenser blir därmed i huvudsak att investeringskostnader inte kommer att uppstå. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F27775">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Centrala studiestödsnämnden</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> konstaterar dock i sitt remissvar att vissa kostnader kvarstår för utvecklingsinsatser som påbörjats och som i delar behöver slutföras oaktat avvecklingen av systemet med transaktionskonto. Dessa kostnader och e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE9">
+        <w:t>ventuella</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> andra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE9">
+        <w:t xml:space="preserve"> kostnader som ändå uppstår för myndigheterna med anledning av förslagen bedöms kunna hanteras inom </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">myndigheternas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513DE9">
+        <w:t>befintliga ekonomiska ramar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7526AE82" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Försäkringskassan och Pensionsmyndigheten framhåller i sin hemställan att införandet av transaktionskontosystemet innebär en ökad administration som skapar omotiverade kostnader ur ett samhälls</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">perspektiv. Avvecklingen av systemet innebär att dessa kostnader kan undvikas. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004620B9">
+        <w:t xml:space="preserve">Skatteverket </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">arbetar sedan en tid tillbaka med att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004620B9">
+        <w:t>moder</w:t>
+      </w:r>
+      <w:r>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004620B9">
+        <w:t>iser</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004620B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004620B9">
+        <w:t>it-systemen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004620B9">
+        <w:t xml:space="preserve"> för likvidhantering inkl</w:t>
+      </w:r>
+      <w:r>
+        <w:t>usive</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004620B9">
+        <w:t xml:space="preserve"> nytt skattekontosystem. Avvecklingen av transaktionskontot innebär att merkostnader för att anpassa både befintligt system för skattekontot och det nya systemet för likvidhantering undviks.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6801A30A" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>En avveckling av systemet får till följd att de myndigheter vars utbetalningar enligt gällande bestämmelser ska anslutas till systemet även fortsättningsvis behöver förmedla uppdrag till bank att göra beslutade utbetalningar till mottagarna. I budgetpropositionen för 2025 föreslog regeringen att medel skulle föras från Skatteverket, Försäkringskassan, Pensionsmyndigheten och Centrala studiestödsnämnden till Utbetalnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">myndigheten fr.o.m. 2027 för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056207B">
+        <w:t>kostnader för bankavgifter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Vidare föreslog regeringen att medel för</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056207B">
+        <w:t xml:space="preserve"> avgifter till tekniska leverantörer</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> skulle föras över från Skatteverket, Försäkringskassan och Pensionsmyndigheten till Utbetalningsmyndigheten fr.o.m. 2027 (p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056207B">
+        <w:t xml:space="preserve">rop. 2024/25:1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ut</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056207B">
+        <w:t>g</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056207B">
+        <w:t>mr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056207B">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> avsnitt 8.6.1). Utbetalningsmyndighetens a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056207B">
+        <w:t xml:space="preserve">nslag beräknas öka med 133 </w:t>
+      </w:r>
+      <w:r>
+        <w:t>miljoner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056207B">
+        <w:t xml:space="preserve"> kronor fr.o.m. 2027</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> med anledning av förslaget. Avvecklingen av transaktions</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">kontosystemet innebär att Utbetalningsmyndigheten inte längre kommer att ansvara för att betala bankavgifter och avgifter till tekniska leverantörer. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F27775">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Centrala studiestödsnämnden</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> efterfrågar en ökning av sitt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE3703">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">förvaltningsanslag med 9 miljoner kronor från och med 2027 för att täcka kostnader för bankavgifter. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005203DF">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Försäkringskassan</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> för fram liknande synpunkter och påpekar att medel för bankavgifter motsvarande 51 miljoner kronor samt medel för rollen som teknisk leverantör motsvarande 21 miljoner kronor bör flyttas tillbaka till Försäkringskassans </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>förvaltningsanslag. Det kan finnas anledning för regeringen att återkomma till frågan om att återföra medel till myndigheterna.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21D8B38A" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Att systemet med transaktionskonto avvecklas bedöms inte påverka Utbetalningsmyndighetens möjlighet att genomföra uppgiften att förebygga, förhindra och upptäcka felaktiga utbetalningar från välfärds</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>systemen. Avvecklingen bedöms därmed inte påverka myndigheternas och arbetslöshetskassornas åtgärder till följd av Utbetalnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>myndighetens underrättelser om felaktiga utbetalningar, såsom återkrav eller brottsanmälningar och åtal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="116C871C" w14:textId="77777777" w:rsidR="0021551E" w:rsidRPr="00220A3B" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslagen bedöms inte få några konsekvenser för de allmänna förvaltningsdomstolarna.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B87E5B6" w14:textId="77777777" w:rsidR="0021551E" w:rsidRPr="00220A3B" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Sammantaget bedöms myndigheternas kostnader för att avveckla systemet bli mindre än de kostnader som myndigheterna skulle ha haft vid ett införande av systemet med transaktionskonto. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="778434DB" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="0017222F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="43" w:name="_Toc214953313"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc228277507"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc230853420"/>
+      <w:bookmarkEnd w:id="41"/>
+      <w:r>
+        <w:t>Effekter för kommuner och regioner</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkEnd w:id="45"/>
+    </w:p>
+    <w:p w14:paraId="25ECA92D" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Systemet med transaktionskonto omfattar enligt gällande bestämmelser inte kommuner och regioner. En avveckling av systemet påverkar således inte kommunerna och regionerna.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0322E151" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="0017222F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="46" w:name="_Toc214953314"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc228277508"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc230853421"/>
+      <w:r>
+        <w:t>Samhällsekonomiska och andra konsekvenser</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="47"/>
+      <w:bookmarkEnd w:id="48"/>
+    </w:p>
+    <w:p w14:paraId="6C2A9C37" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslagen bedöms inte få några konsekvenser för Utbetalningsmyndig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>hetens arbete mot felaktiga utbetalningar. Framför allt förväntas avvecklingen av systemet med transaktionskonto minska de sårbarheter som kan uppstå när betydande utbetalningssystem ska samlas vid en enskild myndighet. Samtidigt innebär en avveckling av systemet med transaktionskonto också att förväntade nyttor av en samlad hantering av statliga utbetalningar från välfärdssystemen i form av effektivitetsvinster för staten uteblir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39B7E83D" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="0017222F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="49" w:name="_Toc214953315"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc228277509"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc230853422"/>
+      <w:r>
+        <w:t>Författningskommentar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="49"/>
+      <w:bookmarkEnd w:id="50"/>
+      <w:bookmarkEnd w:id="51"/>
+    </w:p>
+    <w:p w14:paraId="5F55391C" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="0017222F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="52" w:name="_Toc214953316"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc228277510"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc230853423"/>
+      <w:r>
+        <w:t>Förslaget till lag om ändring i offentlighets- och sekretesslagen (2009:400)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="52"/>
+      <w:bookmarkEnd w:id="53"/>
+      <w:bookmarkEnd w:id="54"/>
+    </w:p>
+    <w:p w14:paraId="637CD5EA" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="0017222F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">40 kap. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47275DAE" w14:textId="77777777" w:rsidR="0021551E" w:rsidRPr="00BD161C" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD161C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>7 d §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD161C">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>    Sekretess gäller hos Utbetalningsmyndigheten i dess verksamhet med att förebygga, förhindra och upptäcka felaktiga utbetalningar från välfärdssystemen för uppgift om en enskilds personliga eller ekonomiska förhållanden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C41B6B9" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD161C">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>För uppgift i allmän handling gäller sekretessen i högst tjugo år.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="100BC13C" w14:textId="77777777" w:rsidR="0021551E" w:rsidRPr="00BD161C" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E00CF19" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Paragrafen reglerar sekretess vid Utbetalningsmyndigheten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7015C3AD" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">första stycket </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">anges inte längre att sekretess </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F86F45">
+        <w:t>hos Utbetalningsmyndigheten</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ska gälla </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F86F45">
+        <w:t xml:space="preserve">i dess verksamhet med att administrera </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F86F45">
+        <w:lastRenderedPageBreak/>
+        <w:t>systemet med transaktionskonto</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Ändringen är en följd av att Utbetalningsmyndigheten inte ska administrera ett system med transaktionskonto och innebär att bestämmelsen om sekretess hos Utbetalningsmyndigheten endast gäller i dess verksamhet med att förebygga, förhindra och upptäcka felaktiga utbetalningar från välfärdssystemen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD516B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E00BCA3" w14:textId="77777777" w:rsidR="0021551E" w:rsidRPr="00A45BF9" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Övervägandena finns i avsnitt 6.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="55" w:name="_Hlk213705579"/>
+    </w:p>
+    <w:p w14:paraId="4D516533" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="0017222F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF46F1">
+        <w:t>Ikraftträdande- och övergångsbestämmelser</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46A420E8" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A10A0">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>1. Denna lag träder i kraft den 1 januari 2027.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="218F33C8" w14:textId="77777777" w:rsidR="0021551E" w:rsidRPr="002A10A0" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A10A0">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Äldre b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A10A0">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>estämmelse</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A10A0">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>gäller för uppgifter som har lämnats före ikraftträdandet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DC24EC9" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7255214D" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">punkt 1 </w:t>
+      </w:r>
+      <w:r>
+        <w:t>anges när lagen träder i kraft.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46EB6E39" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0026456A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Punkt 2</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> innebär att äldre bestämmelser gäller för uppgifter som har lämnats till Utbetalningsmyndigheten före ikraftträdandet för att myndigheten ska kunna administrera systemet med transaktionskonto. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50F0663C" w14:textId="77777777" w:rsidR="0021551E" w:rsidRPr="00F7278A" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Övervägandena finns i avsnitt 7.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="56" w:name="_Toc214953317"/>
+      <w:bookmarkEnd w:id="55"/>
+    </w:p>
+    <w:p w14:paraId="318EEA5C" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="0017222F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="57" w:name="_Toc228277511"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc230853424"/>
+      <w:r>
+        <w:t>Förslaget till lag om ändring i lagen (2023:457) om behandling av personuppgifter vid Utbetalningsmyndigheten</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="56"/>
+      <w:bookmarkEnd w:id="57"/>
+      <w:bookmarkEnd w:id="58"/>
+    </w:p>
+    <w:p w14:paraId="52C187BD" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="0017222F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65813FF7" w14:textId="77777777" w:rsidR="0021551E" w:rsidRPr="00EF0778" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD161C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B7FFB">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B7FFB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF0778">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Denna lag tillämpas vid behandlingen av personuppgifter vid Utbetalningsmyndigheten i dess verksamhet med att förebygga, förhindra och upptäcka felaktiga utbetalningar från välfärdssystemen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A7FCC8F" w14:textId="77777777" w:rsidR="0021551E" w:rsidRPr="00EF0778" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF0778">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Lagen gäller endast om behandlingen är helt eller delvis automatiserad eller om personuppgifterna ingår i eller kommer att ingå i ett register.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03D75E06" w14:textId="77777777" w:rsidR="0021551E" w:rsidRPr="0099311F" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0099311F">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Bestämmelserna i 6–8, 10 och 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0099311F">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">§§ samt </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3 och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0099311F">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0099311F">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>kap. gäller även vid behandling av uppgifter om avlidna.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="783EB802" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19262EE6" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B336B">
+        <w:t xml:space="preserve">aragrafen </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">anges lagens tillämpningsområde. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68E1DEEE" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">första stycket </w:t>
+      </w:r>
+      <w:r>
+        <w:t>anges inte längre att lagen ska gälla vid behandlingen av personuppgifter vid Utbetalningsmyndigheten i dess verksamhet med att administrera systemet med transaktionskonto. Ändringen är en följd av att Utbetalningsmyndigheten inte ska ha till uppgift att administrera ett system med transaktionskonto och innebär därmed att tillämpnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>området för lagen begränsas till Utbetalningsmyndighetens person</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">uppgiftsbehandling i dess verksamhet med att förebygga, förhindra och upptäcka felaktiga utbetalningar från välfärdssystemen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C324533" w14:textId="77777777" w:rsidR="0021551E" w:rsidRPr="006B336B" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC77CA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>tredje stycket</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> tas hänvisningen till 2 kap. bort. Ändringen är en följd av att det kapitlet, som reglerar transaktionskontoregistret, upphör att gälla. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F958F37" w14:textId="77777777" w:rsidR="0021551E" w:rsidRPr="006B336B" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006B336B">
+        <w:t xml:space="preserve">Övervägandena finns i avsnitt </w:t>
+      </w:r>
+      <w:r>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B336B">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57A41B14" w14:textId="77777777" w:rsidR="0021551E" w:rsidRPr="00EF0778" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DAFAFE6" w14:textId="77777777" w:rsidR="0021551E" w:rsidRPr="008B7FFB" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00472FB4">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD161C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B7FFB">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B7FFB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B7FFB">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Utbetalningsmyndigheten får behandla personuppgifter om det är nödvändigt för att </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">myndigheten ska </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B7FFB">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kunna utföra </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0099311F">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>sin uppgift</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B7FFB">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> att förebygga, förhindra och upptäcka felaktiga utbetalningar från välfärdssystemen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67FBD807" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B7FFB">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Regeringen kan med stöd av 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B7FFB">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>kap. 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B7FFB">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">§ regeringsformen meddela föreskrifter om begränsningar av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0099311F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ändamåle</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B7FFB">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i första stycket.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="439B7DB4" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F323137" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B336B">
+        <w:t xml:space="preserve">aragrafen </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">anges de primära ändamålen för myndighetens behandling av personuppgifter. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0396E81F" w14:textId="77777777" w:rsidR="0021551E" w:rsidRPr="006B336B" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Första stycket </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ändras på så sätt att det inte längre anges att Utbetalningsmyndigheten får behandla personuppgifter om det är nödvändigt för att kunna utföra sin uppgift att administrera ett system med transaktionskonto. Ändringen är en följd av att Utbetalningsmyndigheten inte ska ha till uppgift att administrera ett sådant system och innebär därmed att myndigheten inte längre får behandla personuppgifter för det ändamålet. Övriga ändringar är redaktionella.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F539845" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">andra stycket </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ersätts ordet ändamålen med ordet ändamålet. Ändringen är en följd av att ändringen i första stycket innebär att det i paragrafen endast finns kvar ett ändamål för behandling.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="550572F2" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006B336B">
+        <w:t xml:space="preserve">Övervägandena finns i avsnitt </w:t>
+      </w:r>
+      <w:r>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B336B">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D178C9F" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="0017222F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B7AA062" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD161C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B7FFB">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B7FFB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B00672">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Personuppgifter får inte behandlas under längre tid än vad som behövs med hänsyn till ändamålet med behandlingen, dock som längst den tid som följer av 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B00672">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>§.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A67834D" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0025078E" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F1DAB">
+        <w:t>Paragrafen innehåller en huvudregel om längsta tid för behandling av personuppgifter vid Utbetalningsmyndigheten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="279F7940" w14:textId="77777777" w:rsidR="0021551E" w:rsidRPr="006B336B" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Paragrafen ändras på så sätt att hänvisningen till 2 § tas bort. Ändringen är en följd av att 2 § som </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F1DAB">
+        <w:t>innehåller en särskild bestämmelse om tidsfrist för behandling av personuppgifter som behandlas i transaktions</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="004F1DAB">
+        <w:t xml:space="preserve">kontoregistret </w:t>
+      </w:r>
+      <w:r>
+        <w:t>utgår.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BFB5B9A" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006B336B">
+        <w:t xml:space="preserve">Övervägandena finns i avsnitt </w:t>
+      </w:r>
+      <w:r>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B336B">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64F5F284" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A65AE69" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD161C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B7FFB">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B7FFB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B00672">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Regeringen eller den myndighet som regeringen bestämmer kan med stöd av 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B00672">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>kap. 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B00672">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">§ regeringsformen meddela föreskrifter om att personuppgifter som avses i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC77CA">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B242E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B622EB">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B622EB">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>§§</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B00672">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> får behandlas under viss tid eller att sådana uppgifter får fortsätta att behandlas för arkivändamål av allmänt intresse, vetenskapliga eller historiska forskningsändamål eller statistiska ändamål.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39E0C0AC" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E4C47BE" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F1DAB">
+        <w:t>Paragrafen innehåller en upplysningsbestämmelse om rätten att meddela föreskrifter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F694C3E" w14:textId="77777777" w:rsidR="0021551E" w:rsidRPr="006B336B" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Paragrafen ändras på så sätt att hänvisningen till 2 § tas bort. Ändringen är en följd av att 2 § som </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F1DAB">
+        <w:t>innehåller en särskild bestämmelse om tidsfrist för behandling av personuppgifter som behandlas i transaktions</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="004F1DAB">
+        <w:t xml:space="preserve">kontoregistret </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">utgår. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="699A26DA" w14:textId="389CF6EE" w:rsidR="00DB62B9" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId43"/>
+          <w:headerReference w:type="default" r:id="rId44"/>
+          <w:footerReference w:type="even" r:id="rId45"/>
+          <w:footerReference w:type="default" r:id="rId46"/>
+          <w:headerReference w:type="first" r:id="rId47"/>
+          <w:footerReference w:type="first" r:id="rId48"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B336B">
+        <w:t xml:space="preserve">Övervägandena finns i avsnitt </w:t>
+      </w:r>
+      <w:r>
+        <w:t>6.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A1325EB" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="0017222F">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="59" w:name="_Toc228277512"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc230853425"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Sammanfattning av promemorian Avveckling av Utbetalningsmyndighetens system med transaktionskonto</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="59"/>
+      <w:bookmarkEnd w:id="60"/>
+    </w:p>
+    <w:p w14:paraId="7BA2AA4B" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00494136">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I promemorian lämnas förslag till författningsändringar om att avveckla Utbetalningsmyndighetens system med transaktionskonto. Vidare föreslås ett antal författningsändringar som följer av att systemet avvecklas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FCF6DC6" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="0021551E" w:rsidP="00494136">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Författningsändringarna föreslås ska träda i kraft den 1 januari 2027.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3044E709" w14:textId="77777777" w:rsidR="009132F9" w:rsidRDefault="009132F9" w:rsidP="00494136">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2941CBE8" w14:textId="77777777" w:rsidR="009132F9" w:rsidRDefault="009132F9" w:rsidP="00494136">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54F90158" w14:textId="099433DE" w:rsidR="009132F9" w:rsidRDefault="009132F9" w:rsidP="00494136">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="009132F9" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId49"/>
+          <w:headerReference w:type="default" r:id="rId50"/>
+          <w:footerReference w:type="even" r:id="rId51"/>
+          <w:footerReference w:type="default" r:id="rId52"/>
+          <w:headerReference w:type="first" r:id="rId53"/>
+          <w:footerReference w:type="first" r:id="rId54"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11108103" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="0017222F">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="61" w:name="_Toc228277513"/>
+      <w:bookmarkStart w:id="62" w:name="_Toc230853426"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Promemorians lagförslag</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="61"/>
+      <w:bookmarkEnd w:id="62"/>
+    </w:p>
+    <w:p w14:paraId="4131F87A" w14:textId="77777777" w:rsidR="0021551E" w:rsidRPr="007A3566" w:rsidRDefault="0021551E" w:rsidP="0017222F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="63" w:name="_Toc214953292"/>
+      <w:bookmarkStart w:id="64" w:name="_Hlk219107973"/>
+      <w:r w:rsidRPr="007A3566">
+        <w:t>Förslag till lag om upphävande av lagen (2023:454) om transaktionskonto vid Utbetalningsmyndigheten</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="63"/>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:p w14:paraId="3516367D" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00C42F08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Härigenom föreskrivs att l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC2FA0">
+        <w:t>agen (2023:454) om transaktionskonto vid Utbetalningsmyndigheten</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ska upphöra att gälla vid utgången av 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30352EE8" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00C42F08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0355376D" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00C42F08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="0021551E" w:rsidSect="00C42F08">
+          <w:headerReference w:type="even" r:id="rId55"/>
+          <w:headerReference w:type="default" r:id="rId56"/>
+          <w:footerReference w:type="even" r:id="rId57"/>
+          <w:footerReference w:type="default" r:id="rId58"/>
+          <w:headerReference w:type="first" r:id="rId59"/>
+          <w:footerReference w:type="first" r:id="rId60"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="773C0C76" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="0017222F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="65" w:name="_Toc214953293"/>
+      <w:bookmarkStart w:id="66" w:name="_Hlk219107987"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Förslag till </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA49B0">
+        <w:t>lag</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> om ändring i offentlighets- och sekretesslagen (2009:400)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="65"/>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:p w14:paraId="55B71017" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00C42F08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Härigenom föreskrivs att 40 kap. 7 d § offentlighets- och sekretesslagen (2009:400) ska ha följande lydelse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AF1319F" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00C42F08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C42F08" w:rsidRPr="005B0E77" w14:paraId="0F617292" w14:textId="77777777" w:rsidTr="00727228">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="420996D9" w14:textId="77777777" w:rsidR="0021551E" w:rsidRPr="005B0E77" w:rsidRDefault="0021551E" w:rsidP="00727228">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B0E77">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Nuvarande lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="04ECE6DD" w14:textId="77777777" w:rsidR="0021551E" w:rsidRPr="005B0E77" w:rsidRDefault="0021551E" w:rsidP="00727228">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B0E77">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Föreslagen lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="28750D0D" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00C42F08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:spacing w:before="230"/>
         <w:jc w:val="center"/>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:t> §</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>40 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D82868A" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00C42F08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>7 d §</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
-        <w:footnoteReference w:id="9"/>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C42F08" w14:paraId="32A26A0D" w14:textId="77777777" w:rsidTr="00727228">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0370154F" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00727228">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00877C41">
+              <w:t xml:space="preserve">Sekretess gäller hos Utbetalningsmyndigheten i dess verksamhet med </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E6274">
+              <w:t>att</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D5069">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> administrera systemet med transaktionskonto och</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00877C41">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D5069">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>att</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00877C41">
+              <w:t xml:space="preserve"> förebygga, förhindra och upptäcka felaktiga utbetalningar från välfärdssystemen för uppgift om en enskilds personliga eller ekonomiska förhållanden</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7DEE1B83" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00727228">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00877C41">
+              <w:t>Sekretess gäller hos Utbetalningsmyndigheten i dess verksamhet med att förebygga, förhindra och upptäcka felaktiga utbetalningar från välfärdssyste</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00877C41">
+              <w:t>men för uppgift om en enskilds personliga eller ekonomiska förhållanden.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1BCB3922" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00C42F08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">För uppgift i allmän handling gäller sekretessen i högst tjugo år. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E5BA0F8" w14:textId="77777777" w:rsidR="0021551E" w:rsidRPr="00811E52" w:rsidRDefault="0021551E" w:rsidP="00C42F08">
+      <w:pPr>
+        <w:pStyle w:val="Slutstreck"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00811E52">
+        <w:t>                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C3B3F34" w14:textId="77777777" w:rsidR="0021551E" w:rsidDel="000525E4" w:rsidRDefault="0021551E" w:rsidP="00C42F08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="67" w:name="_Hlk213705313"/>
+      <w:r>
+        <w:t>1. Denna lag träder i kraft den 1 januari 2027.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:p w14:paraId="07F4AA6D" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00C42F08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2. Äldre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2650">
+        <w:t xml:space="preserve"> bestämmelser gäller fortfarande för uppgifter som har lämnats före ikraftträdandet</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="503AC6E0" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00C42F08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79EC70D0" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00C42F08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EB0DBE9" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00C42F08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="0021551E" w:rsidSect="00C42F08">
+          <w:headerReference w:type="even" r:id="rId61"/>
+          <w:headerReference w:type="default" r:id="rId62"/>
+          <w:footerReference w:type="even" r:id="rId63"/>
+          <w:footerReference w:type="default" r:id="rId64"/>
+          <w:footerReference w:type="first" r:id="rId65"/>
+          <w:footnotePr>
+            <w:numRestart w:val="eachSect"/>
+          </w:footnotePr>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61F17FB1" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="0017222F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="68" w:name="_Toc214953294"/>
+      <w:bookmarkStart w:id="69" w:name="_Hlk219107996"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Förslag till </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA49B0">
+        <w:t>lag</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> om ändring i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA49B0">
+        <w:t>lag</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en (2023:456)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA49B0">
+        <w:t xml:space="preserve"> om </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">skyldighet att lämna uppgifter till </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA49B0">
+        <w:t>Utbetalningsmyndigheten</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="68"/>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:p w14:paraId="08BC817F" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00C42F08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Härigenom föreskrivs i fråga om lagen (2023:456) om skyldighet att lämna uppgifter till Utbetalningsmyndigheten </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42C09098" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00C42F08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5069">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>dels</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att 2 § ska upphöra att gälla, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7077FE8B" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00C42F08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5069">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>dels</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att rubriken närmast före 2 § ska utgå. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="466D06D8" w14:textId="77777777" w:rsidR="0021551E" w:rsidRPr="00811E52" w:rsidRDefault="0021551E" w:rsidP="00C42F08">
+      <w:pPr>
+        <w:pStyle w:val="Slutstreck"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00811E52">
+        <w:t>                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FAC591E" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00C42F08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Denna lag träder i kraft den 1 januari 2027.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71E3CD21" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00C42F08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B416725" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00C42F08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="0021551E" w:rsidSect="00C42F08">
+          <w:headerReference w:type="even" r:id="rId66"/>
+          <w:headerReference w:type="default" r:id="rId67"/>
+          <w:footerReference w:type="even" r:id="rId68"/>
+          <w:footerReference w:type="default" r:id="rId69"/>
+          <w:footerReference w:type="first" r:id="rId70"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="271ECF88" w14:textId="77777777" w:rsidR="0021551E" w:rsidRPr="009066F5" w:rsidRDefault="0021551E" w:rsidP="00C42F08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="640C6D1F" w14:textId="77777777" w:rsidR="0021551E" w:rsidRPr="009066F5" w:rsidRDefault="0021551E" w:rsidP="00C42F08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="0021551E" w:rsidRPr="009066F5" w:rsidSect="00C42F08">
+          <w:headerReference w:type="even" r:id="rId71"/>
+          <w:headerReference w:type="default" r:id="rId72"/>
+          <w:footerReference w:type="even" r:id="rId73"/>
+          <w:footerReference w:type="default" r:id="rId74"/>
+          <w:footerReference w:type="first" r:id="rId75"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BC31A80" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="0017222F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="70" w:name="_Toc214953295"/>
+      <w:bookmarkStart w:id="71" w:name="_Hlk219108007"/>
+      <w:r>
+        <w:t xml:space="preserve">Förslag till </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA49B0">
+        <w:t>lag</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> om ändring i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA49B0">
+        <w:t>lag</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en (2023:457)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA49B0">
+        <w:t xml:space="preserve"> om </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">behandling av personuppgifter vid </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA49B0">
+        <w:t>Utbetalningsmyndigheten</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="70"/>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:p w14:paraId="16DC6AFB" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00C42F08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Härigenom föreskrivs i fråga om lagen (2023:457) om behandling av personuppgifter vid Utbetalningsmyndigheten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2100E7CB" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00C42F08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">dels </w:t>
+      </w:r>
+      <w:r>
+        <w:t>att 2 kap. och 4 kap. 2 § ska upphöra att gälla,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AC90A99" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00C42F08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">dels </w:t>
+      </w:r>
+      <w:r>
+        <w:t>att rubriken närmast före 4 kap. 2 § ska utgå,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DA85DBB" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00C42F08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">dels </w:t>
+      </w:r>
+      <w:r>
+        <w:t>att 1 kap. 2 och 6 §§ och 4 kap. 1 och 4 §§ ska ha följande lydelse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F20BA15" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00C42F08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C42F08" w:rsidRPr="005B0E77" w14:paraId="42B9964E" w14:textId="77777777" w:rsidTr="00727228">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="358F87BA" w14:textId="77777777" w:rsidR="0021551E" w:rsidRPr="005B0E77" w:rsidRDefault="0021551E" w:rsidP="00727228">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B0E77">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Nuvarande lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5E56CB14" w14:textId="77777777" w:rsidR="0021551E" w:rsidRPr="005B0E77" w:rsidRDefault="0021551E" w:rsidP="00727228">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B0E77">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Föreslagen lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="64C81895" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00C42F08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:spacing w:before="230"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>1 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B63FBB2" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00C42F08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2 §</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00553111" w14:paraId="7CE9C9F2" w14:textId="77777777">
+      <w:tr w:rsidR="00C42F08" w14:paraId="62A55452" w14:textId="77777777" w:rsidTr="00727228">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="547B828A" w14:textId="77777777" w:rsidR="0078135A" w:rsidRDefault="0078135A" w:rsidP="00546233">
+          <w:p w14:paraId="75BBC742" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00727228">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
-              <w:ind w:firstLine="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="0070669F">
-              <w:t>En polisman, en besiktnings</w:t>
+            <w:r w:rsidRPr="004F7DC7">
+              <w:t xml:space="preserve">Denna lag tillämpas vid behandlingen av personuppgifter vid Utbetalningsmyndigheten i dess verksamhet med att </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D5069">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>administrera systemet med transaktionskonto och att</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F7DC7">
+              <w:t xml:space="preserve"> före</w:t>
             </w:r>
             <w:r>
               <w:softHyphen/>
             </w:r>
-            <w:r w:rsidRPr="0070669F">
-[...51 lines deleted...]
-              <w:t>tags lokaler eller liknande eller till ett område i anslutning till dessa.</w:t>
+            <w:r w:rsidRPr="004F7DC7">
+              <w:t>bygga, förhindra och upptäcka felaktiga utbetalningar från välfärdssystemen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="214BD2DF" w14:textId="77777777" w:rsidR="0078135A" w:rsidRDefault="0078135A" w:rsidP="00546233">
+          <w:p w14:paraId="3FD828E3" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00727228">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
-              <w:ind w:firstLine="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="0070669F">
-[...25 lines deleted...]
-              <w:t>För att kon</w:t>
+            <w:r>
+              <w:t>Denna lag tillämpas vid behandlingen av personuppgifter vid Utbetalningsmyndigheten i dess verksamhet med att förebygga, förhindra och upptäcka felaktiga utbetalningar från välfärdssyste</w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:softHyphen/>
-            </w:r>
-[...4 lines deleted...]
-              <w:t>trollera att ett fordon är lastat på föreskrivet sätt, har en polisman eller en bilinspektör också rätt till tillträde till slutna utrymmen i fordonets last.</w:t>
+              <w:t>men.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00553111" w14:paraId="2FF553D5" w14:textId="77777777">
+    </w:tbl>
+    <w:p w14:paraId="7BA0AF0B" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00C42F08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Lagen gäller endast om behandlingen är helt eller </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC3A71">
+        <w:t>delvis automatiserad eller om personuppgifterna ingår i eller kommer att ingå i ett register.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C42F08" w14:paraId="3F7F2DB1" w14:textId="77777777" w:rsidTr="00727228">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="215364A9" w14:textId="77777777" w:rsidR="0078135A" w:rsidRPr="00011A4B" w:rsidRDefault="0078135A" w:rsidP="00546233">
+          <w:p w14:paraId="5E68305B" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00727228">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
             </w:pPr>
-            <w:r w:rsidRPr="0070669F">
+            <w:r w:rsidRPr="00EC3A71">
+              <w:t>Bestämmelserna i 6–8, 10 och 11</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC3A71">
+              <w:t xml:space="preserve">§§ samt </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0099311F">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t>En tjänsteman vid Transport</w:t>
+              <w:t>2–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC3A71">
+              <w:t>4</w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              <w:softHyphen/>
+              <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="0070669F">
-[...58 lines deleted...]
-              <w:t>ett område i anslutning till dessa där ett fordon står uppställt.</w:t>
+            <w:r w:rsidRPr="00EC3A71">
+              <w:t>kap. gäller även vid behandling av uppgifter om avlidna.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="17496836" w14:textId="77777777" w:rsidR="0078135A" w:rsidRPr="0070669F" w:rsidRDefault="0078135A" w:rsidP="00546233">
+          <w:p w14:paraId="5E13FA88" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00727228">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
-              <w:ind w:firstLine="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC3A71">
+              <w:t>Bestämmelserna i 6–8, 10 och 11</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC3A71">
+              <w:t>§§ samt</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DF30CE">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-            </w:pPr>
+              <w:t>3 och</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC3A71">
+              <w:t xml:space="preserve"> 4</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC3A71">
+              <w:t>kap. gäller även vid behandling av uppgifter om avlidna.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00553111" w14:paraId="719DE339" w14:textId="77777777">
+    </w:tbl>
+    <w:p w14:paraId="0D08A390" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00C42F08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F779100" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00C42F08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>6 §</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C42F08" w14:paraId="0255006F" w14:textId="77777777" w:rsidTr="00727228">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1ADA2981" w14:textId="77777777" w:rsidR="0078135A" w:rsidRPr="0070669F" w:rsidRDefault="0078135A" w:rsidP="00546233">
+          <w:p w14:paraId="49025DA1" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00727228">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00D0301C">
+              <w:t xml:space="preserve">Utbetalningsmyndigheten får behandla personuppgifter om det är nödvändigt för att kunna utföra </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0099311F">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>sina uppgifter</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D0301C">
+              <w:t xml:space="preserve"> att</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7ACEBEE7" w14:textId="77777777" w:rsidR="0021551E" w:rsidRPr="003D5069" w:rsidRDefault="0021551E" w:rsidP="00727228">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0070669F">
+            <w:r w:rsidRPr="003D5069">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t>En polisman eller en bilinspektör har rätt till tillträde till fordon och till slutna utrymmen i ett fordon eller dess last för att kontrollera att fordonet är lastat på föreskrivet sätt.</w:t>
+              <w:t>1. administrera ett system med transaktionskonto, och</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="687EA6D1" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00727228">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003D5069">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>2. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00530135">
+              <w:t>förebygga, förhindra och upptäcka felaktiga utbetalningar från välfärdssystemen.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DD2865A" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00727228">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00E64E8A">
+              <w:t>Regeringen kan med stöd av 8</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E64E8A">
+              <w:t>kap. 7</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E64E8A">
+              <w:t xml:space="preserve">§ regeringsformen meddela föreskrifter om begränsningar av </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0099311F">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>ändamålen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E64E8A">
+              <w:t xml:space="preserve"> i första stycket</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3E76FE20" w14:textId="77777777" w:rsidR="0078135A" w:rsidRPr="0070669F" w:rsidRDefault="0078135A" w:rsidP="00546233">
+          <w:p w14:paraId="70791025" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00727228">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
-              <w:ind w:firstLine="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00E64E8A">
+              <w:t xml:space="preserve">Utbetalningsmyndigheten får behandla personuppgifter om det är nödvändigt för att kunna utföra </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0099311F">
               <w:rPr>
                 <w:i/>
               </w:rPr>
+              <w:t xml:space="preserve">sin uppgift </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E64E8A">
+              <w:t>att</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E64E8A">
+              <w:t>förebygga, förhindra och upptäcka felaktiga utbetalningar från välfärdssystemen.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F6D5965" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00727228">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
             </w:pPr>
+          </w:p>
+          <w:p w14:paraId="510B5E91" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00727228">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3C37C9A7" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00727228">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="433FD180" w14:textId="77777777" w:rsidR="0021551E" w:rsidRPr="00812BAE" w:rsidRDefault="0021551E" w:rsidP="00727228">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00E64E8A">
+              <w:t>Regeringen kan med stöd av 8</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E64E8A">
+              <w:t>kap. 7</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E64E8A">
+              <w:t xml:space="preserve">§ regeringsformen meddela föreskrifter om begränsningar av </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0099311F">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>ändamåle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>t</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E64E8A">
+              <w:t xml:space="preserve"> i första stycket.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="72F3C8B0" w14:textId="77777777" w:rsidR="0078135A" w:rsidRDefault="0078135A" w:rsidP="00B73C13">
-[...3 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="11FE4924" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00C42F08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:spacing w:before="230"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>4 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6348A100" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00C42F08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1 §</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00553111" w14:paraId="51230189" w14:textId="77777777">
+      <w:tr w:rsidR="00C42F08" w14:paraId="5BE0A548" w14:textId="77777777" w:rsidTr="00727228">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0D6703CC" w14:textId="77777777" w:rsidR="0078135A" w:rsidRPr="0070669F" w:rsidRDefault="0078135A" w:rsidP="00546233">
+          <w:p w14:paraId="7455734F" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00727228">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
-              <w:keepNext/>
-              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF7A06">
+              <w:t xml:space="preserve">Personuppgifter får inte behandlas under längre tid än vad </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF7A06">
+              <w:lastRenderedPageBreak/>
+              <w:t>som behövs med hänsyn till ändamålet med behandlingen, dock som längst den tid som följer av</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D5069">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-            </w:pPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D5069">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">och </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00001214">
+              <w:t>3 §</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009A2FEF">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>§</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF7A06">
+              <w:t>.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="44096653" w14:textId="77777777" w:rsidR="0078135A" w:rsidRPr="0070669F" w:rsidRDefault="0078135A" w:rsidP="00546233">
+          <w:p w14:paraId="0D3596A3" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00727228">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
-              <w:keepNext/>
-[...1 lines deleted...]
-              <w:ind w:firstLine="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF7A06">
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Personuppgifter får inte behandlas under längre tid än vad </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF7A06">
+              <w:lastRenderedPageBreak/>
+              <w:t>som behövs med hänsyn till ändamålet med behandlingen, dock som längst den tid som följer av</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C87C05">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>3 §</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D5069">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-            </w:pPr>
-[...243 lines deleted...]
-              <w:t>finns där.</w:t>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2D53B0AE" w14:textId="77777777" w:rsidR="0078135A" w:rsidRDefault="0078135A" w:rsidP="00B73C13">
-[...3 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="5431B297" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00C42F08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:spacing w:before="230"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>4 §</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00553111" w14:paraId="62C2087B" w14:textId="77777777">
+      <w:tr w:rsidR="00C42F08" w14:paraId="10791CAD" w14:textId="77777777" w:rsidTr="00727228">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7EADD64E" w14:textId="77777777" w:rsidR="0078135A" w:rsidRPr="00011A4B" w:rsidRDefault="0078135A" w:rsidP="00546233">
+          <w:p w14:paraId="119D393A" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00727228">
             <w:pPr>
-              <w:tabs>
-[...9 lines deleted...]
-              <w:textAlignment w:val="baseline"/>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004100AF">
+              <w:t>Regeringen eller den myndighet som regeringen bestämmer kan med stöd av 8</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004100AF">
+              <w:t>kap. 7</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004100AF">
+              <w:t>§ regeringsformen meddela före</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="004100AF">
+              <w:t xml:space="preserve">skrifter om att personuppgifter som avses i </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D5069">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
-                <w:sz w:val="20"/>
               </w:rPr>
-            </w:pPr>
-[...34 lines deleted...]
-              <w:t>3</w:t>
+              <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...649 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00011A4B">
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B242E">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1. fordonet och slutna utrymmen i fordonet, och</w:t>
+              <w:t>3 §§</w:t>
             </w:r>
-          </w:p>
-[...261 lines deleted...]
-              <w:t>duktsäkerhetslagen (2004:451).</w:t>
+            <w:r w:rsidRPr="004100AF">
+              <w:t xml:space="preserve"> får behandlas under viss tid eller att sådana uppgifter får fortsätta att behandlas för arkivändamål av allmänt intresse, vetenskapliga eller historiska forskningsändamål eller statistiska ändamål.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="50D82575" w14:textId="77777777" w:rsidR="0078135A" w:rsidRPr="00011A4B" w:rsidRDefault="0078135A" w:rsidP="00546233">
+          <w:p w14:paraId="57A92EE6" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00727228">
             <w:pPr>
-              <w:tabs>
-[...13 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
             </w:pPr>
-            <w:r w:rsidRPr="00011A4B">
-[...109 lines deleted...]
-              <w:t>2. den som Trafikverket särskilt har förordnat att utföra haveri</w:t>
+            <w:r w:rsidRPr="004100AF">
+              <w:t>Regeringen eller den myndighet som regeringen bestämmer kan med stöd av 8</w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004100AF">
+              <w:t>kap. 7</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004100AF">
+              <w:t>§ regeringsformen meddela före</w:t>
+            </w:r>
+            <w:r>
               <w:softHyphen/>
             </w:r>
-            <w:r w:rsidRPr="00011A4B">
+            <w:r w:rsidRPr="004100AF">
+              <w:t xml:space="preserve">skrifter om att personuppgifter som avses i </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D5069">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
-                <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>undersökningar, om fordonet om</w:t>
+              <w:t xml:space="preserve">1 och </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="002B242E">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:iCs/>
               </w:rPr>
-              <w:softHyphen/>
+              <w:t>3 §§</w:t>
             </w:r>
-            <w:r w:rsidRPr="00011A4B">
-[...65 lines deleted...]
-              <w:t xml:space="preserve"> om fordonet omfattas av tillsynen.</w:t>
+            <w:r w:rsidRPr="004100AF">
+              <w:t xml:space="preserve"> får behandlas under viss tid eller att sådana uppgifter får fortsätta att behandlas för arkivändamål av allmänt intresse, vetenskapliga eller historiska forskningsändamål eller statistiska ändamål.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2A129F57" w14:textId="77777777" w:rsidR="0078135A" w:rsidRPr="00011A4B" w:rsidRDefault="0078135A" w:rsidP="00B73C13">
-[...22 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="114DDAA3" w14:textId="77777777" w:rsidR="0021551E" w:rsidRPr="00811E52" w:rsidRDefault="0021551E" w:rsidP="00C42F08">
+      <w:pPr>
+        <w:pStyle w:val="Slutstreck"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00811E52">
         <w:t>                      </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24D63B85" w14:textId="3FC4BFD3" w:rsidR="0078135A" w:rsidRPr="00B73C13" w:rsidRDefault="0078135A" w:rsidP="00510EB1">
+    <w:p w14:paraId="2FD2A124" w14:textId="74859D2D" w:rsidR="00DB62B9" w:rsidRDefault="0021551E" w:rsidP="00C42F08">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-        <w:sectPr w:rsidR="0078135A" w:rsidRPr="00B73C13" w:rsidSect="00B73C13">
-[...4 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId69"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId76"/>
+          <w:headerReference w:type="default" r:id="rId77"/>
+          <w:footerReference w:type="even" r:id="rId78"/>
+          <w:footerReference w:type="default" r:id="rId79"/>
+          <w:footerReference w:type="first" r:id="rId80"/>
+          <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r w:rsidRPr="00011A4B">
-[...6 lines deleted...]
-    <w:p w14:paraId="1C15224D" w14:textId="4060CC32" w:rsidR="00DB62B9" w:rsidRDefault="0078135A" w:rsidP="00B27C04">
+      <w:r>
+        <w:t>Denna lag träder i kraft den 1 januari 2027.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4209C80B" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="0017222F">
       <w:pPr>
         <w:pStyle w:val="Bilagarubrik"/>
       </w:pPr>
-      <w:bookmarkStart w:id="162" w:name="_Toc227658542"/>
+      <w:bookmarkStart w:id="72" w:name="_Toc228277514"/>
+      <w:bookmarkStart w:id="73" w:name="_Toc230853427"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Förteckning över remissinstanserna</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="72"/>
+      <w:bookmarkEnd w:id="73"/>
+    </w:p>
+    <w:p w14:paraId="0C4C12EF" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00B76F42">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Efter remiss har yttrande kommit in från: Arbetsförmedlingen, Bolagsverket, Brottsförebyggande rådet, Centrala studiestödsnämnden, Ekobrottsmyndigheten, Ekonomistyrningsverket, Företagarna, Försäkringskassan, Förvaltningsrätten i Falun, Inspektionen för arbetslöshetsförsäkringen, Inspektionen för socialförsäkringen, Inspektionen för vård och omsorg, Integritetsskyddsmyndigheten, Justitiekanslern, Kammarkollegiet, Kronofogdemyndigheten, Myndigheten för civilt försvar (tidigare Myndigheten för samhällsskydd och beredskap), Pensionsmyndigheten, Polismyndigheten, Riksgäldskontoret, Sparbankernas riksförbund, Skatteverket, Statskontoret, Sveriges advokatsamfund Sveriges A-kassor, Säkerhetspolisen, Utbetalningsmyndigheten och Åklagarmyndigheten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D7F127F" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00B76F42">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Följande remissinstanser har inte svarat eller angett att de avstår från att yttra sig: Funktionsrätt Sverige,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00361B2D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Landsorganisationen i Sverige,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00361B2D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Riksdagens ombudsmän,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00361B2D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Riksrevisionen,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00361B2D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Svenska Bankföreningen,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00172D96">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Svenskt Näringsliv,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00172D96">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Sveriges Akademikers Centralorganisation,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00172D96">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Tjänstemännens centralorganisation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00172D96">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>och Uppsala universitet (Juridiska fakulteten).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="046E6626" w14:textId="77777777" w:rsidR="007270A3" w:rsidRDefault="007270A3" w:rsidP="00B76F42">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7637BCDC" w14:textId="77777777" w:rsidR="007270A3" w:rsidRDefault="007270A3" w:rsidP="00B76F42">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08B6FC2A" w14:textId="77777777" w:rsidR="007270A3" w:rsidRPr="002E286C" w:rsidRDefault="007270A3" w:rsidP="00B76F42">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67011D23" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId81"/>
+          <w:headerReference w:type="default" r:id="rId82"/>
+          <w:footerReference w:type="even" r:id="rId83"/>
+          <w:footerReference w:type="default" r:id="rId84"/>
+          <w:headerReference w:type="first" r:id="rId85"/>
+          <w:footerReference w:type="first" r:id="rId86"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="695F5178" w14:textId="1896816C" w:rsidR="00DB62B9" w:rsidRDefault="0021551E" w:rsidP="0017222F">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="74" w:name="_Toc230853428"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Lagrådets yttrande</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="162"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="017C5510" w14:textId="77777777" w:rsidR="0078135A" w:rsidRDefault="0078135A" w:rsidP="00D82E52">
+      <w:bookmarkEnd w:id="74"/>
+    </w:p>
+    <w:p w14:paraId="6B51E465" w14:textId="77777777" w:rsidR="00817433" w:rsidRDefault="00817433" w:rsidP="00817433">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
-        <w:t>Utdrag ur protokoll vid sammanträde 2026-03-19</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="134087A8" w14:textId="77777777" w:rsidR="0078135A" w:rsidRPr="00D82E52" w:rsidRDefault="0078135A" w:rsidP="00D82E52">
+        <w:t>Utdrag ur protokoll vid sammanträde 2026-05-21</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F6479EF" w14:textId="77777777" w:rsidR="00817433" w:rsidRPr="00817433" w:rsidRDefault="00817433" w:rsidP="00817433">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14436BB3" w14:textId="65ED4DFC" w:rsidR="0078135A" w:rsidRPr="00D82E52" w:rsidRDefault="0078135A" w:rsidP="00510EB1">
+    <w:p w14:paraId="3FB3DB9F" w14:textId="77777777" w:rsidR="00817433" w:rsidRDefault="00817433" w:rsidP="00817433">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D82E52">
+      <w:r w:rsidRPr="00817433">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Närvarande:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>F.d.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> justitieråden Gudmund </w:t>
+        <w:t xml:space="preserve"> justitieråden </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Toijer</w:t>
+        <w:t>Mahmut</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> och Mats Anderson samt justitierådet Marie Jönsson</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="0A4D16EB" w14:textId="127ABE1D" w:rsidR="0078135A" w:rsidRDefault="0078135A" w:rsidP="00D82E52">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Baran</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> och Helena Jäderblom samt justitierådet Christine Lager</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51BD9853" w14:textId="77777777" w:rsidR="00817433" w:rsidRDefault="00817433" w:rsidP="00817433">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-      <w:r>
-[...17 lines deleted...]
-    <w:p w14:paraId="4A74EA62" w14:textId="23A2D4E3" w:rsidR="0078135A" w:rsidRDefault="0078135A" w:rsidP="00D82E52">
+    </w:p>
+    <w:p w14:paraId="71FD3003" w14:textId="5D319212" w:rsidR="00817433" w:rsidRPr="00817433" w:rsidRDefault="00817433" w:rsidP="00817433">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00817433">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Avveckling av Utbetalningsmyndighetens system med transaktionskonto</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C2D7F54" w14:textId="77777777" w:rsidR="00817433" w:rsidRDefault="00817433" w:rsidP="00817433">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2617564F" w14:textId="4CBADE55" w:rsidR="00817433" w:rsidRDefault="00817433" w:rsidP="00817433">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Enligt en lagrådsremiss den 30 april 2026 har regeringen (Finansdepartementet) beslutat inhämta Lagrådets yttrande över förslag till </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6856D848" w14:textId="6F8BCD64" w:rsidR="00817433" w:rsidRDefault="00817433" w:rsidP="00817433">
+      <w:pPr>
+        <w:pStyle w:val="Numreradlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">lag om upphävande av lagen (2023:454) om transaktionskonto vid Utbetalningsmyndigheten, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66B43C36" w14:textId="0E20B176" w:rsidR="00817433" w:rsidRDefault="00817433" w:rsidP="00817433">
+      <w:pPr>
+        <w:pStyle w:val="Numreradlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">lag om ändring i offentlighets- och sekretesslagen (2009:400), </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B76DFB3" w14:textId="114FE725" w:rsidR="00817433" w:rsidRDefault="00817433" w:rsidP="00817433">
+      <w:pPr>
+        <w:pStyle w:val="Numreradlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">lag om ändring i lagen (2023:456) om skyldighet att lämna uppgifter till Utbetalningsmyndigheten, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18BF85DA" w14:textId="41112078" w:rsidR="00817433" w:rsidRDefault="00817433" w:rsidP="00817433">
+      <w:pPr>
+        <w:pStyle w:val="Numreradlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>lag om ändring i lagen (2023:457) om behandling av personuppgifter vid Utbetalningsmyndigheten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="067EB691" w14:textId="77777777" w:rsidR="00817433" w:rsidRDefault="00817433" w:rsidP="00817433">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextefternumreradlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Förslagen har inför Lagrådet föredragits av departementssekreteraren Magnus Petersson, biträdd av departementssekreteraren Axelina Lundfall. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EE708E9" w14:textId="77777777" w:rsidR="00817433" w:rsidRDefault="00817433" w:rsidP="00817433">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="462E9F42" w14:textId="750D00DD" w:rsidR="00817433" w:rsidRDefault="00817433" w:rsidP="00817433">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Förslagen föranleder följande yttrande. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61000284" w14:textId="77777777" w:rsidR="00817433" w:rsidRPr="00817433" w:rsidRDefault="00817433" w:rsidP="00817433">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="02508BDB" w14:textId="4939AC81" w:rsidR="0078135A" w:rsidRDefault="0078135A" w:rsidP="00D82E52">
+    </w:p>
+    <w:p w14:paraId="05A084DE" w14:textId="77777777" w:rsidR="00817433" w:rsidRPr="00817433" w:rsidRDefault="00817433" w:rsidP="00817433">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00817433">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Förslaget till lag om ändring i offentlighets- och sekretesslagen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CA24AC3" w14:textId="77777777" w:rsidR="00817433" w:rsidRDefault="00817433" w:rsidP="00817433">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A15DC9C" w14:textId="61A0E005" w:rsidR="00817433" w:rsidRDefault="00817433" w:rsidP="00817433">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>40 kap. 7 d §</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E518959" w14:textId="77777777" w:rsidR="00817433" w:rsidRDefault="00817433" w:rsidP="00817433">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33BD5412" w14:textId="779B11E1" w:rsidR="00817433" w:rsidRDefault="00817433" w:rsidP="00817433">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I paragrafen finns en bestämmelse om sekretess till skydd för uppgifter om enskildas personliga eller ekonomiska förhållanden i verksamhet hos Utbetalningsmyndigheten. Sekretessen är absolut, dvs. det gäller inte något skaderekvisit som villkor för sekretessen. Vidare gäller enligt 40 kap. 8 § offentlighets- och sekretesslagen att meddelarfriheten är inskränkt beträffande den tystnadsplikt som gäller enligt 40 kap. 7 d §.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00309FDD" w14:textId="77777777" w:rsidR="00817433" w:rsidRPr="00817433" w:rsidRDefault="00817433" w:rsidP="00817433">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r>
-[...11 lines deleted...]
-    <w:p w14:paraId="24801B17" w14:textId="77777777" w:rsidR="0078135A" w:rsidRDefault="0078135A" w:rsidP="00D82E52">
+    </w:p>
+    <w:p w14:paraId="014EF2B6" w14:textId="5E98A547" w:rsidR="00817433" w:rsidRDefault="00817433" w:rsidP="00817433">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Den delen av Utbetalningsmyndighetens verksamhet som består i att administrera systemet med ett transaktionskonto tas nu bort. Det innebär att sekretessen enligt paragrafen i fortsättningen enbart gäller i myndighetens verksamhet med att förebygga, förhindra och upptäcka felaktiga utbetalningar. Eftersom det inte föreslås någon ändring i 40 kap. 8</w:t>
+      </w:r>
+      <w:r w:rsidR="00230C4A">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>§ blir följden att meddelarfriheten även fortsättningsvis kommer att vara inskränkt när det gäller uppgifter i den återstående verksamheten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DCBC127" w14:textId="77777777" w:rsidR="00817433" w:rsidRPr="00817433" w:rsidRDefault="00817433" w:rsidP="00817433">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67120F0C" w14:textId="77777777" w:rsidR="0078135A" w:rsidRDefault="0078135A" w:rsidP="00D82E52">
+    <w:p w14:paraId="4CC1DE1F" w14:textId="77777777" w:rsidR="00817433" w:rsidRDefault="00817433" w:rsidP="00817433">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Förslagen har inför Lagrådet föredragits av kanslirådet Louise Berlin. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="375FBD4D" w14:textId="77777777" w:rsidR="0078135A" w:rsidRPr="00D82E52" w:rsidRDefault="0078135A" w:rsidP="00D82E52">
+        <w:t xml:space="preserve">Som skäl för att sekretessen ska vara absolut anförde regeringen i samband med att den ursprungliga bestämmelsen infördes att myndigheten kommer att behandla en stor mängd uppgifter för vilka gäller ett påtagligt integritetsintresse. Exempelvis kan sambearbetning av flera uppgifter, som var för sig framstår som mindre integritetskänsliga, ge myndigheten </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>tillgång till en omfattande bild av den enskildes personliga och ekonomiska förhållanden. Det skulle innebära betydande integritetsrisker om de sammanställningar som Utbetalningsmyndigheten kan göra genom rutinbetonade åtgärder kan bli offentliga (prop. 2022/23:34 s. 73 f.).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C150106" w14:textId="77777777" w:rsidR="00817433" w:rsidRPr="00817433" w:rsidRDefault="00817433" w:rsidP="00817433">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CB381A4" w14:textId="7D0FA3EE" w:rsidR="0078135A" w:rsidRPr="00D82E52" w:rsidRDefault="0078135A" w:rsidP="00121981">
+    <w:p w14:paraId="44733955" w14:textId="77777777" w:rsidR="00817433" w:rsidRDefault="00817433" w:rsidP="00817433">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Förslagen föranleder följande yttrande. </w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="4AEA677A" w14:textId="72243271" w:rsidR="0078135A" w:rsidRPr="00D82E52" w:rsidRDefault="0078135A" w:rsidP="00121981">
+        <w:t xml:space="preserve">Utbetalningsmyndigheten kommer alltså inte längre att samla in information för att administrera systemet med transaktionskonto. I stället ska Utbetalningsmyndighetens verksamhet nu renodlas till att förebygga, förhindra och upptäcka felaktiga utbetalningar. I vilken utsträckning det finns skäl att behålla den ovillkorliga sekretessen för de uppgifter som fortsättningsvis kommer att finnas hos myndigheten redovisas inte i lagrådsremissen. Det anges inte heller några skäl för att meddelarfriheten ska vara fortsatt inskränkt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23E8E1D0" w14:textId="77777777" w:rsidR="00817433" w:rsidRPr="00817433" w:rsidRDefault="00817433" w:rsidP="00817433">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="136B50AB" w14:textId="77777777" w:rsidR="00817433" w:rsidRDefault="00817433" w:rsidP="00817433">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">I paragrafen anges det att fordon och fordonståg har samma betydelse som i lagen (2001:559) om vägtrafikdefinitioner och att bilinspektör har samma betydelse som i </w:t>
-[...22 lines deleted...]
-    <w:p w14:paraId="6331D964" w14:textId="5FB5554C" w:rsidR="0078135A" w:rsidRPr="00D82E52" w:rsidRDefault="0078135A" w:rsidP="00121981">
+        <w:t>Det kan enligt Lagrådets mening ifrågasättas om inte allmänhetens intresse av insyn i den fortsatta verksamheten väger tyngre när kontoadministrationen nu tas bort. Enligt Lagrådet bör frågan om det fortsättningsvis finns behov av absolut sekretess liksom av en inskränkning av meddelarfriheten övervägas under det fortsatta lagstiftningsarbetet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="478FFEFB" w14:textId="77777777" w:rsidR="00817433" w:rsidRPr="00817433" w:rsidRDefault="00817433" w:rsidP="00817433">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17025AFC" w14:textId="77777777" w:rsidR="00817433" w:rsidRPr="00817433" w:rsidRDefault="00817433" w:rsidP="00817433">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-      </w:pPr>
-[...32 lines deleted...]
-    <w:p w14:paraId="092249CA" w14:textId="28F2B327" w:rsidR="0078135A" w:rsidRDefault="0078135A" w:rsidP="00D82E52">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00817433">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Övriga lagförslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59E50298" w14:textId="77777777" w:rsidR="00817433" w:rsidRPr="00817433" w:rsidRDefault="00817433" w:rsidP="00817433">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BE794C4" w14:textId="50692520" w:rsidR="0021551E" w:rsidRDefault="00817433" w:rsidP="00230D34">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
-        <w:t>Enligt 5 § ska en polisman eller en bilinspektör vid en vägkontroll få genomsöka ett fordon eller fordonståg om det skäligen kan antas att fordonets förare allvarligt har missbrukat fordonets färdskrivare genom att väsentligt ha åsidosatt det som gäller för användning av ett förarkort, det behövs för att söka efter föremål som kan ha använts för missbruket, och det därigenom kan antas att ett föremål som kan ha använts för missbruket kan hittas. Av 6 § framgår att en polisman vid en vägkontroll ska få kroppsvisitera en förare under de förutsättningar som anges i 5 §.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="03756E5A" w14:textId="77777777" w:rsidR="0078135A" w:rsidRDefault="0078135A" w:rsidP="00E46F8D">
+        <w:t>Lagrådet lämnar förslagen utan erinran.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EF84E21" w14:textId="77777777" w:rsidR="00817433" w:rsidRDefault="00817433" w:rsidP="00817433">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-    <w:p w14:paraId="13A110F6" w14:textId="61B0C4FC" w:rsidR="0078135A" w:rsidRPr="00D82E52" w:rsidRDefault="0078135A" w:rsidP="00E46F8D">
+    </w:p>
+    <w:p w14:paraId="225EB7F7" w14:textId="77777777" w:rsidR="00817433" w:rsidRDefault="00817433" w:rsidP="00817433">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-    <w:p w14:paraId="3C419654" w14:textId="70B23A0C" w:rsidR="0078135A" w:rsidRPr="00D82E52" w:rsidRDefault="0078135A" w:rsidP="00E46F8D">
+    </w:p>
+    <w:p w14:paraId="3D6BFCAF" w14:textId="77777777" w:rsidR="00817433" w:rsidRDefault="00817433" w:rsidP="00817433">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r>
-[...19 lines deleted...]
-    <w:p w14:paraId="136BB6ED" w14:textId="5867321B" w:rsidR="0078135A" w:rsidRDefault="0078135A" w:rsidP="00E46F8D">
+    </w:p>
+    <w:p w14:paraId="71DEA0C9" w14:textId="77777777" w:rsidR="00817433" w:rsidRPr="00817433" w:rsidRDefault="00817433" w:rsidP="00817433">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="00E46F8D">
-[...29 lines deleted...]
-    <w:p w14:paraId="26556DED" w14:textId="35BB0EF1" w:rsidR="0078135A" w:rsidRDefault="0078135A" w:rsidP="00E46F8D">
+    </w:p>
+    <w:p w14:paraId="5D4845D7" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00230D34">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="3666F00B" w14:textId="06D73F92" w:rsidR="0078135A" w:rsidRDefault="0078135A" w:rsidP="00E46F8D">
+    </w:p>
+    <w:p w14:paraId="438558E2" w14:textId="77777777" w:rsidR="0021551E" w:rsidRPr="00230D34" w:rsidRDefault="0021551E" w:rsidP="00230D34">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-      </w:pPr>
-[...354 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId75"/>
+        <w:sectPr w:rsidR="0021551E" w:rsidRPr="00230D34" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId87"/>
+          <w:headerReference w:type="default" r:id="rId88"/>
+          <w:footerReference w:type="even" r:id="rId89"/>
+          <w:footerReference w:type="default" r:id="rId90"/>
+          <w:headerReference w:type="first" r:id="rId91"/>
+          <w:footerReference w:type="first" r:id="rId92"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Departementsnamn"/>
         <w:tag w:val="Departementsnamn"/>
         <w:id w:val="-137580982"/>
+        <w:lock w:val="sdtLocked"/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="20A47DAF" w14:textId="6FFC883E" w:rsidR="00697069" w:rsidRDefault="00A8204C" w:rsidP="00F735F7">
+        <w:p w14:paraId="3417A6EE" w14:textId="4B3D00E4" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="0017222F">
           <w:pPr>
             <w:pStyle w:val="Proprubrik"/>
             <w:spacing w:before="720" w:after="190"/>
           </w:pPr>
           <w:r>
-            <w:t xml:space="preserve">Landsbygds- och </w:t>
+            <w:t>Finansdepartementet</w:t>
           </w:r>
-          <w:proofErr w:type="spellStart"/>
-[...3 lines deleted...]
-          <w:proofErr w:type="spellEnd"/>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="61765D3E" w14:textId="77777777" w:rsidR="00697069" w:rsidRDefault="00697069" w:rsidP="00F735F7">
+    <w:p w14:paraId="0A6BC292" w14:textId="76A47F19" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Proputdrag"/>
       </w:pPr>
-      <w:bookmarkStart w:id="163" w:name="_Toc227658543"/>
+      <w:bookmarkStart w:id="75" w:name="_Toc230853429"/>
       <w:r>
         <w:t xml:space="preserve">Utdrag ur protokoll vid regeringssammanträde </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Datum"/>
           <w:tag w:val="Datum"/>
           <w:id w:val="679708000"/>
-          <w:date w:fullDate="2026-04-23T00:00:00Z">
+          <w:placeholder>
+            <w:docPart w:val="C55E4CDACBEE4A448DB0BD9BF99114A6"/>
+          </w:placeholder>
+          <w:date w:fullDate="2026-05-28T00:00:00Z">
             <w:dateFormat w:val="'den' d MMMM yyyy"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
-            <w:t>den 23 april 2026</w:t>
+          <w:r w:rsidR="009132F9">
+            <w:t>den 28 maj 2026</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:bookmarkEnd w:id="163"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="14E3F5FB" w14:textId="77777777" w:rsidR="00697069" w:rsidRDefault="00697069" w:rsidP="00F735F7">
+      <w:bookmarkEnd w:id="75"/>
+    </w:p>
+    <w:p w14:paraId="631400CD" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08606B97" w14:textId="72DC8AED" w:rsidR="00697069" w:rsidRDefault="00697069" w:rsidP="00F735F7">
+    <w:p w14:paraId="116FA74B" w14:textId="5692AA06" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Närvarande: </w:t>
+        <w:t>Närvarande:</w:t>
+      </w:r>
+      <w:r w:rsidR="00177374">
+        <w:t xml:space="preserve"> statsrådet </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Narvarande"/>
           <w:tag w:val="Narvarande"/>
           <w:id w:val="2036694613"/>
+          <w:lock w:val="sdtLocked"/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:närvarande[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00A8204C">
-            <w:t xml:space="preserve">statsminister Kristersson, ordförande, och statsråden </w:t>
+          <w:r w:rsidR="00177374">
+            <w:t>Svantesson</w:t>
           </w:r>
-          <w:r w:rsidR="000F1D13">
-[...9 lines deleted...]
-            <w:t xml:space="preserve">Slottner, </w:t>
+          <w:r>
+            <w:t xml:space="preserve">, ordförande, och statsråden Waltersson Grönvall, Forssmed, </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidR="00A8204C">
-            <w:t>Wykman</w:t>
+          <w:r>
+            <w:t>Tenje</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
-          <w:r w:rsidR="00A8204C">
-            <w:t xml:space="preserve">, Malmer </w:t>
+          <w:r>
+            <w:t xml:space="preserve">, Forssell, Slottner, Wykman, Kullgren, Liljestrand, Bohlin, Rosencrantz, </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidR="00A8204C">
-[...7 lines deleted...]
-          <w:r w:rsidR="00A8204C">
+          <w:r>
             <w:t>Dousa</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
-          <w:r w:rsidR="00A8204C">
+          <w:r>
             <w:t xml:space="preserve">, Larsson, Britz, </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidR="00A8204C">
-[...7 lines deleted...]
-          <w:r w:rsidR="00A8204C">
+          <w:r>
             <w:t>Lann</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="760C2551" w14:textId="77777777" w:rsidR="00697069" w:rsidRDefault="00697069" w:rsidP="00F735F7">
+    <w:p w14:paraId="0371B487" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B008DBC" w14:textId="4095880A" w:rsidR="00697069" w:rsidRDefault="00697069" w:rsidP="00F735F7">
+    <w:p w14:paraId="3C274F13" w14:textId="580935BC" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Föredragande: statsrådet </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Foredragande"/>
           <w:tag w:val="Foredragande"/>
           <w:id w:val="1160741249"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
-            <w:t>Carlson</w:t>
+            <w:t>Svantesson</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="6F4A4221" w14:textId="77777777" w:rsidR="00697069" w:rsidRPr="00827386" w:rsidRDefault="00697069" w:rsidP="00F735F7">
+    <w:p w14:paraId="4B114FF0" w14:textId="77777777" w:rsidR="0021551E" w:rsidRPr="00827386" w:rsidRDefault="0021551E" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0ED7EE38" w14:textId="77777777" w:rsidR="00697069" w:rsidRPr="00915BF3" w:rsidRDefault="00697069" w:rsidP="00F735F7">
+    <w:p w14:paraId="72348154" w14:textId="77777777" w:rsidR="0021551E" w:rsidRPr="00915BF3" w:rsidRDefault="0021551E" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Slutstreck"/>
       </w:pPr>
       <w:r w:rsidRPr="008B7E85">
         <w:t>                    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CDA8222" w14:textId="77777777" w:rsidR="00697069" w:rsidRPr="006E102E" w:rsidRDefault="00697069" w:rsidP="00F735F7">
+    <w:p w14:paraId="635256DE" w14:textId="77777777" w:rsidR="0021551E" w:rsidRPr="006E102E" w:rsidRDefault="0021551E" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="35BF1723" w14:textId="77777777" w:rsidR="00697069" w:rsidRDefault="00697069" w:rsidP="00F735F7">
+    <w:p w14:paraId="68DB7D74" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7EE769CF" w14:textId="289D136E" w:rsidR="00697069" w:rsidRDefault="00697069" w:rsidP="00F735F7">
+    <w:p w14:paraId="4768C02E" w14:textId="5244847F" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Regeringen beslutar proposition </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Rubrik"/>
           <w:tag w:val="Rubrik"/>
           <w:id w:val="1055821273"/>
-          <w:lock w:val="contentLocked"/>
+          <w:lock w:val="sdtContentLocked"/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00A8204C">
-            <w:t>Kraftfullare åtgärder mot manipulation och allvarligt missbruk av färdskrivare</w:t>
+          <w:r>
+            <w:t>Avveckling av Utbetalningsmyndighetens system med transaktionskonto</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="0ED33113" w14:textId="77777777" w:rsidR="00697069" w:rsidRDefault="00697069" w:rsidP="00F735F7">
+    <w:p w14:paraId="40CB3CC6" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44D10AC8" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
-[...8 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId79"/>
+    <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
+      <w:headerReference w:type="even" r:id="rId93"/>
+      <w:headerReference w:type="default" r:id="rId94"/>
+      <w:footerReference w:type="even" r:id="rId95"/>
+      <w:footerReference w:type="default" r:id="rId96"/>
+      <w:headerReference w:type="first" r:id="rId97"/>
+      <w:footerReference w:type="first" r:id="rId98"/>
       <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
       <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3E5DB61F" w14:textId="77777777" w:rsidR="00BB04B6" w:rsidRDefault="00BB04B6" w:rsidP="00F8009C">
+    <w:p w14:paraId="19EBACFA" w14:textId="77777777" w:rsidR="0011157F" w:rsidRDefault="0011157F" w:rsidP="00F8009C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7A182189" w14:textId="77777777" w:rsidR="00BB04B6" w:rsidRDefault="00BB04B6" w:rsidP="00F8009C">
+    <w:p w14:paraId="1AF25F04" w14:textId="77777777" w:rsidR="0011157F" w:rsidRDefault="0011157F" w:rsidP="00F8009C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -35714,11713 +10843,14181 @@
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TradeGothic">
+    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TradeGothic CondEighteen">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="379C2050" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="5F541E53" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251676672" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251681280" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="29" name="Textruta 4"/>
+              <wp:docPr id="45" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="573B0F35" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="4FFEC4B5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251676672;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEn4J1eAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251681280;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEn4J1eAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="573B0F35" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="4FFEC4B5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer10.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3297840F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="4D99B5E4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251679744" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251684352" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="38" name="Textruta 4"/>
+              <wp:docPr id="54" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="6E239E2D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="12CF7950" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1044" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251679744;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFMVv4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nr9WIU2QtOgwo&#10;2mLp0LMiS40xWdQkJnb260vJzmNdLx12sSnxJX78yMll1xi2Vj7UYEueH404U1ZCVdvnkv94vPn0&#10;mbOAwlbCgFUl36jAL6cfP0xaV6gxLMFUyjMKYkPRupIvEV2RZUEuVSPCEThlSanBNwLp6J+zyouW&#10;ojcmG49GZ1kLvnIepAqBbq97JZ+m+ForifdaB4XMlJzehunr03cRv9l0IopnL9yylsMzxD+8ohG1&#10;paS7UNcCBVv5+q9QTS09BNB4JKHJQOtaqlQDVZOPXlUzXwqnUi0ETnA7mML/Cyvv1nP34Bl2X6Cj&#10;BkZAWheKQJexnk77Jv7ppYz0BOFmB5vqkEm6PD3Lj09II0mVj/OLcYI12zs7H/CrgoZFoeSeupLA&#10;EuvbgJSQTLcmMVcAU1c3tTHpEJmgroxna0E9NJieSB5/WBnL2pKfHZ+OUmAL0b2PbGwMoxIXhnT7&#10;ApOEG6OijbHflWZ1lep8I7eQUtld/mQdrTSleo/jYL9/1Xuc+zrII2UGizvnprbgU/VpePaQVT+3&#10;kOnengA/qDuK2C06Kpzad74lwAKqDfHCQz8ywcmbmrp3KwI+CE8zQg2nucd7+mgDhD4MEmdL8L/f&#10;uo/2RF3SctbSzJU8/FoJrzgz3yyR+iI/iTzCdDg5PSciMX+oWRxq7Kq5AqJEThvGySRGezRbUXto&#10;nmg9zGJWUgkrKXfJcSteYb8JaL1INZslIxpLJ/DWzp2MoSPMkZuP3ZPwbiAwEvPvYDudonjF4942&#10;egY3WyFxMZE8At2jOjSARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARTFb+HkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1044" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251684352;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFMVv4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nr9WIU2QtOgwo&#10;2mLp0LMiS40xWdQkJnb260vJzmNdLx12sSnxJX78yMll1xi2Vj7UYEueH404U1ZCVdvnkv94vPn0&#10;mbOAwlbCgFUl36jAL6cfP0xaV6gxLMFUyjMKYkPRupIvEV2RZUEuVSPCEThlSanBNwLp6J+zyouW&#10;ojcmG49GZ1kLvnIepAqBbq97JZ+m+ForifdaB4XMlJzehunr03cRv9l0IopnL9yylsMzxD+8ohG1&#10;paS7UNcCBVv5+q9QTS09BNB4JKHJQOtaqlQDVZOPXlUzXwqnUi0ETnA7mML/Cyvv1nP34Bl2X6Cj&#10;BkZAWheKQJexnk77Jv7ppYz0BOFmB5vqkEm6PD3Lj09II0mVj/OLcYI12zs7H/CrgoZFoeSeupLA&#10;EuvbgJSQTLcmMVcAU1c3tTHpEJmgroxna0E9NJieSB5/WBnL2pKfHZ+OUmAL0b2PbGwMoxIXhnT7&#10;ApOEG6OijbHflWZ1lep8I7eQUtld/mQdrTSleo/jYL9/1Xuc+zrII2UGizvnprbgU/VpePaQVT+3&#10;kOnengA/qDuK2C06Kpzad74lwAKqDfHCQz8ywcmbmrp3KwI+CE8zQg2nucd7+mgDhD4MEmdL8L/f&#10;uo/2RF3SctbSzJU8/FoJrzgz3yyR+iI/iTzCdDg5PSciMX+oWRxq7Kq5AqJEThvGySRGezRbUXto&#10;nmg9zGJWUgkrKXfJcSteYb8JaL1INZslIxpLJ/DWzp2MoSPMkZuP3ZPwbiAwEvPvYDudonjF4942&#10;egY3WyFxMZE8At2jOjSARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARTFb+HkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="6E239E2D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="12CF7950" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer11.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="069DACDE" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="55ADEE38" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251634688" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251627008" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="39" name="Textruta 1"/>
+              <wp:docPr id="55" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="5C91A59C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="7E43CDBD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1045" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251634688;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGqO6jeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxynj7VGnSJL0WFA&#10;0RZrh54VWWqMyaImMbGzX19Kdh7reumwi02JL/HjR15cdo1ha+VDDbbk+WjMmbISqto+l/zH4/Wn&#10;M84CClsJA1aVfKMCv5x+/HDRukJNYAmmUp5REBuK1pV8ieiKLAtyqRoRRuCUJaUG3wiko3/OKi9a&#10;it6YbDIen2Yt+Mp5kCoEur3qlXya4mutJN5pHRQyU3J6G6avT99F/GbTC1E8e+GWtRyeIf7hFY2o&#10;LSXdhboSKNjK13+FamrpIYDGkYQmA61rqVINVE0+flXNw1I4lWohcILbwRT+X1h5u35w955h9wU6&#10;amAEpHWhCHQZ6+m0b+KfXspITxBudrCpDpmky5PT/OiYNJJU+SQ/nyRYs72z8wG/KmhYFEruqSsJ&#10;LLG+CUgJyXRrEnMFMHV1XRuTDpEJam48WwvqocH0RPL4w8pY1pb89OhknAJbiO59ZGNjGJW4MKTb&#10;F5gk3BgVbYz9rjSrq1TnG7mFlMru8ifraKUp1XscB/v9q97j3NdBHikzWNw5N7UFn6pPw7OHrPq5&#10;hUz39gT4Qd1RxG7RUeHUvrMtARZQbYgXHvqRCU5e19S9GxHwXniaEWo4zT3e0UcbIPRhkDhbgv/9&#10;1n20J+qSlrOWZq7k4ddKeMWZ+WaJ1Of5ceQRpsPxyWciEvOHmsWhxq6aORAlctowTiYx2qPZitpD&#10;80TrYRazkkpYSblLjltxjv0moPUi1WyWjGgsncAb++BkDB1hjtx87J6EdwOBkZh/C9vpFMUrHve2&#10;0TO42QqJi4nkEege1aEBNNKJ+8P6iTvj8Jys9kty+gIAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGqO6jeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1045" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251627008;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGqO6jeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxynj7VGnSJL0WFA&#10;0RZrh54VWWqMyaImMbGzX19Kdh7reumwi02JL/HjR15cdo1ha+VDDbbk+WjMmbISqto+l/zH4/Wn&#10;M84CClsJA1aVfKMCv5x+/HDRukJNYAmmUp5REBuK1pV8ieiKLAtyqRoRRuCUJaUG3wiko3/OKi9a&#10;it6YbDIen2Yt+Mp5kCoEur3qlXya4mutJN5pHRQyU3J6G6avT99F/GbTC1E8e+GWtRyeIf7hFY2o&#10;LSXdhboSKNjK13+FamrpIYDGkYQmA61rqVINVE0+flXNw1I4lWohcILbwRT+X1h5u35w955h9wU6&#10;amAEpHWhCHQZ6+m0b+KfXspITxBudrCpDpmky5PT/OiYNJJU+SQ/nyRYs72z8wG/KmhYFEruqSsJ&#10;LLG+CUgJyXRrEnMFMHV1XRuTDpEJam48WwvqocH0RPL4w8pY1pb89OhknAJbiO59ZGNjGJW4MKTb&#10;F5gk3BgVbYz9rjSrq1TnG7mFlMru8ifraKUp1XscB/v9q97j3NdBHikzWNw5N7UFn6pPw7OHrPq5&#10;hUz39gT4Qd1RxG7RUeHUvrMtARZQbYgXHvqRCU5e19S9GxHwXniaEWo4zT3e0UcbIPRhkDhbgv/9&#10;1n20J+qSlrOWZq7k4ddKeMWZ+WaJ1Of5ceQRpsPxyWciEvOHmsWhxq6aORAlctowTiYx2qPZitpD&#10;80TrYRazkkpYSblLjltxjv0moPUi1WyWjGgsncAb++BkDB1hjtx87J6EdwOBkZh/C9vpFMUrHve2&#10;0TO42QqJi4nkEege1aEBNNKJ+8P6iTvj8Jys9kty+gIAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGqO6jeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="5C91A59C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="7E43CDBD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer12.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0D726017" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="2DC3BC24" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251633664" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251625984" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="37" name="Textruta 1"/>
+              <wp:docPr id="53" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="55BE2345" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="77F72EC6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1046" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251633664;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5GqF2eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t20cRM1hDWYUnlGQWyYNK7ga0Q3ybIg16oW4QycsqTU4GuBdPTPWelF&#10;Q9Frkw0Hg8usAV86D1KFQLc3nZLPUnytlcR7rYNCZgpOb8P09em7it9sNhWTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm6zM8vSCNJlQ/z8TDBmh2dnQ/4RUHNolBwT11J&#10;YIntbUBKSKZ7k5grgKnKRWVMOkQmqGvj2VZQDw2mJ5LHH1bGsqbgl+ejQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+8Z7Aqyg3BEvPHQjE5xcVNS9WxHwQXiaEWo4zT3e00cbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1OP8IvII0+Fi9JGIxPypZnWqsZv6GogSOW0YJ5MY7dHsRe2h&#10;fqL1MI9ZSSWspNwFx714jd0moPUi1XyejGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty9hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA5GqF2eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1046" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251625984;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5GqF2eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t20cRM1hDWYUnlGQWyYNK7ga0Q3ybIg16oW4QycsqTU4GuBdPTPWelF&#10;Q9Frkw0Hg8usAV86D1KFQLc3nZLPUnytlcR7rYNCZgpOb8P09em7it9sNhWTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm6zM8vSCNJlQ/z8TDBmh2dnQ/4RUHNolBwT11J&#10;YIntbUBKSKZ7k5grgKnKRWVMOkQmqGvj2VZQDw2mJ5LHH1bGsqbgl+ejQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+8Z7Aqyg3BEvPHQjE5xcVNS9WxHwQXiaEWo4zT3e00cbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1OP8IvII0+Fi9JGIxPypZnWqsZv6GogSOW0YJ5MY7dHsRe2h&#10;fqL1MI9ZSSWspNwFx714jd0moPUi1XyejGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty9hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA5GqF2eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="55BE2345" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="77F72EC6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer13.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0A516A83" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="2D59E1C4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251680768" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251685376" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="41" name="Textruta 4"/>
+              <wp:docPr id="57" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="0A2BE28F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="0A50939B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="0078135A">
+                          <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1049" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251680768;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAkJQhVeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKPRnsCrKDcES88dCMTnFxU9Hq3IuCD8DQj9OA093hPH22A0Ide4mwN/tdr&#10;99GeqEtazhqauYKHnxvhFWfmqyVSX+TnkUeYDufjj0Qk5k81q1ON3dTXQJTIacM4mcRoj2Yvag/1&#10;E62HecxKKmEl5S447sVr7DYBrRep5vNkRGPpBN7apZMxdIQ5cvOxfRLe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJCUIVXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1049" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251685376;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAkJQhVeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKPRnsCrKDcES88dCMTnFxU9Hq3IuCD8DQj9OA093hPH22A0Ide4mwN/tdr&#10;99GeqEtazhqauYKHnxvhFWfmqyVSX+TnkUeYDufjj0Qk5k81q1ON3dTXQJTIacM4mcRoj2Yvag/1&#10;E62HecxKKmEl5S447sVr7DYBrRep5vNkRGPpBN7apZMxdIQ5cvOxfRLe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJCUIVXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="0A2BE28F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="0A50939B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="0078135A">
+                    <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer14.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0924A5D9" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="0EFF96E5" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251636736" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251629056" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="42" name="Textruta 1"/>
+              <wp:docPr id="58" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2927858D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
-[...929 lines deleted...]
-                        <w:p w14:paraId="3BAB6FF4" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="64D31898" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 1" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251628544;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7Lc2geAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+tn//FZQ7ooWHbmKCk4uKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpy/w80gjT4Xz8kXjE/Klmdaqxm3oOxIicFoyTSYz2aPai9lA/&#10;0XaYxaykElZS7oLjXpxjtwhou0g1myUjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG62QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR05/AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHstzaB4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1050" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251629056;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBbl0eAeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+OtsTYAXljnjhoRuZ4OSiote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+jI/jzzCdDgffyQiMX+qWZ1q7KaeA1Eipw3jZBKjPZq9qD3U&#10;T7QeZjErqYSVlLvguBfn2G0CWi9SzWbJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObbZC4mEgege5Q7R+ARjpxv18/cWecnpPVcUlOfwMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBbl0eAeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="3BAB6FF4" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="64D31898" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer20.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer15.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6D044E84" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="103C92DD" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251640832" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251628032" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="48" name="Textruta 1"/>
+              <wp:docPr id="56" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="0B9076BA" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
-[...1549 lines deleted...]
-                        <w:p w14:paraId="181FE919" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="4335EF83" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251627520;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFOLDneAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+2r//Esod0cJDNzHByZuKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpi3wUaYTpMBp/JB4xf6pZnmrspl4AMSKnBeNkEqM9mr2oPdTP&#10;tB3mMSuphJWUu+C4FxfYLQLaLlLN58mIptIJvLWPTsbQEeVIzaf2WXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMU4sOd4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1051" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251628032;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlgjrHeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+HO0JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlgjrHeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="181FE919" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="4335EF83" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer30.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer16.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="68190589" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="3FF84930" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251645952" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251686400" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4991100</wp:posOffset>
+                <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>7762875</wp:posOffset>
+                <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="55" name="Textruta 1"/>
+              <wp:docPr id="60" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="48EBA509" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
-[...929 lines deleted...]
-                        <w:p w14:paraId="37586941" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="31B5F8B1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251677696;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAF6BFDeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLz7fsvoNoQLTz0ExOcvKnp8W5FwAfhaUTovWns8Z4+2gCBD4PE2RL877fu&#10;oz0xl7SctTRyJQ+/VsIrzsw3S5y+yE8ijTAdTk7PiUfMH2oWhxq7aq6AGJHTgnEyidEezVbUHpon&#10;2g6zmJVUwkrKXXLcilfYLwLaLlLNZsmIptIJvLVzJ2PoiHKk5mP3JLwb+ItE/DvYDqcoXtG4t42e&#10;wc1WSFRMHI8496gO+NNEJ+oP2yeujMNzstrvyOkLAAAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAF6BFDeAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1054" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251686400;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlUptjeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLx+ZYAC6g2xAsP/cgEJ29qer1bEfBBeJoRenCae7ynjzZA6MMgcbYE//ut&#10;+2hP1CUtZy3NXMnDr5XwijPzzRKpL/KTyCNMh5PTcyIS84eaxaHGrporIErktGGcTGK0R7MVtYfm&#10;idbDLGYllbCScpcct+IV9puA1otUs1kyorF0Am/t3MkYOsIcufnYPQnvBgIjMf8OttMpilc87m2j&#10;Z3CzFRIXE8kj0D2qwwPQSCfuD+sn7ozDc7LaL8npCwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJVKbY3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="37586941" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="31B5F8B1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer17.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5D84419F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="368126CE" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251630592" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251631104" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="33" name="Textruta 1"/>
+              <wp:docPr id="61" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="085F0E3D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="00626576" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251630592;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGcaQYeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZKfbd9/AdWGaOGhn5jg5HVNj3cjAt4LTyNC701jj3f00QYIfBgkzpbgf791&#10;H+2JuaTlrKWRK3n4tRJecWa+WeL0eX4caYTpcHzymXjE/KFmcaixq2YOxIicFoyTSYz2aLai9tA8&#10;0XaYxaykElZS7pLjVpxjvwhou0g1myUjmkon8MY+OBlDR5QjNR+7J+HdwF8k4t/CdjhF8YrGvW30&#10;DG62QqJi4njEuUd1wJ8mOlF/2D5xZRyek9V+R05fAAAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAZxpBh4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1055" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251631104;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmyy44eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZJPzrYEWEC1IV546EcmOHld0+vdiID3wtOM0IPT3OMdfbQBQh8GibMl+N9v&#10;3Ud7oi5pOWtp5koefq2EV5yZb5ZIfZ4fRx5hOhyffCYiMX+oWRxq7KqZA1Eipw3jZBKjPZqtqD00&#10;T7QeZjErqYSVlLvkuBXn2G8CWi9SzWbJiMbSCbyxD07G0BHmyM3H7kl4NxAYifm3sJ1OUbzicW8b&#10;PYObrZC4mEgege5RHR6ARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAmyy44eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="085F0E3D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="00626576" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer18.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="42D1C965" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="18D5AB03" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251629568" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251630080" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="31" name="Textruta 1"/>
+              <wp:docPr id="59" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3DCA0F10" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="16D6CFF3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251629568;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB5w+vNeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+3r//Csod0cJDNzHByUVFj3crAj4ITyNC701jj/f00QYIfOglztbgf712&#10;H+2JuaTlrKGRK3j4uRFecWa+WuL0OL+INMJ0uBh9JB4xf6pZnWrspr4GYkROC8bJJEZ7NHtRe6if&#10;aDvMY1ZSCSspd8FxL15jtwhou0g1nycjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG6+QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR85+AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHnD6814AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1056" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251630080;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBZeWHteQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+HO8JsIJyR7zw0I1McHJR0evdioAPwtOM0IPT3OM9fbQBQh96ibM1+F+v&#10;3Ud7oi5pOWto5goefm6EV5yZr5ZIPc4vIo8wHS5GH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBZeWHteQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="3DCA0F10" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="16D6CFF3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer19.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4FB2D9ED" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="2FDDCE62" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251678720" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251688448" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="35" name="Textruta 4"/>
+              <wp:docPr id="63" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4990104A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="497DBB3D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="0021551E">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1059" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251688448;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA7BmeVeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+NtoTYAXljnjhoRuZ4OSiote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+jI/jzzCdDgffyQiMX+qWZ1q7KaeA1Eipw3jZBKjPZq9qD3U&#10;T7QeZjErqYSVlLvguBfn2G0CWi9SzWbJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObbZC4mEgege5Q7R+ARjpxv18/cWecnpPVcUlOfwMAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOwZnlXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="497DBB3D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="0021551E">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0A2FA853" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251620864" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="46" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="69ACF118" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textruta 1" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251620864;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7Lc2geAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+tn//FZQ7ooWHbmKCk4uKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpy/w80gjT4Xz8kXjE/Klmdaqxm3oOxIicFoyTSYz2aPai9lA/&#10;0XaYxaykElZS7oLjXpxjtwhou0g1myUjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG62QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR05/AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHstzaB4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="69ACF118" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer20.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4461E9B2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251635200" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="64" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="57B1BCAE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="0021551E">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1060" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251635200;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBEtChAeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx0nTbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkH52TRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPRuNBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+Gu0JsIJyR7zw0I1McHJR0estRcB74WlG6MFp7vGOPtoAoQ+9xNka/K/X&#10;7qM9UZe0nDU0cwUPPzfCK87MV0ukvsjPI48wHc7HH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBEtChAeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="57B1BCAE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="0021551E">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer21.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="31B4D8D3" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251633152" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="62" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="52060B22" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="0021551E">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1061" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251633152;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD6oVUHeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkPx+RRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPzseDFNhCdO8iGxvDqMSFPt2x&#10;wSThzqhoY+w3pVlVpj5fyS2kVPaQP1lHK02p3uLY2x+reotz1wd5pMxg8eBcVxZ86j4NzxGy8sce&#10;Mt3ZE+AnfUcR21VLjRf8fLQnwArKHfHCQzcywclFRa+3FAHvhacZoQenucc7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD6oVUHeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="52060B22" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="0021551E">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer22.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1301E21A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251689472" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="66" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="475AF99F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="0021551E">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1064" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251689472;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA6cfSjeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qm0DIqUtSBOk1C&#10;gAYTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3HZ1oZtlA8V2ILngyFnykooK/tc8B+Pi0+f&#10;OQsobCkMWFXwrQr8cvbxw0XjpmoEKzCl8oyC2DBtXMFXiG6aZUGuVC3CAJyypNTga4F09M9Z6UVD&#10;0WuTjYbDSdaAL50HqUKg2+tOyWcpvtZK4p3WQSEzBafaMH19+i7jN5tdiOmzF25Vyb4M8Q9V1KKy&#10;lHQf6lqgYGtf/RWqrqSHABoHEuoMtK6kSj1QN/nwVTcPK+FU6oXACW4PU/h/YeXt5sHde4btF2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnC7h021yCRdjif5ySlpJKnyUX4+SrBmB2fnA35VULMoFNzTqySw&#10;xOYmICUk051JzBXAVOWiMiYdIhPUlfFsI+gNDaYSyeMPK2NZU/DJyXiYAluI7l1kY2MYlbjQpzs0&#10;mCTcGhVtjP2uNKvK1OcbuYWUyu7zJ+topSnVexx7+0NV73Hu+iCPlBks7p3ryoJP3afhOUBW/txB&#10;pjt7Avyo7yhiu2yp8YKfnO0IsIRyS7zw0I1McHJR0evdiID3wtOM0IPT3OMdfbQBQh96ibMV+N9v&#10;3Ud7oi5pOWto5goefq2FV5yZb5ZIfZ6fRh5hOpyOz4hIzB9rlscau66vgCiR04ZxMonRHs1O1B7q&#10;J1oP85iVVMJKyl1w3IlX2G0CWi9SzefJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJtOMX3F4842&#10;egY3XyNxMZE8At2h2j8AjXTifr9+4s44Pierw5KcvQAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOnH0o3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="475AF99F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="0021551E">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer23.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5F282DF9" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251637248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="67" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="37B62277" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="0021551E">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1065" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251637248;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA56EH4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qm0A4qUtSBOk1C&#10;gAYTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3HZ1oZtlA8V2ILngyFnykooK/tc8B+Pi09n&#10;nAUUthQGrCr4VgV+Ofv44aJxUzWCFZhSeUZBbJg2ruArRDfNsiBXqhZhAE5ZUmrwtUA6+ues9KKh&#10;6LXJRsPhJGvAl86DVCHQ7XWn5LMUX2sl8U7roJCZglNtmL4+fZfxm80uxPTZC7eqZF+G+IcqalFZ&#10;SroPdS1QsLWv/gpVV9JDAI0DCXUGWldSpR6om3z4qpuHlXAq9ULgBLeHKfy/sPJ28+DuPcP2C7T0&#10;gBGQxoVpoMvYT6t9Hf9UKSM9Qbjdw6ZaZJIux5P85JQ0klT5KD8fJVizg7PzAb8qqFkUCu7pVRJY&#10;YnMTkBKS6c4k5gpgqnJRGZMOkQnqyni2EfSGBlOJ5PGHlbGsKfjkZDxMgS1E9y6ysTGMSlzo0x0a&#10;TBJujYo2xn5XmlVl6vON3EJKZff5k3W00pTqPY69/aGq9zh3fZBHygwW9851ZcGn7tPwHCArf+4g&#10;0509AX7UdxSxXbbUeMFPznYEWEK5JV546EYmOLmo6PVuRMB74WlG6MFp7vGOPtoAoQ+9xNkK/O+3&#10;7qM9UZe0nDU0cwUPv9bCK87MN0ukPs9PI48wHU7Hn4lIzB9rlscau66vgCiR04ZxMonRHs1O1B7q&#10;J1oP85iVVMJKyl1w3IlX2G0CWi9SzefJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJtOMX3F4842&#10;egY3XyNxMZE8At2h2j8AjXTifr9+4s44Pierw5KcvQAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA56EH4eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="37B62277" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="0021551E">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer24.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5E35F1DB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251636224" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="65" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="0AF1187B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="0021551E">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1066" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251636224;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGWg4teQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYEdYosRYcB&#10;RVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995MVlWxu2VT5UYAuenw04U1ZCWdnngn9/vP7w&#10;ibOAwpbCgFUF36nAL+fv3100bqaGsAZTKs8oiA2zxhV8jehmWRbkWtUinIFTlpQafC2Qjv45K71o&#10;KHptsuFgMMka8KXzIFUIdHvVKfk8xddaSbzTOihkpuBUG6avT99V/GbzCzF79sKtK9mXIf6hilpU&#10;lpIeQl0JFGzjq79C1ZX0EEDjmYQ6A60rqVIP1E0+eNHNw1o4lXohcII7wBT+X1h5u31w955h+xla&#10;esAISOPCLNBl7KfVvo5/qpSRniDcHWBTLTJJl+NJfj4ijSRVPsynwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2xvAlJCMt2bxFwBTFVeV8akQ2SCWhrPtoLe0GAqkTz+sDKWNQWfnI8HKbCF6N5FNjaGUYkLfbpj&#10;g0nCnVHRxthvSrOqTH2+kltIqewhf7KOVppSvcWxtz9W9Rbnrg/ySJnB4sG5riz41H0aniNk5Y89&#10;ZLqzJ8BP+o4itquWGi/4+XRPgBWUO+KFh25kgpPXFb3ejQh4LzzNCD04zT3e0UcbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1NN8FHmE6TAafyQiMX+qWZ1q7KZeAlEipw3jZBKjPZq9qD3U&#10;T7QeFjErqYSVlLvguBeX2G0CWi9SLRbJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJ9OMXvB4842&#10;ega32CBxMZE8At2h2j8AjXTifr9+4s44PSer45Kc/wYAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGWg4teQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="0AF1187B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="0021551E">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer25.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="234BD3D5" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251690496" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="69" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="471B4DC2" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="0021551E">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1069" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251690496;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCl5fm5eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+Gu4JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEApeX5uXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="471B4DC2" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="0021551E">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer26.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="21AFA595" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251639296" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="70" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="24254E16" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="0021551E">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1070" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251639296;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDaV7ZseQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkPx+RRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPzseDFNhCdO8iGxvDqMSFPt2x&#10;wSThzqhoY+w3pVlVpj5fyS2kVPaQP1lHK02p3uLY2x+reotz1wd5pMxg8eBcVxZ86j4NzxGy8sce&#10;Mt3ZE+AnfUcR21VLjRd8dL4nwArKHfHCQzcywclFRa+3FAHvhacZoQenucc7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDaV7ZseQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="24254E16" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="0021551E">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer27.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="03DBFFAD" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251638272" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="68" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="03AC737E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="0021551E">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1071" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251638272;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkQssreQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+Gu0JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBkQssreQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="03AC737E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="0021551E">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer28.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="531A1574" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251691520" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="72" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3D7E2C0C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="0021551E">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1074" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251691520;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCkkmqPeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qmFBgVKeqKmCYh&#10;QCsTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3nV1oZtlA8V2ILngyFnykooK/tc8B+PN58+&#10;cxZQ2FIYsKrgWxX41fTjh8vGTdQIVmBK5RkFsWHSuIKvEN0ky4JcqVqEAThlSanB1wLp6J+z0ouG&#10;otcmGw2HZ1kDvnQepAqBbq87JZ+m+ForifdaB4XMFJxqw/T16buM32x6KSbPXrhVJfsyxD9UUYvK&#10;UtJ9qGuBgq199VeoupIeAmgcSKgz0LqSKvVA3eTDV90sVsKp1AuBE9wepvD/wsq7zcI9eIbtF2jp&#10;ASMgjQuTQJexn1b7Ov6pUkZ6gnC7h021yCRdnp7lJ2PSSFLlo/xilGDNDs7OB/yqoGZRKLinV0lg&#10;ic1tQEpIpjuTmCuAqcqbyph0iExQc+PZRtAbGkwlkscfVsaypuBnJ6fDFNhCdO8iGxvDqMSFPt2h&#10;wSTh1qhoY+x3pVlVpj7fyC2kVHafP1lHK02p3uPY2x+qeo9z1wd5pMxgce9cVxZ86j4NzwGy8ucO&#10;Mt3ZE+BHfUcR22VLjRd8fL4jwBLKLfHCQzcywcmbil7vVgR8EJ5mhB6c5h7v6aMNEPrQS5ytwP9+&#10;6z7aE3VJy1lDM1fw8GstvOLMfLNE6ot8HHmE6TA+PSciMX+sWR5r7LqeA1Eipw3jZBKjPZqdqD3U&#10;T7QeZjErqYSVlLvguBPn2G0CWi9SzWbJiMbSCby1Cydj6Ahz5OZj+yS86wmMxPw72E2nmLzicWcb&#10;PYObrZG4mEgege5Q7R+ARjpxv18/cWccn5PVYUlOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEApJJqj3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="3D7E2C0C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="0021551E">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer29.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5DB9FA28" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251641344" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="73" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="43C677EC" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="0021551E">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1075" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251641344;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCnC9/UeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qmFAYVKeqKmCYh&#10;QCsTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3nV1oZtlA8V2ILngyFnykooK/tc8B+PN5/O&#10;OQsobCkMWFXwrQr8avrxw2XjJmoEKzCl8oyC2DBpXMFXiG6SZUGuVC3CAJyypNTga4F09M9Z6UVD&#10;0WuTjYbDs6wBXzoPUoVAt9edkk9TfK2VxHutg0JmCk61Yfr69F3Gbza9FJNnL9yqkn0Z4h+qqEVl&#10;Kek+1LVAwda++itUXUkPATQOJNQZaF1JlXqgbvLhq24WK+FU6oXACW4PU/h/YeXdZuEePMP2C7T0&#10;gBGQxoVJoMvYT6t9Hf9UKSM9Qbjdw6ZaZJIuT8/ykzFpJKnyUX4xSrBmB2fnA35VULMoFNzTqySw&#10;xOY2ICUk051JzBXAVOVNZUw6RCaoufFsI+gNDaYSyeMPK2NZU/Czk9NhCmwhuneRjY1hVOJCn+7Q&#10;YJJwa1S0Mfa70qwqU59v5BZSKrvPn6yjlaZU73Hs7Q9Vvce564M8UmawuHeuKws+dZ+G5wBZ+XMH&#10;me7sCfCjvqOI7bKlxgs+Pt8RYAnllnjhoRuZ4ORNRa93KwI+CE8zQg9Oc4/39NEGCH3oJc5W4H+/&#10;dR/tibqk5ayhmSt4+LUWXnFmvlki9UU+jjzCdBiffiYiMX+sWR5r7LqeA1Eipw3jZBKjPZqdqD3U&#10;T7QeZjErqYSVlLvguBPn2G0CWi9SzWbJiMbSCby1Cydj6Ahz5OZj+yS86wmMxPw72E2nmLzicWcb&#10;PYObrZG4mEgege5Q7R+ARjpxv18/cWccn5PVYUlOXwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCnC9/UeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="43C677EC" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="0021551E">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="73AE4EFE" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251619840" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="44" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="279C79FB" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251619840;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFOLDneAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+2r//Esod0cJDNzHByZuKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpi3wUaYTpMBp/JB4xf6pZnmrspl4AMSKnBeNkEqM9mr2oPdTP&#10;tB3mMSuphJWUu+C4FxfYLQLaLlLN58mIptIJvLWPTsbQEeVIzaf2WXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMU4sOd4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="279C79FB" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer30.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6447E207" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251640320" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="71" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3CF7D90A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="0021551E">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1076" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251640320;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDYuZABeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkPx+RRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPzseDFNhCdO8iGxvDqMSFPt2x&#10;wSThzqhoY+w3pVlVpj5fyS2kVPaQP1lHK02p3uLY2x+reotz1wd5pMxg8eBcVxZ86j4NzxGy8sce&#10;Mt3ZE+AnfUcR21VLjRd8dLEnwArKHfHCQzcywclFRa+3FAHvhacZoQenucc7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDYuZABeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="3CF7D90A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="0021551E">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer31.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6E85E1D4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251692544" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="75" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3A508388" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="0021551E">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1079" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251692544;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC6xpZ5eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t1l46ZqBGswpfKMgtgwbVzB14hummVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw0nWgC+dB6lCoNubTslnKb7WSuK91kEhMwWnt2H6+vRdxW82uxTTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0L00CXsZ5W+zr+6aWM9ATh7gCbapFJuhxP8rNz0khS5aP8YpRgzY7Ozgf8oqBmUSi4p64k&#10;sMT2NiAlJNO9ScwVwFTlojImHSIT1LXxbCuohwbTE8njDytjWVPwydl4mAJbiO5dZGNjGJW40Kc7&#10;Fpgk3BkVbYz9pjSrylTnK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pPw3OErPyx&#10;h0x39gT4Sd1RxHbVUuHUytGeACsod8QLD93IBCcXFXXvVgR8EJ5mhBpOc4/39NEGCH3oJc7W4H+9&#10;dh/tibqk5ayhmSt4+LkRXnFmvloi9UV+HnmE6XA+/khEYv5UszrV2E19DUSJnDaMk0mM9mj2ovZQ&#10;P9F6mMespBJWUu6C4168xm4T0HqRaj5PRjSWTuCtXToZQ0eYIzcf2yfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAusaWeXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="3A508388" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="0021551E">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer32.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5920EBDB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251643392" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="76" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="775DB5D5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="0021551E">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1080" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251643392;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFdNmseQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l13daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Hr6/t1V4yZqBGswpfKMgtgwaVzB14hukmVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw4usAV86D1KFQLc3nZJPU3ytlcR7rYNCZgpOb8P09em7it9seiUmz164dSX7Z4h/eEUt&#10;KktJD6FuBAq28dVfoepKegigcSChzkDrSqpUA1WTD19Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm+yM/OSSNJlY/yy1GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVi8qYdIhMUHPj2VZQDw2mJ5LHH1bGsqbgF2fjYQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VTK8/2BFhBuSNeeOhGJji5qKh7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/z88gjTIfz8UciEvOnmtWpxm7qORAlctowTiYx2qPZi9pD&#10;/UTrYRazkkpYSbkLjntxjt0moPUi1WyWjGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO42QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty+hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDFdNmseQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="775DB5D5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="0021551E">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer33.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1BB45A3B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251642368" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="74" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="503EB62C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="0021551E">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1081" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251642368;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7YaTreQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfDvTzcf&#10;PnEWUNhSGLCq4DsV+NXs/bvLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tGvstKL&#10;hqLXJhsOBpOsAV86D1KFQLfXnZLPUnytlcR7rYNCZgpOb8P09em7jN9sdimmKy/cupL9M8Q/vKIW&#10;laWkh1DXAgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15U87gWTqVaCJzgDjCF/xdW3m0f3YNn2H6G&#10;lhoYAWlcmAa6jPW02tfxTy9lpCcIdwfYVItM0uV4kp+PSCNJlQ/zi2GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVN5Ux6RCZoBbGs62gHhpMTySPP6yMZU3BJ+fjQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtlS4VTK0d7Aiyh3BEvPHQjE5y8qah7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/yUeQRpsNo/JGIxPypZnmqsZt6AUSJnDaMk0mM9mj2ovZQ&#10;P9N6mMespBJWUu6C415cYLcJaL1INZ8nIxpLJ/DWPjoZQ0eYIzef2mfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB7YaTreQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="503EB62C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="0021551E">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer34.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="64E7EBCE" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251693568" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="78" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="76BFF505" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="0021551E">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1084" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251693568;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC7sQVPeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nr9WIU2QtOgwo&#10;2mLp0LMiS40xWdQkJnb260vJzmNdLx12sSnxJX78yMll1xi2Vj7UYEueH404U1ZCVdvnkv94vPn0&#10;mbOAwlbCgFUl36jAL6cfP0xaV6gxLMFUyjMKYkPRupIvEV2RZUEuVSPCEThlSanBNwLp6J+zyouW&#10;ojcmG49GZ1kLvnIepAqBbq97JZ+m+ForifdaB4XMlJzehunr03cRv9l0IopnL9yylsMzxD+8ohG1&#10;paS7UNcCBVv5+q9QTS09BNB4JKHJQOtaqlQDVZOPXlUzXwqnUi0ETnA7mML/Cyvv1nP34Bl2X6Cj&#10;BkZAWheKQJexnk77Jv7ppYz0BOFmB5vqkEm6PD3Lj09II0mVj/OLcYI12zs7H/CrgoZFoeSeupLA&#10;EuvbgJSQTLcmMVcAU1c3tTHpEJmgroxna0E9NJieSB5/WBnL2pKfHZ+OUmAL0b2PbGwMoxIXhnT7&#10;ApOEG6OijbHflWZ1lep8I7eQUtld/mQdrTSleo/jYL9/1Xuc+zrII2UGizvnprbgU/VpePaQVT+3&#10;kOnengA/qDuK2C06Kpxaeb4lwAKqDfHCQz8ywcmbmrp3KwI+CE8zQg2nucd7+mgDhD4MEmdL8L/f&#10;uo/2RF3SctbSzJU8/FoJrzgz3yyR+iI/iTzCdDg5PSciMX+oWRxq7Kq5AqJEThvGySRGezRbUXto&#10;nmg9zGJWUgkrKXfJcSteYb8JaL1INZslIxpLJ/DWzp2MoSPMkZuP3ZPwbiAwEvPvYDudonjF4942&#10;egY3WyFxMZE8At2jOjSARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAu7EFT3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="76BFF505" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="0021551E">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer35.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="36395030" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251645440" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="79" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6F837B0B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="0021551E">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1085" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251645440;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4KLAUeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxynj7VGnSJL0WFA&#10;0RZrh54VWWqMyaImMbGzX19Kdh7reumwi02JL/HjR15cdo1ha+VDDbbk+WjMmbISqto+l/zH4/Wn&#10;M84CClsJA1aVfKMCv5x+/HDRukJNYAmmUp5REBuK1pV8ieiKLAtyqRoRRuCUJaUG3wiko3/OKi9a&#10;it6YbDIen2Yt+Mp5kCoEur3qlXya4mutJN5pHRQyU3J6G6avT99F/GbTC1E8e+GWtRyeIf7hFY2o&#10;LSXdhboSKNjK13+FamrpIYDGkYQmA61rqVINVE0+flXNw1I4lWohcILbwRT+X1h5u35w955h9wU6&#10;amAEpHWhCHQZ6+m0b+KfXspITxBudrCpDpmky5PT/OiYNJJU+SQ/nyRYs72z8wG/KmhYFEruqSsJ&#10;LLG+CUgJyXRrEnMFMHV1XRuTDpEJam48WwvqocH0RPL4w8pY1pb89OhknAJbiO59ZGNjGJW4MKTb&#10;F5gk3BgVbYz9rjSrq1TnG7mFlMru8ifraKUp1XscB/v9q97j3NdBHikzWNw5N7UFn6pPw7OHrPq5&#10;hUz39gT4Qd1RxG7RUeHUyrMtARZQbYgXHvqRCU5e19S9GxHwXniaEWo4zT3e0UcbIPRhkDhbgv/9&#10;1n20J+qSlrOWZq7k4ddKeMWZ+WaJ1Of5ceQRpsPxyWciEvOHmsWhxq6aORAlctowTiYx2qPZitpD&#10;80TrYRazkkpYSblLjltxjv0moPUi1WyWjGgsncAb++BkDB1hjtx87J6EdwOBkZh/C9vpFMUrHve2&#10;0TO42QqJi4nkEege1aEBNNKJ+8P6iTvj8Jys9kty+gIAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC4KLAUeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="6F837B0B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="0021551E">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer36.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4488AE92" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251644416" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="77" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2D0E3EDB" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="0021551E">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1086" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251644416;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDHmv/BeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t20cRM1hDWYUnlGQWyYNK7ga0Q3ybIg16oW4QycsqTU4GuBdPTPWelF&#10;Q9Frkw0Hg8usAV86D1KFQLc3nZLPUnytlcR7rYNCZgpOb8P09em7it9sNhWTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm6zM8vSCNJlQ/z8TDBmh2dnQ/4RUHNolBwT11J&#10;YIntbUBKSKZ7k5grgKnKRWVMOkQmqGvj2VZQDw2mJ5LHH1bGsqbgl+ejQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VTK8d7Aqyg3BEvPHQjE5xcVNS9WxHwQXiaEWo4zT3e00cbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1OP8IvII0+Fi9JGIxPypZnWqsZv6GogSOW0YJ5MY7dHsRe2h&#10;fqL1MI9ZSSWspNwFx714jd0moPUi1XyejGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty9hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDHmv/BeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="2D0E3EDB" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="0021551E">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer37.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1617C8E8" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251694592" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="81" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="0C4E6830" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="0021551E">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1089" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251694592;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDapVbieAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qpcUJwtCfACsod8cJDNzLByUVFr3crAj4ITzNCD05zj/f00QYIfeglztbgf712&#10;H+2JuqTlrKGZK3j4uRFecWa+WiL1RX4eeYTpcD7+SERi/lSzOtXYTX0NRImcNoyTSYz2aPai9lA/&#10;0XqYx6ykElZS7oLjXrzGbhPQepFqPk9GNJZO4K1dOhlDR5gjNx/bJ+FdT2Ak5t/BfjrF9AWPO9vo&#10;Gdx8g8TFRPIIdIdq/wA00on7/fqJO+P0nKyOS3L2GwAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDapVbieAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="0C4E6830" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="0021551E">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer38.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0C623E9C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251647488" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="82" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="53B3433F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="0021551E">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1090" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251647488;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQClFxk3eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YjgngArKHfECw/dyAQnFxW93q0I+CA8zQg9OM093tNHGyD0oZc4W4P/9dp9&#10;tCfqkpazhmau4OHnRnjFmflqidQX+XnkEabD+fgjEYn5U83qVGM39TUQJXLaME4mMdqj2YvaQ/1E&#10;62Ees5JKWEm5C4578Rq7TUDrRar5PBnRWDqBt3bpZAwdYY7cfGyfhHc9gZGYfwf76RTTFzzubKNn&#10;cPMNEhcTySPQHar9A9BIJ+736yfujNNzsjouydlvAAAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKUXGTd4AgAAbAUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="53B3433F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="0021551E">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer39.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="330E8FF8" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251646464" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="80" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="751AA87B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="0021551E">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1091" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251646464;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAbAmRweAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgnB0Z4ASyh3xAsP3cgEJ28qer1bEfBBeJoRenCae7ynjzZA6EMvcbYG/+u1&#10;+2hP1CUtZw3NXMHDz43wijPz1RKpL/JR5BGmw2j8kYjE/Klmeaqxm3oBRImcNoyTSYz2aPai9lA/&#10;03qYx6ykElZS7oLjXlxgtwlovUg1nycjGksn8NY+OhlDR5gjN5/aZ+FdT2Ak5t/BfjrF9AWPO9vo&#10;Gdx8g8TFRPIIdIdq/wA00on7/fqJO+P0nKyOS3L2GwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABsCZHB4AgAAbAUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="751AA87B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="0021551E">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="377553EB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251682304" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="48" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4028E947" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1039" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251678720;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBERsjOeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t1l46ZqBGswpfKMgtgwbVzB14hummVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw0nWgC+dB6lCoNubTslnKb7WSuK91kEhMwWnt2H6+vRdxW82uxTTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0L00CXsZ5W+zr+6aWM9ATh7gCbapFJuhxP8rNz0khS5aP8YpRgzY7Ozgf8oqBmUSi4p64k&#10;sMT2NiAlJNO9ScwVwFTlojImHSIT1LXxbCuohwbTE8njDytjWVPwydl4mAJbiO5dZGNjGJW40Kc7&#10;Fpgk3BkVbYz9pjSrylTnK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pPw3OErPyx&#10;h0x39gT4Sd1RxHbVUuGxfXsCrKDcES88dCMTnFxU1L1bEfBBeJoRajjNPd7TRxsg9KGXOFuD//Xa&#10;fbQn6pKWs4ZmruDh50Z4xZn5aonUF/l55BGmw/n4IxGJ+VPN6lRjN/U1ECVy2jBOJjHao9mL2kP9&#10;ROthHrOSSlhJuQuOe/Eau01A60Wq+TwZ0Vg6gbd26WQMHWGO3Hxsn4R3PYGRmH8H++kU0xc87myj&#10;Z3DzDRIXE8kj0B2qfQNopBP3+/UTd8bpOVkdl+TsNwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAREbIznkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251682304;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAF6BFDeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLz7fsvoNoQLTz0ExOcvKnp8W5FwAfhaUTovWns8Z4+2gCBD4PE2RL877fu&#10;oz0xl7SctTRyJQ+/VsIrzsw3S5y+yE8ijTAdTk7PiUfMH2oWhxq7aq6AGJHTgnEyidEezVbUHpon&#10;2g6zmJVUwkrKXXLcilfYLwLaLlLNZsmIptIJvLVzJ2PoiHKk5mP3JLwb+ItE/DvYDqcoXtG4t42e&#10;wc1WSFRMHI8496gO+NNEJ+oP2yeujMNzstrvyOkLAAAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAF6BFDeAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="4990104A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="4028E947" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer40.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="10783316" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="71FA2B28" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251632640" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251695616" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4991100</wp:posOffset>
+                <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>7762875</wp:posOffset>
+                <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="36" name="Textruta 1"/>
+              <wp:docPr id="99" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3613E0A1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="2A1B2B01" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="0021551E">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1094" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251695616;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDb0sXUeAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01TgiebwmwgGpDvPDQj0xw8qam17sVAR+EpxmhB6e5x3v6aAOEPgwSZ0vwv9+6&#10;j/ZEXdJy1tLMlTz8WgmvODPfLJH6Ij+JPMJ0ODk9JyIxf6hZHGrsqrkCokROG8bJJEZ7NFtRe2ie&#10;aD3MYlZSCSspd8lxK15hvwlovUg1myUjGksn8NbOnYyhI8yRm4/dk/BuIDAS8+9gO52ieMXj3jZ6&#10;BjdbIXExkTwC3aM6PACNdOL+sH7izjg8J6v9kpy+AAAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDb0sXUeAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="2A1B2B01" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="0021551E">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer41.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0DE77654" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251649536" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="100" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6839F6FD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="0021551E">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1095" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251649536;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDYS3CPeAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+iocULwbEuABVQb4oWHfmSCk9c1vd6NCHgvPM0IPTjNPd7RRxsg9GGQOFuC//3W&#10;fbQn6pKWs5ZmruTh10p4xZn5ZonU5/lx5BGmw/HJZyIS84eaxaHGrpo5ECVy2jBOJjHao9mK2kPz&#10;ROthFrOSSlhJuUuOW3GO/Sag9SLVbJaMaCydwBv74GQMHWGO3HzsnoR3A4GRmH8L2+kUxSse97bR&#10;M7jZComLieQR6B7V4QFopBP3h/UTd8bhOVntl+T0BQAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANhLcI94AgAAbAUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="6839F6FD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="0021551E">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer42.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0F35F746" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251648512" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="98" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="356459A5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="0021551E">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1096" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251648512;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCn+T9aeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgnB8Z4AKyh3xAsP3cgEJxcVvd6tCPggPM0IPTjNPd7TRxsg9KGXOFuD//Xa&#10;fbQn6pKWs4ZmruDh50Z4xZn5aonU4/wi8gjT4WL0kYjE/Klmdaqxm/oaiBI5bRgnkxjt0exF7aF+&#10;ovUwj1lJJayk3AXHvXiN3Sag9SLVfJ6MaCydwFu7dDKGjjBHbj62T8K7nsBIzL+D/XSKyQsed7bR&#10;M7j5BomLieQR6A7V/gFopBP3+/UTd8bpOVkdl+TsNwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCn+T9aeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="356459A5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="0021551E">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer43.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7286F4CD" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658314" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="102" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2B79F0A8" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00EC3063">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1099" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658314;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFhjkieQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLz8ZYAC6g2xAsP/cgEJ29qer1bEfBBeJoRenCae7ynjzZA6MMgcbYE//ut&#10;+2hP1CUtZy3NXMnDr5XwijPzzRKpL/KTyCNMh5PTcyIS84eaxaHGrporIErktGGcTGK0R7MVtYfm&#10;idbDLGYllbCScpcct+IV9puA1otUs1kyorF0Am/t3MkYOsIcufnYPQnvBgIjMf8OttMpilc87m2j&#10;Z3CzFRIXE8kj0D2qwwPQSCfuD+sn7ozDc7LaL8npCwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAxYY5InkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="2B79F0A8" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00EC3063">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer44.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="54546BC1" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658269" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="103" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4DC2EF83" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1040" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251632640;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA79IcbeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l13daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Hr6/t1V4yZqBGswpfKMgtgwaVzB14hukmVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw4usAV86D1KFQLc3nZJPU3ytlcR7rYNCZgpOb8P09em7it9seiUmz164dSX7Z4h/eEUt&#10;KktJD6FuBAq28dVfoepKegigcSChzkDrSqpUA1WTD19Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm+yM/OSSNJlY/yy1GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVi8qYdIhMUHPj2VZQDw2mJ5LHH1bGsqbgF2fjYQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+872BFhBuSNeeOhGJji5qKh7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/z88gjTIfz8UciEvOnmtWpxm7qORAlctowTiYx2qPZi9pD&#10;/UTrYRazkkpYSbkLjntxjt0moPUi1WyWjGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO42QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty+hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA79IcbeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1100" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658269;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC6NHb3eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qm0DIqUtSBOk1C&#10;gAYTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3HZ1oZtlA8V2ILngyFnykooK/tc8B+Pi0+f&#10;OQsobCkMWFXwrQr8cvbxw0XjpmoEKzCl8oyC2DBtXMFXiG6aZUGuVC3CAJyypNTga4F09M9Z6UVD&#10;0WuTjYbDSdaAL50HqUKg2+tOyWcpvtZK4p3WQSEzBafaMH19+i7jN5tdiOmzF25Vyb4M8Q9V1KKy&#10;lHQf6lqgYGtf/RWqrqSHABoHEuoMtK6kSj1QN/nwVTcPK+FU6oXACW4PU/h/YeXt5sHde4btF2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnC7h021yCRdjif5ySlpJKnyUX4+SrBmB2fnA35VULMoFNzTqySw&#10;xOYmICUk051JzBXAVOWiMiYdIhPUlfFsI+gNDaYSyeMPK2NZU/DJyXiYAluI7l1kY2MYlbjQpzs0&#10;mCTcGhVtjP2uNKvK1OcbuYWUyu7zJ+topSnVexx7+0NV73Hu+iCPlBks7p3ryoJP3afhOUBW/txB&#10;pjt7Avyo7yhiu2yp8YKfnewIsIRyS7zw0I1McHJR0evdiID3wtOM0IPT3OMdfbQBQh96ibMV+N9v&#10;3Ud7oi5pOWto5goefq2FV5yZb5ZIfZ6fRh5hOpyOz4hIzB9rlscau66vgCiR04ZxMonRHs1O1B7q&#10;J1oP85iVVMJKyl1w3IlX2G0CWi9SzefJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJtOMX3F4842&#10;egY3XyNxMZE8At2h2j8AjXTifr9+4s44Pierw5KcvQAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC6NHb3eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="3613E0A1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="4DC2EF83" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer45.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0946F270" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="1F4A8BC2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251631616" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658268" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="34" name="Textruta 1"/>
+              <wp:docPr id="101" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="5B9C13CE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="535D761B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1041" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251631616;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCF4fpceQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfDvTzcf&#10;PnEWUNhSGLCq4DsV+NXs/bvLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tGvstKL&#10;hqLXJhsOBpOsAV86D1KFQLfXnZLPUnytlcR7rYNCZgpOb8P09em7jN9sdimmKy/cupL9M8Q/vKIW&#10;laWkh1DXAgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15U87gWTqVaCJzgDjCF/xdW3m0f3YNn2H6G&#10;lhoYAWlcmAa6jPW02tfxTy9lpCcIdwfYVItM0uV4kp+PSCNJlQ/zi2GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVN5Ux6RCZoBbGs62gHhpMTySPP6yMZU3BJ+fjQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtlS4VT+0Z7Aiyh3BEvPHQjE5y8qah7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/yUeQRpsNo/JGIxPypZnmqsZt6AUSJnDaMk0mM9mj2ovZQ&#10;P9N6mMespBJWUu6C415cYLcJaL1INZ8nIxpLJ/DWPjoZQ0eYIzef2mfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCF4fpceQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1101" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658268;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEIQuweQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qmFBgVKeqKmCYh&#10;QCsTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3nV1oZtlA8V2ILngyFnykooK/tc8B+PN58+&#10;cxZQ2FIYsKrgWxX41fTjh8vGTdQIVmBK5RkFsWHSuIKvEN0ky4JcqVqEAThlSanB1wLp6J+z0ouG&#10;otcmGw2HZ1kDvnQepAqBbq87JZ+m+ForifdaB4XMFJxqw/T16buM32x6KSbPXrhVJfsyxD9UUYvK&#10;UtJ9qGuBgq199VeoupIeAmgcSKgz0LqSKvVA3eTDV90sVsKp1AuBE9wepvD/wsq7zcI9eIbtF2jp&#10;ASMgjQuTQJexn1b7Ov6pUkZ6gnC7h021yCRdnp7lJ2PSSFLlo/xilGDNDs7OB/yqoGZRKLinV0lg&#10;ic1tQEpIpjuTmCuAqcqbyph0iExQc+PZRtAbGkwlkscfVsaypuBnJ6fDFNhCdO8iGxvDqMSFPt2h&#10;wSTh1qhoY+x3pVlVpj7fyC2kVHafP1lHK02p3uPY2x+qeo9z1wd5pMxgce9cVxZ86j4NzwGy8ucO&#10;Mt3ZE+BHfUcR22VLjRf8fLwjwBLKLfHCQzcywcmbil7vVgR8EJ5mhB6c5h7v6aMNEPrQS5ytwP9+&#10;6z7aE3VJy1lDM1fw8GstvOLMfLNE6ot8HHmE6TA+PSciMX+sWR5r7LqeA1Eipw3jZBKjPZqdqD3U&#10;T7QeZjErqYSVlLvguBPn2G0CWi9SzWbJiMbSCby1Cydj6Ahz5OZj+yS86wmMxPw72E2nmLzicWcb&#10;PYObrZG4mEgege5Q7R+ARjpxv18/cWccn5PVYUlOXwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEIQuweQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="5B9C13CE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="535D761B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="586B4906" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251622912" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="49" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="34F760C0" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251622912;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGcaQYeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZKfbd9/AdWGaOGhn5jg5HVNj3cjAt4LTyNC701jj3f00QYIfBgkzpbgf791&#10;H+2JuaTlrKWRK3n4tRJecWa+WeL0eX4caYTpcHzymXjE/KFmcaixq2YOxIicFoyTSYz2aLai9tA8&#10;0XaYxaykElZS7pLjVpxjvwhou0g1myUjmkon8MY+OBlDR5QjNR+7J+HdwF8k4t/CdjhF8YrGvW30&#10;DG62QqJi4njEuUd1wJ8mOlF/2D5xZRyek9V+R05fAAAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAZxpBh4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="34F760C0" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="11CEAA1D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251621888" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="47" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="43F00426" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251621888;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB5w+vNeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+3r//Csod0cJDNzHByUVFj3crAj4ITyNC701jj/f00QYIfOglztbgf712&#10;H+2JuaTlrKGRK3j4uRFecWa+WuL0OL+INMJ0uBh9JB4xf6pZnWrspr4GYkROC8bJJEZ7NHtRe6if&#10;aDvMY1ZSCSspd8FxL15jtwhou0g1nycjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG6+QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR85+AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHnD6814AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="43F00426" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="01D22620" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251683328" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="51" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="7BF386E6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00EC3063">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1039" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251683328;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBERsjOeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t1l46ZqBGswpfKMgtgwbVzB14hummVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw0nWgC+dB6lCoNubTslnKb7WSuK91kEhMwWnt2H6+vRdxW82uxTTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0L00CXsZ5W+zr+6aWM9ATh7gCbapFJuhxP8rNz0khS5aP8YpRgzY7Ozgf8oqBmUSi4p64k&#10;sMT2NiAlJNO9ScwVwFTlojImHSIT1LXxbCuohwbTE8njDytjWVPwydl4mAJbiO5dZGNjGJW40Kc7&#10;Fpgk3BkVbYz9pjSrylTnK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pPw3OErPyx&#10;h0x39gT4Sd1RxHbVUuGxfXsCrKDcES88dCMTnFxU1L1bEfBBeJoRajjNPd7TRxsg9KGXOFuD//Xa&#10;fbQn6pKWs4ZmruDh50Z4xZn5aonUF/l55BGmw/n4IxGJ+VPN6lRjN/U1ECVy2jBOJjHao9mL2kP9&#10;ROthHrOSSlhJuQuOe/Eau01A60Wq+TwZ0Vg6gbd26WQMHWGO3Hxsn4R3PYGRmH8H++kU0xc87myj&#10;Z3DzDRIXE8kj0B2qfQNopBP3+/UTd8bpOVkdl+TsNwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAREbIznkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="7BF386E6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00EC3063">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1BCFE543" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251624960" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="52" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6CC32E87" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1040" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251624960;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA79IcbeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l13daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Hr6/t1V4yZqBGswpfKMgtgwaVzB14hukmVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw4usAV86D1KFQLc3nZJPU3ytlcR7rYNCZgpOb8P09em7it9seiUmz164dSX7Z4h/eEUt&#10;KktJD6FuBAq28dVfoepKegigcSChzkDrSqpUA1WTD19Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm+yM/OSSNJlY/yy1GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVi8qYdIhMUHPj2VZQDw2mJ5LHH1bGsqbgF2fjYQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+872BFhBuSNeeOhGJji5qKh7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/z88gjTIfz8UciEvOnmtWpxm7qORAlctowTiYx2qPZi9pD&#10;/UTrYRazkkpYSbkLjntxjt0moPUi1WyWjGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO42QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty+hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA79IcbeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="6CC32E87" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2F7B41DF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251623936" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="50" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3E252804" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1041" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251623936;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCF4fpceQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfDvTzcf&#10;PnEWUNhSGLCq4DsV+NXs/bvLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tGvstKL&#10;hqLXJhsOBpOsAV86D1KFQLfXnZLPUnytlcR7rYNCZgpOb8P09em7jN9sdimmKy/cupL9M8Q/vKIW&#10;laWkh1DXAgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15U87gWTqVaCJzgDjCF/xdW3m0f3YNn2H6G&#10;lhoYAWlcmAa6jPW02tfxTy9lpCcIdwfYVItM0uV4kp+PSCNJlQ/zi2GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVN5Ux6RCZoBbGs62gHhpMTySPP6yMZU3BJ+fjQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtlS4VT+0Z7Aiyh3BEvPHQjE5y8qah7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/yUeQRpsNo/JGIxPypZnmqsZt6AUSJnDaMk0mM9mj2ovZQ&#10;P9N6mMespBJWUu6C415cYLcJaL1INZ8nIxpLJ/DWPjoZQ0eYIzef2mfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCF4fpceQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="3E252804" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6BD0305D" w14:textId="77777777" w:rsidR="00BB04B6" w:rsidRDefault="00BB04B6" w:rsidP="006923D1">
+    <w:p w14:paraId="3F05DA19" w14:textId="77777777" w:rsidR="0011157F" w:rsidRDefault="0011157F" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="Sidfot"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1B221844" w14:textId="77777777" w:rsidR="00BB04B6" w:rsidRPr="006923D1" w:rsidRDefault="00BB04B6" w:rsidP="006923D1">
+    <w:p w14:paraId="5ABBEC9F" w14:textId="77777777" w:rsidR="0011157F" w:rsidRPr="006923D1" w:rsidRDefault="0011157F" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="Sidfot"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3C402549" w14:textId="77777777" w:rsidR="00BB04B6" w:rsidRDefault="00BB04B6" w:rsidP="006923D1">
+    <w:p w14:paraId="780129B5" w14:textId="77777777" w:rsidR="0011157F" w:rsidRDefault="0011157F" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="RKbas"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="4068D587" w14:textId="77777777" w:rsidR="0004109B" w:rsidRDefault="0004109B" w:rsidP="0004109B">
+    <w:p w14:paraId="25D1E163" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="0059448B">
       <w:pPr>
         <w:pStyle w:val="Fotnotstext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Senaste lydelse av rubriken närmast före 2</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> 2018:1124. </w:t>
+        <w:t xml:space="preserve"> Senaste lydelse 2023:460.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="10D47C1B" w14:textId="77777777" w:rsidR="0004109B" w:rsidRDefault="0004109B" w:rsidP="0004109B">
+    <w:p w14:paraId="7FC04B28" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="0059448B">
       <w:pPr>
         <w:pStyle w:val="Fotnotstext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Senaste lydelse </w:t>
-[...5 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> Senaste lydelse av </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F104694" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="0059448B">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2 § 2025:35</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E7057C8" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="0059448B">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>rubriken närmast före 2 § 2025:35.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="42A9C60A" w14:textId="77777777" w:rsidR="0004109B" w:rsidRDefault="0004109B" w:rsidP="0004109B">
+    <w:p w14:paraId="33394229" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00C42F08">
       <w:pPr>
         <w:pStyle w:val="Fotnotstext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Senaste lydelse 2011:417.</w:t>
-[...113 lines deleted...]
-        <w:t xml:space="preserve"> Senaste lydelse 2011:417.</w:t>
+        <w:t xml:space="preserve"> Senaste lydelse 2023:460.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5B90223F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="503C1507" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251652096" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251650560" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="5" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="445F26DD" w14:textId="6E2BDDF0" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="003925E1" w:rsidP="00664D04">
+                        <w:p w14:paraId="779C53CB" w14:textId="631C2EDA" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B42C79" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
                               <w:id w:val="1909953747"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00DE4719">
+                              <w:r w:rsidR="0021551E">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
                               <w:id w:val="1135212224"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:placeholder>
-[...1 lines deleted...]
-                              </w:placeholder>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00A8204C">
-                                <w:t>2025/26:256</w:t>
+                              <w:r w:rsidR="00314E4D">
+                                <w:t>2025/26:277</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251652096;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7iLIdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2Q+eXUG2JEB76WQlOXtfUtRsR8F54Gg5qNA083tGhDRDqMEicrcD/fu1/tCfO&#10;kpazloat5OHXWnjFmflmic3n+WQSpzNdJqefiEDMH2uWxxq7bi6BqJDTanEyidEezU7UHppH2gvz&#10;mJVUwkrKXXLciZfYrwDaK1LN58mI5tEJvLELJ2PoCG/k5EP3KLwbiItE+VvYjaUoXvC3t42ewc3X&#10;SBxM5I4A96gOwNMsJ84Peycui+N7sjpsx9kzAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3XuKo&#10;8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQuXYX&#10;fqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9YBEO&#10;2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2BHFE&#10;eEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDH7iLIdQIAAGUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251650560;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7iLIdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2Q+eXUG2JEB76WQlOXtfUtRsR8F54Gg5qNA083tGhDRDqMEicrcD/fu1/tCfO&#10;kpazloat5OHXWnjFmflmic3n+WQSpzNdJqefiEDMH2uWxxq7bi6BqJDTanEyidEezU7UHppH2gvz&#10;mJVUwkrKXXLciZfYrwDaK1LN58mI5tEJvLELJ2PoCG/k5EP3KLwbiItE+VvYjaUoXvC3t42ewc3X&#10;SBxM5I4A96gOwNMsJ84Peycui+N7sjpsx9kzAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3XuKo&#10;8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQuXYX&#10;fqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9YBEO&#10;2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2BHFE&#10;eEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDH7iLIdQIAAGUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="445F26DD" w14:textId="6E2BDDF0" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00472233" w:rsidP="00664D04">
+                  <w:p w14:paraId="779C53CB" w14:textId="631C2EDA" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B42C79" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
                         <w:id w:val="1909953747"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00DE4719">
+                        <w:r w:rsidR="0021551E">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
                         <w:id w:val="1135212224"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:placeholder>
-[...1 lines deleted...]
-                        </w:placeholder>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00A8204C">
-                          <w:t>2025/26:256</w:t>
+                        <w:r w:rsidR="00314E4D">
+                          <w:t>2025/26:277</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header10.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3D875C2B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="53F09A4E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251668992" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4419600</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>457200</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="10" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="659BE367" w14:textId="1F11EF34" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B42C79" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="1356842083"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="0021551E">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-2146566013"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00314E4D">
+                                <w:t>2025/26:277</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1043" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251668992;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBpV03WeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi173zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGlXTdZ5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="659BE367" w14:textId="1F11EF34" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B42C79" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="1356842083"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="0021551E">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-2146566013"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00314E4D">
+                          <w:t>2025/26:277</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header11.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="160924F2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251654656" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>442595</wp:posOffset>
+                <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="13" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="1FCB730E" w14:textId="37765C4A" w:rsidR="00244011" w:rsidRDefault="003925E1" w:rsidP="00664D04">
+                        <w:p w14:paraId="761DEADC" w14:textId="74E439F9" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B42C79" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-1240321505"/>
+                              <w:id w:val="-376543401"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00DE4719">
+                              <w:r w:rsidR="0021551E">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="659363582"/>
+                              <w:id w:val="-1170636973"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00A8204C">
-[...52 lines deleted...]
-                                <w:t xml:space="preserve"> </w:t>
+                              <w:r w:rsidR="00314E4D">
+                                <w:t>2025/26:277</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1047" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDIk7/fdwIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtP2zAUfp+0/2D5faTpChtRU9SBmCYh&#10;QCsTz65j02iOj2efNul+PcdOehnjhWkvie3zndt3LtOLrjFso3yowZY8PxlxpqyEqrZPJf/xcP3h&#10;M2cBha2EAatKvlWBX8zev5u2rlBjWIGplGdkxIaidSVfIboiy4JcqUaEE3DKklCDbwTS1T9llRct&#10;WW9MNh6NzrIWfOU8SBUCvV71Qj5L9rVWEu+0DgqZKTnFhunr03cZv9lsKoonL9yqlkMY4h+iaERt&#10;yene1JVAwda+/stUU0sPATSeSGgy0LqWKuVA2eSjF9ksVsKplAuRE9yepvD/zMrbzcLde4bdF+io&#10;gJGQ1oUi0GPMp9O+iX+KlJGcKNzuaVMdMhmV8klOteBMkiwf5+fjxGt20HY+4FcFDYuHknsqS2JL&#10;bG4CkkeC7iDRWQBTV9e1MekSW0FdGs82gopoMMVIGn+gjGVtyc8+no6SYQtRvbdsbDSjUjMM7g4Z&#10;phNujYoYY78rzeoqJfqKbyGlsnv/CR1Rmly9RXHAH6J6i3KfB2kkz2Bxr9zUFnzKPk3PgbLq544y&#10;3eOJ8KO84xG7ZUeJl7wvXXxaQrWlxvDQz0xw8rqm6t2IgPfC05BQwWnw8Y4+2gCxD8OJsxX436+9&#10;Rzz1Lkk5a2noSh5+rYVXnJlvlrr6PJ9M4pSmy+T0E0XD/LFkeSyx6+YSqCVyWjFOpmPEo9kdtYfm&#10;kfbDPHolkbCSfJccd8dL7FcB7Rep5vMEorl0Am/swsloOtIce/OhexTeDQ2M1Pq3sBtPUbzo4x4b&#10;NYObr5F6MTX5gdWhADTTqfeH/ROXxvE9oQ5bcvYMAAD//wMAUEsDBBQABgAIAAAAIQCTpHj03wAA&#10;AAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvUqxsv&#10;cUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/LyotC5&#10;8Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aqr93g&#10;EPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKnd2oG&#10;4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMiTv993AgAAbQUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAACAEA&#10;AA8AAAAAAAAAAAAAAAAA0QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1047" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251654656;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDIk7/fdwIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtP2zAUfp+0/2D5faTpChtRU9SBmCYh&#10;QCsTz65j02iOj2efNul+PcdOehnjhWkvie3zndt3LtOLrjFso3yowZY8PxlxpqyEqrZPJf/xcP3h&#10;M2cBha2EAatKvlWBX8zev5u2rlBjWIGplGdkxIaidSVfIboiy4JcqUaEE3DKklCDbwTS1T9llRct&#10;WW9MNh6NzrIWfOU8SBUCvV71Qj5L9rVWEu+0DgqZKTnFhunr03cZv9lsKoonL9yqlkMY4h+iaERt&#10;yene1JVAwda+/stUU0sPATSeSGgy0LqWKuVA2eSjF9ksVsKplAuRE9yepvD/zMrbzcLde4bdF+io&#10;gJGQ1oUi0GPMp9O+iX+KlJGcKNzuaVMdMhmV8klOteBMkiwf5+fjxGt20HY+4FcFDYuHknsqS2JL&#10;bG4CkkeC7iDRWQBTV9e1MekSW0FdGs82gopoMMVIGn+gjGVtyc8+no6SYQtRvbdsbDSjUjMM7g4Z&#10;phNujYoYY78rzeoqJfqKbyGlsnv/CR1Rmly9RXHAH6J6i3KfB2kkz2Bxr9zUFnzKPk3PgbLq544y&#10;3eOJ8KO84xG7ZUeJl7wvXXxaQrWlxvDQz0xw8rqm6t2IgPfC05BQwWnw8Y4+2gCxD8OJsxX436+9&#10;Rzz1Lkk5a2noSh5+rYVXnJlvlrr6PJ9M4pSmy+T0E0XD/LFkeSyx6+YSqCVyWjFOpmPEo9kdtYfm&#10;kfbDPHolkbCSfJccd8dL7FcB7Rep5vMEorl0Am/swsloOtIce/OhexTeDQ2M1Pq3sBtPUbzo4x4b&#10;NYObr5F6MTX5gdWhADTTqfeH/ROXxvE9oQ5bcvYMAAD//wMAUEsDBBQABgAIAAAAIQCrTYIT3wAA&#10;AAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo05aCiFkUxUEBypVFS0SVzde&#10;4qjxOoqdNvw95gTH0Yxm3hSr0bbiTL1vHCOkswQEceV0wzXCx+H1JgPhg2KtWseE8E0eVuXkqlC5&#10;dhd+p/M+1CKWsM8Vggmhy6X0lSGr/Mx1xNH7cr1VIcq+lrpXl1huWzlPkjtpVcNxwaiOng1Vp/1g&#10;EQ7bJz1IPeq3l2q72dGn3JjbHeL1dFw/ggg0hr8w/OJHdCgj09ENrL1oEZZZJA8I92kKIvrzRbYE&#10;cUR4SBYgy0L+P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMiTv993AgAAbQUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKtNghPfAAAACAEA&#10;AA8AAAAAAAAAAAAAAAAA0QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="1FCB730E" w14:textId="37765C4A" w:rsidR="00244011" w:rsidRDefault="00472233" w:rsidP="00664D04">
+                  <w:p w14:paraId="761DEADC" w14:textId="74E439F9" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B42C79" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-1240321505"/>
+                        <w:id w:val="-376543401"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00DE4719">
+                        <w:r w:rsidR="0021551E">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="659363582"/>
+                        <w:id w:val="-1170636973"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00A8204C">
-[...55 lines deleted...]
-                          <w:t xml:space="preserve"> </w:t>
+                        <w:r w:rsidR="00314E4D">
+                          <w:t>2025/26:277</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header12.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2BA8E8E1" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="3F5955F6" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251670016" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4421505</wp:posOffset>
+                <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>450215</wp:posOffset>
+                <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="12" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4D61BFBA" w14:textId="10862BB4" w:rsidR="00244011" w:rsidRDefault="003925E1" w:rsidP="00A118D8">
+                        <w:p w14:paraId="1C24B2FA" w14:textId="4136CEB2" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B42C79" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1946804108"/>
+                              <w:id w:val="-1914316633"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00DE4719">
+                              <w:r w:rsidR="0021551E">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1884127867"/>
+                              <w:id w:val="-304551173"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00A8204C">
-[...46 lines deleted...]
-                                <w:t>1</w:t>
+                              <w:r w:rsidR="00314E4D">
+                                <w:t>2025/26:277</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1048" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3IfAKeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nabcGcYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2XGyrpcOu8iU+SU+PnJ20daGbZUPFdiC5ycjzpSVUFb2qeA/Hq4/&#10;fOYsoLClMGBVwXcq8Iv5+3ezxk3VGNZgSuUZBbFh2riCrxHdNMuCXKtahBNwypJSg68F0tU/ZaUX&#10;DUWvTTYejc6yBnzpPEgVAv296pR8nuJrrSTeaR0UMlNwehum06dzFc9sPhPTJy/cupL9M8Q/vKIW&#10;laWkQ6grgYJtfPVXqLqSHgJoPJFQZ6B1JVWqgarJRy+qWa6FU6kWAie4Aabw/8LK2+3S3XuG7Rdo&#10;qYERkMaFaaCfsZ5W+zp+6aWM9AThboBNtchkdMonOfWCM0m6fJyfjxOu2cHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKq8roxJl0gFdWk82wpqosH0RvL4w8pY1hT87OPpKAW2EN27yMbGMCqRoU93&#10;qDBJuDMq2hj7XWlWlanQV3ILKZUd8ifraKUp1Vsce/vDq97i3NVBHikzWByc68qCT9Wn6TlAVv7c&#10;Q6Y7ewL8qO4oYrtqqfCCjwcGrKDcETE8dDMTnLyuqHs3IuC98DQk1HAafLyjQxsg9KGXOFuD//3a&#10;/2hP3CUtZw0NXcHDr43wijPzzRKrz/PJJE5pukxOPxGRmD/WrI41dlNfAlEipxXjZBKjPZq9qD3U&#10;j7QfFjErqYSVlLvguBcvsVsFtF+kWiySEc2lE3hjl07G0BHmyM2H9lF41xMYifq3sB9PMX3B4842&#10;ega32CBxMZE8At2h2jeAZjpxv98/cWkc35PVYUvOnwEAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAtyHwCnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1048" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251670016;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3IfAKeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nabcGcYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2XGyrpcOu8iU+SU+PnJ20daGbZUPFdiC5ycjzpSVUFb2qeA/Hq4/&#10;fOYsoLClMGBVwXcq8Iv5+3ezxk3VGNZgSuUZBbFh2riCrxHdNMuCXKtahBNwypJSg68F0tU/ZaUX&#10;DUWvTTYejc6yBnzpPEgVAv296pR8nuJrrSTeaR0UMlNwehum06dzFc9sPhPTJy/cupL9M8Q/vKIW&#10;laWkQ6grgYJtfPVXqLqSHgJoPJFQZ6B1JVWqgarJRy+qWa6FU6kWAie4Aabw/8LK2+3S3XuG7Rdo&#10;qYERkMaFaaCfsZ5W+zp+6aWM9AThboBNtchkdMonOfWCM0m6fJyfjxOu2cHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKq8roxJl0gFdWk82wpqosH0RvL4w8pY1hT87OPpKAW2EN27yMbGMCqRoU93&#10;qDBJuDMq2hj7XWlWlanQV3ILKZUd8ifraKUp1Vsce/vDq97i3NVBHikzWByc68qCT9Wn6TlAVv7c&#10;Q6Y7ewL8qO4oYrtqqfCCjwcGrKDcETE8dDMTnLyuqHs3IuC98DQk1HAafLyjQxsg9KGXOFuD//3a&#10;/2hP3CUtZw0NXcHDr43wijPzzRKrz/PJJE5pukxOPxGRmD/WrI41dlNfAlEipxXjZBKjPZq9qD3U&#10;j7QfFjErqYSVlLvguBcvsVsFtF+kWiySEc2lE3hjl07G0BHmyM2H9lF41xMYifq3sB9PMX3B4842&#10;ega32CBxMZE8At2h2jeAZjpxv98/cWkc35PVYUvOnwEAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALch8Ap5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="4D61BFBA" w14:textId="10862BB4" w:rsidR="00244011" w:rsidRDefault="00472233" w:rsidP="00A118D8">
+                  <w:p w14:paraId="1C24B2FA" w14:textId="4136CEB2" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B42C79" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1946804108"/>
+                        <w:id w:val="-1914316633"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00DE4719">
+                        <w:r w:rsidR="0021551E">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1884127867"/>
+                        <w:id w:val="-304551173"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00A8204C">
-[...49 lines deleted...]
-                          <w:t>1</w:t>
+                        <w:r w:rsidR="00314E4D">
+                          <w:t>2025/26:277</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header12.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-
 <file path=word/header13.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="75F6F9F3" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="70B5F271" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251655680" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>442595</wp:posOffset>
+                <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="15" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="6C1D9077" w14:textId="79D72291" w:rsidR="00244011" w:rsidRDefault="003925E1" w:rsidP="00664D04">
+                        <w:p w14:paraId="4BE8A70F" w14:textId="31BA1B55" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B42C79" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-1971890339"/>
+                              <w:id w:val="1857700342"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00DE4719">
+                              <w:r w:rsidR="0021551E">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-332223388"/>
+                              <w:id w:val="-737630652"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00A8204C">
-[...46 lines deleted...]
-                                <w:t>2</w:t>
+                              <w:r w:rsidR="00314E4D">
+                                <w:t>2025/26:277</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1052" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJ5CzpegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSbcGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBudZA750HqQKgf5ed0o+TfG1VhLvtA4KmSk4vQ3T6dO5jGc2vRSTlRduXcn+GeIfXlGL&#10;ylLSQ6hrgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qeVgLp1ItBE5wB5jC/wsrb7cP7t4zbL9A&#10;Sw2MgDQuTAL9jPW02tfxSy9lpCcIdwfYVItMRqd8lFMvOJOky4f5xTDhmh29nQ/4VUHNolBwT21J&#10;aIntIiBlJNO9SUwWwFTlTWVMukQqqLnxbCuoiQbTG8njDytjWVPw84/jQQpsIbp3kY2NYVQiQ5/u&#10;WGGScGdUtDH2u9KsKlOhr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Tc8RsvLn&#10;HjLd2RPgJ3VHEdtlS4UXfDjeM2AJ5Y6I4aGbmeDkTUXdW4iA98LTkFDDafDxjg5tgNCHXuJsDf73&#10;a/+jPXGXtJw1NHQFD782wivOzDdLrL7IR6M4pekyGn8iIjF/qlmeauymngNRIqcV42QSoz2avag9&#10;1E+0H2YxK6mElZS74LgX59itAtovUs1myYjm0glc2AcnY+gIc+TmY/skvOsJjET9W9iPp5i84HFn&#10;Gz2Dm22QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglp88AAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMnkLOl6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1052" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251655680;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJ5CzpegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSbcGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBudZA750HqQKgf5ed0o+TfG1VhLvtA4KmSk4vQ3T6dO5jGc2vRSTlRduXcn+GeIfXlGL&#10;ylLSQ6hrgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qeVgLp1ItBE5wB5jC/wsrb7cP7t4zbL9A&#10;Sw2MgDQuTAL9jPW02tfxSy9lpCcIdwfYVItMRqd8lFMvOJOky4f5xTDhmh29nQ/4VUHNolBwT21J&#10;aIntIiBlJNO9SUwWwFTlTWVMukQqqLnxbCuoiQbTG8njDytjWVPw84/jQQpsIbp3kY2NYVQiQ5/u&#10;WGGScGdUtDH2u9KsKlOhr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Tc8RsvLn&#10;HjLd2RPgJ3VHEdtlS4UXfDjeM2AJ5Y6I4aGbmeDkTUXdW4iA98LTkFDDafDxjg5tgNCHXuJsDf73&#10;a/+jPXGXtJw1NHQFD782wivOzDdLrL7IR6M4pekyGn8iIjF/qlmeauymngNRIqcV42QSoz2avag9&#10;1E+0H2YxK6mElZS74LgX59itAtovUs1myYjm0glc2AcnY+gIc+TmY/skvOsJjET9W9iPp5i84HFn&#10;Gz2Dm22QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglp88AAAD//wMAUEsDBBQABgAIAAAAIQCrTYIT&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo05aCiFkUxUEBypVFS0S&#10;Vzde4qjxOoqdNvw95gTH0Yxm3hSr0bbiTL1vHCOkswQEceV0wzXCx+H1JgPhg2KtWseE8E0eVuXk&#10;qlC5dhd+p/M+1CKWsM8Vggmhy6X0lSGr/Mx1xNH7cr1VIcq+lrpXl1huWzlPkjtpVcNxwaiOng1V&#10;p/1gEQ7bJz1IPeq3l2q72dGn3JjbHeL1dFw/ggg0hr8w/OJHdCgj09ENrL1oEZZZJA8I92kKIvrz&#10;RbYEcUR4SBYgy0L+P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMnkLOl6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKtNghPfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="6C1D9077" w14:textId="79D72291" w:rsidR="00244011" w:rsidRDefault="00472233" w:rsidP="00664D04">
+                  <w:p w14:paraId="4BE8A70F" w14:textId="31BA1B55" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B42C79" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-1971890339"/>
+                        <w:id w:val="1857700342"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00DE4719">
+                        <w:r w:rsidR="0021551E">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-332223388"/>
+                        <w:id w:val="-737630652"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00A8204C">
-[...49 lines deleted...]
-                          <w:t>2</w:t>
+                        <w:r w:rsidR="00314E4D">
+                          <w:t>2025/26:277</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header14.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3694B982" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="30D44724" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251671040" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4421505</wp:posOffset>
+                <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>450215</wp:posOffset>
+                <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="14" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="45A08147" w14:textId="770A947C" w:rsidR="00244011" w:rsidRDefault="003925E1" w:rsidP="00A118D8">
+                        <w:p w14:paraId="789EC1A4" w14:textId="51BB4412" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B42C79" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1930998447"/>
+                              <w:id w:val="-85006258"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00DE4719">
+                              <w:r w:rsidR="0021551E">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1399702989"/>
+                              <w:id w:val="1372421575"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00A8204C">
-[...46 lines deleted...]
-                                <w:t>2</w:t>
+                              <w:r w:rsidR="00314E4D">
+                                <w:t>2025/26:277</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1053" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJNI1NegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VHjBR+d7Bqyg3BExPHQzE5xcVNS9GxHwXngaEmo4DT7e0aENEPrQS5ytwf9+&#10;7X+0J+6SlrOGhq7g4ddGeMWZ+WaJ1Rf5eBynNF3GZ5+ISMyfalanGrupr4AokdOKcTKJ0R7NXtQe&#10;6kfaD/OYlVTCSspdcNyLV9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAk0jU16AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1053" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251671040;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJNI1NegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VHjBR+d7Bqyg3BExPHQzE5xcVNS9GxHwXngaEmo4DT7e0aENEPrQS5ytwf9+&#10;7X+0J+6SlrOGhq7g4ddGeMWZ+WaJ1Rf5eBynNF3GZ5+ISMyfalanGrupr4AokdOKcTKJ0R7NXtQe&#10;6kfaD/OYlVTCSspdcNyLV9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV&#10;4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1&#10;mx2zwexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCu&#10;rq9KXRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W&#10;66/96BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUD&#10;i/whB3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAJNI1NegIAAG0F&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="45A08147" w14:textId="770A947C" w:rsidR="00244011" w:rsidRDefault="00472233" w:rsidP="00A118D8">
+                  <w:p w14:paraId="789EC1A4" w14:textId="51BB4412" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B42C79" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1930998447"/>
+                        <w:id w:val="-85006258"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00DE4719">
+                        <w:r w:rsidR="0021551E">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1399702989"/>
+                        <w:id w:val="1372421575"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00A8204C">
-[...49 lines deleted...]
-                          <w:t>2</w:t>
+                        <w:r w:rsidR="00314E4D">
+                          <w:t>2025/26:277</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header15.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="184ABCEF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="0EEC3A6A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header16.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5F96C226" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="290087F5" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>442595</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="17" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="69D132BF" w14:textId="5670F2E4" w:rsidR="00244011" w:rsidRDefault="003925E1" w:rsidP="00664D04">
+                        <w:p w14:paraId="4A31BA03" w14:textId="6B912F32" w:rsidR="00244011" w:rsidRDefault="00B42C79" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="858387623"/>
+                              <w:id w:val="-512602245"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00DE4719">
+                              <w:r w:rsidR="0021551E">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="657963528"/>
+                              <w:id w:val="2006782102"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00A8204C">
-                                <w:t>2025/26:256</w:t>
+                              <w:r w:rsidR="00314E4D">
+                                <w:t>2025/26:277</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="1D6F5B00" w14:textId="3D7BAFD1" w:rsidR="0078135A" w:rsidRPr="00C7375F" w:rsidRDefault="003925E1" w:rsidP="00C7375F">
+                        <w:p w14:paraId="4E071E28" w14:textId="75CDB1A2" w:rsidR="0021551E" w:rsidRPr="00C7375F" w:rsidRDefault="00B42C79" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="-1476061209"/>
+                              <w:id w:val="-1710640699"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00DE4719">
+                              <w:r w:rsidR="0021551E">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="0078135A">
+                          <w:r w:rsidR="0021551E">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="1035550313"/>
+                              <w:id w:val="568394623"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:showingPlcHdr/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="007745B0" w:rsidRPr="000036F4">
-[...5 lines deleted...]
-                                <w:t>2</w:t>
+                              <w:r w:rsidR="0021551E">
+                                <w:t>1</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1057" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXsNAfeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx2nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2flY10uHXWxKfCRF8pHTy64xbKN8qMGWPD8ZcaashKq2zyX//njz&#10;4RNnAYWthAGrSr5VgV/O3r+btq5QY1iBqZRn5MSGonUlXyG6IsuCXKlGhBNwypJSg28E0tE/Z5UX&#10;LXlvTDYejc6zFnzlPEgVAt1e90o+S/61VhLvtQ4KmSk5vQ3T16fvMn6z2VQUz164VS2HZ4h/eEUj&#10;aktB966uBQq29vVfrppaegig8URCk4HWtVQpB8omH73IZrESTqVcqDjB7csU/p9bebdZuAfPsPsM&#10;HTUwFqR1oQh0GfPptG/in17KSE8l3O7LpjpkMhrlk5x6wZkkXT7OL8aprtnB2vmAXxQ0LAol99SW&#10;VC2xuQ1IEQm6g8RgAUxd3dTGpEOkgroynm0ENdFgeiNZ/IEylrUlPz89GyXHFqJ579nY6EYlMgzh&#10;DhkmCbdGRYyx35RmdZUSfSW2kFLZffyEjihNod5iOOAPr3qLcZ8HWaTIYHFv3NQWfMo+Tc+hZNWP&#10;Xcl0j6eCH+UdReyWHSVe8tPUuni1hGpLxPDQz0xw8qam7t2KgA/C05BQw2nw8Z4+2gBVHwaJsxX4&#10;X6/dRzxxl7SctTR0JQ8/18IrzsxXS6y+yCeTOKXpMDn7SERi/lizPNbYdXMFRImcVoyTSYx4NDtR&#10;e2ieaD/MY1RSCSspdslxJ15hvwpov0g1nycQzaUTeGsXTkbXscyRm4/dk/BuIDAS9e9gN56ieMHj&#10;Hhstg5uvkbiYSH6o6tAAmunE/WH/xKVxfE6ow5ac/QYAAP//AwBQSwMEFAAGAAgAAAAhAJOkePTf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoQ6HFTbOpAMGBSlVFi9Sr&#10;Gy9xRLyOYqcNf485wXE0o5k3xWp0rThRHxrPCLeTDARx5U3DNcLH/vVGgQhRs9GtZ0L4pgCr8vKi&#10;0LnxZ36n0y7WIpVwyDWCjbHLpQyVJafDxHfEyfv0vdMxyb6WptfnVO5aOc2yuXS64bRgdUfPlqqv&#10;3eAQ9psnM0gzmreXarPe0kGu7f0W8fpqfFyCiDTGvzD84id0KBPT0Q9sgmgRZiqRR4T54gFE8qd3&#10;agbiiKDUAmRZyP8Hyh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA17DQH3kCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAk6R49N8AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1057" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXsNAfeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx2nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2flY10uHXWxKfCRF8pHTy64xbKN8qMGWPD8ZcaashKq2zyX//njz&#10;4RNnAYWthAGrSr5VgV/O3r+btq5QY1iBqZRn5MSGonUlXyG6IsuCXKlGhBNwypJSg28E0tE/Z5UX&#10;LXlvTDYejc6zFnzlPEgVAt1e90o+S/61VhLvtQ4KmSk5vQ3T16fvMn6z2VQUz164VS2HZ4h/eEUj&#10;aktB966uBQq29vVfrppaegig8URCk4HWtVQpB8omH73IZrESTqVcqDjB7csU/p9bebdZuAfPsPsM&#10;HTUwFqR1oQh0GfPptG/in17KSE8l3O7LpjpkMhrlk5x6wZkkXT7OL8aprtnB2vmAXxQ0LAol99SW&#10;VC2xuQ1IEQm6g8RgAUxd3dTGpEOkgroynm0ENdFgeiNZ/IEylrUlPz89GyXHFqJ579nY6EYlMgzh&#10;DhkmCbdGRYyx35RmdZUSfSW2kFLZffyEjihNod5iOOAPr3qLcZ8HWaTIYHFv3NQWfMo+Tc+hZNWP&#10;Xcl0j6eCH+UdReyWHSVe8tPUuni1hGpLxPDQz0xw8qam7t2KgA/C05BQw2nw8Z4+2gBVHwaJsxX4&#10;X6/dRzxxl7SctTR0JQ8/18IrzsxXS6y+yCeTOKXpMDn7SERi/lizPNbYdXMFRImcVoyTSYx4NDtR&#10;e2ieaD/MY1RSCSspdslxJ15hvwpov0g1nycQzaUTeGsXTkbXscyRm4/dk/BuIDAS9e9gN56ieMHj&#10;Hhstg5uvkbiYSH6o6tAAmunE/WH/xKVxfE6ow5ac/QYAAP//AwBQSwMEFAAGAAgAAAAhAJOkePTf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoQ6HFTbOpAMGBSlVFi9Sr&#10;Gy9xRLyOYqcNf485wXE0o5k3xWp0rThRHxrPCLeTDARx5U3DNcLH/vVGgQhRs9GtZ0L4pgCr8vKi&#10;0LnxZ36n0y7WIpVwyDWCjbHLpQyVJafDxHfEyfv0vdMxyb6WptfnVO5aOc2yuXS64bRgdUfPlqqv&#10;3eAQ9psnM0gzmreXarPe0kGu7f0W8fpqfFyCiDTGvzD84id0KBPT0Q9sgmgRZiqRR4T54gFE8qd3&#10;agbiiKDUAmRZyP8Hyh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA17DQH3kCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAk6R49N8AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="69D132BF" w14:textId="5670F2E4" w:rsidR="00244011" w:rsidRDefault="00472233" w:rsidP="00664D04">
+                  <w:p w14:paraId="4A31BA03" w14:textId="6B912F32" w:rsidR="00244011" w:rsidRDefault="00B42C79" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="858387623"/>
+                        <w:id w:val="-512602245"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00DE4719">
+                        <w:r w:rsidR="0021551E">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="657963528"/>
+                        <w:id w:val="2006782102"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00A8204C">
-                          <w:t>2025/26:256</w:t>
+                        <w:r w:rsidR="00314E4D">
+                          <w:t>2025/26:277</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="1D6F5B00" w14:textId="3D7BAFD1" w:rsidR="0078135A" w:rsidRPr="00C7375F" w:rsidRDefault="00472233" w:rsidP="00C7375F">
+                  <w:p w14:paraId="4E071E28" w14:textId="75CDB1A2" w:rsidR="0021551E" w:rsidRPr="00C7375F" w:rsidRDefault="00B42C79" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="-1476061209"/>
+                        <w:id w:val="-1710640699"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00DE4719">
+                        <w:r w:rsidR="0021551E">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="0078135A">
+                    <w:r w:rsidR="0021551E">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="1035550313"/>
+                        <w:id w:val="568394623"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:placeholder>
-[...3 lines deleted...]
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="007745B0" w:rsidRPr="000036F4">
-[...5 lines deleted...]
-                          <w:t>2</w:t>
+                        <w:r w:rsidR="0021551E">
+                          <w:t>1</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header17.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="17980A23" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="41E146E8" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251673088" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4421505</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>450215</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="16" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="1160398B" w14:textId="48E53CDB" w:rsidR="00244011" w:rsidRDefault="003925E1" w:rsidP="00A118D8">
+                        <w:p w14:paraId="1DC2105B" w14:textId="301A2A1B" w:rsidR="00244011" w:rsidRDefault="00B42C79" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1729646701"/>
+                              <w:id w:val="1911875003"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00DE4719">
+                              <w:r w:rsidR="0021551E">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1415470432"/>
+                              <w:id w:val="-1649507001"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00A8204C">
-                                <w:t>2025/26:256</w:t>
+                              <w:r w:rsidR="00314E4D">
+                                <w:t>2025/26:277</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="153CA334" w14:textId="7D140282" w:rsidR="0078135A" w:rsidRPr="00C7375F" w:rsidRDefault="003925E1" w:rsidP="00C7375F">
+                        <w:p w14:paraId="26005673" w14:textId="6687CEE7" w:rsidR="0021551E" w:rsidRPr="00C7375F" w:rsidRDefault="00B42C79" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="-1533406174"/>
+                              <w:id w:val="-205724955"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00DE4719">
+                              <w:r w:rsidR="0021551E">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="0078135A">
+                          <w:r w:rsidR="0021551E">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="-1624848238"/>
+                              <w:id w:val="7733761"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:showingPlcHdr/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="007745B0" w:rsidRPr="000036F4">
-[...5 lines deleted...]
-                                <w:t>2</w:t>
+                              <w:r w:rsidR="0021551E">
+                                <w:t>1</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1058" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCoAp/KeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm97BrDNsqHGmzJ85MRZ8pKqGr7XPLvjzcf&#10;PnEWUNhKGLCq5FsV+OXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1zVnnR&#10;UvTGZOPR6DxrwVfOg1Qh0N/rXslnKb7WSuK91kEhMyWnt2E6fTqX8cxmU1E8e+FWtRyeIf7hFY2o&#10;LSXdh7oWKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5t1m4B8+w+wwd&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/OLccI1O3g7H/CLgoZFoeSe2pLQ&#10;EpvbgJSRTHcmMVkAU1c3tTHpEqmgroxnG0FNNJjeSB5/WBnL2pKfn56NUmAL0b2PbGwMoxIZhnSH&#10;CpOEW6OijbHflGZ1lQp9JbeQUtl9/mQdrTSleovjYH941Vuc+zrII2UGi3vnprbgU/Vpeg6QVT92&#10;kOnengA/qjuK2C07Krzkp3sGLKHaEjE89DMTnLypqXu3IuCD8DQk1HAafLynQxsg9GGQOFuB//Xa&#10;/2hP3CUtZy0NXcnDz7XwijPz1RKrL/LJJE5pukzOPhKRmD/WLI81dt1cAVEipxXjZBKjPZqdqD00&#10;T7Qf5jErqYSVlLvkuBOvsF8FtF+kms+TEc2lE3hrF07G0BHmyM3H7kl4NxAYifp3sBtPUbzgcW8b&#10;PYObr5G4mEgege5RHRpAM524P+yfuDSO78nqsCVnvwEAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqAKfynkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1058" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251673088;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCoAp/KeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm97BrDNsqHGmzJ85MRZ8pKqGr7XPLvjzcf&#10;PnEWUNhKGLCq5FsV+OXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1zVnnR&#10;UvTGZOPR6DxrwVfOg1Qh0N/rXslnKb7WSuK91kEhMyWnt2E6fTqX8cxmU1E8e+FWtRyeIf7hFY2o&#10;LSXdh7oWKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5t1m4B8+w+wwd&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/OLccI1O3g7H/CLgoZFoeSe2pLQ&#10;EpvbgJSRTHcmMVkAU1c3tTHpEqmgroxnG0FNNJjeSB5/WBnL2pKfn56NUmAL0b2PbGwMoxIZhnSH&#10;CpOEW6OijbHflGZ1lQp9JbeQUtl9/mQdrTSleovjYH941Vuc+zrII2UGi3vnprbgU/Vpeg6QVT92&#10;kOnengA/qjuK2C07Krzkp3sGLKHaEjE89DMTnLypqXu3IuCD8DQk1HAafLynQxsg9GGQOFuB//Xa&#10;/2hP3CUtZy0NXcnDz7XwijPz1RKrL/LJJE5pukzOPhKRmD/WLI81dt1cAVEipxXjZBKjPZqdqD00&#10;T7Qf5jErqYSVlLvkuBOvsF8FtF+kms+TEc2lE3hrF07G0BHmyM3H7kl4NxAYifp3sBtPUbzgcW8b&#10;PYObr5G4mEgege5RHRpAM524P+yfuDSO78nqsCVnvwEAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqAKfynkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="1160398B" w14:textId="48E53CDB" w:rsidR="00244011" w:rsidRDefault="00472233" w:rsidP="00A118D8">
+                  <w:p w14:paraId="1DC2105B" w14:textId="301A2A1B" w:rsidR="00244011" w:rsidRDefault="00B42C79" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1729646701"/>
+                        <w:id w:val="1911875003"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00DE4719">
+                        <w:r w:rsidR="0021551E">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1415470432"/>
+                        <w:id w:val="-1649507001"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00A8204C">
-                          <w:t>2025/26:256</w:t>
+                        <w:r w:rsidR="00314E4D">
+                          <w:t>2025/26:277</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="153CA334" w14:textId="7D140282" w:rsidR="0078135A" w:rsidRPr="00C7375F" w:rsidRDefault="00472233" w:rsidP="00C7375F">
+                  <w:p w14:paraId="26005673" w14:textId="6687CEE7" w:rsidR="0021551E" w:rsidRPr="00C7375F" w:rsidRDefault="00B42C79" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="-1533406174"/>
+                        <w:id w:val="-205724955"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00DE4719">
+                        <w:r w:rsidR="0021551E">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="0078135A">
+                    <w:r w:rsidR="0021551E">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="-1624848238"/>
+                        <w:id w:val="7733761"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:placeholder>
-[...3 lines deleted...]
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="007745B0" w:rsidRPr="000036F4">
-[...5 lines deleted...]
-                          <w:t>2</w:t>
+                        <w:r w:rsidR="0021551E">
+                          <w:t>1</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header18.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="57EA84D1" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="0FFDAFDD" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header19.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1A1E6105" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>442595</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="19" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="424631B6" w14:textId="013A8043" w:rsidR="00244011" w:rsidRDefault="003925E1" w:rsidP="00664D04">
+                        <w:p w14:paraId="10F9B9A1" w14:textId="5C9A8B12" w:rsidR="00244011" w:rsidRDefault="00B42C79" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="870034825"/>
+                              <w:id w:val="-1364896830"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00DE4719">
+                              <w:r w:rsidR="0021551E">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-884409176"/>
+                              <w:id w:val="-1605951802"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00A8204C">
-                                <w:t>2025/26:256</w:t>
+                              <w:r w:rsidR="00314E4D">
+                                <w:t>2025/26:277</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="0B66DF92" w14:textId="61631B1B" w:rsidR="0078135A" w:rsidRPr="00C7375F" w:rsidRDefault="003925E1" w:rsidP="00C7375F">
+                        <w:p w14:paraId="78C8FE19" w14:textId="10DBD911" w:rsidR="0021551E" w:rsidRPr="00C7375F" w:rsidRDefault="00B42C79" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="154648815"/>
+                              <w:id w:val="-1550758195"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00DE4719">
+                              <w:r w:rsidR="0021551E">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="0078135A">
+                          <w:r w:rsidR="0021551E">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="-394655685"/>
+                              <w:id w:val="1435250548"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:showingPlcHdr/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="007745B0">
-[...14 lines deleted...]
-                                <w:t xml:space="preserve"> </w:t>
+                              <w:r w:rsidR="0021551E">
+                                <w:t>2</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1062" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDWx0MpegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbcGcYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj7cf&#10;PnEWUNhSGLCq4DsV+NXs/btp4yZqCGswpfKMgtgwaVzB14hukmVBrlUtwhk4ZUmpwdcC6eqfs9KL&#10;hqLXJhsOBhdZA750HqQKgf7edEo+S/G1VhLvtQ4KmSk4vQ3T6dO5imc2m4rJsxduXcn+GeIfXlGL&#10;ylLSQ6gbgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0Lk0A/Yz2t9nX80ksZ6QnC3QE21SKT0Skf5dQLziTp8mF+OUy4Zkdv5wN+UVCzKBTcU1sS&#10;WmK7CEgZyXRvEpMFMFV5WxmTLpEK6tp4thXURIPpjeTxh5WxrCn4xfl4kAJbiO5dZGNjGJXI0Kc7&#10;Vpgk3BkVbYz9pjSrylToK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pP03OErPyx&#10;h0x39gT4Sd1RxHbVUuEFPx/vGbCCckfE8NDNTHDytqLuLUTAB+FpSKjhNPh4T4c2QOhDL3G2Bv/r&#10;tf/RnrhLWs4aGrqCh58b4RVn5qslVl/mo1Gc0nQZjT8SkZg/1axONXZTXwNRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXr7FbBbRfpJrPkxHNpRO4sEsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANbHQyl6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1062" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDWx0MpegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbcGcYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj7cf&#10;PnEWUNhSGLCq4DsV+NXs/btp4yZqCGswpfKMgtgwaVzB14hukmVBrlUtwhk4ZUmpwdcC6eqfs9KL&#10;hqLXJhsOBhdZA750HqQKgf7edEo+S/G1VhLvtQ4KmSk4vQ3T6dO5imc2m4rJsxduXcn+GeIfXlGL&#10;ylLSQ6gbgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0Lk0A/Yz2t9nX80ksZ6QnC3QE21SKT0Skf5dQLziTp8mF+OUy4Zkdv5wN+UVCzKBTcU1sS&#10;WmK7CEgZyXRvEpMFMFV5WxmTLpEK6tp4thXURIPpjeTxh5WxrCn4xfl4kAJbiO5dZGNjGJXI0Kc7&#10;Vpgk3BkVbYz9pjSrylToK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pP03OErPyx&#10;h0x39gT4Sd1RxHbVUuEFPx/vGbCCckfE8NDNTHDytqLuLUTAB+FpSKjhNPh4T4c2QOhDL3G2Bv/r&#10;tf/RnrhLWs4aGrqCh58b4RVn5qslVl/mo1Gc0nQZjT8SkZg/1axONXZTXwNRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXr7FbBbRfpJrPkxHNpRO4sEsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANbHQyl6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="424631B6" w14:textId="013A8043" w:rsidR="00244011" w:rsidRDefault="00472233" w:rsidP="00664D04">
+                  <w:p w14:paraId="10F9B9A1" w14:textId="5C9A8B12" w:rsidR="00244011" w:rsidRDefault="00B42C79" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="870034825"/>
+                        <w:id w:val="-1364896830"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00DE4719">
+                        <w:r w:rsidR="0021551E">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-884409176"/>
+                        <w:id w:val="-1605951802"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00A8204C">
-                          <w:t>2025/26:256</w:t>
+                        <w:r w:rsidR="00314E4D">
+                          <w:t>2025/26:277</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="0B66DF92" w14:textId="61631B1B" w:rsidR="0078135A" w:rsidRPr="00C7375F" w:rsidRDefault="00472233" w:rsidP="00C7375F">
+                  <w:p w14:paraId="78C8FE19" w14:textId="10DBD911" w:rsidR="0021551E" w:rsidRPr="00C7375F" w:rsidRDefault="00B42C79" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="154648815"/>
+                        <w:id w:val="-1550758195"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00DE4719">
+                        <w:r w:rsidR="0021551E">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="0078135A">
+                    <w:r w:rsidR="0021551E">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="-394655685"/>
+                        <w:id w:val="1435250548"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:placeholder>
-[...3 lines deleted...]
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="007745B0">
-[...14 lines deleted...]
-                          <w:t xml:space="preserve"> </w:t>
+                        <w:r w:rsidR="0021551E">
+                          <w:t>2</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header19.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="41FB041F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="20FFA8DA" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251665920" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4419600</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>457200</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="4" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4984B615" w14:textId="2E996C5D" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B42C79" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="406809228"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="0021551E">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="1217775106"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00314E4D">
+                                <w:t>2025/26:277</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textruta 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251665920;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbebtcdgIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtq/IgAS6i2xAsP/cgEJ69rerwbEfBeeJoRem+ae7yjQxsg8GGQOFuB//3a/2hP&#10;1CUtZy3NXMnDr7XwijPzzRKpz/PJJA5pukxOPxGPmD/WLI81dt1cAjEipw3jZBKjPZqdqD00j7Qe&#10;5jErqYSVlLvkuBMvsd8EtF6kms+TEY2lE3hjF07G0BHlSM2H7lF4N/AXifm3sJtOUbygcW8bPYOb&#10;r5GomDgece5RHfCnkU7UH9ZP3BnH92R1WJKzZwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWbHbPB&#10;7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6ur0pd&#10;GH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbrr/3o&#10;FBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL/CEH&#10;cVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJt5u1x2AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="4984B615" w14:textId="2E996C5D" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B42C79" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="406809228"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="0021551E">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="1217775106"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00314E4D">
+                          <w:t>2025/26:277</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header20.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="19AA6C01" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251674112" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4421505</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>450215</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="18" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="20A037E9" w14:textId="7AD14240" w:rsidR="00244011" w:rsidRDefault="003925E1" w:rsidP="00A118D8">
+                        <w:p w14:paraId="68BE67D4" w14:textId="45846B9D" w:rsidR="00244011" w:rsidRDefault="00B42C79" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="2065302034"/>
+                              <w:id w:val="-683440626"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00DE4719">
+                              <w:r w:rsidR="0021551E">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1302613504"/>
+                              <w:id w:val="760960427"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00A8204C">
-                                <w:t>2025/26:256</w:t>
+                              <w:r w:rsidR="00314E4D">
+                                <w:t>2025/26:277</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="1072BEC6" w14:textId="27E53219" w:rsidR="0078135A" w:rsidRPr="00C7375F" w:rsidRDefault="003925E1" w:rsidP="00C7375F">
+                        <w:p w14:paraId="62E642E4" w14:textId="2571C120" w:rsidR="0021551E" w:rsidRPr="00C7375F" w:rsidRDefault="00B42C79" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="974801932"/>
+                              <w:id w:val="1833023556"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00DE4719">
+                              <w:r w:rsidR="0021551E">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="0078135A">
+                          <w:r w:rsidR="0021551E">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="-1034041411"/>
+                              <w:id w:val="1655020773"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:showingPlcHdr/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0078135A">
-[...11 lines deleted...]
-                                <w:t xml:space="preserve"> </w:t>
+                              <w:r w:rsidR="0021551E">
+                                <w:t>2</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1063" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAWF+KNegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nabYGcYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj7cf&#10;PnEWUNhSGLCq4DsV+NXs/btp4yZqCGswpfKMgtgwaVzB14hukmVBrlUtwhk4ZUmpwdcC6eqfs9KL&#10;hqLXJhsOBuOsAV86D1KFQH9vOiWfpfhaK4n3WgeFzBSc3obp9OlcxTObTcXk2Qu3rmT/DPEPr6hF&#10;ZSnpIdSNQME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVLNfCqVQLgRPcAabw/8LKu+3SPXiG7Wdo&#10;qYERkMaFSaCfsZ5W+zp+6aWM9ATh7gCbapHJ6JSPcuoFZ5J0+TC/HCZcs6O38wG/KKhZFAruqS0J&#10;LbFdBKSMZLo3ickCmKq8rYxJl0gFdW082wpqosH0RvL4w8pY1hR8fH4xSIEtRPcusrExjEpk6NMd&#10;K0wS7oyKNsZ+U5pVZSr0ldxCSmUP+ZN1tNKU6i2Ovf3xVW9x7uogj5QZLB6c68qCT9Wn6TlCVv7Y&#10;Q6Y7ewL8pO4oYrtqqfCCn4/3DFhBuSNieOhmJjh5W1H3FiLgg/A0JNRwGny8p0MbIPShlzhbg//1&#10;2v9oT9wlLWcNDV3Bw8+N8Ioz89USqy/z0ShOabqMLj4SkZg/1axONXZTXwNRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXr7FbBbRfpJrPkxHNpRO4sEsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABYX4o16AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1063" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251674112;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAWF+KNegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nabYGcYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj7cf&#10;PnEWUNhSGLCq4DsV+NXs/btp4yZqCGswpfKMgtgwaVzB14hukmVBrlUtwhk4ZUmpwdcC6eqfs9KL&#10;hqLXJhsOBuOsAV86D1KFQH9vOiWfpfhaK4n3WgeFzBSc3obp9OlcxTObTcXk2Qu3rmT/DPEPr6hF&#10;ZSnpIdSNQME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVLNfCqVQLgRPcAabw/8LKu+3SPXiG7Wdo&#10;qYERkMaFSaCfsZ5W+zp+6aWM9ATh7gCbapHJ6JSPcuoFZ5J0+TC/HCZcs6O38wG/KKhZFAruqS0J&#10;LbFdBKSMZLo3ickCmKq8rYxJl0gFdW082wpqosH0RvL4w8pY1hR8fH4xSIEtRPcusrExjEpk6NMd&#10;K0wS7oyKNsZ+U5pVZSr0ldxCSmUP+ZN1tNKU6i2Ovf3xVW9x7uogj5QZLB6c68qCT9Wn6TlCVv7Y&#10;Q6Y7ewL8pO4oYrtqqfCCn4/3DFhBuSNieOhmJjh5W1H3FiLgg/A0JNRwGny8p0MbIPShlzhbg//1&#10;2v9oT9wlLWcNDV3Bw8+N8Ioz89USqy/z0ShOabqMLj4SkZg/1axONXZTXwNRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXr7FbBbRfpJrPkxHNpRO4sEsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABYX4o16AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="20A037E9" w14:textId="7AD14240" w:rsidR="00244011" w:rsidRDefault="00472233" w:rsidP="00A118D8">
+                  <w:p w14:paraId="68BE67D4" w14:textId="45846B9D" w:rsidR="00244011" w:rsidRDefault="00B42C79" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="2065302034"/>
+                        <w:id w:val="-683440626"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00DE4719">
+                        <w:r w:rsidR="0021551E">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1302613504"/>
+                        <w:id w:val="760960427"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00A8204C">
-                          <w:t>2025/26:256</w:t>
+                        <w:r w:rsidR="00314E4D">
+                          <w:t>2025/26:277</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="1072BEC6" w14:textId="27E53219" w:rsidR="0078135A" w:rsidRPr="00C7375F" w:rsidRDefault="00472233" w:rsidP="00C7375F">
+                  <w:p w14:paraId="62E642E4" w14:textId="2571C120" w:rsidR="0021551E" w:rsidRPr="00C7375F" w:rsidRDefault="00B42C79" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="974801932"/>
+                        <w:id w:val="1833023556"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00DE4719">
+                        <w:r w:rsidR="0021551E">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="0078135A">
+                    <w:r w:rsidR="0021551E">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="-1034041411"/>
+                        <w:id w:val="1655020773"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:placeholder>
-[...3 lines deleted...]
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0078135A">
-[...11 lines deleted...]
-                          <w:t xml:space="preserve"> </w:t>
+                        <w:r w:rsidR="0021551E">
+                          <w:t>2</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header21.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="12D1F2B4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="49D66D29" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header22.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="546B39C0" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
-[...201 lines deleted...]
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>442595</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="21" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="04815B8A" w14:textId="75009543" w:rsidR="00244011" w:rsidRDefault="003925E1" w:rsidP="00664D04">
+                        <w:p w14:paraId="387B82A9" w14:textId="07EA6517" w:rsidR="00244011" w:rsidRDefault="00B42C79" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-482234841"/>
+                              <w:id w:val="-358657227"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00DE4719">
+                              <w:r w:rsidR="0021551E">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1775059405"/>
+                              <w:id w:val="1710229498"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00A8204C">
-                                <w:t>2025/26:256</w:t>
+                              <w:r w:rsidR="00314E4D">
+                                <w:t>2025/26:277</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="54CDD916" w14:textId="3CD48A23" w:rsidR="0078135A" w:rsidRPr="00C7375F" w:rsidRDefault="003925E1" w:rsidP="00C7375F">
+                        <w:p w14:paraId="2F74B327" w14:textId="6F9C835B" w:rsidR="0021551E" w:rsidRPr="00C7375F" w:rsidRDefault="00B42C79" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="-266626290"/>
+                              <w:id w:val="1444109173"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00DE4719">
+                              <w:r w:rsidR="0021551E">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="0078135A">
+                          <w:r w:rsidR="0021551E">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="-1208180473"/>
+                              <w:id w:val="-189222568"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:showingPlcHdr/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="007745B0">
-[...14 lines deleted...]
-                                <w:t xml:space="preserve"> </w:t>
+                              <w:r w:rsidR="0021551E">
+                                <w:t>2</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1067" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJU04zeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvie37/t3vbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyc2FC0ruQrRFdkWZAr1YhwAk5ZEmrwjUC6+qes8qIl&#10;743JxqPRWdaCr5wHqUKg16teyGfJv9ZK4p3WQSEzJafcMH19+i7jN5tNRfHkhVvVckhD/EMWjagt&#10;Bd27uhIo2NrXf7lqaukhgMYTCU0GWtdSpRqomnz0oprFSjiVaiFwgtvDFP6fW3m7Wbh7z7D7Ah01&#10;MALSulAEeoz1dNo38U+ZMpIThNs9bKpDJqNRPsmpF5xJkuXj/HyccM0O1s4H/KqgYfFQck9tSWiJ&#10;zU1AikiqO5UYLICpq+vamHSJVFCXxrONoCYaTDmSxR9axrK25GcfT0fJsYVo3ns2NrpRiQxDuEOF&#10;6YRbo6KOsd+VZnWVCn0ltpBS2X38pB21NIV6i+Ggf8jqLcZ9HWSRIoPFvXFTW/Cp+jQ9B8iqnzvI&#10;dK9PgB/VHY/YLTsqvOST1Lr4tIRqS8Tw0M9McPK6pu7diID3wtOQUMNp8PGOPtoAoQ/DibMV+N+v&#10;vUd94i5JOWtp6Eoefq2FV5yZb5ZYfZ5PKAGG6TI5/UREYv5YsjyW2HVzCUSJnFaMk+kY9dHsjtpD&#10;80j7YR6jkkhYSbFLjrvjJfargPaLVPN5UqK5dAJv7MLJ6DrCHLn50D0K7wYCI1H/FnbjKYoXPO51&#10;o2Vw8zUSFxPJD6gODaCZTtwf9k9cGsf3pHXYkrNnAAAA//8DAFBLAwQUAAYACAAAACEAk6R49N8A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhDocVNs6kAwYFKVUWL1Ksb&#10;L3FEvI5ipw1/jznBcTSjmTfFanStOFEfGs8It5MMBHHlTcM1wsf+9UaBCFGz0a1nQvimAKvy8qLQ&#10;ufFnfqfTLtYilXDINYKNsculDJUlp8PEd8TJ+/S90zHJvpam1+dU7lo5zbK5dLrhtGB1R8+Wqq/d&#10;4BD2myczSDOat5dqs97SQa7t/Rbx+mp8XIKINMa/MPziJ3QoE9PRD2yCaBFmKpFHhPniAUTyp3dq&#10;BuKIoNQCZFnI/wfKHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBJU04zeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCTpHj03wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1067" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJU04zeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvie37/t3vbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyc2FC0ruQrRFdkWZAr1YhwAk5ZEmrwjUC6+qes8qIl&#10;743JxqPRWdaCr5wHqUKg16teyGfJv9ZK4p3WQSEzJafcMH19+i7jN5tNRfHkhVvVckhD/EMWjagt&#10;Bd27uhIo2NrXf7lqaukhgMYTCU0GWtdSpRqomnz0oprFSjiVaiFwgtvDFP6fW3m7Wbh7z7D7Ah01&#10;MALSulAEeoz1dNo38U+ZMpIThNs9bKpDJqNRPsmpF5xJkuXj/HyccM0O1s4H/KqgYfFQck9tSWiJ&#10;zU1AikiqO5UYLICpq+vamHSJVFCXxrONoCYaTDmSxR9axrK25GcfT0fJsYVo3ns2NrpRiQxDuEOF&#10;6YRbo6KOsd+VZnWVCn0ltpBS2X38pB21NIV6i+Ggf8jqLcZ9HWSRIoPFvXFTW/Cp+jQ9B8iqnzvI&#10;dK9PgB/VHY/YLTsqvOST1Lr4tIRqS8Tw0M9McPK6pu7diID3wtOQUMNp8PGOPtoAoQ/DibMV+N+v&#10;vUd94i5JOWtp6Eoefq2FV5yZb5ZYfZ5PKAGG6TI5/UREYv5YsjyW2HVzCUSJnFaMk+kY9dHsjtpD&#10;80j7YR6jkkhYSbFLjrvjJfargPaLVPN5UqK5dAJv7MLJ6DrCHLn50D0K7wYCI1H/FnbjKYoXPO51&#10;o2Vw8zUSFxPJD6gODaCZTtwf9k9cGsf3pHXYkrNnAAAA//8DAFBLAwQUAAYACAAAACEAk6R49N8A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhDocVNs6kAwYFKVUWL1Ksb&#10;L3FEvI5ipw1/jznBcTSjmTfFanStOFEfGs8It5MMBHHlTcM1wsf+9UaBCFGz0a1nQvimAKvy8qLQ&#10;ufFnfqfTLtYilXDINYKNsculDJUlp8PEd8TJ+/S90zHJvpam1+dU7lo5zbK5dLrhtGB1R8+Wqq/d&#10;4BD2myczSDOat5dqs97SQa7t/Rbx+mp8XIKINMa/MPziJ3QoE9PRD2yCaBFmKpFHhPniAUTyp3dq&#10;BuKIoNQCZFnI/wfKHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBJU04zeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCTpHj03wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="04815B8A" w14:textId="75009543" w:rsidR="00244011" w:rsidRDefault="00472233" w:rsidP="00664D04">
+                  <w:p w14:paraId="387B82A9" w14:textId="07EA6517" w:rsidR="00244011" w:rsidRDefault="00B42C79" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-482234841"/>
+                        <w:id w:val="-358657227"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00DE4719">
+                        <w:r w:rsidR="0021551E">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1775059405"/>
+                        <w:id w:val="1710229498"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00A8204C">
-                          <w:t>2025/26:256</w:t>
+                        <w:r w:rsidR="00314E4D">
+                          <w:t>2025/26:277</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="54CDD916" w14:textId="3CD48A23" w:rsidR="0078135A" w:rsidRPr="00C7375F" w:rsidRDefault="00472233" w:rsidP="00C7375F">
+                  <w:p w14:paraId="2F74B327" w14:textId="6F9C835B" w:rsidR="0021551E" w:rsidRPr="00C7375F" w:rsidRDefault="00B42C79" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="-266626290"/>
+                        <w:id w:val="1444109173"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00DE4719">
+                        <w:r w:rsidR="0021551E">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="0078135A">
+                    <w:r w:rsidR="0021551E">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="-1208180473"/>
+                        <w:id w:val="-189222568"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:placeholder>
-[...3 lines deleted...]
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="007745B0">
-[...14 lines deleted...]
-                          <w:t xml:space="preserve"> </w:t>
+                        <w:r w:rsidR="0021551E">
+                          <w:t>2</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header22.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header23.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3EB1CB92" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="04078F94" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251675136" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4421505</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>450215</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="20" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="66A74B40" w14:textId="55B156F6" w:rsidR="00244011" w:rsidRDefault="003925E1" w:rsidP="00A118D8">
+                        <w:p w14:paraId="7CB51251" w14:textId="72CF4A4F" w:rsidR="00244011" w:rsidRDefault="00B42C79" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1979560862"/>
+                              <w:id w:val="-1827117674"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00DE4719">
+                              <w:r w:rsidR="0021551E">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="583806168"/>
+                              <w:id w:val="-1833983537"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00A8204C">
-                                <w:t>2025/26:256</w:t>
+                              <w:r w:rsidR="00314E4D">
+                                <w:t>2025/26:277</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="50F8A47A" w14:textId="4D14B21A" w:rsidR="0078135A" w:rsidRPr="00C7375F" w:rsidRDefault="003925E1" w:rsidP="00C7375F">
+                        <w:p w14:paraId="7A964E3B" w14:textId="53BB0C39" w:rsidR="0021551E" w:rsidRPr="00C7375F" w:rsidRDefault="00B42C79" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="-611046464"/>
+                              <w:id w:val="-427348338"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00DE4719">
+                              <w:r w:rsidR="0021551E">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="0078135A">
+                          <w:r w:rsidR="0021551E">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="-1338150069"/>
+                              <w:id w:val="1443415237"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:showingPlcHdr/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="007745B0" w:rsidRPr="000036F4">
-[...5 lines deleted...]
-                                <w:t>4</w:t>
+                              <w:r w:rsidR="0021551E">
+                                <w:t>2</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1068" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251672576;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA24QHmeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGdYosRYYB&#10;RVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC54MhZ8pKKCu7KviPx8WH&#10;z5wFFLYUBqwq+E4FfjV9/+6ycRM1gjWYUnlGQWyYNK7ga0Q3ybIg16oWYQBOWVJq8LVAuvpVVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTsmnKb7WSuKd1kEhMwWnt2E6fTqX8cyml2Ky8sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKah7VwKtVC4AR3gCn8v7Dydvvg7j3D9gu0&#10;1MAISOPCJNDPWE+rfR2/9FJGeoJwd4BNtchkdMrHOfWCM0m6fJRfjBKu2dHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKpcVMakS6SCmhvPtoKaaDC9kTz+sDKWNQU//3g2TIEtRPcusrExjEpk6NMd&#10;K0wS7oyKNsZ+V5pVZSr0ldxCSmUP+ZN1tNKU6i2Ovf3xVW9x7uogj5QZLB6c68qCT9Wn6TlCVv7c&#10;Q6Y7ewL8pO4oYrtsqfCCjw8MWEK5I2J46GYmOLmoqHs3IuC98DQk1HAafLyjQxsg9KGXOFuD//3a&#10;/2hP3CUtZw0NXcHDr43wijPzzRKrL/LxOE5puozPPhGRmD/VLE81dlPPgSiR04pxMonRHs1e1B7q&#10;J9oPs5iVVMJKyl1w3Itz7FYB7RepZrNkRHPpBN7YBydj6Ahz5OZj+yS86wmMRP1b2I+nmLzgcWcb&#10;PYObbZC4mEgege5Q7RtAM5243++fuDRO78nquCWnzwAAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEANuEB5nkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1068" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251675136;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA24QHmeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGdYosRYYB&#10;RVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC54MhZ8pKKCu7KviPx8WH&#10;z5wFFLYUBqwq+E4FfjV9/+6ycRM1gjWYUnlGQWyYNK7ga0Q3ybIg16oWYQBOWVJq8LVAuvpVVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTsmnKb7WSuKd1kEhMwWnt2E6fTqX8cyml2Ky8sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKah7VwKtVC4AR3gCn8v7Dydvvg7j3D9gu0&#10;1MAISOPCJNDPWE+rfR2/9FJGeoJwd4BNtchkdMrHOfWCM0m6fJRfjBKu2dHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKpcVMakS6SCmhvPtoKaaDC9kTz+sDKWNQU//3g2TIEtRPcusrExjEpk6NMd&#10;K0wS7oyKNsZ+V5pVZSr0ldxCSmUP+ZN1tNKU6i2Ovf3xVW9x7uogj5QZLB6c68qCT9Wn6TlCVv7c&#10;Q6Y7ewL8pO4oYrtsqfCCjw8MWEK5I2J46GYmOLmoqHs3IuC98DQk1HAafLyjQxsg9KGXOFuD//3a&#10;/2hP3CUtZw0NXcHDr43wijPzzRKrL/LxOE5puozPPhGRmD/VLE81dlPPgSiR04pxMonRHs1e1B7q&#10;J9oPs5iVVMJKyl1w3Itz7FYB7RepZrNkRHPpBN7YBydj6Ahz5OZj+yS86wmMRP1b2I+nmLzgcWcb&#10;PYObbZC4mEgege5Q7RtAM5243++fuDRO78nquCWnzwAAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEANuEB5nkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="66A74B40" w14:textId="55B156F6" w:rsidR="00244011" w:rsidRDefault="00472233" w:rsidP="00A118D8">
+                  <w:p w14:paraId="7CB51251" w14:textId="72CF4A4F" w:rsidR="00244011" w:rsidRDefault="00B42C79" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1979560862"/>
+                        <w:id w:val="-1827117674"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00DE4719">
+                        <w:r w:rsidR="0021551E">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="583806168"/>
+                        <w:id w:val="-1833983537"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00A8204C">
-                          <w:t>2025/26:256</w:t>
+                        <w:r w:rsidR="00314E4D">
+                          <w:t>2025/26:277</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="50F8A47A" w14:textId="4D14B21A" w:rsidR="0078135A" w:rsidRPr="00C7375F" w:rsidRDefault="00472233" w:rsidP="00C7375F">
+                  <w:p w14:paraId="7A964E3B" w14:textId="53BB0C39" w:rsidR="0021551E" w:rsidRPr="00C7375F" w:rsidRDefault="00B42C79" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="-611046464"/>
+                        <w:id w:val="-427348338"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00DE4719">
+                        <w:r w:rsidR="0021551E">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="0078135A">
+                    <w:r w:rsidR="0021551E">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="-1338150069"/>
+                        <w:id w:val="1443415237"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:placeholder>
-[...3 lines deleted...]
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="007745B0" w:rsidRPr="000036F4">
-[...5 lines deleted...]
-                          <w:t>4</w:t>
+                        <w:r w:rsidR="0021551E">
+                          <w:t>2</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header23.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-
 <file path=word/header24.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="07BDD072" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="5014D338" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>442595</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="23" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="1DC50580" w14:textId="3E7E479B" w:rsidR="00244011" w:rsidRDefault="003925E1" w:rsidP="00664D04">
+                        <w:p w14:paraId="040F29A4" w14:textId="056DDDEA" w:rsidR="00244011" w:rsidRDefault="00B42C79" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1424065901"/>
+                              <w:id w:val="-1451627717"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00DE4719">
+                              <w:r w:rsidR="0021551E">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-141437189"/>
+                              <w:id w:val="-1801367407"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00A8204C">
-                                <w:t>2025/26:256</w:t>
+                              <w:r w:rsidR="00314E4D">
+                                <w:t>2025/26:277</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="633A89A5" w14:textId="07B5213F" w:rsidR="0078135A" w:rsidRPr="00C7375F" w:rsidRDefault="003925E1" w:rsidP="00C7375F">
+                        <w:p w14:paraId="0D77DF71" w14:textId="66F93DBB" w:rsidR="0021551E" w:rsidRPr="00C7375F" w:rsidRDefault="00B42C79" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="-1350644888"/>
+                              <w:id w:val="-1786338709"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00DE4719">
+                              <w:r w:rsidR="0021551E">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="0078135A">
+                          <w:r w:rsidR="0021551E">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="-1159464032"/>
+                              <w:id w:val="905417911"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:showingPlcHdr/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="007745B0" w:rsidRPr="000036F4">
-[...5 lines deleted...]
-                                <w:t>4</w:t>
+                              <w:r w:rsidR="0021551E">
+                                <w:t>2</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1072" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBIJN0FegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VHjBx2d7Bqyg3BExPHQzE5xcVNS9GxHwXngaEmo4DT7e0aENEPrQS5ytwf9+&#10;7X+0J+6SlrOGhq7g4ddGeMWZ+WaJ1Rf5eBynNF3GZ5+ISMyfalanGrupr4AokdOKcTKJ0R7NXtQe&#10;6kfaD/OYlVTCSspdcNyLV9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEgk3QV6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1072" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251660800;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBIJN0FegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VHjBx2d7Bqyg3BExPHQzE5xcVNS9GxHwXngaEmo4DT7e0aENEPrQS5ytwf9+&#10;7X+0J+6SlrOGhq7g4ddGeMWZ+WaJ1Rf5eBynNF3GZ5+ISMyfalanGrupr4AokdOKcTKJ0R7NXtQe&#10;6kfaD/OYlVTCSspdcNyLV9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEgk3QV6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="1DC50580" w14:textId="3E7E479B" w:rsidR="00244011" w:rsidRDefault="00472233" w:rsidP="00664D04">
+                  <w:p w14:paraId="040F29A4" w14:textId="056DDDEA" w:rsidR="00244011" w:rsidRDefault="00B42C79" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1424065901"/>
+                        <w:id w:val="-1451627717"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00DE4719">
+                        <w:r w:rsidR="0021551E">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-141437189"/>
+                        <w:id w:val="-1801367407"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00A8204C">
-                          <w:t>2025/26:256</w:t>
+                        <w:r w:rsidR="00314E4D">
+                          <w:t>2025/26:277</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="633A89A5" w14:textId="07B5213F" w:rsidR="0078135A" w:rsidRPr="00C7375F" w:rsidRDefault="00472233" w:rsidP="00C7375F">
+                  <w:p w14:paraId="0D77DF71" w14:textId="66F93DBB" w:rsidR="0021551E" w:rsidRPr="00C7375F" w:rsidRDefault="00B42C79" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="-1350644888"/>
+                        <w:id w:val="-1786338709"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00DE4719">
+                        <w:r w:rsidR="0021551E">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="0078135A">
+                    <w:r w:rsidR="0021551E">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="-1159464032"/>
+                        <w:id w:val="905417911"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:placeholder>
-[...3 lines deleted...]
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="007745B0" w:rsidRPr="000036F4">
-[...5 lines deleted...]
-                          <w:t>4</w:t>
+                        <w:r w:rsidR="0021551E">
+                          <w:t>2</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header25.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="63AFB43C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="7096EC82" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251676160" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4421505</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>450215</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="22" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="6C874A9F" w14:textId="13A00A0B" w:rsidR="00244011" w:rsidRDefault="003925E1" w:rsidP="00A118D8">
+                        <w:p w14:paraId="34FFB0B7" w14:textId="52F4D720" w:rsidR="00244011" w:rsidRDefault="00B42C79" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="982282486"/>
+                              <w:id w:val="-1605022628"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00DE4719">
+                              <w:r w:rsidR="0021551E">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-655459177"/>
+                              <w:id w:val="-1154370862"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00A8204C">
-                                <w:t>2025/26:256</w:t>
+                              <w:r w:rsidR="00314E4D">
+                                <w:t>2025/26:277</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="0931DE6A" w14:textId="4AC92329" w:rsidR="0078135A" w:rsidRPr="00C7375F" w:rsidRDefault="003925E1" w:rsidP="00C7375F">
+                        <w:p w14:paraId="425D48A9" w14:textId="6A6CB35D" w:rsidR="0021551E" w:rsidRPr="00C7375F" w:rsidRDefault="00B42C79" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="-1302611573"/>
+                              <w:id w:val="527608150"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00DE4719">
+                              <w:r w:rsidR="0021551E">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="0078135A">
+                          <w:r w:rsidR="0021551E">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="1627498859"/>
+                              <w:id w:val="-1485932632"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:showingPlcHdr/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="007745B0" w:rsidRPr="000036F4">
-[...5 lines deleted...]
-                                <w:t>4</w:t>
+                              <w:r w:rsidR="0021551E">
+                                <w:t>2</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1073" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251673600;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCI9HyhegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabYGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBuOsAV86D1KFQH+vOyWfpvhaK4l3WgeFzBSc3obp9OlcxjObXorJygu3rmT/DPEPr6hF&#10;ZSnpIdS1QME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVPKyFU6kWAie4A0zh/4WVt9sHd+8Ztl+g&#10;pQZGQBoXJoF+xnpa7ev4pZcy0hOEuwNsqkUmo1M+yqkXnEnS5cP8YphwzY7ezgf8qqBmUSi4p7Yk&#10;tMR2EZAykuneJCYLYKrypjImXSIV1Nx4thXURIPpjeTxh5WxrCn4+OP5IAW2EN27yMbGMCqRoU93&#10;rDBJuDMq2hj7XWlWlanQV3ILKZU95E/W0UpTqrc49vbHV73FuauDPFJmsHhwrisLPlWfpucIWflz&#10;D5nu7Anwk7qjiO2ypcILPhrvGbCEckfE8NDNTHDypqLuLUTAe+FpSKjhNPh4R4c2QOhDL3G2Bv/7&#10;tf/RnrhLWs4aGrqCh18b4RVn5pslVl/ko1Gc0nQZnX8iIjF/qlmeauymngNRIqcV42QSoz2avag9&#10;1E+0H2YxK6mElZS74LgX59itAtovUs1myYjm0glc2AcnY+gIc+TmY/skvOsJjET9W9iPp5i84HFn&#10;Gz2Dm22QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglp88AAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIj0fKF6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1073" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251676160;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCI9HyhegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabYGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBuOsAV86D1KFQH+vOyWfpvhaK4l3WgeFzBSc3obp9OlcxjObXorJygu3rmT/DPEPr6hF&#10;ZSnpIdS1QME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVPKyFU6kWAie4A0zh/4WVt9sHd+8Ztl+g&#10;pQZGQBoXJoF+xnpa7ev4pZcy0hOEuwNsqkUmo1M+yqkXnEnS5cP8YphwzY7ezgf8qqBmUSi4p7Yk&#10;tMR2EZAykuneJCYLYKrypjImXSIV1Nx4thXURIPpjeTxh5WxrCn4+OP5IAW2EN27yMbGMCqRoU93&#10;rDBJuDMq2hj7XWlWlanQV3ILKZU95E/W0UpTqrc49vbHV73FuauDPFJmsHhwrisLPlWfpucIWflz&#10;D5nu7Anwk7qjiO2ypcILPhrvGbCEckfE8NDNTHDypqLuLUTAe+FpSKjhNPh4R4c2QOhDL3G2Bv/7&#10;tf/RnrhLWs4aGrqCh18b4RVn5pslVl/ko1Gc0nQZnX8iIjF/qlmeauymngNRIqcV42QSoz2avag9&#10;1E+0H2YxK6mElZS74LgX59itAtovUs1myYjm0glc2AcnY+gIc+TmY/skvOsJjET9W9iPp5i84HFn&#10;Gz2Dm22QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglp88AAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIj0fKF6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="6C874A9F" w14:textId="13A00A0B" w:rsidR="00244011" w:rsidRDefault="00472233" w:rsidP="00A118D8">
+                  <w:p w14:paraId="34FFB0B7" w14:textId="52F4D720" w:rsidR="00244011" w:rsidRDefault="00B42C79" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="982282486"/>
+                        <w:id w:val="-1605022628"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00DE4719">
+                        <w:r w:rsidR="0021551E">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-655459177"/>
+                        <w:id w:val="-1154370862"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00A8204C">
-                          <w:t>2025/26:256</w:t>
+                        <w:r w:rsidR="00314E4D">
+                          <w:t>2025/26:277</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="0931DE6A" w14:textId="4AC92329" w:rsidR="0078135A" w:rsidRPr="00C7375F" w:rsidRDefault="00472233" w:rsidP="00C7375F">
+                  <w:p w14:paraId="425D48A9" w14:textId="6A6CB35D" w:rsidR="0021551E" w:rsidRPr="00C7375F" w:rsidRDefault="00B42C79" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="-1302611573"/>
+                        <w:id w:val="527608150"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00DE4719">
+                        <w:r w:rsidR="0021551E">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="0078135A">
+                    <w:r w:rsidR="0021551E">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="1627498859"/>
+                        <w:id w:val="-1485932632"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:placeholder>
-[...3 lines deleted...]
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="007745B0" w:rsidRPr="000036F4">
-[...5 lines deleted...]
-                          <w:t>4</w:t>
+                        <w:r w:rsidR="0021551E">
+                          <w:t>2</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header26.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="65A78007" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="045F19AE" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661824" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>442595</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="25" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="07FEF987" w14:textId="19A01F96" w:rsidR="00244011" w:rsidRDefault="003925E1" w:rsidP="00664D04">
+                        <w:p w14:paraId="51C65BC1" w14:textId="5F78AA52" w:rsidR="00244011" w:rsidRDefault="00B42C79" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-1217508913"/>
+                              <w:id w:val="-2089453827"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00DE4719">
+                              <w:r w:rsidR="0021551E">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-761064028"/>
+                              <w:id w:val="734211345"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00A8204C">
-                                <w:t>2025/26:256</w:t>
+                              <w:r w:rsidR="00314E4D">
+                                <w:t>2025/26:277</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="370EAF92" w14:textId="3795C9CA" w:rsidR="0078135A" w:rsidRPr="00C7375F" w:rsidRDefault="003925E1" w:rsidP="00C7375F">
+                        <w:p w14:paraId="11D34F29" w14:textId="4F0C5B0F" w:rsidR="0021551E" w:rsidRPr="00C7375F" w:rsidRDefault="00B42C79" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="-1830585447"/>
+                              <w:id w:val="-450863887"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00DE4719">
+                              <w:r w:rsidR="0021551E">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="0078135A">
+                          <w:r w:rsidR="0021551E">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="-394135980"/>
+                              <w:id w:val="-382784938"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:showingPlcHdr/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="007745B0">
-[...14 lines deleted...]
-                                <w:t xml:space="preserve"> </w:t>
+                              <w:r w:rsidR="0021551E">
+                                <w:t>2</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1077" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBWcCHzegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjJCb+BAUuotkQMD/3MBCeva+rejQh4LzwNCTWcBh/v6NAGCH0YJM5W4H+/&#10;9j/aE3dJy1lLQ1fy8GstvOLMfLPE6vN8MolTmi6T009EJOaPNctjjV03l0CUyGnFOJnEaI9mJ2oP&#10;zSPth3nMSiphJeUuOe7ES+xXAe0XqebzZERz6QTe2IWTMXSEOXLzoXsU3g0ERqL+LezGUxQveNzb&#10;Rs/g5mskLiaSR6B7VIcG0Ewn7g/7Jy6N43uyOmzJ2TMAAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFZwIfN6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1077" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251661824;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBWcCHzegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjJCb+BAUuotkQMD/3MBCeva+rejQh4LzwNCTWcBh/v6NAGCH0YJM5W4H+/&#10;9j/aE3dJy1lLQ1fy8GstvOLMfLPE6vN8MolTmi6T009EJOaPNctjjV03l0CUyGnFOJnEaI9mJ2oP&#10;zSPth3nMSiphJeUuOe7ES+xXAe0XqebzZERz6QTe2IWTMXSEOXLzoXsU3g0ERqL+LezGUxQveNzb&#10;Rs/g5mskLiaSR6B7VIcG0Ewn7g/7Jy6N43uyOmzJ2TMAAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFZwIfN6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="07FEF987" w14:textId="19A01F96" w:rsidR="00244011" w:rsidRDefault="00472233" w:rsidP="00664D04">
+                  <w:p w14:paraId="51C65BC1" w14:textId="5F78AA52" w:rsidR="00244011" w:rsidRDefault="00B42C79" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-1217508913"/>
+                        <w:id w:val="-2089453827"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00DE4719">
+                        <w:r w:rsidR="0021551E">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-761064028"/>
+                        <w:id w:val="734211345"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00A8204C">
-                          <w:t>2025/26:256</w:t>
+                        <w:r w:rsidR="00314E4D">
+                          <w:t>2025/26:277</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="370EAF92" w14:textId="3795C9CA" w:rsidR="0078135A" w:rsidRPr="00C7375F" w:rsidRDefault="00472233" w:rsidP="00C7375F">
+                  <w:p w14:paraId="11D34F29" w14:textId="4F0C5B0F" w:rsidR="0021551E" w:rsidRPr="00C7375F" w:rsidRDefault="00B42C79" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="-1830585447"/>
+                        <w:id w:val="-450863887"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00DE4719">
+                        <w:r w:rsidR="0021551E">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="0078135A">
+                    <w:r w:rsidR="0021551E">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="-394135980"/>
+                        <w:id w:val="-382784938"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:placeholder>
-[...3 lines deleted...]
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="007745B0">
-[...14 lines deleted...]
-                          <w:t xml:space="preserve"> </w:t>
+                        <w:r w:rsidR="0021551E">
+                          <w:t>2</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header27.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="22A48FAB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="29798356" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251674624" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251677184" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4421505</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>450215</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="24" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="782F4AB9" w14:textId="259073C9" w:rsidR="00244011" w:rsidRDefault="003925E1" w:rsidP="00A118D8">
+                        <w:p w14:paraId="0FCC4EFA" w14:textId="112532BD" w:rsidR="00244011" w:rsidRDefault="00B42C79" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-1834744572"/>
+                              <w:id w:val="1476179915"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00DE4719">
+                              <w:r w:rsidR="0021551E">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1052997652"/>
+                              <w:id w:val="1330176101"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00A8204C">
-                                <w:t>2025/26:256</w:t>
+                              <w:r w:rsidR="00314E4D">
+                                <w:t>2025/26:277</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="68CCA037" w14:textId="175E5546" w:rsidR="0078135A" w:rsidRPr="00C7375F" w:rsidRDefault="003925E1" w:rsidP="00C7375F">
+                        <w:p w14:paraId="71DDF580" w14:textId="44C7528D" w:rsidR="0021551E" w:rsidRPr="00C7375F" w:rsidRDefault="00B42C79" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="441884120"/>
+                              <w:id w:val="-700476167"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00DE4719">
+                              <w:r w:rsidR="0021551E">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="0078135A">
+                          <w:r w:rsidR="0021551E">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="-1195150201"/>
+                              <w:id w:val="1859463533"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:showingPlcHdr/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="007745B0" w:rsidRPr="000036F4">
-[...5 lines deleted...]
-                                <w:t>5</w:t>
+                              <w:r w:rsidR="0021551E">
+                                <w:t>2</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1078" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251674624;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQApwm4meQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSbcGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBudZA750HqQKgf5ed0o+TfG1VhLvtA4KmSk4vQ3T6dO5jGc2vRSTlRduXcn+GeIfXlGL&#10;ylLSQ6hrgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qeVgLp1ItBE5wB5jC/wsrb7cP7t4zbL9A&#10;Sw2MgDQuTAL9jPW02tfxSy9lpCcIdwfYVItMRqd8lFMvOJOky4f5xTDhmh29nQ/4VUHNolBwT21J&#10;aIntIiBlJNO9SUwWwFTlTWVMukQqqLnxbCuoiQbTG8njDytjWVPw84/jQQpsIbp3kY2NYVQiQ5/u&#10;WGGScGdUtDH2u9KsKlOhr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Tc8RsvLn&#10;HjLd2RPgJ3VHEdtlS4UXfHxgwBLKHRHDQzczwcmbirq3EAHvhachoYbT4OMdHdoAoQ+9xNka/O/X&#10;/kd74i5pOWto6Aoefm2EV5yZb5ZYfZGPRnFK02U0/kREYv5UszzV2E09B6JETivGySRGezR7UXuo&#10;n2g/zGJWUgkrKXfBcS/OsVsFtF+kms2SEc2lE7iwD07G0BHmyM3H9kl41xMYifq3sB9PMXnB4842&#10;egY32yBxMZE8At2h2jeAZjpxv98/cWmc3pPVcUtOnwEAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAKcJuJnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1078" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251677184;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQApwm4meQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSbcGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBudZA750HqQKgf5ed0o+TfG1VhLvtA4KmSk4vQ3T6dO5jGc2vRSTlRduXcn+GeIfXlGL&#10;ylLSQ6hrgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qeVgLp1ItBE5wB5jC/wsrb7cP7t4zbL9A&#10;Sw2MgDQuTAL9jPW02tfxSy9lpCcIdwfYVItMRqd8lFMvOJOky4f5xTDhmh29nQ/4VUHNolBwT21J&#10;aIntIiBlJNO9SUwWwFTlTWVMukQqqLnxbCuoiQbTG8njDytjWVPw84/jQQpsIbp3kY2NYVQiQ5/u&#10;WGGScGdUtDH2u9KsKlOhr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Tc8RsvLn&#10;HjLd2RPgJ3VHEdtlS4UXfHxgwBLKHRHDQzczwcmbirq3EAHvhachoYbT4OMdHdoAoQ+9xNka/O/X&#10;/kd74i5pOWto6Aoefm2EV5yZb5ZYfZGPRnFK02U0/kREYv5UszzV2E09B6JETivGySRGezR7UXuo&#10;n2g/zGJWUgkrKXfBcS/OsVsFtF+kms2SEc2lE7iwD07G0BHmyM3H9kl41xMYifq3sB9PMXnB4842&#10;egY32yBxMZE8At2h2jeAZjpxv98/cWmc3pPVcUtOnwEAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAKcJuJnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="782F4AB9" w14:textId="259073C9" w:rsidR="00244011" w:rsidRDefault="00472233" w:rsidP="00A118D8">
+                  <w:p w14:paraId="0FCC4EFA" w14:textId="112532BD" w:rsidR="00244011" w:rsidRDefault="00B42C79" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-1834744572"/>
+                        <w:id w:val="1476179915"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00DE4719">
+                        <w:r w:rsidR="0021551E">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1052997652"/>
+                        <w:id w:val="1330176101"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00A8204C">
-                          <w:t>2025/26:256</w:t>
+                        <w:r w:rsidR="00314E4D">
+                          <w:t>2025/26:277</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="68CCA037" w14:textId="175E5546" w:rsidR="0078135A" w:rsidRPr="00C7375F" w:rsidRDefault="00472233" w:rsidP="00C7375F">
+                  <w:p w14:paraId="71DDF580" w14:textId="44C7528D" w:rsidR="0021551E" w:rsidRPr="00C7375F" w:rsidRDefault="00B42C79" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="441884120"/>
+                        <w:id w:val="-700476167"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00DE4719">
+                        <w:r w:rsidR="0021551E">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="0078135A">
+                    <w:r w:rsidR="0021551E">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="-1195150201"/>
+                        <w:id w:val="1859463533"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:placeholder>
-[...3 lines deleted...]
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="007745B0" w:rsidRPr="000036F4">
-[...5 lines deleted...]
-                          <w:t>5</w:t>
+                        <w:r w:rsidR="0021551E">
+                          <w:t>2</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header28.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5EAC8B09" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
-[...12 lines deleted...]
-  <w:p w14:paraId="6055753C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="0E9D7383" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251691008" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="3A9DC66B" wp14:editId="51D1D3B5">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662848" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>451485</wp:posOffset>
+                <wp:posOffset>442595</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="1466266847" name="Textruta 1466266847"/>
+              <wp:docPr id="27" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4E8D1D08" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="003925E1" w:rsidP="00664D04">
+                        <w:p w14:paraId="7B3283CC" w14:textId="4BF8497F" w:rsidR="00244011" w:rsidRDefault="00B42C79" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-1373849468"/>
-[...1 lines deleted...]
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop-protokollsutdrag.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:id w:val="-1209178645"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00244011">
-                                <w:t xml:space="preserve">  </w:t>
+                              <w:r w:rsidR="0021551E">
+                                <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="196365864"/>
-[...1 lines deleted...]
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop-protokollsutdrag.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:id w:val="1152096594"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00244011">
-                                <w:t xml:space="preserve">  </w:t>
+                              <w:r w:rsidR="00314E4D">
+                                <w:t>2025/26:277</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="277CD201" w14:textId="58148416" w:rsidR="0021551E" w:rsidRPr="00C7375F" w:rsidRDefault="00B42C79" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-182360989"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="0021551E">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="0021551E">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="1963928860"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="0021551E">
+                                <w:t>2</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="3A9DC66B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 1466266847" o:spid="_x0000_s1082" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251691008;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBXB7LFegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnSbcGdYosRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3lx2daGbZUPFdiC54MhZ8pKKCv7VPAfD9cf&#10;PnMWUNhSGLCq4DsV+OXs/buLxk3VCNZgSuUZBbFh2riCrxHdNMuCXKtahAE4ZUmpwdcC6eqfstKL&#10;hqLXJhsNh2dZA750HqQKgf5edUo+S/G1VhLvtA4KmSk4vQ3T6dO5imc2uxDTJy/cupL9M8Q/vKIW&#10;laWkh1BXAgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVt9ulu/cM2y/Q&#10;UgMjII0L00A/Yz2t9nX80ksZ6QnC3QE21SKT0Skf59QLziTp8lF+Pkq4Zkdv5wN+VVCzKBTcU1sS&#10;WmJ7E5AykuneJCYLYKryujImXSIV1MJ4thXURIPpjeTxh5WxrCn42cfJMAW2EN27yMbGMCqRoU93&#10;rDBJuDMq2hj7XWlWlanQV3ILKZU95E/W0UpTqrc49vbHV73FuauDPFJmsHhwrisLPlWfpucIWflz&#10;D5nu7Anwk7qjiO2qpcILPpnsGbCCckfE8NDNTHDyuqLu3YiA98LTkFDDafDxjg5tgNCHXuJsDf73&#10;a/+jPXGXtJw1NHQFD782wivOzDdLrD7Px+M4pekynnwiIjF/qlmdauymXgBRIqcV42QSoz2avag9&#10;1I+0H+YxK6mElZS74LgXF9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i+4HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQCrTYIT&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo05aCiFkUxUEBypVFS0S&#10;Vzde4qjxOoqdNvw95gTH0Yxm3hSr0bbiTL1vHCOkswQEceV0wzXCx+H1JgPhg2KtWseE8E0eVuXk&#10;qlC5dhd+p/M+1CKWsM8Vggmhy6X0lSGr/Mx1xNH7cr1VIcq+lrpXl1huWzlPkjtpVcNxwaiOng1V&#10;p/1gEQ7bJz1IPeq3l2q72dGn3JjbHeL1dFw/ggg0hr8w/OJHdCgj09ENrL1oEZZZJA8I92kKIvrz&#10;RbYEcUR4SBYgy0L+P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFcHssV6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKtNghPfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1082" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251662848;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBXB7LFegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnSbcGdYosRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3lx2daGbZUPFdiC54MhZ8pKKCv7VPAfD9cf&#10;PnMWUNhSGLCq4DsV+OXs/buLxk3VCNZgSuUZBbFh2riCrxHdNMuCXKtahAE4ZUmpwdcC6eqfstKL&#10;hqLXJhsNh2dZA750HqQKgf5edUo+S/G1VhLvtA4KmSk4vQ3T6dO5imc2uxDTJy/cupL9M8Q/vKIW&#10;laWkh1BXAgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVt9ulu/cM2y/Q&#10;UgMjII0L00A/Yz2t9nX80ksZ6QnC3QE21SKT0Skf59QLziTp8lF+Pkq4Zkdv5wN+VVCzKBTcU1sS&#10;WmJ7E5AykuneJCYLYKryujImXSIV1MJ4thXURIPpjeTxh5WxrCn42cfJMAW2EN27yMbGMCqRoU93&#10;rDBJuDMq2hj7XWlWlanQV3ILKZU95E/W0UpTqrc49vbHV73FuauDPFJmsHhwrisLPlWfpucIWflz&#10;D5nu7Anwk7qjiO2qpcILPpnsGbCCckfE8NDNTHDyuqLu3YiA98LTkFDDafDxjg5tgNCHXuJsDf73&#10;a/+jPXGXtJw1NHQFD782wivOzDdLrD7Px+M4pekynnwiIjF/qlmdauymXgBRIqcV42QSoz2avag9&#10;1I+0H+YxK6mElZS74LgXF9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i+4HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFcHssV6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="4E8D1D08" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00472233" w:rsidP="00664D04">
+                  <w:p w14:paraId="7B3283CC" w14:textId="4BF8497F" w:rsidR="00244011" w:rsidRDefault="00B42C79" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-1373849468"/>
-[...1 lines deleted...]
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop-protokollsutdrag.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:id w:val="-1209178645"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00244011">
-                          <w:t xml:space="preserve">  </w:t>
+                        <w:r w:rsidR="0021551E">
+                          <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="196365864"/>
-[...1 lines deleted...]
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop-protokollsutdrag.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:id w:val="1152096594"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00244011">
-                          <w:t xml:space="preserve">  </w:t>
+                        <w:r w:rsidR="00314E4D">
+                          <w:t>2025/26:277</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="277CD201" w14:textId="58148416" w:rsidR="0021551E" w:rsidRPr="00C7375F" w:rsidRDefault="00B42C79" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-182360989"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="0021551E">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="0021551E">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="1963928860"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="0021551E">
+                          <w:t>2</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header29.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="15E744D5" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
-[...12 lines deleted...]
-  <w:p w14:paraId="36164FC6" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="155A1B06" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251692032" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="79B3A29D" wp14:editId="7B725565">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251678208" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4419600</wp:posOffset>
+                <wp:posOffset>4421505</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>457200</wp:posOffset>
+                <wp:posOffset>450215</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="3" name="Textruta 3"/>
+              <wp:docPr id="26" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="518165A1" w14:textId="087E1AB9" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="003925E1" w:rsidP="00A118D8">
+                        <w:p w14:paraId="64121A63" w14:textId="1BDDF82D" w:rsidR="00244011" w:rsidRDefault="00B42C79" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="759106711"/>
+                              <w:id w:val="1259786120"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop-protokollsutdrag.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:nummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="005023C0" w:rsidRPr="00C81BBB">
-                                <w:t>Prop. 2025/26:256</w:t>
+                              <w:r w:rsidR="0021551E">
+                                <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="930391291"/>
+                              <w:id w:val="-149912409"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop-protokollsutdrag.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:nummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00244011">
-                                <w:t xml:space="preserve">  </w:t>
+                              <w:r w:rsidR="00314E4D">
+                                <w:t>2025/26:277</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="2AE650BA" w14:textId="21063BCF" w:rsidR="0021551E" w:rsidRPr="00C7375F" w:rsidRDefault="00B42C79" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-1050225940"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="0021551E">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="0021551E">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="487902901"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="0021551E">
+                                <w:t>2</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="79B3A29D" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1083" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251692032;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCX1xNhegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3lx2daGbZUPFdiC52cDzpSVUFZ2VfAfj9cf&#10;PnMWUNhSGLCq4DsV+OXs/buLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBpOsAV86D1KFQH+vOiWfpfhaK4l3WgeFzBSc3obp9OlcxjObXYjpygu3rmT/DPEPr6hF&#10;ZSnpIdSVQME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVPKyFU6kWAie4A0zh/4WVt9sHd+8Ztl+g&#10;pQZGQBoXpoF+xnpa7ev4pZcy0hOEuwNsqkUmo1M+yqkXnEnS5cP8fJhwzY7ezgf8qqBmUSi4p7Yk&#10;tMT2JiBlJNO9SUwWwFTldWVMukQqqIXxbCuoiQbTG8njDytjWVPwycfxIAW2EN27yMbGMCqRoU93&#10;rDBJuDMq2hj7XWlWlanQV3ILKZU95E/W0UpTqrc49vbHV73FuauDPFJmsHhwrisLPlWfpucIWflz&#10;D5nu7Anwk7qjiO2ypcILPp7sGbCEckfE8NDNTHDyuqLu3YiA98LTkFDDafDxjg5tgNCHXuJsDf73&#10;a/+jPXGXtJw1NHQFD782wivOzDdLrD7PR6M4pekyGn8iIjF/qlmeauymXgBRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXF9itAtovUs3nyYjm0gm8sQ9OxtAR5sjNx/ZJeNcTGIn6t7AfTzF9wePO&#10;NnoGN98gcTGRPALdodo3gGY6cb/fP3FpnN6T1XFLzp4BAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV&#10;4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1&#10;mx2zwexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCu&#10;rq9KXRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W&#10;66/96BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUD&#10;i/whB3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCX1xNhegIAAG0F&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1083" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251678208;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCX1xNhegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3lx2daGbZUPFdiC52cDzpSVUFZ2VfAfj9cf&#10;PnMWUNhSGLCq4DsV+OXs/buLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBpOsAV86D1KFQH+vOiWfpfhaK4l3WgeFzBSc3obp9OlcxjObXYjpygu3rmT/DPEPr6hF&#10;ZSnpIdSVQME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVPKyFU6kWAie4A0zh/4WVt9sHd+8Ztl+g&#10;pQZGQBoXpoF+xnpa7ev4pZcy0hOEuwNsqkUmo1M+yqkXnEnS5cP8fJhwzY7ezgf8qqBmUSi4p7Yk&#10;tMT2JiBlJNO9SUwWwFTldWVMukQqqIXxbCuoiQbTG8njDytjWVPwycfxIAW2EN27yMbGMCqRoU93&#10;rDBJuDMq2hj7XWlWlanQV3ILKZU95E/W0UpTqrc49vbHV73FuauDPFJmsHhwrisLPlWfpucIWflz&#10;D5nu7Anwk7qjiO2ypcILPp7sGbCEckfE8NDNTHDyuqLu3YiA98LTkFDDafDxjg5tgNCHXuJsDf73&#10;a/+jPXGXtJw1NHQFD782wivOzDdLrD7PR6M4pekyGn8iIjF/qlmeauymXgBRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXF9itAtovUs3nyYjm0gm8sQ9OxtAR5sjNx/ZJeNcTGIn6t7AfTzF9wePO&#10;NnoGN98gcTGRPALdodo3gGY6cb/fP3FpnN6T1XFLzp4BAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJfXE2F6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="518165A1" w14:textId="087E1AB9" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00472233" w:rsidP="00A118D8">
+                  <w:p w14:paraId="64121A63" w14:textId="1BDDF82D" w:rsidR="00244011" w:rsidRDefault="00B42C79" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="759106711"/>
+                        <w:id w:val="1259786120"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop-protokollsutdrag.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:nummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="005023C0" w:rsidRPr="00C81BBB">
-                          <w:t>Prop. 2025/26:256</w:t>
+                        <w:r w:rsidR="0021551E">
+                          <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="930391291"/>
+                        <w:id w:val="-149912409"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop-protokollsutdrag.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:nummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00244011">
-                          <w:t xml:space="preserve">  </w:t>
+                        <w:r w:rsidR="00314E4D">
+                          <w:t>2025/26:277</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="2AE650BA" w14:textId="21063BCF" w:rsidR="0021551E" w:rsidRPr="00C7375F" w:rsidRDefault="00B42C79" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-1050225940"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="0021551E">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="0021551E">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="487902901"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="0021551E">
+                          <w:t>2</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1C5819C8" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="29B27F10" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header30.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5C226D2C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251653120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663872" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>442595</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="29" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6F58FFB4" w14:textId="1F987BD9" w:rsidR="00244011" w:rsidRDefault="00B42C79" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-2001956470"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="0021551E">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-1454397681"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00314E4D">
+                                <w:t>2025/26:277</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="1F0D9686" w14:textId="1C3F35A8" w:rsidR="0021551E" w:rsidRPr="00C7375F" w:rsidRDefault="00B42C79" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-827893889"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="0021551E">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="0021551E">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="35553591"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="0021551E">
+                                <w:t>3</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1087" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251663872;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA2E+FoeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBCMLUuXi2h2hIxPPQzE5y8rql7NyLgvfA0JNRwGny8o482QOjDIHG2Av/7&#10;tftoT9wlLWctDV3Jw6+18Ioz880Sq8/zySROaTpMTj8RkZg/1iyPNXbdXAJRIqcV42QSoz2anag9&#10;NI+0H+YxK6mElZS75LgTL7FfBbRfpJrPkxHNpRN4YxdOxtAR5sjNh+5ReDcQGIn6t7AbT1G84HFv&#10;Gz2Dm6+RuJhIfkB1aADNdOL+sH/i0jg+J6vDlpw9AwAA//8DAFBLAwQUAAYACAAAACEAk6R49N8A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhDocVNs6kAwYFKVUWL1Ksb&#10;L3FEvI5ipw1/jznBcTSjmTfFanStOFEfGs8It5MMBHHlTcM1wsf+9UaBCFGz0a1nQvimAKvy8qLQ&#10;ufFnfqfTLtYilXDINYKNsculDJUlp8PEd8TJ+/S90zHJvpam1+dU7lo5zbK5dLrhtGB1R8+Wqq/d&#10;4BD2myczSDOat5dqs97SQa7t/Rbx+mp8XIKINMa/MPziJ3QoE9PRD2yCaBFmKpFHhPniAUTyp3dq&#10;BuKIoNQCZFnI/wfKHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA2E+FoeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCTpHj03wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="6F58FFB4" w14:textId="1F987BD9" w:rsidR="00244011" w:rsidRDefault="00B42C79" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-2001956470"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="0021551E">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-1454397681"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00314E4D">
+                          <w:t>2025/26:277</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="1F0D9686" w14:textId="1C3F35A8" w:rsidR="0021551E" w:rsidRPr="00C7375F" w:rsidRDefault="00B42C79" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-827893889"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="0021551E">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="0021551E">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="35553591"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="0021551E">
+                          <w:t>3</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header31.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7C750C8E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251679232" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4421505</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>450215</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="28" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="018CD642" w14:textId="5C1D7CAA" w:rsidR="00244011" w:rsidRDefault="00B42C79" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="638078018"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="0021551E">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-687607541"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00314E4D">
+                                <w:t>2025/26:277</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="47150712" w14:textId="79C1CB72" w:rsidR="0021551E" w:rsidRPr="00C7375F" w:rsidRDefault="00B42C79" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="427465117"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="0021551E">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="0021551E">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="-1978903372"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="0021551E">
+                                <w:t>3</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1088" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251679232;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJoa69eAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nabcGcYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2XGyrpcOu8iU+SU+PnJ20daGbZUPFdiC5ycjzpSVUFb2qeA/Hq4/&#10;fOYsoLClMGBVwXcq8Iv5+3ezxk3VGNZgSuUZBbFh2riCrxHdNMuCXKtahBNwypJSg68F0tU/ZaUX&#10;DUWvTTYejc6yBnzpPEgVAv296pR8nuJrrSTeaR0UMlNwehum06dzFc9sPhPTJy/cupL9M8Q/vKIW&#10;laWkQ6grgYJtfPVXqLqSHgJoPJFQZ6B1JVWqgarJRy+qWa6FU6kWAie4Aabw/8LK2+3S3XuG7Rdo&#10;qYERkMaFaaCfsZ5W+zp+6aWM9AThboBNtchkdMonOfWCM0m6fJyfjxOu2cHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKq8roxJl0gFdWk82wpqosH0RvL4w8pY1hT87OPpKAW2EN27yMbGMCqRoU93&#10;qDBJuDMq2hj7XWlWlanQV3ILKZUd8ifraKUp1Vsce/vDq97i3NVBHikzWByc68qCT9Wn6TlAVv7c&#10;Q6Y7ewL8qO4oYrtqqXBCcGDACsodEcNDNzPByeuKuncjAt4LT0NCDafBxzs6tAFCH3qJszX436/9&#10;j/bEXdJy1tDQFTz82givODPfLLH6PJ9M4pSmy+T0ExGJ+WPN6lhjN/UlECVyWjFOJjHao9mL2kP9&#10;SPthEbOSSlhJuQuOe/ESu1VA+0WqxSIZ0Vw6gTd26WQMHWGO3HxoH4V3PYGRqH8L+/EU0xc87myj&#10;Z3CLDRIXE8kj0B2qfQNophP3+/0Tl8bxPVkdtuT8GQAA//8DAFBLAwQUAAYACAAAACEAOooRwt8A&#10;AAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhdQGkTsqkAwYFKVUWLxNWN&#10;lzgitqPYacPfs5zKcbVPM2/K1eQ6caQhtsEjzGcKBPk6mNY3CB/715sliJi0N7oLnhB+KMKqurwo&#10;dWHCyb/TcZcawSE+FhrBptQXUsbaktNxFnry/PsKg9OJz6GRZtAnDnedvFUqk063nhus7unZUv29&#10;Gx3CfvNkRmkm8/ZSb9Zb+pRre79FvL6aHh9AJJrSGYY/fVaHip0OYfQmig4hy7M7RhEWKgfBwHKR&#10;8bgDQq7mIKtS/l9Q/QIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBJoa69eAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA6ihHC3wAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="018CD642" w14:textId="5C1D7CAA" w:rsidR="00244011" w:rsidRDefault="00B42C79" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="638078018"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="0021551E">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-687607541"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00314E4D">
+                          <w:t>2025/26:277</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="47150712" w14:textId="79C1CB72" w:rsidR="0021551E" w:rsidRPr="00C7375F" w:rsidRDefault="00B42C79" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="427465117"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="0021551E">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="0021551E">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="-1978903372"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="0021551E">
+                          <w:t>3</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header32.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="67430C94" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header33.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7BEEFE80" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251664896" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>442595</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="41" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="72C645EF" w14:textId="473BFDEA" w:rsidR="00244011" w:rsidRDefault="00B42C79" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="1995137495"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="0021551E">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-614907341"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00314E4D">
+                                <w:t>2025/26:277</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="75287C90" w14:textId="7AD7E22E" w:rsidR="0021551E" w:rsidRPr="00C7375F" w:rsidRDefault="00B42C79" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="1518268929"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="0021551E">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="0021551E">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="-2109493355"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="007270A3">
+                                <w:t>4</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1092" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251664896;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA3ZHJeeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDgheLZnwArKHRHDQzczwclFRd27EQHvhachoYbT4OMdHdoAoQ+9xNka/O/X&#10;/kd74i5pOWto6Aoefm2EV5yZb5ZYfZGPx3FK02V89omIxPypZnWqsZv6CogSOa0YJ5MY7dHsRe2h&#10;fqT9MI9ZSSWspNwFx714hd0qoP0i1XyejGguncAbu3Qyho4wR24+tI/Cu57ASNS/hf14iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNOJ+/3+iUvj9J6sjlty9gwAAP//AwBQSwMEFAAGAAgAAAAhAJOkePTf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoQ6HFTbOpAMGBSlVFi9Sr&#10;Gy9xRLyOYqcNf485wXE0o5k3xWp0rThRHxrPCLeTDARx5U3DNcLH/vVGgQhRs9GtZ0L4pgCr8vKi&#10;0LnxZ36n0y7WIpVwyDWCjbHLpQyVJafDxHfEyfv0vdMxyb6WptfnVO5aOc2yuXS64bRgdUfPlqqv&#10;3eAQ9psnM0gzmreXarPe0kGu7f0W8fpqfFyCiDTGvzD84id0KBPT0Q9sgmgRZiqRR4T54gFE8qd3&#10;agbiiKDUAmRZyP8Hyh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAN2RyXnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAk6R49N8AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="72C645EF" w14:textId="473BFDEA" w:rsidR="00244011" w:rsidRDefault="00B42C79" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="1995137495"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="0021551E">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-614907341"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00314E4D">
+                          <w:t>2025/26:277</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="75287C90" w14:textId="7AD7E22E" w:rsidR="0021551E" w:rsidRPr="00C7375F" w:rsidRDefault="00B42C79" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="1518268929"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="0021551E">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="0021551E">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="-2109493355"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="007270A3">
+                          <w:t>4</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header34.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4D82EAFC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251680256" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4421505</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>450215</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="40" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="5782C88D" w14:textId="12148A71" w:rsidR="00244011" w:rsidRDefault="00B42C79" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-1633093575"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="0021551E">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="432097208"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00314E4D">
+                                <w:t>2025/26:277</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="506C285A" w14:textId="7BE85C79" w:rsidR="0021551E" w:rsidRPr="00C7375F" w:rsidRDefault="00B42C79" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-1062706134"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="0021551E">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="0021551E">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="-348335848"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="007270A3">
+                                <w:t>4</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1093" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251680256;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD3tNP6eQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDgheL5nwArKHRHDQzczwclFRd27EQHvhachoYbT4OMdHdoAoQ+9xNka/O/X&#10;/kd74i5pOWto6Aoefm2EV5yZb5ZYfZGPx3FK02V89omIxPypZnWqsZv6CogSOa0YJ5MY7dHsRe2h&#10;fqT9MI9ZSSWspNwFx714hd0qoP0i1XyejGguncAbu3Qyho4wR24+tI/Cu57ASNS/hf14iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNOJ+/3+iUvj9J6sjlty9gwAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA97TT+nkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="5782C88D" w14:textId="12148A71" w:rsidR="00244011" w:rsidRDefault="00B42C79" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-1633093575"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="0021551E">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="432097208"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00314E4D">
+                          <w:t>2025/26:277</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="506C285A" w14:textId="7BE85C79" w:rsidR="0021551E" w:rsidRPr="00C7375F" w:rsidRDefault="00B42C79" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-1062706134"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="0021551E">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="0021551E">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="-348335848"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="007270A3">
+                          <w:t>4</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header35.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0F9A8B35" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header36.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="52FC1C2E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658284" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>451485</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="43" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="36877168" w14:textId="2B669290" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B42C79" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="170694050"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="0021551E">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-919563414"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00314E4D">
+                                <w:t>2025/26:277</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1097" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658284;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQApMI6oeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nabsacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2flY10uHXWxKfCRF8pHTy64xbKN8qMGWPD8ZcaashKq2zyX//njz&#10;4RNnAYWthAGrSr5VgV/O3r+btq5QY1iBqZRn5MSGonUlXyG6IsuCXKlGhBNwypJSg28E0tE/Z5UX&#10;LXlvTDYejc6yFnzlPEgVAt1e90o+S/61VhLvtQ4KmSk5vQ3T16fvMn6z2VQUz164VS2HZ4h/eEUj&#10;aktB966uBQq29vVfrppaegig8URCk4HWtVQpB8omH73IZrESTqVcqDjB7csU/p9bebdZuAfPsPsM&#10;HTUwFqR1oQh0GfPptG/in17KSE8l3O7LpjpkMhrlk5x6wZkkXT7OL8aprtnB2vmAXxQ0LAol99SW&#10;VC2xuQ1IEQm6g8RgAUxd3dTGpEOkgroynm0ENdFgeiNZ/IEylrUlP/t4OkqOLUTz3rOx0Y1KZBjC&#10;HTJMEm6NihhjvynN6iol+kpsIaWy+/gJHVGaQr3FcMAfXvUW4z4PskiRweLeuKkt+JR9mp5Dyaof&#10;u5LpHk8FP8o7itgtO0q85OepdfFqCdWWiOGhn5ng5E1N3bsVAR+EpyGhhtPg4z19tAGqPgwSZyvw&#10;v167j3jiLmk5a2noSh5+roVXnJmvllh9kU8mcUrTYXJ6TkRi/lizPNbYdXMFRImcVoyTSYx4NDtR&#10;e2ieaD/MY1RSCSspdslxJ15hvwpov0g1nycQzaUTeGsXTkbXscyRm4/dk/BuIDAS9e9gN56ieMHj&#10;Hhstg5uvkbiYSH6o6tAAmunE/WH/xKVxfE6ow5ac/QYAAP//AwBQSwMEFAAGAAgAAAAhAKtNghPf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrK3GjTloKIWRTFQQHKlUVLRJX&#10;N17iqPE6ip02/D3mBMfRjGbeFKvRtuJMvW8cI6SzBARx5XTDNcLH4fUmA+GDYq1ax4TwTR5W5eSq&#10;ULl2F36n8z7UIpawzxWCCaHLpfSVIav8zHXE0ftyvVUhyr6WuleXWG5bOU+SO2lVw3HBqI6eDVWn&#10;/WARDtsnPUg96reXarvZ0afcmNsd4vV0XD+CCDSGvzD84kd0KCPT0Q2svWgRllkkDwj3aQoi+vNF&#10;tgRxRHhIFiDLQv4/UP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAKTCOqHkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="36877168" w14:textId="2B669290" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B42C79" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="170694050"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="0021551E">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-919563414"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00314E4D">
+                          <w:t>2025/26:277</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header37.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="30C367E1" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658299" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4419600</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>457200</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="42" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="5ECAB73D" w14:textId="4D274E41" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B42C79" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="1137225783"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="0021551E">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-1796436253"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00314E4D">
+                                <w:t>2025/26:277</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1098" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658299;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBWgsF9eQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabsacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm97BrDNsqHGmzJ85MRZ8pKqGr7XPLvjzcf&#10;PnEWUNhKGLCq5FsV+OXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1zVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N/rXslnKb7WSuK91kEhMyWnt2E6fTqX8cxmU1E8e+FWtRyeIf7hFY2o&#10;LSXdh7oWKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5t1m4B8+w+wwd&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/OLccI1O3g7H/CLgoZFoeSe2pLQ&#10;EpvbgJSRTHcmMVkAU1c3tTHpEqmgroxnG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/Kc3qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37s&#10;INO9PQF+VHcUsVt2VHjJz/cMWEK1JWJ46GcmOHlTU/duRcAH4WlIqOE0+HhPhzZA6MMgcbYC/+u1&#10;/9GeuEtazloaupKHn2vhFWfmqyVWX+STSZzSdJmcnhORmD/WLI81dt1cAVEipxXjZBKjPZqdqD00&#10;T7Qf5jErqYSVlLvkuBOvsF8FtF+kms+TEc2lE3hrF07G0BHmyM3H7kl4NxAYifp3sBtPUbzgcW8b&#10;PYObr5G4mEgege5RHRpAM524P+yfuDSO78nqsCVnvwEAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFaCwX15AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="5ECAB73D" w14:textId="4D274E41" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B42C79" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="1137225783"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="0021551E">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-1796436253"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00314E4D">
+                          <w:t>2025/26:277</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header38.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="355C725D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6B230572" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251651584" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="7" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="6A372439" w14:textId="16F23B48" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="003925E1" w:rsidP="00664D04">
+                        <w:p w14:paraId="4F9E5505" w14:textId="5B3B5011" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B42C79" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-1058393475"/>
+                              <w:id w:val="274763575"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00DE4719">
+                              <w:r w:rsidR="0021551E">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="917907110"/>
+                              <w:id w:val="-1880923602"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00A8204C">
-                                <w:t>2025/26:256</w:t>
+                              <w:r w:rsidR="00314E4D">
+                                <w:t>2025/26:277</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251653120;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlvGe/eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvj995PSyrQ3bKh8qsAXPB0POlJVQVvap4D8eFh8+&#10;cxZQ2FIYsKrgOxX45ez9u2njJmoEazCl8oyC2DBpXMHXiG6SZUGuVS3CAJyypNTga4F09U9Z6UVD&#10;0WuTjYbD86wBXzoPUoVAf687JZ+l+ForiXdaB4XMFJxqw3T6dK7imc2mYvLkhVtXsi9D/EMVtags&#10;JT2EuhYo2MZXf4WqK+khgMaBhDoDrSupUg/UTT580c1yLZxKvRA4wR1gCv8vrLzdLt29Z9h+gZYe&#10;MALSuDAJ9DP202pfxy9VykhPEO4OsKkWmYxO+Tint+BMki4f5RejhGt29HY+4FcFNYtCwT09S0JL&#10;bG8CUkYy3ZvEZAFMVS4qY9IlUkFdGc+2gh7RYKqRPP6wMpY1BT//eDZMgS1E9y6ysTGMSmTo0x07&#10;TBLujIo2xn5XmlVlavSV3EJKZQ/5k3W00pTqLY69/bGqtzh3fZBHygwWD851ZcGn7tP0HCErf+4h&#10;0509AX7SdxSxXbXUeMHP9gRYQbkjXnjoRiY4uajo8W5EwHvhaUbovWnu8Y4ObYDAh17ibA3+92v/&#10;oz1Rl7ScNTRzBQ+/NsIrzsw3S6S+yMfjOKTpMj77RDxi/lSzOtXYTX0FxIicNoyTSYz2aPai9lA/&#10;0nqYx6ykElZS7oLjXrzCbhPQepFqPk9GNJZO4I1dOhlDR5QjNR/aR+Fdz18k5t/CfjrF5AWNO9vo&#10;Gdx8g0TFxPGIc4dqjz+NdKJ+v37izji9J6vjkpw9AwAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlvGe/eAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251651584;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlvGe/eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvj995PSyrQ3bKh8qsAXPB0POlJVQVvap4D8eFh8+&#10;cxZQ2FIYsKrgOxX45ez9u2njJmoEazCl8oyC2DBpXMHXiG6SZUGuVS3CAJyypNTga4F09U9Z6UVD&#10;0WuTjYbD86wBXzoPUoVAf687JZ+l+ForiXdaB4XMFJxqw3T6dK7imc2mYvLkhVtXsi9D/EMVtags&#10;JT2EuhYo2MZXf4WqK+khgMaBhDoDrSupUg/UTT580c1yLZxKvRA4wR1gCv8vrLzdLt29Z9h+gZYe&#10;MALSuDAJ9DP202pfxy9VykhPEO4OsKkWmYxO+Tint+BMki4f5RejhGt29HY+4FcFNYtCwT09S0JL&#10;bG8CUkYy3ZvEZAFMVS4qY9IlUkFdGc+2gh7RYKqRPP6wMpY1BT//eDZMgS1E9y6ysTGMSmTo0x07&#10;TBLujIo2xn5XmlVlavSV3EJKZQ/5k3W00pTqLY69/bGqtzh3fZBHygwWD851ZcGn7tP0HCErf+4h&#10;0509AX7SdxSxXbXUeMHP9gRYQbkjXnjoRiY4uajo8W5EwHvhaUbovWnu8Y4ObYDAh17ibA3+92v/&#10;oz1Rl7ScNTRzBQ+/NsIrzsw3S6S+yMfjOKTpMj77RDxi/lSzOtXYTX0FxIicNoyTSYz2aPai9lA/&#10;0nqYx6ykElZS7oLjXrzCbhPQepFqPk9GNJZO4I1dOhlDR5QjNR/aR+Fdz18k5t/CfjrF5AWNO9vo&#10;Gdx8g0TFxPGIc4dqjz+NdKJ+v37izji9J6vjkpw9AwAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlvGe/eAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="6A372439" w14:textId="16F23B48" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00472233" w:rsidP="00664D04">
+                  <w:p w14:paraId="4F9E5505" w14:textId="5B3B5011" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B42C79" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-1058393475"/>
+                        <w:id w:val="274763575"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00DE4719">
+                        <w:r w:rsidR="0021551E">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="917907110"/>
+                        <w:id w:val="-1880923602"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00A8204C">
-                          <w:t>2025/26:256</w:t>
+                        <w:r w:rsidR="00314E4D">
+                          <w:t>2025/26:277</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="02884D9B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="5BDF8785" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251666944" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="6" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="0ECF9640" w14:textId="4ED82A91" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="003925E1" w:rsidP="00A118D8">
+                        <w:p w14:paraId="5170F313" w14:textId="5462A983" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B42C79" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-429117476"/>
+                              <w:id w:val="20822764"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00DE4719">
+                              <w:r w:rsidR="0021551E">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1611858562"/>
+                              <w:id w:val="1112635253"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00A8204C">
-                                <w:t>2025/26:256</w:t>
+                              <w:r w:rsidR="00314E4D">
+                                <w:t>2025/26:277</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlbMYbdwIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtqnBDcEWAJ1ZZ44aEfmeDkdU2PdyMC3gtPM0LvTXOPd3RoAwQ+DBJnK/C/X/sf&#10;7Ym6pOWspZkrefi1Fl5xZr5ZIvV5PpnEIU2Xyekn4hHzx5rlscaum0sgRuS0YZxMYrRHsxO1h+aR&#10;1sM8ZiWVsJJylxx34iX2m4DWi1TzeTKisXQCb+zCyRg6ohyp+dA9Cu8G/iIx/xZ20ymKFzTubaNn&#10;cPM1EhUTxyPOPaoD/jTSifrD+ok74/ierA5LcvYMAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1mx2z&#10;wexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCurq9K&#10;XRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W66/9&#10;6BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUDi/wh&#10;B3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAlbMYbdwIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251666944;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlbMYbdwIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtqnBDcEWAJ1ZZ44aEfmeDkdU2PdyMC3gtPM0LvTXOPd3RoAwQ+DBJnK/C/X/sf&#10;7Ym6pOWspZkrefi1Fl5xZr5ZIvV5PpnEIU2Xyekn4hHzx5rlscaum0sgRuS0YZxMYrRHsxO1h+aR&#10;1sM8ZiWVsJJylxx34iX2m4DWi1TzeTKisXQCb+zCyRg6ohyp+dA9Cu8G/iIx/xZ20ymKFzTubaNn&#10;cPM1EhUTxyPOPaoD/jTSifrD+ok74/ierA5LcvYMAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1mx2z&#10;wexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCurq9K&#10;XRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W66/9&#10;6BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUDi/wh&#10;B3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAlbMYbdwIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="0ECF9640" w14:textId="4ED82A91" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00472233" w:rsidP="00A118D8">
+                  <w:p w14:paraId="5170F313" w14:textId="5462A983" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B42C79" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-429117476"/>
+                        <w:id w:val="20822764"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00DE4719">
+                        <w:r w:rsidR="0021551E">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1611858562"/>
+                        <w:id w:val="1112635253"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00A8204C">
-                          <w:t>2025/26:256</w:t>
+                        <w:r w:rsidR="00314E4D">
+                          <w:t>2025/26:277</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="72B69344" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="3CDE225D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4785B6DB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251654144" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251652608" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="9" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3993D65E" w14:textId="6BC28A60" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="003925E1" w:rsidP="00664D04">
+                        <w:p w14:paraId="5A3AA3AC" w14:textId="7930B911" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B42C79" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-282661005"/>
+                              <w:id w:val="759949230"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00DE4719">
+                              <w:r w:rsidR="0021551E">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-2082204221"/>
+                              <w:id w:val="1954201880"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00A8204C">
-                                <w:t>2025/26:256</w:t>
+                              <w:r w:rsidR="00314E4D">
+                                <w:t>2025/26:277</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251654144;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCo8H9EeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBqX2pdvFpCtSVieOhnJjh5XVP3bkTAe+FpSKjhNPh4Rx9tgNCHQeJsBf73&#10;a/fRnrhLWs5aGrqSh19r4RVn5pslVp/nk0mc0nSYnH4iIjF/rFkea+y6uQSiRE4rxskkRns0O1F7&#10;aB5pP8xjVlIJKyl3yXEnXmK/Cmi/SDWfJyOaSyfwxi6cjKEjzJGbD92j8G4gMBL1b2E3nqJ4wePe&#10;NnoGN18jcTGR/IDq0ACa6cT9Yf/EpXF8TlaHLTl7BgAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCo8H9EeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251652608;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCo8H9EeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBqX2pdvFpCtSVieOhnJjh5XVP3bkTAe+FpSKjhNPh4Rx9tgNCHQeJsBf73&#10;a/fRnrhLWs5aGrqSh19r4RVn5pslVp/nk0mc0nSYnH4iIjF/rFkea+y6uQSiRE4rxskkRns0O1F7&#10;aB5pP8xjVlIJKyl3yXEnXmK/Cmi/SDWfJyOaSyfwxi6cjKEjzJGbD92j8G4gMBL1b2E3nqJ4wePe&#10;NnoGN18jcTGR/IDq0ACa6cT9Yf/EpXF8TlaHLTl7BgAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCo8H9EeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="3993D65E" w14:textId="6BC28A60" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00472233" w:rsidP="00664D04">
+                  <w:p w14:paraId="5A3AA3AC" w14:textId="7930B911" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B42C79" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-282661005"/>
+                        <w:id w:val="759949230"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00DE4719">
+                        <w:r w:rsidR="0021551E">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-2082204221"/>
+                        <w:id w:val="1954201880"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00A8204C">
-                          <w:t>2025/26:256</w:t>
+                        <w:r w:rsidR="00314E4D">
+                          <w:t>2025/26:277</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3018E869" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="67510BA2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251667968" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="8" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="6D9C39D4" w14:textId="33D41EC7" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="003925E1" w:rsidP="00A118D8">
+                        <w:p w14:paraId="14C3FFDC" w14:textId="64D85DFD" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B42C79" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="986058692"/>
+                              <w:id w:val="2088110779"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00DE4719">
+                              <w:r w:rsidR="0021551E">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="437494264"/>
+                              <w:id w:val="-229692538"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00A8204C">
-                                <w:t>2025/26:256</w:t>
+                              <w:r w:rsidR="00314E4D">
+                                <w:t>2025/26:277</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXQjCReQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjs5Y4BS6i2RAwP/cwEJ69r6t6NCHgvPA0JNZwGH+/o0AYIfRgkzlbgf7/2&#10;P9oTd0nLWUtDV/Lway284sx8s8Tq83wyiVOaLpPTT0Qk5o81y2ONXTeXQJTIacU4mcRoj2Ynag/N&#10;I+2HecxKKmEl5S457sRL7FcB7Rep5vNkRHPpBN7YhZMxdIQ5cvOhexTeDQRGov4t7MZTFC943NtG&#10;z+DmayQuJpJHoHtUhwbQTCfuD/snLo3je7I6bMnZMwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANdCMJF5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251667968;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXQjCReQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjs5Y4BS6i2RAwP/cwEJ69r6t6NCHgvPA0JNZwGH+/o0AYIfRgkzlbgf7/2&#10;P9oTd0nLWUtDV/Lway284sx8s8Tq83wyiVOaLpPTT0Qk5o81y2ONXTeXQJTIacU4mcRoj2Ynag/N&#10;I+2HecxKKmEl5S457sRL7FcB7Rep5vNkRHPpBN7YhZMxdIQ5cvOhexTeDQRGov4t7MZTFC943NtG&#10;z+DmayQuJpJHoHtUhwbQTCfuD/snLo3je7I6bMnZMwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANdCMJF5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="6D9C39D4" w14:textId="33D41EC7" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00472233" w:rsidP="00A118D8">
+                  <w:p w14:paraId="14C3FFDC" w14:textId="64D85DFD" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B42C79" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="986058692"/>
+                        <w:id w:val="2088110779"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00DE4719">
+                        <w:r w:rsidR="0021551E">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="437494264"/>
+                        <w:id w:val="-229692538"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00A8204C">
-                          <w:t>2025/26:256</w:t>
+                        <w:r w:rsidR="00314E4D">
+                          <w:t>2025/26:277</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header9.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="385659B2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="1543AD04" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251655168" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251653632" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="11" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="76438EC7" w14:textId="7C7897C5" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="003925E1" w:rsidP="00664D04">
+                        <w:p w14:paraId="36EF18A1" w14:textId="534D10F7" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B42C79" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="831716777"/>
+                              <w:id w:val="455148347"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00DE4719">
+                              <w:r w:rsidR="0021551E">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1714112621"/>
+                              <w:id w:val="628670721"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00A8204C">
-                                <w:t>2025/26:256</w:t>
+                              <w:r w:rsidR="00314E4D">
+                                <w:t>2025/26:277</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1042" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251655168;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCph+xyeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi172zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhAKtNghPf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrK3GjTloKIWRTFQQHKlUVLRJX&#10;N17iqPE6ip02/D3mBMfRjGbeFKvRtuJMvW8cI6SzBARx5XTDNcLH4fUmA+GDYq1ax4TwTR5W5eSq&#10;ULl2F36n8z7UIpawzxWCCaHLpfSVIav8zHXE0ftyvVUhyr6WuleXWG5bOU+SO2lVw3HBqI6eDVWn&#10;/WARDtsnPUg96reXarvZ0afcmNsd4vV0XD+CCDSGvzD84kd0KCPT0Q2svWgRllkkDwj3aQoi+vNF&#10;tgRxRHhIFiDLQv4/UP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqYfscnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1042" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251653632;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCph+xyeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi172zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhAKtNghPf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrK3GjTloKIWRTFQQHKlUVLRJX&#10;N17iqPE6ip02/D3mBMfRjGbeFKvRtuJMvW8cI6SzBARx5XTDNcLH4fUmA+GDYq1ax4TwTR5W5eSq&#10;ULl2F36n8z7UIpawzxWCCaHLpfSVIav8zHXE0ftyvVUhyr6WuleXWG5bOU+SO2lVw3HBqI6eDVWn&#10;/WARDtsnPUg96reXarvZ0afcmNsd4vV0XD+CCDSGvzD84kd0KCPT0Q2svWgRllkkDwj3aQoi+vNF&#10;tgRxRHhIFiDLQv4/UP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqYfscnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="76438EC7" w14:textId="7C7897C5" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00472233" w:rsidP="00664D04">
+                  <w:p w14:paraId="36EF18A1" w14:textId="534D10F7" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B42C79" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="831716777"/>
+                        <w:id w:val="455148347"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00DE4719">
+                        <w:r w:rsidR="0021551E">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1714112621"/>
+                        <w:id w:val="628670721"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00A8204C">
-[...189 lines deleted...]
-                          <w:t>2025/26:256</w:t>
+                        <w:r w:rsidR="00314E4D">
+                          <w:t>2025/26:277</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B22A75AE"/>
@@ -49706,1207 +27303,987 @@
   </w:num>
   <w:num w:numId="37" w16cid:durableId="4476604">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="402145859">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1232156023">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1796826326">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="1454207087">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="2104447184">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="158"/>
+  <w:zoom w:percent="160"/>
   <w:mirrorMargins/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050">
-[...1 lines deleted...]
-    </o:shapedefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00CF189A"/>
+    <w:rsidRoot w:val="0011157F"/>
+    <w:rsid w:val="00000221"/>
     <w:rsid w:val="000023F8"/>
-    <w:rsid w:val="000036F4"/>
-    <w:rsid w:val="00005DFF"/>
     <w:rsid w:val="000070E2"/>
     <w:rsid w:val="0000783D"/>
     <w:rsid w:val="000106C3"/>
-    <w:rsid w:val="000112B6"/>
     <w:rsid w:val="000112FE"/>
     <w:rsid w:val="000127FF"/>
     <w:rsid w:val="000140A3"/>
     <w:rsid w:val="000163C7"/>
+    <w:rsid w:val="000174B0"/>
     <w:rsid w:val="000211BF"/>
     <w:rsid w:val="00025171"/>
+    <w:rsid w:val="000254E5"/>
     <w:rsid w:val="000276E3"/>
     <w:rsid w:val="00032E6D"/>
+    <w:rsid w:val="0004064E"/>
     <w:rsid w:val="00040A0F"/>
-    <w:rsid w:val="0004109B"/>
-    <w:rsid w:val="00041213"/>
     <w:rsid w:val="00043AB1"/>
     <w:rsid w:val="00043EBE"/>
     <w:rsid w:val="00046417"/>
-    <w:rsid w:val="00046CAD"/>
     <w:rsid w:val="00047664"/>
-    <w:rsid w:val="0004766F"/>
-    <w:rsid w:val="00047F3C"/>
     <w:rsid w:val="00055486"/>
     <w:rsid w:val="00061989"/>
     <w:rsid w:val="000631A9"/>
-    <w:rsid w:val="00063E5D"/>
     <w:rsid w:val="00067524"/>
     <w:rsid w:val="00070DFE"/>
     <w:rsid w:val="00072689"/>
-    <w:rsid w:val="00072A68"/>
-    <w:rsid w:val="000736F4"/>
     <w:rsid w:val="00075F2D"/>
     <w:rsid w:val="000761F8"/>
-    <w:rsid w:val="00081900"/>
+    <w:rsid w:val="00077C9B"/>
     <w:rsid w:val="0008203A"/>
-    <w:rsid w:val="0008439D"/>
     <w:rsid w:val="00085ABB"/>
     <w:rsid w:val="00085AEF"/>
     <w:rsid w:val="00085EFF"/>
-    <w:rsid w:val="000862CE"/>
     <w:rsid w:val="000879B3"/>
-    <w:rsid w:val="0009115E"/>
     <w:rsid w:val="0009544E"/>
     <w:rsid w:val="00096CFD"/>
     <w:rsid w:val="000978DE"/>
     <w:rsid w:val="000A1209"/>
-    <w:rsid w:val="000A2548"/>
     <w:rsid w:val="000A40DD"/>
     <w:rsid w:val="000A6489"/>
     <w:rsid w:val="000A66BE"/>
     <w:rsid w:val="000A6F2D"/>
-    <w:rsid w:val="000B050D"/>
     <w:rsid w:val="000B3DDA"/>
-    <w:rsid w:val="000B604C"/>
     <w:rsid w:val="000B7DEE"/>
     <w:rsid w:val="000C0142"/>
     <w:rsid w:val="000C0772"/>
     <w:rsid w:val="000C5CDD"/>
     <w:rsid w:val="000C7233"/>
-    <w:rsid w:val="000D32D4"/>
-[...2 lines deleted...]
-    <w:rsid w:val="000E67A2"/>
+    <w:rsid w:val="000D699D"/>
     <w:rsid w:val="000E67B7"/>
     <w:rsid w:val="000E6A30"/>
-    <w:rsid w:val="000E7CF1"/>
     <w:rsid w:val="000E7DA9"/>
-    <w:rsid w:val="000F0AF7"/>
-[...1 lines deleted...]
-    <w:rsid w:val="000F1D13"/>
     <w:rsid w:val="000F4DD6"/>
     <w:rsid w:val="000F73EB"/>
-    <w:rsid w:val="00100679"/>
     <w:rsid w:val="001028C5"/>
-    <w:rsid w:val="00102B3D"/>
-    <w:rsid w:val="00106567"/>
     <w:rsid w:val="00107129"/>
     <w:rsid w:val="00110C85"/>
-    <w:rsid w:val="00111C13"/>
+    <w:rsid w:val="0011157F"/>
     <w:rsid w:val="00113CC6"/>
     <w:rsid w:val="00115516"/>
     <w:rsid w:val="00116299"/>
     <w:rsid w:val="001166EB"/>
     <w:rsid w:val="0012094D"/>
-    <w:rsid w:val="00121981"/>
     <w:rsid w:val="00122565"/>
     <w:rsid w:val="0012360F"/>
-    <w:rsid w:val="00125D38"/>
+    <w:rsid w:val="00124AF4"/>
     <w:rsid w:val="00125F18"/>
     <w:rsid w:val="00127836"/>
-    <w:rsid w:val="0013154C"/>
     <w:rsid w:val="00131972"/>
     <w:rsid w:val="0013464D"/>
     <w:rsid w:val="00135343"/>
+    <w:rsid w:val="00140EAD"/>
     <w:rsid w:val="00144361"/>
     <w:rsid w:val="001456A0"/>
-    <w:rsid w:val="00145DF8"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00150CB2"/>
     <w:rsid w:val="00152749"/>
     <w:rsid w:val="00152BB9"/>
     <w:rsid w:val="001531B4"/>
-    <w:rsid w:val="001531B5"/>
     <w:rsid w:val="00155500"/>
     <w:rsid w:val="00157EF7"/>
     <w:rsid w:val="00162BB7"/>
     <w:rsid w:val="00163D57"/>
     <w:rsid w:val="00166139"/>
-    <w:rsid w:val="00170D04"/>
+    <w:rsid w:val="0017222F"/>
     <w:rsid w:val="00174E46"/>
     <w:rsid w:val="00175A45"/>
-    <w:rsid w:val="0017666A"/>
     <w:rsid w:val="00176E54"/>
+    <w:rsid w:val="00177374"/>
     <w:rsid w:val="00181DAB"/>
     <w:rsid w:val="00185AD6"/>
     <w:rsid w:val="00186929"/>
     <w:rsid w:val="0019074D"/>
+    <w:rsid w:val="001943D2"/>
     <w:rsid w:val="00194C95"/>
     <w:rsid w:val="00195571"/>
-    <w:rsid w:val="00196C21"/>
     <w:rsid w:val="001A0FB9"/>
     <w:rsid w:val="001A465E"/>
     <w:rsid w:val="001A4767"/>
     <w:rsid w:val="001A5048"/>
     <w:rsid w:val="001A6FAB"/>
-    <w:rsid w:val="001B4390"/>
-    <w:rsid w:val="001B49E6"/>
     <w:rsid w:val="001B7CDA"/>
     <w:rsid w:val="001C0D83"/>
     <w:rsid w:val="001C4647"/>
     <w:rsid w:val="001D0157"/>
+    <w:rsid w:val="001D038D"/>
     <w:rsid w:val="001D0638"/>
     <w:rsid w:val="001D1007"/>
     <w:rsid w:val="001D2B7C"/>
     <w:rsid w:val="001D3465"/>
+    <w:rsid w:val="001D3EEC"/>
     <w:rsid w:val="001D4287"/>
     <w:rsid w:val="001D7D3E"/>
+    <w:rsid w:val="001F3856"/>
     <w:rsid w:val="001F5CE5"/>
     <w:rsid w:val="001F782A"/>
     <w:rsid w:val="002001F8"/>
-    <w:rsid w:val="00200E65"/>
     <w:rsid w:val="00203904"/>
     <w:rsid w:val="00203FAB"/>
     <w:rsid w:val="0020543F"/>
-    <w:rsid w:val="00207BF6"/>
     <w:rsid w:val="00211E15"/>
-    <w:rsid w:val="002123B0"/>
     <w:rsid w:val="002132D5"/>
-    <w:rsid w:val="00226BE9"/>
+    <w:rsid w:val="0021551E"/>
+    <w:rsid w:val="00230C4A"/>
     <w:rsid w:val="00233E31"/>
     <w:rsid w:val="00235765"/>
-    <w:rsid w:val="0023580E"/>
-    <w:rsid w:val="00235A96"/>
     <w:rsid w:val="002367E5"/>
     <w:rsid w:val="002405D8"/>
+    <w:rsid w:val="00243A5B"/>
     <w:rsid w:val="00244011"/>
     <w:rsid w:val="00244906"/>
-    <w:rsid w:val="002462F4"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00251E4E"/>
     <w:rsid w:val="00252C4D"/>
     <w:rsid w:val="002603EF"/>
-    <w:rsid w:val="00261C49"/>
-    <w:rsid w:val="00261CC9"/>
     <w:rsid w:val="00263274"/>
     <w:rsid w:val="00263817"/>
-    <w:rsid w:val="00264CA1"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00266D5E"/>
     <w:rsid w:val="002675C4"/>
+    <w:rsid w:val="00275EED"/>
+    <w:rsid w:val="002771FA"/>
     <w:rsid w:val="002818CA"/>
     <w:rsid w:val="002859A1"/>
     <w:rsid w:val="00285A6F"/>
     <w:rsid w:val="00287045"/>
-    <w:rsid w:val="002909C9"/>
-    <w:rsid w:val="00290E1A"/>
     <w:rsid w:val="0029293D"/>
     <w:rsid w:val="00292E0F"/>
     <w:rsid w:val="00294B19"/>
     <w:rsid w:val="00295225"/>
     <w:rsid w:val="00295C59"/>
     <w:rsid w:val="00297A80"/>
     <w:rsid w:val="002A1E80"/>
     <w:rsid w:val="002A2948"/>
-    <w:rsid w:val="002A760D"/>
     <w:rsid w:val="002B01BF"/>
     <w:rsid w:val="002B12FD"/>
-    <w:rsid w:val="002B33C7"/>
     <w:rsid w:val="002B7EB5"/>
+    <w:rsid w:val="002C0133"/>
+    <w:rsid w:val="002C10A0"/>
     <w:rsid w:val="002C14EF"/>
     <w:rsid w:val="002C1EBF"/>
-    <w:rsid w:val="002C2E1D"/>
     <w:rsid w:val="002C49A5"/>
-    <w:rsid w:val="002C5F99"/>
-    <w:rsid w:val="002C6564"/>
     <w:rsid w:val="002D09C9"/>
     <w:rsid w:val="002D2ED8"/>
     <w:rsid w:val="002D6A16"/>
-    <w:rsid w:val="002D76A1"/>
     <w:rsid w:val="002E219E"/>
-    <w:rsid w:val="002E521A"/>
-    <w:rsid w:val="002E56AC"/>
     <w:rsid w:val="002E57AD"/>
     <w:rsid w:val="002E5F6A"/>
     <w:rsid w:val="002E60D4"/>
-    <w:rsid w:val="002E6CBD"/>
     <w:rsid w:val="002E7485"/>
     <w:rsid w:val="002F073E"/>
+    <w:rsid w:val="002F1702"/>
     <w:rsid w:val="002F434A"/>
     <w:rsid w:val="002F4A14"/>
     <w:rsid w:val="002F4DD9"/>
-    <w:rsid w:val="00302813"/>
+    <w:rsid w:val="003017AA"/>
     <w:rsid w:val="0031012B"/>
     <w:rsid w:val="00312E5A"/>
-    <w:rsid w:val="003136B2"/>
+    <w:rsid w:val="00314E4D"/>
     <w:rsid w:val="00317CC4"/>
     <w:rsid w:val="00320896"/>
     <w:rsid w:val="00327E6C"/>
     <w:rsid w:val="00332455"/>
-    <w:rsid w:val="00332761"/>
     <w:rsid w:val="00332DE2"/>
-    <w:rsid w:val="003361A4"/>
     <w:rsid w:val="0034001E"/>
     <w:rsid w:val="00342D4D"/>
-    <w:rsid w:val="00342F2A"/>
     <w:rsid w:val="00344E28"/>
-    <w:rsid w:val="0034614B"/>
-    <w:rsid w:val="00346A6B"/>
     <w:rsid w:val="0034791C"/>
     <w:rsid w:val="00351E66"/>
     <w:rsid w:val="0035347F"/>
     <w:rsid w:val="0035356C"/>
     <w:rsid w:val="00355582"/>
     <w:rsid w:val="003605D4"/>
     <w:rsid w:val="00360677"/>
     <w:rsid w:val="003612EA"/>
     <w:rsid w:val="00361ABA"/>
     <w:rsid w:val="00362009"/>
     <w:rsid w:val="00362B62"/>
-    <w:rsid w:val="00370208"/>
     <w:rsid w:val="0037021E"/>
-    <w:rsid w:val="0037158E"/>
     <w:rsid w:val="00371D07"/>
     <w:rsid w:val="00376669"/>
     <w:rsid w:val="00381C02"/>
     <w:rsid w:val="0038525D"/>
     <w:rsid w:val="00385C7A"/>
     <w:rsid w:val="0038735C"/>
     <w:rsid w:val="00390A6D"/>
-    <w:rsid w:val="003925E1"/>
     <w:rsid w:val="00397521"/>
     <w:rsid w:val="003A1544"/>
+    <w:rsid w:val="003A455B"/>
     <w:rsid w:val="003B024C"/>
+    <w:rsid w:val="003B03B6"/>
     <w:rsid w:val="003B0EF7"/>
-    <w:rsid w:val="003B1930"/>
     <w:rsid w:val="003B26C6"/>
     <w:rsid w:val="003B735E"/>
     <w:rsid w:val="003C0194"/>
-    <w:rsid w:val="003C123E"/>
     <w:rsid w:val="003D02E8"/>
     <w:rsid w:val="003D0E6F"/>
-    <w:rsid w:val="003D1196"/>
     <w:rsid w:val="003D565A"/>
     <w:rsid w:val="003D6631"/>
     <w:rsid w:val="003E1270"/>
-    <w:rsid w:val="003E17DF"/>
     <w:rsid w:val="003E2E9A"/>
     <w:rsid w:val="003E3D11"/>
     <w:rsid w:val="003E4276"/>
     <w:rsid w:val="003F2744"/>
     <w:rsid w:val="003F3D8A"/>
     <w:rsid w:val="003F4295"/>
     <w:rsid w:val="003F6CBA"/>
-    <w:rsid w:val="00402B39"/>
     <w:rsid w:val="00414A77"/>
     <w:rsid w:val="004158C3"/>
-    <w:rsid w:val="00420A18"/>
-    <w:rsid w:val="004222D5"/>
     <w:rsid w:val="0042549F"/>
     <w:rsid w:val="0042561B"/>
     <w:rsid w:val="0042584F"/>
-    <w:rsid w:val="00425CA4"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00430034"/>
     <w:rsid w:val="00432371"/>
-    <w:rsid w:val="004427DB"/>
     <w:rsid w:val="004457A0"/>
     <w:rsid w:val="00445801"/>
     <w:rsid w:val="00446747"/>
     <w:rsid w:val="00450482"/>
     <w:rsid w:val="004506DF"/>
-    <w:rsid w:val="00450EF5"/>
     <w:rsid w:val="00451C3E"/>
     <w:rsid w:val="00452D99"/>
     <w:rsid w:val="00454D1F"/>
-    <w:rsid w:val="004558A1"/>
-[...2 lines deleted...]
-    <w:rsid w:val="004626D2"/>
     <w:rsid w:val="00465E66"/>
-    <w:rsid w:val="00472233"/>
     <w:rsid w:val="004727BD"/>
-    <w:rsid w:val="004732F0"/>
+    <w:rsid w:val="00472AE3"/>
     <w:rsid w:val="004734CD"/>
     <w:rsid w:val="004738C6"/>
     <w:rsid w:val="00474983"/>
     <w:rsid w:val="00477ABF"/>
-    <w:rsid w:val="004849A1"/>
     <w:rsid w:val="00484FCB"/>
-    <w:rsid w:val="00487B97"/>
     <w:rsid w:val="00487BE9"/>
     <w:rsid w:val="00490ACA"/>
     <w:rsid w:val="004917D3"/>
-    <w:rsid w:val="00495C4B"/>
-    <w:rsid w:val="00497BFC"/>
+    <w:rsid w:val="004938E1"/>
+    <w:rsid w:val="004A3320"/>
     <w:rsid w:val="004A4D23"/>
-    <w:rsid w:val="004B2DC9"/>
     <w:rsid w:val="004B45DA"/>
     <w:rsid w:val="004B5C2E"/>
+    <w:rsid w:val="004B66F0"/>
     <w:rsid w:val="004B6A37"/>
     <w:rsid w:val="004B771E"/>
-    <w:rsid w:val="004C2A58"/>
     <w:rsid w:val="004C3AEF"/>
     <w:rsid w:val="004C6EBB"/>
     <w:rsid w:val="004C70F2"/>
-    <w:rsid w:val="004D53A7"/>
     <w:rsid w:val="004D6D83"/>
     <w:rsid w:val="004D7475"/>
     <w:rsid w:val="004D7A3D"/>
     <w:rsid w:val="004E0277"/>
+    <w:rsid w:val="004E4669"/>
     <w:rsid w:val="004E62A0"/>
+    <w:rsid w:val="004E64EE"/>
     <w:rsid w:val="004F013F"/>
     <w:rsid w:val="004F29B2"/>
-    <w:rsid w:val="004F46E3"/>
     <w:rsid w:val="004F4804"/>
-    <w:rsid w:val="004F7D4F"/>
-    <w:rsid w:val="0050051F"/>
     <w:rsid w:val="00500B7A"/>
     <w:rsid w:val="0050181A"/>
-    <w:rsid w:val="005023C0"/>
     <w:rsid w:val="00504ADE"/>
     <w:rsid w:val="00504FB2"/>
     <w:rsid w:val="00506A6B"/>
     <w:rsid w:val="0050742E"/>
     <w:rsid w:val="00510DD2"/>
-    <w:rsid w:val="00510EB1"/>
     <w:rsid w:val="0051351F"/>
     <w:rsid w:val="00513F14"/>
+    <w:rsid w:val="00515944"/>
     <w:rsid w:val="00515EC7"/>
-    <w:rsid w:val="00517301"/>
-    <w:rsid w:val="00522A9D"/>
+    <w:rsid w:val="005224E6"/>
     <w:rsid w:val="005311C5"/>
     <w:rsid w:val="00533460"/>
     <w:rsid w:val="0053355B"/>
     <w:rsid w:val="00535212"/>
     <w:rsid w:val="005358B1"/>
     <w:rsid w:val="00536700"/>
     <w:rsid w:val="00537022"/>
     <w:rsid w:val="00537049"/>
-    <w:rsid w:val="00540804"/>
     <w:rsid w:val="00540DF7"/>
     <w:rsid w:val="0054196B"/>
     <w:rsid w:val="005429E7"/>
     <w:rsid w:val="00542DDB"/>
-    <w:rsid w:val="005433E4"/>
     <w:rsid w:val="00544938"/>
-    <w:rsid w:val="00546D8F"/>
     <w:rsid w:val="00552E8C"/>
-    <w:rsid w:val="00553111"/>
     <w:rsid w:val="00556424"/>
-    <w:rsid w:val="00560415"/>
     <w:rsid w:val="00561D74"/>
     <w:rsid w:val="0056410E"/>
     <w:rsid w:val="00564D4D"/>
     <w:rsid w:val="005652A9"/>
-    <w:rsid w:val="005670B1"/>
     <w:rsid w:val="005722ED"/>
+    <w:rsid w:val="00573919"/>
     <w:rsid w:val="00574282"/>
     <w:rsid w:val="00574F50"/>
     <w:rsid w:val="00584FCD"/>
     <w:rsid w:val="005870F4"/>
     <w:rsid w:val="005926A7"/>
-    <w:rsid w:val="005978D5"/>
+    <w:rsid w:val="00593688"/>
     <w:rsid w:val="005A0098"/>
     <w:rsid w:val="005A2C12"/>
-    <w:rsid w:val="005A379B"/>
+    <w:rsid w:val="005A3A1B"/>
     <w:rsid w:val="005A3B52"/>
     <w:rsid w:val="005A3B8A"/>
-    <w:rsid w:val="005A445C"/>
     <w:rsid w:val="005A72C8"/>
     <w:rsid w:val="005A7EB1"/>
-    <w:rsid w:val="005B07B9"/>
-    <w:rsid w:val="005B1E7B"/>
+    <w:rsid w:val="005B03EF"/>
     <w:rsid w:val="005B49A2"/>
-    <w:rsid w:val="005B71E6"/>
     <w:rsid w:val="005C0FDC"/>
+    <w:rsid w:val="005C10B2"/>
     <w:rsid w:val="005C11AF"/>
     <w:rsid w:val="005C2E5B"/>
     <w:rsid w:val="005C5DD2"/>
-    <w:rsid w:val="005D313B"/>
     <w:rsid w:val="005D31A4"/>
     <w:rsid w:val="005D3B15"/>
-    <w:rsid w:val="005D4021"/>
     <w:rsid w:val="005E1131"/>
     <w:rsid w:val="005E3665"/>
     <w:rsid w:val="005E3C60"/>
     <w:rsid w:val="005E3C87"/>
-    <w:rsid w:val="005E4109"/>
     <w:rsid w:val="005E5E8D"/>
     <w:rsid w:val="005E7780"/>
     <w:rsid w:val="005F089D"/>
     <w:rsid w:val="005F121F"/>
     <w:rsid w:val="005F13BA"/>
     <w:rsid w:val="005F2844"/>
     <w:rsid w:val="005F48D9"/>
     <w:rsid w:val="005F4EBB"/>
-    <w:rsid w:val="005F6898"/>
+    <w:rsid w:val="005F6B3F"/>
+    <w:rsid w:val="005F71C1"/>
     <w:rsid w:val="005F7386"/>
     <w:rsid w:val="00601BA2"/>
     <w:rsid w:val="00602FF7"/>
     <w:rsid w:val="006042E5"/>
     <w:rsid w:val="0060650E"/>
     <w:rsid w:val="006115D2"/>
+    <w:rsid w:val="00611682"/>
     <w:rsid w:val="00613168"/>
-    <w:rsid w:val="006171E8"/>
     <w:rsid w:val="00617215"/>
     <w:rsid w:val="00617D56"/>
+    <w:rsid w:val="0062523D"/>
     <w:rsid w:val="00626B7E"/>
-    <w:rsid w:val="00631932"/>
     <w:rsid w:val="00634C6C"/>
-    <w:rsid w:val="00640A7E"/>
     <w:rsid w:val="00640C08"/>
     <w:rsid w:val="0064389E"/>
-    <w:rsid w:val="006469CB"/>
     <w:rsid w:val="0064723F"/>
-    <w:rsid w:val="0064769D"/>
     <w:rsid w:val="00650A95"/>
-    <w:rsid w:val="00651BE8"/>
     <w:rsid w:val="0065293C"/>
     <w:rsid w:val="00652B2E"/>
-    <w:rsid w:val="00657657"/>
     <w:rsid w:val="00664D04"/>
     <w:rsid w:val="0066533B"/>
+    <w:rsid w:val="00665E83"/>
     <w:rsid w:val="00667FC2"/>
     <w:rsid w:val="00670FDB"/>
     <w:rsid w:val="006737AA"/>
     <w:rsid w:val="00674574"/>
     <w:rsid w:val="00676699"/>
     <w:rsid w:val="00676752"/>
     <w:rsid w:val="00684F41"/>
     <w:rsid w:val="0068579B"/>
     <w:rsid w:val="006923D1"/>
     <w:rsid w:val="006949B8"/>
-    <w:rsid w:val="00697069"/>
+    <w:rsid w:val="006968F7"/>
     <w:rsid w:val="006A0759"/>
     <w:rsid w:val="006A2EEC"/>
     <w:rsid w:val="006A6FF1"/>
     <w:rsid w:val="006B2E43"/>
-    <w:rsid w:val="006B61B9"/>
     <w:rsid w:val="006B6F5C"/>
     <w:rsid w:val="006C3AFC"/>
     <w:rsid w:val="006C671A"/>
+    <w:rsid w:val="006D042F"/>
     <w:rsid w:val="006D232A"/>
     <w:rsid w:val="006D4A59"/>
     <w:rsid w:val="006D4C91"/>
     <w:rsid w:val="006D6F79"/>
-    <w:rsid w:val="006D7C9F"/>
     <w:rsid w:val="006E0779"/>
-    <w:rsid w:val="006E08F3"/>
     <w:rsid w:val="006E0B12"/>
     <w:rsid w:val="006E234F"/>
     <w:rsid w:val="006E345B"/>
     <w:rsid w:val="006E34F6"/>
     <w:rsid w:val="006E4743"/>
     <w:rsid w:val="006E5A48"/>
     <w:rsid w:val="006E5BA0"/>
     <w:rsid w:val="006F1889"/>
     <w:rsid w:val="006F2296"/>
     <w:rsid w:val="006F4745"/>
-    <w:rsid w:val="006F7CE1"/>
-    <w:rsid w:val="00701600"/>
     <w:rsid w:val="007020D6"/>
     <w:rsid w:val="007030C4"/>
-    <w:rsid w:val="00704D7A"/>
     <w:rsid w:val="007064DA"/>
     <w:rsid w:val="00712EDD"/>
     <w:rsid w:val="007159FE"/>
-    <w:rsid w:val="00716821"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00721B8A"/>
+    <w:rsid w:val="00717BAD"/>
+    <w:rsid w:val="007270A3"/>
     <w:rsid w:val="00735F7E"/>
-    <w:rsid w:val="00741798"/>
-    <w:rsid w:val="00741A99"/>
+    <w:rsid w:val="00740051"/>
     <w:rsid w:val="007428B6"/>
-    <w:rsid w:val="00743760"/>
+    <w:rsid w:val="00746D83"/>
     <w:rsid w:val="00751306"/>
     <w:rsid w:val="007524F1"/>
     <w:rsid w:val="00753EFC"/>
     <w:rsid w:val="00756E53"/>
     <w:rsid w:val="00756EAD"/>
     <w:rsid w:val="00762CDA"/>
     <w:rsid w:val="00763A3D"/>
     <w:rsid w:val="007648F2"/>
     <w:rsid w:val="007705A3"/>
+    <w:rsid w:val="00771507"/>
     <w:rsid w:val="00773619"/>
-    <w:rsid w:val="007745B0"/>
     <w:rsid w:val="0077500F"/>
     <w:rsid w:val="007751D7"/>
     <w:rsid w:val="007754D6"/>
     <w:rsid w:val="00777AB3"/>
-    <w:rsid w:val="007810E0"/>
     <w:rsid w:val="00781161"/>
-    <w:rsid w:val="0078135A"/>
     <w:rsid w:val="00782D59"/>
     <w:rsid w:val="00787BEC"/>
-    <w:rsid w:val="007914CD"/>
     <w:rsid w:val="00791898"/>
-    <w:rsid w:val="0079406A"/>
     <w:rsid w:val="007A040D"/>
     <w:rsid w:val="007A0AC8"/>
+    <w:rsid w:val="007A14C5"/>
     <w:rsid w:val="007A2097"/>
     <w:rsid w:val="007A4089"/>
-    <w:rsid w:val="007A56C0"/>
+    <w:rsid w:val="007A77EB"/>
+    <w:rsid w:val="007B3287"/>
+    <w:rsid w:val="007B7378"/>
     <w:rsid w:val="007C1483"/>
     <w:rsid w:val="007C15BE"/>
     <w:rsid w:val="007C6631"/>
     <w:rsid w:val="007C6E37"/>
     <w:rsid w:val="007D045C"/>
     <w:rsid w:val="007D25ED"/>
     <w:rsid w:val="007E44F8"/>
     <w:rsid w:val="007E70C6"/>
+    <w:rsid w:val="007E73C6"/>
     <w:rsid w:val="007F5652"/>
     <w:rsid w:val="008054AE"/>
     <w:rsid w:val="00806287"/>
-    <w:rsid w:val="0080724F"/>
-    <w:rsid w:val="00807F85"/>
     <w:rsid w:val="00811E52"/>
+    <w:rsid w:val="00813FA8"/>
     <w:rsid w:val="008141FF"/>
+    <w:rsid w:val="00816365"/>
+    <w:rsid w:val="00817433"/>
     <w:rsid w:val="0081778B"/>
     <w:rsid w:val="008212D3"/>
     <w:rsid w:val="00823968"/>
-    <w:rsid w:val="00825210"/>
-    <w:rsid w:val="00825C49"/>
     <w:rsid w:val="00830602"/>
     <w:rsid w:val="008321F8"/>
-    <w:rsid w:val="00833407"/>
     <w:rsid w:val="00834815"/>
     <w:rsid w:val="008449F4"/>
-    <w:rsid w:val="00844B88"/>
     <w:rsid w:val="008463D8"/>
-    <w:rsid w:val="00847762"/>
     <w:rsid w:val="008478BB"/>
-    <w:rsid w:val="00850725"/>
+    <w:rsid w:val="00850D6D"/>
     <w:rsid w:val="008524DA"/>
+    <w:rsid w:val="0085308C"/>
     <w:rsid w:val="00853C1F"/>
     <w:rsid w:val="008568B8"/>
-    <w:rsid w:val="00856914"/>
     <w:rsid w:val="0085711F"/>
     <w:rsid w:val="00862380"/>
     <w:rsid w:val="00863AA1"/>
     <w:rsid w:val="00863C1F"/>
     <w:rsid w:val="00863FAF"/>
-    <w:rsid w:val="00874DDD"/>
+    <w:rsid w:val="0086551C"/>
+    <w:rsid w:val="00870341"/>
     <w:rsid w:val="0087615E"/>
     <w:rsid w:val="00876795"/>
-    <w:rsid w:val="008771C4"/>
-[...1 lines deleted...]
-    <w:rsid w:val="008827D5"/>
     <w:rsid w:val="00882820"/>
-    <w:rsid w:val="00884BD1"/>
     <w:rsid w:val="00884D66"/>
-    <w:rsid w:val="0088528A"/>
     <w:rsid w:val="008857B8"/>
     <w:rsid w:val="00890F70"/>
-    <w:rsid w:val="00892957"/>
     <w:rsid w:val="008937E3"/>
+    <w:rsid w:val="00894DCC"/>
     <w:rsid w:val="00897BD6"/>
     <w:rsid w:val="008A1705"/>
-    <w:rsid w:val="008A1A44"/>
-    <w:rsid w:val="008A38EF"/>
     <w:rsid w:val="008A48C1"/>
-    <w:rsid w:val="008A6EF6"/>
-    <w:rsid w:val="008B0B08"/>
     <w:rsid w:val="008B1C1B"/>
     <w:rsid w:val="008B48D7"/>
     <w:rsid w:val="008B5B8D"/>
     <w:rsid w:val="008B6943"/>
     <w:rsid w:val="008C6FA5"/>
     <w:rsid w:val="008C728F"/>
-    <w:rsid w:val="008D3C24"/>
     <w:rsid w:val="008D5418"/>
     <w:rsid w:val="008E1047"/>
     <w:rsid w:val="008E3691"/>
     <w:rsid w:val="008E434C"/>
     <w:rsid w:val="008E643A"/>
-    <w:rsid w:val="008E6CF8"/>
-    <w:rsid w:val="008F0062"/>
     <w:rsid w:val="008F0389"/>
     <w:rsid w:val="008F0733"/>
     <w:rsid w:val="008F2013"/>
-    <w:rsid w:val="008F2D8B"/>
+    <w:rsid w:val="008F3C2C"/>
     <w:rsid w:val="008F61C6"/>
     <w:rsid w:val="008F6391"/>
-    <w:rsid w:val="008F6507"/>
     <w:rsid w:val="008F7951"/>
     <w:rsid w:val="00900A87"/>
     <w:rsid w:val="009026BB"/>
+    <w:rsid w:val="0090696A"/>
     <w:rsid w:val="00906FC8"/>
     <w:rsid w:val="00906FDE"/>
     <w:rsid w:val="0091172E"/>
+    <w:rsid w:val="009132F9"/>
     <w:rsid w:val="00914A74"/>
     <w:rsid w:val="00915BF3"/>
     <w:rsid w:val="009161B5"/>
     <w:rsid w:val="00920097"/>
     <w:rsid w:val="009205B3"/>
-    <w:rsid w:val="00920FE0"/>
     <w:rsid w:val="00922E83"/>
-    <w:rsid w:val="00925904"/>
     <w:rsid w:val="0093096C"/>
-    <w:rsid w:val="009327BB"/>
     <w:rsid w:val="00932F55"/>
-    <w:rsid w:val="00933547"/>
     <w:rsid w:val="00936B1B"/>
     <w:rsid w:val="009415C3"/>
     <w:rsid w:val="0094324D"/>
-    <w:rsid w:val="0094363D"/>
     <w:rsid w:val="00947731"/>
     <w:rsid w:val="00951955"/>
     <w:rsid w:val="00952E1E"/>
     <w:rsid w:val="00953D04"/>
     <w:rsid w:val="00955249"/>
     <w:rsid w:val="00960FDF"/>
-    <w:rsid w:val="009657FE"/>
-    <w:rsid w:val="009721A6"/>
+    <w:rsid w:val="0097032B"/>
+    <w:rsid w:val="00972F4E"/>
     <w:rsid w:val="00975EA3"/>
-    <w:rsid w:val="00977AD6"/>
     <w:rsid w:val="00980016"/>
-    <w:rsid w:val="009811B8"/>
     <w:rsid w:val="00981CF6"/>
     <w:rsid w:val="009831A0"/>
     <w:rsid w:val="00985FDE"/>
     <w:rsid w:val="00987008"/>
-    <w:rsid w:val="009A0A25"/>
+    <w:rsid w:val="00993135"/>
     <w:rsid w:val="009A4473"/>
     <w:rsid w:val="009A46D7"/>
     <w:rsid w:val="009A4C6F"/>
     <w:rsid w:val="009A4FDE"/>
     <w:rsid w:val="009A51D0"/>
+    <w:rsid w:val="009A59B0"/>
+    <w:rsid w:val="009A5F5E"/>
     <w:rsid w:val="009A7B86"/>
-    <w:rsid w:val="009B74AB"/>
     <w:rsid w:val="009C0F31"/>
-    <w:rsid w:val="009C2570"/>
     <w:rsid w:val="009C2B67"/>
     <w:rsid w:val="009C38E8"/>
-    <w:rsid w:val="009C4736"/>
     <w:rsid w:val="009C5051"/>
     <w:rsid w:val="009C52B1"/>
     <w:rsid w:val="009C61A6"/>
     <w:rsid w:val="009C6229"/>
     <w:rsid w:val="009D1AD6"/>
+    <w:rsid w:val="009D1B62"/>
     <w:rsid w:val="009D6A5E"/>
     <w:rsid w:val="009D7B25"/>
     <w:rsid w:val="009D7EF0"/>
     <w:rsid w:val="009F2AC6"/>
     <w:rsid w:val="009F38FB"/>
-    <w:rsid w:val="009F4E03"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00A0314B"/>
     <w:rsid w:val="00A118D8"/>
     <w:rsid w:val="00A11C77"/>
-    <w:rsid w:val="00A125E3"/>
     <w:rsid w:val="00A13A71"/>
     <w:rsid w:val="00A16183"/>
     <w:rsid w:val="00A177C7"/>
     <w:rsid w:val="00A20FD6"/>
     <w:rsid w:val="00A2108E"/>
     <w:rsid w:val="00A22920"/>
     <w:rsid w:val="00A22B78"/>
-    <w:rsid w:val="00A25914"/>
     <w:rsid w:val="00A2670B"/>
     <w:rsid w:val="00A27C03"/>
     <w:rsid w:val="00A30AE8"/>
     <w:rsid w:val="00A32406"/>
     <w:rsid w:val="00A32BF1"/>
-    <w:rsid w:val="00A34D57"/>
     <w:rsid w:val="00A40190"/>
     <w:rsid w:val="00A401C4"/>
-    <w:rsid w:val="00A40466"/>
     <w:rsid w:val="00A4086F"/>
     <w:rsid w:val="00A46AD1"/>
     <w:rsid w:val="00A476E3"/>
-    <w:rsid w:val="00A47CE6"/>
     <w:rsid w:val="00A51BC6"/>
     <w:rsid w:val="00A538A3"/>
-    <w:rsid w:val="00A62763"/>
     <w:rsid w:val="00A640C6"/>
     <w:rsid w:val="00A643CF"/>
+    <w:rsid w:val="00A70343"/>
     <w:rsid w:val="00A7165A"/>
     <w:rsid w:val="00A738F0"/>
     <w:rsid w:val="00A73FCD"/>
-    <w:rsid w:val="00A74E2A"/>
     <w:rsid w:val="00A76360"/>
     <w:rsid w:val="00A77512"/>
     <w:rsid w:val="00A80877"/>
-    <w:rsid w:val="00A8204C"/>
     <w:rsid w:val="00A82617"/>
-    <w:rsid w:val="00A839C1"/>
-    <w:rsid w:val="00A85131"/>
     <w:rsid w:val="00A851EA"/>
     <w:rsid w:val="00A8548C"/>
     <w:rsid w:val="00A856B5"/>
     <w:rsid w:val="00A858C5"/>
+    <w:rsid w:val="00A85E77"/>
     <w:rsid w:val="00A8707F"/>
-    <w:rsid w:val="00A90C9B"/>
     <w:rsid w:val="00A93215"/>
     <w:rsid w:val="00A932B0"/>
     <w:rsid w:val="00A937DF"/>
     <w:rsid w:val="00A94369"/>
     <w:rsid w:val="00A950D5"/>
-    <w:rsid w:val="00A96604"/>
     <w:rsid w:val="00AA00A4"/>
-    <w:rsid w:val="00AA19C0"/>
     <w:rsid w:val="00AA1AF4"/>
     <w:rsid w:val="00AA2A75"/>
     <w:rsid w:val="00AA5DA5"/>
-    <w:rsid w:val="00AB224D"/>
     <w:rsid w:val="00AB35DF"/>
-    <w:rsid w:val="00AB4A89"/>
     <w:rsid w:val="00AB67EF"/>
     <w:rsid w:val="00AC0393"/>
     <w:rsid w:val="00AC259F"/>
     <w:rsid w:val="00AC3E3B"/>
-    <w:rsid w:val="00AC455B"/>
     <w:rsid w:val="00AC484C"/>
     <w:rsid w:val="00AC64FC"/>
-    <w:rsid w:val="00AD20C9"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00AD4066"/>
     <w:rsid w:val="00AD6662"/>
     <w:rsid w:val="00AE121A"/>
-    <w:rsid w:val="00AE2955"/>
-    <w:rsid w:val="00AE3614"/>
     <w:rsid w:val="00AE41F9"/>
-    <w:rsid w:val="00AE4DC1"/>
     <w:rsid w:val="00AE553C"/>
     <w:rsid w:val="00AF1194"/>
     <w:rsid w:val="00AF283E"/>
     <w:rsid w:val="00AF2C80"/>
     <w:rsid w:val="00AF4655"/>
     <w:rsid w:val="00AF509E"/>
-    <w:rsid w:val="00AF63E4"/>
     <w:rsid w:val="00AF7BE2"/>
-    <w:rsid w:val="00B0047E"/>
     <w:rsid w:val="00B0103B"/>
     <w:rsid w:val="00B0163B"/>
     <w:rsid w:val="00B04D10"/>
-    <w:rsid w:val="00B05119"/>
     <w:rsid w:val="00B07126"/>
     <w:rsid w:val="00B07A32"/>
     <w:rsid w:val="00B21971"/>
     <w:rsid w:val="00B21F89"/>
     <w:rsid w:val="00B22069"/>
+    <w:rsid w:val="00B276FC"/>
     <w:rsid w:val="00B32167"/>
     <w:rsid w:val="00B36F45"/>
     <w:rsid w:val="00B40CA5"/>
-    <w:rsid w:val="00B42088"/>
     <w:rsid w:val="00B425C2"/>
     <w:rsid w:val="00B42712"/>
+    <w:rsid w:val="00B42C79"/>
     <w:rsid w:val="00B439B9"/>
+    <w:rsid w:val="00B43A12"/>
     <w:rsid w:val="00B43E6A"/>
     <w:rsid w:val="00B444D4"/>
-    <w:rsid w:val="00B470D6"/>
+    <w:rsid w:val="00B464E3"/>
     <w:rsid w:val="00B50A9C"/>
     <w:rsid w:val="00B50C12"/>
     <w:rsid w:val="00B50DBD"/>
-    <w:rsid w:val="00B532A6"/>
     <w:rsid w:val="00B61F4F"/>
-    <w:rsid w:val="00B6345A"/>
     <w:rsid w:val="00B6470E"/>
-    <w:rsid w:val="00B64E35"/>
-    <w:rsid w:val="00B661F1"/>
     <w:rsid w:val="00B66357"/>
     <w:rsid w:val="00B669F3"/>
     <w:rsid w:val="00B711B7"/>
-    <w:rsid w:val="00B71F06"/>
     <w:rsid w:val="00B72B1A"/>
+    <w:rsid w:val="00B73556"/>
     <w:rsid w:val="00B76245"/>
     <w:rsid w:val="00B7625D"/>
-    <w:rsid w:val="00B8096A"/>
-    <w:rsid w:val="00B8155B"/>
     <w:rsid w:val="00B82B71"/>
     <w:rsid w:val="00B849B0"/>
     <w:rsid w:val="00B87498"/>
-    <w:rsid w:val="00B87707"/>
-    <w:rsid w:val="00B901AE"/>
     <w:rsid w:val="00B92D32"/>
-    <w:rsid w:val="00B93134"/>
     <w:rsid w:val="00B937F4"/>
     <w:rsid w:val="00B9461D"/>
-    <w:rsid w:val="00BA1A24"/>
     <w:rsid w:val="00BA6701"/>
     <w:rsid w:val="00BA6DA2"/>
-    <w:rsid w:val="00BA7606"/>
     <w:rsid w:val="00BA760C"/>
     <w:rsid w:val="00BA79AD"/>
-    <w:rsid w:val="00BB04B6"/>
     <w:rsid w:val="00BB3F51"/>
     <w:rsid w:val="00BB4010"/>
-    <w:rsid w:val="00BB55E3"/>
     <w:rsid w:val="00BC0372"/>
     <w:rsid w:val="00BC06AC"/>
     <w:rsid w:val="00BC2840"/>
     <w:rsid w:val="00BC4B2B"/>
     <w:rsid w:val="00BC4EBF"/>
-    <w:rsid w:val="00BC6BD8"/>
     <w:rsid w:val="00BD0368"/>
     <w:rsid w:val="00BD1624"/>
     <w:rsid w:val="00BD3326"/>
     <w:rsid w:val="00BD6947"/>
     <w:rsid w:val="00BD794E"/>
-    <w:rsid w:val="00BE0F2E"/>
     <w:rsid w:val="00BE673F"/>
     <w:rsid w:val="00BE67A7"/>
-    <w:rsid w:val="00BF3A95"/>
     <w:rsid w:val="00BF40F4"/>
     <w:rsid w:val="00BF449B"/>
-    <w:rsid w:val="00BF4E9A"/>
-    <w:rsid w:val="00BF55AE"/>
     <w:rsid w:val="00BF5F66"/>
     <w:rsid w:val="00C015F7"/>
     <w:rsid w:val="00C024CA"/>
     <w:rsid w:val="00C026B4"/>
     <w:rsid w:val="00C0514A"/>
-    <w:rsid w:val="00C05408"/>
     <w:rsid w:val="00C05B93"/>
     <w:rsid w:val="00C06FD5"/>
+    <w:rsid w:val="00C10570"/>
     <w:rsid w:val="00C13B63"/>
     <w:rsid w:val="00C17119"/>
     <w:rsid w:val="00C22958"/>
     <w:rsid w:val="00C24C3D"/>
     <w:rsid w:val="00C250F3"/>
     <w:rsid w:val="00C3241F"/>
     <w:rsid w:val="00C3691B"/>
-    <w:rsid w:val="00C3765A"/>
-    <w:rsid w:val="00C429C9"/>
     <w:rsid w:val="00C47A8A"/>
     <w:rsid w:val="00C511B9"/>
     <w:rsid w:val="00C544DB"/>
     <w:rsid w:val="00C54F93"/>
-    <w:rsid w:val="00C55C68"/>
     <w:rsid w:val="00C57856"/>
     <w:rsid w:val="00C57E30"/>
     <w:rsid w:val="00C60629"/>
     <w:rsid w:val="00C6365E"/>
-    <w:rsid w:val="00C66DCE"/>
     <w:rsid w:val="00C67150"/>
     <w:rsid w:val="00C70289"/>
+    <w:rsid w:val="00C71073"/>
     <w:rsid w:val="00C71644"/>
     <w:rsid w:val="00C716D6"/>
     <w:rsid w:val="00C746D2"/>
     <w:rsid w:val="00C75B2E"/>
     <w:rsid w:val="00C76EC8"/>
     <w:rsid w:val="00C779B1"/>
     <w:rsid w:val="00C77C20"/>
-    <w:rsid w:val="00C80FAD"/>
     <w:rsid w:val="00C8425B"/>
-    <w:rsid w:val="00C86D84"/>
+    <w:rsid w:val="00C84B6C"/>
     <w:rsid w:val="00C92EDF"/>
     <w:rsid w:val="00C95AD1"/>
     <w:rsid w:val="00C97F02"/>
+    <w:rsid w:val="00CA15D9"/>
     <w:rsid w:val="00CA161B"/>
     <w:rsid w:val="00CA1B36"/>
+    <w:rsid w:val="00CA547A"/>
     <w:rsid w:val="00CA644F"/>
     <w:rsid w:val="00CA71C5"/>
     <w:rsid w:val="00CB67B4"/>
-    <w:rsid w:val="00CC04BC"/>
     <w:rsid w:val="00CC3895"/>
-    <w:rsid w:val="00CC4038"/>
     <w:rsid w:val="00CC7E2B"/>
+    <w:rsid w:val="00CD2510"/>
     <w:rsid w:val="00CD3194"/>
     <w:rsid w:val="00CD368D"/>
     <w:rsid w:val="00CD41FA"/>
     <w:rsid w:val="00CE0113"/>
-    <w:rsid w:val="00CE3622"/>
-    <w:rsid w:val="00CE409C"/>
     <w:rsid w:val="00CE501F"/>
     <w:rsid w:val="00CE5186"/>
     <w:rsid w:val="00CE5F1A"/>
     <w:rsid w:val="00CF0598"/>
-    <w:rsid w:val="00CF189A"/>
-    <w:rsid w:val="00CF1C6D"/>
     <w:rsid w:val="00CF1CB5"/>
-    <w:rsid w:val="00CF269F"/>
     <w:rsid w:val="00CF2B9C"/>
     <w:rsid w:val="00CF3744"/>
     <w:rsid w:val="00D04A06"/>
     <w:rsid w:val="00D04A47"/>
     <w:rsid w:val="00D04EC3"/>
     <w:rsid w:val="00D143D5"/>
-    <w:rsid w:val="00D24FA0"/>
-    <w:rsid w:val="00D27AB8"/>
     <w:rsid w:val="00D332B5"/>
-    <w:rsid w:val="00D35739"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D418C3"/>
     <w:rsid w:val="00D42F0C"/>
+    <w:rsid w:val="00D4377B"/>
     <w:rsid w:val="00D45DEE"/>
     <w:rsid w:val="00D465BF"/>
     <w:rsid w:val="00D477A5"/>
     <w:rsid w:val="00D50784"/>
+    <w:rsid w:val="00D50940"/>
     <w:rsid w:val="00D51C77"/>
     <w:rsid w:val="00D51E13"/>
-    <w:rsid w:val="00D5243A"/>
     <w:rsid w:val="00D53197"/>
-    <w:rsid w:val="00D558AA"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D601E9"/>
+    <w:rsid w:val="00D60368"/>
+    <w:rsid w:val="00D71A97"/>
     <w:rsid w:val="00D75981"/>
     <w:rsid w:val="00D76584"/>
-    <w:rsid w:val="00D863C9"/>
-    <w:rsid w:val="00D86783"/>
     <w:rsid w:val="00D9256D"/>
     <w:rsid w:val="00D92C98"/>
     <w:rsid w:val="00D9410D"/>
-    <w:rsid w:val="00D941FE"/>
     <w:rsid w:val="00D947BA"/>
-    <w:rsid w:val="00DA3207"/>
     <w:rsid w:val="00DA524D"/>
     <w:rsid w:val="00DA612D"/>
-    <w:rsid w:val="00DB2824"/>
     <w:rsid w:val="00DB3C2B"/>
-    <w:rsid w:val="00DB413D"/>
-    <w:rsid w:val="00DB421E"/>
     <w:rsid w:val="00DB5937"/>
     <w:rsid w:val="00DB62B9"/>
     <w:rsid w:val="00DC2740"/>
-    <w:rsid w:val="00DC298F"/>
-    <w:rsid w:val="00DC2B81"/>
+    <w:rsid w:val="00DC48CB"/>
     <w:rsid w:val="00DC55EB"/>
+    <w:rsid w:val="00DD0A4E"/>
     <w:rsid w:val="00DD1584"/>
     <w:rsid w:val="00DD26CE"/>
-    <w:rsid w:val="00DD2D49"/>
+    <w:rsid w:val="00DD3B8C"/>
     <w:rsid w:val="00DD706C"/>
     <w:rsid w:val="00DD7177"/>
-    <w:rsid w:val="00DE3A24"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00DE4719"/>
     <w:rsid w:val="00DE4A8A"/>
     <w:rsid w:val="00DE581C"/>
     <w:rsid w:val="00DE62BC"/>
     <w:rsid w:val="00DE6481"/>
-    <w:rsid w:val="00DF30FD"/>
     <w:rsid w:val="00DF5E55"/>
     <w:rsid w:val="00E01018"/>
-    <w:rsid w:val="00E03023"/>
     <w:rsid w:val="00E05B09"/>
     <w:rsid w:val="00E07DD1"/>
-    <w:rsid w:val="00E144EB"/>
+    <w:rsid w:val="00E15534"/>
     <w:rsid w:val="00E169B3"/>
     <w:rsid w:val="00E22AC9"/>
     <w:rsid w:val="00E24CE3"/>
     <w:rsid w:val="00E2570A"/>
     <w:rsid w:val="00E257CC"/>
     <w:rsid w:val="00E2734F"/>
-    <w:rsid w:val="00E31086"/>
     <w:rsid w:val="00E371B7"/>
     <w:rsid w:val="00E444C3"/>
     <w:rsid w:val="00E46004"/>
     <w:rsid w:val="00E465F6"/>
-    <w:rsid w:val="00E46F8D"/>
     <w:rsid w:val="00E52261"/>
-    <w:rsid w:val="00E5435D"/>
-    <w:rsid w:val="00E55972"/>
     <w:rsid w:val="00E57C43"/>
     <w:rsid w:val="00E672A6"/>
     <w:rsid w:val="00E678BE"/>
     <w:rsid w:val="00E72942"/>
-    <w:rsid w:val="00E73E01"/>
-    <w:rsid w:val="00E73E09"/>
     <w:rsid w:val="00E752E2"/>
-    <w:rsid w:val="00E76F36"/>
     <w:rsid w:val="00E77951"/>
     <w:rsid w:val="00E77BE5"/>
     <w:rsid w:val="00E80DA0"/>
     <w:rsid w:val="00E81F6B"/>
     <w:rsid w:val="00E823D2"/>
-    <w:rsid w:val="00E83585"/>
-    <w:rsid w:val="00E878CC"/>
     <w:rsid w:val="00E90753"/>
     <w:rsid w:val="00E93706"/>
-    <w:rsid w:val="00E95FEB"/>
     <w:rsid w:val="00EA1F6C"/>
     <w:rsid w:val="00EA4366"/>
-    <w:rsid w:val="00EA43C2"/>
-    <w:rsid w:val="00EA5BB3"/>
     <w:rsid w:val="00EA7762"/>
-    <w:rsid w:val="00EA7A12"/>
-    <w:rsid w:val="00EB1E88"/>
     <w:rsid w:val="00EB2528"/>
-    <w:rsid w:val="00EC2BCE"/>
+    <w:rsid w:val="00EB606D"/>
     <w:rsid w:val="00EC3063"/>
-    <w:rsid w:val="00EC3866"/>
-    <w:rsid w:val="00EC417A"/>
     <w:rsid w:val="00EC442C"/>
-    <w:rsid w:val="00EC4C79"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00ED4B8F"/>
+    <w:rsid w:val="00EC53CA"/>
     <w:rsid w:val="00ED5748"/>
     <w:rsid w:val="00ED633C"/>
     <w:rsid w:val="00EE1584"/>
-    <w:rsid w:val="00EE4238"/>
     <w:rsid w:val="00EE5DA5"/>
     <w:rsid w:val="00EF34A0"/>
     <w:rsid w:val="00EF37DD"/>
     <w:rsid w:val="00EF4F11"/>
     <w:rsid w:val="00EF74DE"/>
     <w:rsid w:val="00F007F3"/>
     <w:rsid w:val="00F00C64"/>
     <w:rsid w:val="00F039B2"/>
-    <w:rsid w:val="00F05105"/>
     <w:rsid w:val="00F05B4E"/>
     <w:rsid w:val="00F10357"/>
-    <w:rsid w:val="00F1132A"/>
     <w:rsid w:val="00F11470"/>
     <w:rsid w:val="00F11605"/>
     <w:rsid w:val="00F1254B"/>
     <w:rsid w:val="00F12A03"/>
     <w:rsid w:val="00F13B4D"/>
     <w:rsid w:val="00F15CC0"/>
     <w:rsid w:val="00F16A9C"/>
     <w:rsid w:val="00F214E2"/>
     <w:rsid w:val="00F2564E"/>
     <w:rsid w:val="00F261C1"/>
+    <w:rsid w:val="00F27775"/>
     <w:rsid w:val="00F301F8"/>
     <w:rsid w:val="00F31501"/>
     <w:rsid w:val="00F323C1"/>
     <w:rsid w:val="00F44DC6"/>
     <w:rsid w:val="00F50DDC"/>
-    <w:rsid w:val="00F523D7"/>
-    <w:rsid w:val="00F5478F"/>
     <w:rsid w:val="00F615FB"/>
-    <w:rsid w:val="00F62617"/>
     <w:rsid w:val="00F65D5F"/>
     <w:rsid w:val="00F66903"/>
     <w:rsid w:val="00F67AA9"/>
-    <w:rsid w:val="00F713EE"/>
     <w:rsid w:val="00F7204B"/>
     <w:rsid w:val="00F72DEB"/>
-    <w:rsid w:val="00F7515C"/>
     <w:rsid w:val="00F8009C"/>
     <w:rsid w:val="00F8033E"/>
     <w:rsid w:val="00F83776"/>
+    <w:rsid w:val="00F83833"/>
     <w:rsid w:val="00F85211"/>
     <w:rsid w:val="00F862EE"/>
     <w:rsid w:val="00F874C2"/>
-    <w:rsid w:val="00F9165A"/>
     <w:rsid w:val="00F925FA"/>
     <w:rsid w:val="00F93877"/>
-    <w:rsid w:val="00F943F1"/>
-    <w:rsid w:val="00F94DC5"/>
     <w:rsid w:val="00F965F7"/>
     <w:rsid w:val="00F9798D"/>
     <w:rsid w:val="00FA1E93"/>
     <w:rsid w:val="00FA2081"/>
     <w:rsid w:val="00FA60BB"/>
     <w:rsid w:val="00FA63CA"/>
     <w:rsid w:val="00FB0984"/>
-    <w:rsid w:val="00FB1B82"/>
     <w:rsid w:val="00FB2317"/>
     <w:rsid w:val="00FB2D6C"/>
-    <w:rsid w:val="00FB3413"/>
     <w:rsid w:val="00FB78A1"/>
-    <w:rsid w:val="00FB7B77"/>
     <w:rsid w:val="00FC0765"/>
     <w:rsid w:val="00FC2CFD"/>
     <w:rsid w:val="00FC6786"/>
     <w:rsid w:val="00FC67BC"/>
     <w:rsid w:val="00FC6F89"/>
-    <w:rsid w:val="00FD2A04"/>
-    <w:rsid w:val="00FD3D48"/>
     <w:rsid w:val="00FD5004"/>
     <w:rsid w:val="00FD695E"/>
     <w:rsid w:val="00FE09D4"/>
     <w:rsid w:val="00FE0AB2"/>
     <w:rsid w:val="00FE0C4D"/>
     <w:rsid w:val="00FE104B"/>
     <w:rsid w:val="00FE2333"/>
     <w:rsid w:val="00FE41DC"/>
+    <w:rsid w:val="00FE42E4"/>
+    <w:rsid w:val="00FE6248"/>
     <w:rsid w:val="00FF3248"/>
     <w:rsid w:val="00FF7693"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050">
-[...1 lines deleted...]
-    </o:shapedefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="466C4B43"/>
-  <w15:docId w15:val="{3B975B81-9E55-4198-9A7B-36A6746D6560}"/>
+  <w14:docId w14:val="562B5995"/>
+  <w15:docId w15:val="{74CAF49A-D876-489C-B7F7-879DBAB558D9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="2" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:semiHidden="1" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
@@ -52452,84 +29829,82 @@
     <w:name w:val="Prop. utdrag"/>
     <w:basedOn w:val="Brdtext"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="ProputdragChar"/>
     <w:semiHidden/>
     <w:rsid w:val="0081778B"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ProputdragChar">
     <w:name w:val="Prop. utdrag Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="Proputdrag"/>
     <w:semiHidden/>
     <w:rsid w:val="007648F2"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll1Char"/>
     <w:uiPriority w:val="39"/>
-    <w:semiHidden/>
     <w:rsid w:val="00B07A32"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:spacing w:before="100"/>
       <w:ind w:left="397" w:right="510" w:hanging="397"/>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll1Char">
     <w:name w:val="Innehåll 1 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll1"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="00BD3326"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll2Char"/>
     <w:uiPriority w:val="39"/>
-    <w:semiHidden/>
     <w:rsid w:val="00B07A32"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:ind w:left="1134" w:right="510" w:hanging="737"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll2Char">
     <w:name w:val="Innehåll 2 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll2"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
@@ -52608,86 +29983,84 @@
     <w:link w:val="Innehllsfrteckning"/>
     <w:semiHidden/>
     <w:rsid w:val="00FC67BC"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00876795"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll4Char"/>
     <w:uiPriority w:val="39"/>
-    <w:semiHidden/>
     <w:rsid w:val="00AF2C80"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="8"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1134"/>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:spacing w:before="100"/>
       <w:ind w:left="1134" w:right="510" w:hanging="1134"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll4Char">
     <w:name w:val="Innehåll 4 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll4"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="00203904"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll5Char"/>
     <w:uiPriority w:val="39"/>
-    <w:semiHidden/>
     <w:rsid w:val="00465E66"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="510"/>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:spacing w:before="100"/>
       <w:ind w:left="851" w:right="510" w:hanging="851"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll5Char">
     <w:name w:val="Innehåll 5 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll5"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="007064DA"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
@@ -53338,51 +30711,50 @@
     <w:uiPriority w:val="20"/>
     <w:rsid w:val="00AD6662"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="42"/>
       </w:numPr>
       <w:spacing w:before="90"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextefterstrlistaramChar">
     <w:name w:val="Brödtext efter str.lista ram Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="Brdtextefterstrlistaram"/>
     <w:uiPriority w:val="20"/>
     <w:rsid w:val="00DC2740"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="00CC7E2B"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="001166EB"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
@@ -53425,226 +30797,199 @@
     <w:rsid w:val="00E752E2"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="2" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:ind w:left="113" w:right="113"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik4efterram">
     <w:name w:val="Rubrik 4 efter ram"/>
     <w:basedOn w:val="Rubrik4utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
     <w:rsid w:val="00E752E2"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik5efterram">
     <w:name w:val="Rubrik 5 efter ram"/>
     <w:basedOn w:val="Rubrik5utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
     <w:rsid w:val="00E752E2"/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000174B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="795491383">
+    <w:div w:id="41251748">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="854466874">
+    <w:div w:id="75246494">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1172718874">
+    <w:div w:id="1299534123">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1268854023">
-[...25 lines deleted...]
-    <w:div w:id="2011441475">
+    <w:div w:id="1304625370">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header13.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer18.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header23.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer29.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header18.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer24.xml"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header28.xml"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer35.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer25.xml"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header14.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header16.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer23.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer27.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer30.xml"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header30.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer20.xml"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer31.xml"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer13.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header15.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header21.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer28.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer15.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header19.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer26.xml"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header26.xml"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer33.xml"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header17.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header20.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer16.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer21.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header22.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header24.xml"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer32.xml"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer34.xml"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer14.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer19.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer22.xml"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header29.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header27.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer17.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header25.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer15.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header15.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header17.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header19.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer25.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer28.xml"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header28.xml"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer38.xml"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer40.xml"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header38.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header26.xml"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer42.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer13.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer16.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header18.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer23.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header24.xml"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer32.xml"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer35.xml"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header33.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header22.xml"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header31.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer41.xml"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer43.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header13.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer18.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header20.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer26.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer29.xml"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header29.xml"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item8.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer19.xml"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header27.xml"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer36.xml"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header32.xml"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header36.xml"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer45.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer17.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header21.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header25.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer14.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer21.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header23.xml"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer30.xml"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer33.xml"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer37.xml"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header34.xml"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header35.xml"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer44.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header16.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer22.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header14.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer20.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer24.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer27.xml"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer31.xml"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer34.xml"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header30.xml"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer39.xml"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header37.xml"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="https://dhs.sp.regeringskansliet.se/dep/li/lagstiftningsarenden/rs-t/Proposition/Forms/Prop-samling/Prop-samling.dotx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="https://dhs.sp.regeringskansliet.se/yta/fi-ska/S3/ubm/Lagstiftning/Forms/Prop-samling/Prop-samling.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="9118F21D9BBC4217847C605F373A4728"/>
+        <w:name w:val="5A0960733C78423D8914685C63ED39FB"/>
         <w:category>
           <w:name w:val="Allmänt"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{797BA479-5446-4345-BD5F-6F96DBB04358}"/>
+        <w:guid w:val="{DCBD2053-DE62-410D-9205-0D9514217A8D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00883E6F" w:rsidRDefault="00883E6F">
-[...1 lines deleted...]
-            <w:t xml:space="preserve">     </w:t>
+        <w:p w:rsidR="0094212A" w:rsidRDefault="0094212A" w:rsidP="0094212A">
+          <w:pPr>
+            <w:pStyle w:val="5A0960733C78423D8914685C63ED39FB"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00D76713">
+            <w:rPr>
+              <w:rStyle w:val="Platshllartext"/>
+              <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>Klicka här för att ange datum.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="46C5A336E1924D0FBE4E03B3FB809392"/>
+        <w:name w:val="C55E4CDACBEE4A448DB0BD9BF99114A6"/>
         <w:category>
           <w:name w:val="Allmänt"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{CF310EA8-04FA-47F5-8500-0775EECA705B}"/>
+        <w:guid w:val="{DA9E34D8-9EA0-4AED-BD85-E3B626B50FAA}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00883E6F" w:rsidRDefault="00883E6F" w:rsidP="00883E6F">
+        <w:p w:rsidR="0094212A" w:rsidRDefault="0094212A" w:rsidP="0094212A">
           <w:pPr>
-            <w:pStyle w:val="46C5A336E1924D0FBE4E03B3FB809392"/>
+            <w:pStyle w:val="C55E4CDACBEE4A448DB0BD9BF99114A6"/>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="006761A4">
             <w:rPr>
-              <w:szCs w:val="26"/>
+              <w:rStyle w:val="Platshllartext"/>
+              <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
             </w:rPr>
-            <w:t xml:space="preserve">     </w:t>
-[...22 lines deleted...]
-            <w:t xml:space="preserve">     </w:t>
+            <w:t>Klicka här för att ange datum.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -53654,121 +30999,122 @@
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TradeGothic">
+    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TradeGothic CondEighteen">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
-  <w:revisionView w:comments="0" w:insDel="0" w:formatting="0"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00883E6F"/>
-[...17 lines deleted...]
-    <w:rsid w:val="00DE7CBD"/>
+    <w:rsidRoot w:val="0094212A"/>
+    <w:rsid w:val="00077C9B"/>
+    <w:rsid w:val="00665E83"/>
+    <w:rsid w:val="006E1C84"/>
+    <w:rsid w:val="00771507"/>
+    <w:rsid w:val="00813FA8"/>
+    <w:rsid w:val="0094212A"/>
+    <w:rsid w:val="0097032B"/>
+    <w:rsid w:val="00972F4E"/>
+    <w:rsid w:val="009A59B0"/>
+    <w:rsid w:val="00CB0846"/>
+    <w:rsid w:val="00D50940"/>
+    <w:rsid w:val="00DC48CB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -54175,82 +31521,106 @@
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="46C5A336E1924D0FBE4E03B3FB809392">
-[...1 lines deleted...]
-    <w:rsid w:val="00883E6F"/>
+  <w:style w:type="character" w:styleId="Platshllartext">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0094212A"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5A0960733C78423D8914685C63ED39FB">
+    <w:name w:val="5A0960733C78423D8914685C63ED39FB"/>
+    <w:rsid w:val="0094212A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2268"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
       <w:textAlignment w:val="baseline"/>
-      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
-      <w:sz w:val="30"/>
+      <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Platshllartext">
-[...4 lines deleted...]
-    <w:rsid w:val="006A46DC"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C55E4CDACBEE4A448DB0BD9BF99114A6">
+    <w:name w:val="C55E4CDACBEE4A448DB0BD9BF99114A6"/>
+    <w:rsid w:val="0094212A"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="2268"/>
+      </w:tabs>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="808080"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
@@ -54537,84 +31907,50 @@
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps7.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps8.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...32 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="RK Word" ma:contentTypeID="0x010100BBA312BF02777149882D207184EC35C03200809FFC4ADB9B6B46A924C31E5E6E4CF0" ma:contentTypeVersion="71" ma:contentTypeDescription="Skapa nytt dokument med möjlighet att välja RK-mall" ma:contentTypeScope="" ma:versionID="6b0ceeb179938777ddbcea8c67004f3f">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xmlns:ns3="cc625d36-bb37-4650-91b9-0c96159295ba" xmlns:ns4="18f3d968-6251-40b0-9f11-012b293496c2" xmlns:ns6="9c9941df-7074-4a92-bf99-225d24d78d61" xmlns:ns7="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="25a2d7ecf3459494749ff2e1e69a504e" ns2:_="" ns3:_="" ns4:_="" ns6:_="" ns7:_="">
     <xsd:import namespace="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
     <xsd:import namespace="cc625d36-bb37-4650-91b9-0c96159295ba"/>
     <xsd:import namespace="18f3d968-6251-40b0-9f11-012b293496c2"/>
     <xsd:import namespace="9c9941df-7074-4a92-bf99-225d24d78d61"/>
     <xsd:import namespace="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:RecordNumber" minOccurs="0"/>
                 <xsd:element ref="ns2:DirtyMigration" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns3:k46d94c0acf84ab9a79866a9d8b1905f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:edbe0b5c82304c8e847ab7b8c02a77c3" minOccurs="0"/>
                 <xsd:element ref="ns4:RKNyckelord" minOccurs="0"/>
                 <xsd:element ref="ns6:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns7:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns7:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns7:_dlc_DocIdPersistId" minOccurs="0"/>
               </xsd:all>
@@ -54817,251 +32153,291 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<customXsn xmlns="http://schemas.microsoft.com/office/2006/metadata/customXsn">
+  <xsnLocation/>
+  <cached>True</cached>
+  <openByDefault>False</openByDefault>
+  <xsnScope/>
+</customXsn>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ContentTypeId="0x010100BBA312BF02777149882D207184EC35C032" PreviousValue="true"/>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<dokumentvärden xmlns="http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd">
-[...20 lines deleted...]
-</dokumentvärden>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <RecordNumber xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xsi:nil="true"/>
+    <k46d94c0acf84ab9a79866a9d8b1905f xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Finansdepartementet</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">0b2f41b1-db50-472c-80a1-d21b0254fb2b</TermId>
+        </TermInfo>
+      </Terms>
+    </k46d94c0acf84ab9a79866a9d8b1905f>
+    <TaxCatchAll xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Value>25</Value>
+    </TaxCatchAll>
+    <DirtyMigration xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7">false</DirtyMigration>
+    <RKNyckelord xmlns="18f3d968-6251-40b0-9f11-012b293496c2" xsi:nil="true"/>
+    <edbe0b5c82304c8e847ab7b8c02a77c3 xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </edbe0b5c82304c8e847ab7b8c02a77c3>
+    <_dlc_DocId xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">6VV7YVCVAJZ7-373442560-14076</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">
+      <Url>https://dhs.sp.regeringskansliet.se/yta/sb-gransk/_layouts/15/DocIdRedir.aspx?ID=6VV7YVCVAJZ7-373442560-14076</Url>
+      <Description>6VV7YVCVAJZ7-373442560-14076</Description>
+    </_dlc_DocIdUrl>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...12 lines deleted...]
-<file path=customXml/item8.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
+<file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
+<dokumentvärden xmlns="http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd">
+  <departementsnamn>Finansdepartementet</departementsnamn>
+  <logos>
+    <logo id="26">AQAAAHQAAACnAAAAXQAAANsAAAC7AAAAYxQAAFoLAAC8GgAA1BYAACBFTUYAAAEAWA4AAF8AAAAEAAAADQAAAFgAAAAAAAAAAAQAAAADAABAAQAA8AAAAEEAZABvAGIAZQAgAFMAeQBzAHQAZQBtAHMAAAARAAAADAAAAAgAAAASAAAADAAAAAEAAAAKAAAAEAAAAAAAAAAAAAAADAAAABAAAAAAAAAAAAAAAAkAAAAQAAAA1AEAAE4DAAALAAAAEAAAAJwAAAAaAQAAEwAAAAwAAAACAAAAJwAAABgAAAABAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAABAAAAXwAAADQAAAACAAAALAAAAAAAAAAsAAAAAAAAAAAiAQACAAAAAAAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAgAAADoAAAAMAAAACgAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAFAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAABbAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjAV8AAAA0AAAAAgAAACwAAAAAAAAALAAAAAAAAAAAIgEAAgAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAIAAAAoAAAADAAAAAMAAAAnAAAAGAAAAAMAAAABAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAEAAABaAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjARMAAAAMAAAAAgAAACcAAAAYAAAAAQAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAQAAACgAAAAMAAAAAwAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAAIgEAAwAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAAA6AAAADAAAAAoAAABfAAAANAAAAAIAAAAsAAAAAAAAACwAAAAAAAAABQAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAADAAAAWwAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAFfAAAANAAAAAMAAAAsAAAAAAAAACwAAAAAAAAAACIBAAMAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAADAAAAKAAAAAwAAAACAAAAJwAAABgAAAACAAAAAQAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAABAAAAWgAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAE6AAAADAAAAAoAAAA7AAAACAAAABsAAAAQAAAATAIAAC0BAABYAAAATAAAAL0AAABgAAAAxQAAAGgAAAAMAAAATAIxAUgCNQFDAjUBPgI1AToCMgE6Ai0BOgIoAT4CJAFDAiQBSAIkAUwCKAFMAi0BPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAABDAgAAWgEAAFgAAADoAAAAqAAAAGYAAADaAAAAdQAAADMAAABLAloBSwJaAUsCWgFLAkwBSAJAAUgCQAFWAkkBWwJbAVsCWwFrAlsBawJbAWsCWwFkAkoBVQJBAVUCQQFvAkgBewJaAXsCWgGKAloBigJaAYoCWgFuAjUBQwI4AUMCOAFDAjgBQwI4AUMCOAFDAjgBGAI1AfwBWgELAloBCwJaAQsCWgELAloBFwJIATACQQEwAkEBIgJKARsCWwErAlsBKwJbASsCWwErAlsBMAJJAT4CQAE+AkABOwJMATwCWgFDAloBQwJaAUMCWgE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAEMCAACOAQAAWAAAAJgCAACmAAAAcgAAANsAAACGAAAAnwAAAIcCjgGHAo4BhwKOAYkCcwGPAl8BjwJfAYECWgGEAmYBhAJmAYQCZgGBAmUBfwJmAX0CZgF6AmgBegJtAXsCcQF+AnIBgAJyAYQCcwGGAnABhgJwAYYCcAGGAnsBeAJ7AWoCewFpAnEBaQJxAWkCcQFrAnMBbgJyAXACcgF0AnEBdAJtAXUCagF0AmgBcgJnAXACZQFsAmYBbAJmAWwCZgFuAl4BZgJeAV4CXgFgAmYBYAJmAWACZgFeAmYBWwJnAVkCZwFXAmkBVwJtAVgCcQFbAnIBXQJyAWACcgFjAnABYwJwAWMCcAFjAnsBUwJ7AUUCewFGAnABRgJwAUYCcAFHAnIBSgJyAUwCcwFPAnIBUAJvAVECbAFRAmkBTwJoAU0CZQFIAmYBSAJmAUoCXgFDAl4BQwJeAUMCXgFDAl4BQwJeAUMCXgE8Al4BPQJmAT0CZgE5AmUBNwJoATUCaQE0AmwBNQJvATYCcgE5AnMBPAJyAT4CcgFAAnABQAJwAUACcAFBAnsBMwJ7ASMCewEjAnABIwJwASMCcAEmAnIBKQJyASsCcgEuAnEBLgJtAS8CaQEtAmcBKwJnASgCZgEmAmYBJgJmASYCZgEoAl4BIAJeARgCXgEaAmYBGgJmARoCZgEWAmUBFAJnARICaAERAmoBEQJtARICcQEVAnIBFwJyARsCcwEcAnEBHAJxARwCcQEcAnsBDgJ7AQACewEAAnABAAJwAQACcAECAnMBBQJyAQgCcgELAnEBCwJtAQsCaAEJAmYBBwJmAQUCZQECAmYBAgJmAQICZgEEAloB9gFfAfYBXwH9AXMB/wGOAUMCjgFDAo4BQwKOAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAC8CAABYAAAAoAAAAKgAAACHAAAA2gAAALsAAAAhAAAAQwIvAnECJwJ8AiICggIfAowCHQKMAgkCjALxAYwC1wGMAtcBjAKXAYwClwGMApcBQwKXAUMClwFDApcBQwKXAUMClwFDApcB+gGXAfoBlwH6AZcB+gHXAfoB1wH6AdcB+gHXAfoB8AH6AQkC+gEdAgQCHwIKAiICFAInAkMCLwJDAi8CPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAAAiAgAA0gEAAFgAAAAwAQAArAAAAIwAAADAAAAAnAAAAEUAAAA5AtIBOQLSATkC0gE+AqkBPgKpAT4CqQE2AqcBNwKvATcCrwEwAq8BMAK0ATACtAEwArQBMAK3ATICuAE0AroBOAK5ATgCuQE4ArkBNwLCAS4CwgElAsIBJAK5ASQCuQEkArkBJwK6ASgCuQEpArkBLAK4ASwCtAEtAq8BJwKvAScCrwEoAqgBIgKoASICqAEiAqgBHAKoAR4CrwEeAq8BGAKvARgCtAEYArgBGwK5ARwCuQEeAroBIAK5ASACuQEgArkBHwLCARYCwgENAsIBDQK5AQ0CuQENArkBEQK6ARICuAEUArcBFAK0ARQCtAEUArQBFAKvAQ4CrwEOAq8BDgKnAQcCqQEMAtIBDALSAQwC0gE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAGUCAADSAQAAWAAAADABAADCAAAAjAAAANYAAACcAAAARQAAAE8C0gFPAtIBTwLSAUkCqQFJAqkBSQKpAVECpwFQAq8BUAKvAVcCrwFXArQBVwK0AVcCtAFXArcBVQK4AVMCugFPArkBTwK5AU8CuQFQAsIBWQLCAWICwgFjArkBYwK5AWMCuQFgAroBXwK5AV4CuQFbArgBWwK0AVsCrwFgAq8BYAKvAV8CqAFlAqgBZQKoAWUCqAFrAqgBaQKvAWkCrwFvAq8BbwK0AW8CuAFsArkBawK5AWkCugFnArkBZwK5AWcCuQFoAsIBcQLCAXoCwgF6ArkBegK5AXoCuQF3AroBdQK4AXMCtwFzArQBcwK0AXMCtAFzAq8BeQKvAXkCrwF5AqcBgAKpAXsC0gF7AtIBewLSAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAAoCAABYAAAAMAEAALcAAACeAAAAzAAAAK8AAABFAAAALAIKAiwCCgIsAgoCJwLfAScC3wEnAt8BLgLeAS0C5gEtAuYBNALlATQC6wE0AusBNALrATUC7gEzAvABMQLxAS0C8AEtAvABLQLwAS4C+gE3AvoBQAL6AUEC8AFBAvABQQLwAT8C8QE9AvABPALwATkC8AE5AusBOQLmAT4C5gE+AuYBPQLfAUQC3wFEAt8BRALfAUoC3gFJAuYBSQLmAU8C5gFPAusBTwLvAUwC8AFLAvEBSQLxAUcC8AFHAvABRwLwAUgC+gFSAvoBWwL6AVwC8AFcAvABXALwAVgC8QFWAvABVALvAVQC7AFUAuwBVALsAVQC5gFcAuYBXALmAVsC3gFiAuABXQIKAl0CCgJdAgoCPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/ygAAAAMAAAAAgAAACgAAAAMAAAAAwAAAA4AAAAUAAAAAAAAABAAAAAUAAAA</logo>
+  </logos>
+  <närvarande>Svantesson, ordförande, och statsråden Waltersson Grönvall, Forssmed, Tenje, Forssell, Slottner, Wykman, Kullgren, Liljestrand, Bohlin, Rosencrantz, Dousa, Larsson, Britz, Lann</närvarande>
+  <föredragande>statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Edholm, Waltersson Grönvall, Jonson, Strömmer, Forssmed, Tenje, Forssell, Slottner, Wykman, Malmer Stenergard, Kullgren, Liljestrand, Bohlin, Carlson, Pourmokhtari, Rosencrantz, Dousa, Larsson, Britz, Mohamsson, Lann</föredragande>
+  <departementsenhet id="Finansdepartementet"/>
+  <dokumentnummer etikett="Prop.">2025/26:277</dokumentnummer>
+  <titel>Avveckling av Utbetalningsmyndighetens system med transaktionskonto</titel>
+  <template id="14"/>
+  <kapitel/>
+  <avsnitt/>
+  <fastaavsnitt/>
+  <bilagor>
+    <bilaga bilagenummer="1" bilageetikett="Bilaga"/>
+    <bilaga bilagenummer="2" bilageetikett="Bilaga"/>
+    <bilaga bilagenummer="3" bilageetikett="Bilaga"/>
+    <bilaga bilagenummer="4" bilageetikett="Bilaga"/>
+    <bilaga bilageetikett="Bilaga" bilagenummer="4"/>
+  </bilagor>
+</dokumentvärden>
+</file>
+
+<file path=customXml/item8.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D14FBD70-1F2B-43F3-971E-F6BE3AD555B0}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D3D6B6ED-F945-4967-BF6A-A67096689F1B}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9A20108F-BF8D-4380-B0D7-8D1970AA8CBD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{43199812-7740-492D-9895-7E1CCF336CC6}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/customXsn"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EB989F03-CE76-4CD2-AE62-6ECE0AFF1911}"/>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DECC1B13-2F17-4A6D-910F-9A18D0A62F88}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="84a146bb-e433-4be7-93e4-049a36845c6a"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="cc625d36-bb37-4650-91b9-0c96159295ba"/>
+    <ds:schemaRef ds:uri="18f3d968-6251-40b0-9f11-012b293496c2"/>
+    <ds:schemaRef ds:uri="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-    <ds:schemaRef ds:uri="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
-[...4 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D0265385-9E2B-426F-9B10-D45196C0358F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1C948EEC-4826-4A39-BF01-6857F1636D80}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BD440056-D3E3-4A13-B473-28FF8308AFF7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ABDE6A24-3BF2-43A7-81AD-D2938F4BB643}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Prop/Prop-kapitel.xsd"/>
+    <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps8.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{67C6AAC8-9FC6-4028-9765-E83EC6AD34D3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Prop-samling</Template>
   <TotalTime></TotalTime>
-  <Pages>89</Pages>
-[...1 lines deleted...]
-  <Characters>197672</Characters>
+  <Pages>35</Pages>
+  <Words>9310</Words>
+  <Characters>58659</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1647</Lines>
-  <Paragraphs>468</Paragraphs>
+  <Lines>6517</Lines>
+  <Paragraphs>2614</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Kraftfullare åtgärder mot manipulation och allvarligt missbruk av färdskrivare</vt:lpstr>
+      <vt:lpstr>Avveckling av Utbetalningsmyndighetens system med transaktionskonto</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Regeringskansliet</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>234500</CharactersWithSpaces>
+  <CharactersWithSpaces>65355</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Kraftfullare åtgärder mot manipulation och allvarligt missbruk av färdskrivare</dc:title>
-  <dc:creator>Louise Berlin</dc:creator>
+  <dc:title>Avveckling av Utbetalningsmyndighetens system med transaktionskonto</dc:title>
+  <dc:creator>Lotta Nordqvist</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:version>1.2.6</cp:version>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100BBA312BF02777149882D207184EC35C03200809FFC4ADB9B6B46A924C31E5E6E4CF0</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Organisation">
-    <vt:lpwstr>113;#Landsbygds- och infrastrukturdepartementet|ec5024df-7543-45df-bbbd-7f3f4ceefb1a</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
+    <vt:lpwstr>e2622d44-030a-428a-8bcb-40b352a3f791</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ActivityCategory">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Organisation">
+    <vt:lpwstr>25;#Finansdepartementet|0b2f41b1-db50-472c-80a1-d21b0254fb2b</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ActivityCategory">
     <vt:lpwstr/>
-  </property>
-[...1 lines deleted...]
-    <vt:lpwstr>6f0f6260-2dc0-432e-b007-f1537c525485</vt:lpwstr>
   </property>
 </Properties>
 </file>