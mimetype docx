--- v0 (2026-07-09)
+++ v1 (2026-11-05)
@@ -1,20662 +1,4000 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps7.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps8.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...34 lines deleted...]
-  <Override PartName="/word/footer30.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="28EB95C7" w14:textId="77777777" w:rsidR="005D5924" w:rsidRDefault="005D5924" w:rsidP="00333C9D">
+    <w:p w14:paraId="5366B1E2" w14:textId="77777777" w:rsidR="00327BF1" w:rsidRDefault="00B564FE" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Prophuvudrubrik"/>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Publikation"/>
+          <w:tag w:val="Publikation"/>
+          <w:id w:val="577641782"/>
+          <w:lock w:val="contentLocked"/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00327BF1">
+            <w:t>Regeringens skrivelse</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00327BF1">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="11EBFEB5" wp14:editId="25971170">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="49991F73" wp14:editId="125859AB">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3683000</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-277495</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="716400" cy="1036800"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1" name="Textruta 12"/>
+                <wp:docPr id="1" name="Textruta 14"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeAspect="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="716400" cy="1036800"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="PropLogo"/>
                               <w:tag w:val="PropLogo"/>
-                              <w:id w:val="-838614461"/>
+                              <w:id w:val="-772469388"/>
                               <w:lock w:val="contentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:picture/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:p w14:paraId="0292323E" w14:textId="77777777" w:rsidR="005D5924" w:rsidRPr="00811BB8" w:rsidRDefault="005D5924" w:rsidP="00C37AA0">
+                              <w:p w14:paraId="5DA98ACE" w14:textId="77777777" w:rsidR="00327BF1" w:rsidRPr="00811BB8" w:rsidRDefault="00327BF1" w:rsidP="00F572D9">
                                 <w:pPr>
                                   <w:pStyle w:val="Brdtext"/>
                                 </w:pPr>
                                 <w:r>
                                   <w:rPr>
                                     <w:noProof/>
                                     <w:lang w:eastAsia="sv-SE"/>
                                   </w:rPr>
                                   <w:drawing>
-                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7554F1FC" wp14:editId="56D4486E">
+                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="21F3550C" wp14:editId="0F127D89">
                                       <wp:extent cx="514155" cy="921598"/>
                                       <wp:effectExtent l="0" t="0" r="635" b="0"/>
                                       <wp:docPr id="2" name="Bild 3"/>
                                       <wp:cNvGraphicFramePr>
                                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                       </wp:cNvGraphicFramePr>
                                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                           <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                             <pic:nvPicPr>
                                               <pic:cNvPr id="2" name="Bild 3"/>
                                               <pic:cNvPicPr>
                                                 <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                               </pic:cNvPicPr>
                                             </pic:nvPicPr>
                                             <pic:blipFill>
-                                              <a:blip r:embed="rId15"/>
+                                              <a:blip r:embed="rId13"/>
                                               <a:stretch>
                                                 <a:fillRect/>
                                               </a:stretch>
                                             </pic:blipFill>
                                             <pic:spPr bwMode="auto">
                                               <a:xfrm>
                                                 <a:off x="0" y="0"/>
                                                 <a:ext cx="514155" cy="921598"/>
                                               </a:xfrm>
                                               <a:prstGeom prst="rect">
                                                 <a:avLst/>
                                               </a:prstGeom>
                                               <a:noFill/>
                                               <a:ln>
                                                 <a:noFill/>
                                               </a:ln>
                                             </pic:spPr>
                                           </pic:pic>
                                         </a:graphicData>
                                       </a:graphic>
                                     </wp:inline>
                                   </w:drawing>
                                 </w:r>
                               </w:p>
                             </w:sdtContent>
                           </w:sdt>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="11EBFEB5" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="49991F73" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Textruta 12" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:290pt;margin-top:-21.85pt;width:56.4pt;height:81.65pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9YhRFMgIAAGYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2ynadoZcYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2Xmg22nYRSZF6uPro2cPXaPIQVhXgy5oNkopEZpDWetdQb+/rj7d&#10;U+I80yVToEVBj8LRh/nHD7PW5GIMFahSWIIg2uWtKWjlvcmTxPFKNMyNwAiNRgm2YR5Vu0tKy1pE&#10;b1QyTtNp0oItjQUunMPbx95I5xFfSsH9s5ROeKIKirn5eNp4bsOZzGcs31lmqpoPabB/yKJhtcag&#10;Z6hH5hnZ2/oPqKbmFhxIP+LQJCBlzUWsAavJ0nfVbCpmRKwFm+PMuU3u/8Hyp8PGvFjiuy/Q4QBj&#10;Ec6sgf9wRMOyYnonFs5gI4MV25W0xuXDs9BmlzsECLV30jbhi1URxMJ2H88tFp0nHC/vsukkRQtH&#10;U5beTO9RCaCX18Y6/1VAQ4JQUIuRY1LssHa+dz25hGAaVrVScYxKk7ag05vbND44WxBc6eArIiEG&#10;mEvmQfLdtkOQIG6hPGJHLPRkcYavakxlzZx/YRbZgekj4/0zHlIBhoRBoqQC++tv98Efh4ZWSlpk&#10;W0Hdzz2zghL1TeM4P2eTSaBnVCa3d2NU7LVle23R+2YJSOgMd8vwKAZ/r06itNC84WIsQlQ0Mc0x&#10;dkH9SVz6fgdwsbhYLKITEtIwv9Ybw09ECI1+7d6YNcM0PM7xCU68ZPm7ofS+/VgWew+yjhO7dHWg&#10;D5I5znxYvLAt13r0uvwe5r8BAAD//wMAUEsDBBQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4a5eiRYosTUPSmBg9tPbibWC3QGRnkd226K93POlx&#10;Mi/vfV++nmwvzmb0nSMFi3kEwlDtdEeNgsPbdpaC8AFJY+/IKPgyHtbF9VWOmXYX2pnzPjSCS8hn&#10;qKANYcik9HVrLPq5Gwzx7+hGi4HPsZF6xAuX217GUZRIix3xQouDKVtTf+xPVsFzuX3FXRXb9Lsv&#10;n16Om+Hz8L5U6vZm2jyCCGYKf2H4xWd0KJipcifSXvQKlmnELkHB7P7uAQQnklXMMhVHF6sEZJHL&#10;/w7FDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD9YhRFMgIAAGYEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape id="Textruta 14" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:290pt;margin-top:-21.85pt;width:56.4pt;height:81.65pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9YhRFMgIAAGYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2ynadoZcYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2Xmg22nYRSZF6uPro2cPXaPIQVhXgy5oNkopEZpDWetdQb+/rj7d&#10;U+I80yVToEVBj8LRh/nHD7PW5GIMFahSWIIg2uWtKWjlvcmTxPFKNMyNwAiNRgm2YR5Vu0tKy1pE&#10;b1QyTtNp0oItjQUunMPbx95I5xFfSsH9s5ROeKIKirn5eNp4bsOZzGcs31lmqpoPabB/yKJhtcag&#10;Z6hH5hnZ2/oPqKbmFhxIP+LQJCBlzUWsAavJ0nfVbCpmRKwFm+PMuU3u/8Hyp8PGvFjiuy/Q4QBj&#10;Ec6sgf9wRMOyYnonFs5gI4MV25W0xuXDs9BmlzsECLV30jbhi1URxMJ2H88tFp0nHC/vsukkRQtH&#10;U5beTO9RCaCX18Y6/1VAQ4JQUIuRY1LssHa+dz25hGAaVrVScYxKk7ag05vbND44WxBc6eArIiEG&#10;mEvmQfLdtkOQIG6hPGJHLPRkcYavakxlzZx/YRbZgekj4/0zHlIBhoRBoqQC++tv98Efh4ZWSlpk&#10;W0Hdzz2zghL1TeM4P2eTSaBnVCa3d2NU7LVle23R+2YJSOgMd8vwKAZ/r06itNC84WIsQlQ0Mc0x&#10;dkH9SVz6fgdwsbhYLKITEtIwv9Ybw09ECI1+7d6YNcM0PM7xCU68ZPm7ofS+/VgWew+yjhO7dHWg&#10;D5I5znxYvLAt13r0uvwe5r8BAAD//wMAUEsDBBQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4a5eiRYosTUPSmBg9tPbibWC3QGRnkd226K93POlx&#10;Mi/vfV++nmwvzmb0nSMFi3kEwlDtdEeNgsPbdpaC8AFJY+/IKPgyHtbF9VWOmXYX2pnzPjSCS8hn&#10;qKANYcik9HVrLPq5Gwzx7+hGi4HPsZF6xAuX217GUZRIix3xQouDKVtTf+xPVsFzuX3FXRXb9Lsv&#10;n16Om+Hz8L5U6vZm2jyCCGYKf2H4xWd0KJipcifSXvQKlmnELkHB7P7uAQQnklXMMhVHF6sEZJHL&#10;/w7FDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD9YhRFMgIAAGYEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <o:lock v:ext="edit" aspectratio="t"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="PropLogo"/>
                         <w:tag w:val="PropLogo"/>
-                        <w:id w:val="-838614461"/>
+                        <w:id w:val="-772469388"/>
                         <w:lock w:val="contentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:picture/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:p w14:paraId="0292323E" w14:textId="77777777" w:rsidR="005D5924" w:rsidRPr="00811BB8" w:rsidRDefault="005D5924" w:rsidP="00C37AA0">
+                        <w:p w14:paraId="5DA98ACE" w14:textId="77777777" w:rsidR="00327BF1" w:rsidRPr="00811BB8" w:rsidRDefault="00327BF1" w:rsidP="00F572D9">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:noProof/>
                               <w:lang w:eastAsia="sv-SE"/>
                             </w:rPr>
                             <w:drawing>
-                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7554F1FC" wp14:editId="56D4486E">
+                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="21F3550C" wp14:editId="0F127D89">
                                 <wp:extent cx="514155" cy="921598"/>
                                 <wp:effectExtent l="0" t="0" r="635" b="0"/>
                                 <wp:docPr id="2" name="Bild 3"/>
                                 <wp:cNvGraphicFramePr>
                                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                 </wp:cNvGraphicFramePr>
                                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:nvPicPr>
                                         <pic:cNvPr id="2" name="Bild 3"/>
                                         <pic:cNvPicPr>
                                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                         </pic:cNvPicPr>
                                       </pic:nvPicPr>
                                       <pic:blipFill>
-                                        <a:blip r:embed="rId15"/>
+                                        <a:blip r:embed="rId13"/>
                                         <a:stretch>
                                           <a:fillRect/>
                                         </a:stretch>
                                       </pic:blipFill>
                                       <pic:spPr bwMode="auto">
                                         <a:xfrm>
                                           <a:off x="0" y="0"/>
                                           <a:ext cx="514155" cy="921598"/>
                                         </a:xfrm>
                                         <a:prstGeom prst="rect">
                                           <a:avLst/>
                                         </a:prstGeom>
                                         <a:noFill/>
                                         <a:ln>
                                           <a:noFill/>
                                         </a:ln>
                                       </pic:spPr>
                                     </pic:pic>
                                   </a:graphicData>
                                 </a:graphic>
                               </wp:inline>
                             </w:drawing>
                           </w:r>
                         </w:p>
                       </w:sdtContent>
                     </w:sdt>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Nummer"/>
         <w:tag w:val="Nummer"/>
-        <w:id w:val="-1816559108"/>
+        <w:id w:val="651496753"/>
         <w:lock w:val="contentLocked"/>
-        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="70DDC9C2" w14:textId="5FB2F0C8" w:rsidR="005D5924" w:rsidRDefault="002C7A22" w:rsidP="00333C9D">
+        <w:p w14:paraId="25C2FF06" w14:textId="1537EE94" w:rsidR="00327BF1" w:rsidRDefault="00C3696C" w:rsidP="00333C9D">
           <w:pPr>
             <w:pStyle w:val="Prophuvudrubrik"/>
           </w:pPr>
           <w:r>
-            <w:t>2025/26:267</w:t>
+            <w:t>2025/26:288</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="079208D9" w14:textId="77777777" w:rsidR="005D5924" w:rsidRPr="005F407A" w:rsidRDefault="005D5924" w:rsidP="00333C9D">
+    <w:p w14:paraId="44BE4D70" w14:textId="77777777" w:rsidR="00327BF1" w:rsidRPr="00D01F17" w:rsidRDefault="00327BF1" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:after="40"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7513" w:type="dxa"/>
         <w:tblInd w:w="28" w:type="dxa"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5917"/>
         <w:gridCol w:w="1596"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005D5924" w14:paraId="15C662E6" w14:textId="77777777" w:rsidTr="00333C9D">
-[...29 lines deleted...]
-        </w:sdt>
+      <w:tr w:rsidR="00327BF1" w14:paraId="3FC7DE82" w14:textId="77777777" w:rsidTr="00333C9D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5834" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="53ADADBC" w14:textId="4F0AF253" w:rsidR="00327BF1" w:rsidRDefault="00452C36" w:rsidP="00333C9D">
+            <w:pPr>
+              <w:pStyle w:val="Proprubrik"/>
+              <w:spacing w:after="20"/>
+            </w:pPr>
+            <w:r w:rsidDel="00452C36">
+              <w:t xml:space="preserve">Riksrevisionens rapport om statens styrning av kommunernas myndighetsutövning </w:t>
+            </w:r>
+            <w:r>
+              <w:t>som avser LSS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1571" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="NummerEtikett"/>
               <w:tag w:val="NummerEtikett"/>
-              <w:id w:val="1988590602"/>
+              <w:id w:val="-752892312"/>
               <w:lock w:val="contentLocked"/>
-              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="69639402" w14:textId="2A411720" w:rsidR="005D5924" w:rsidRDefault="004A00EA" w:rsidP="00333C9D">
+              <w:p w14:paraId="48EEDC4A" w14:textId="3F4054BF" w:rsidR="00327BF1" w:rsidRDefault="00027E62" w:rsidP="00333C9D">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                 </w:pPr>
                 <w:r>
-                  <w:t>Prop.</w:t>
+                  <w:t>Skr.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:alias w:val="Nummer"/>
               <w:tag w:val="Nummer"/>
-              <w:id w:val="-348560707"/>
+              <w:id w:val="1093290642"/>
               <w:lock w:val="contentLocked"/>
-              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="2C3203BE" w14:textId="21FF1510" w:rsidR="005D5924" w:rsidRPr="00141F91" w:rsidRDefault="002C7A22" w:rsidP="00333C9D">
+              <w:p w14:paraId="0E85D84E" w14:textId="77F107AD" w:rsidR="00327BF1" w:rsidRPr="00141F91" w:rsidRDefault="00C3696C" w:rsidP="00333C9D">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                   <w:rPr>
                     <w:szCs w:val="26"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:szCs w:val="26"/>
                   </w:rPr>
-                  <w:t>2025/26:267</w:t>
+                  <w:t>2025/26:288</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="76CCC0FB" w14:textId="77777777" w:rsidR="005D5924" w:rsidRDefault="005D5924" w:rsidP="00333C9D">
+    <w:p w14:paraId="71B00793" w14:textId="77777777" w:rsidR="00327BF1" w:rsidRDefault="00327BF1" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:before="60"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="28145C90" w14:textId="77777777" w:rsidR="005D5924" w:rsidRDefault="005D5924" w:rsidP="00333C9D">
+    <w:p w14:paraId="091F9741" w14:textId="77777777" w:rsidR="00327BF1" w:rsidRDefault="00327BF1" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
-        <w:t>Regeringen överlämnar denna proposition till riksdagen.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="302FD210" w14:textId="77777777" w:rsidR="005D5924" w:rsidRDefault="005D5924" w:rsidP="00333C9D">
+        <w:t>Regeringen överlämnar denna skrivelse till riksdagen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BFA4E0A" w14:textId="77777777" w:rsidR="00327BF1" w:rsidRDefault="00327BF1" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="359A69CF" w14:textId="717AD481" w:rsidR="005D5924" w:rsidRDefault="005D5924" w:rsidP="00333C9D">
+    <w:p w14:paraId="6C909CAA" w14:textId="7FBE5564" w:rsidR="00327BF1" w:rsidRDefault="00327BF1" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Stockholm </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Datum"/>
           <w:tag w:val="Datum"/>
-          <w:id w:val="-1894106154"/>
-          <w:date w:fullDate="2026-05-07T00:00:00Z">
+          <w:id w:val="750776800"/>
+          <w:date w:fullDate="2026-06-18T00:00:00Z">
             <w:dateFormat w:val="'den' d MMMM yyyy"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="004A00EA">
-            <w:t>den 7 maj 2026</w:t>
+          <w:r w:rsidR="009F5CA5">
+            <w:t>den 18 juni 2026</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="7FD9F44D" w14:textId="77777777" w:rsidR="005D5924" w:rsidRDefault="005D5924" w:rsidP="00333C9D">
+    <w:p w14:paraId="02D70718" w14:textId="77777777" w:rsidR="00327BF1" w:rsidRDefault="00327BF1" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="677E2076" w14:textId="603BB199" w:rsidR="005D5924" w:rsidRDefault="00382DFF" w:rsidP="00333C9D">
-[...7 lines deleted...]
-    <w:p w14:paraId="6CB03DAF" w14:textId="0E8F897D" w:rsidR="005D5924" w:rsidRDefault="005D5924" w:rsidP="00333C9D">
+    <w:sdt>
+      <w:sdtPr>
+        <w:alias w:val="Namnunderskrift1"/>
+        <w:tag w:val="Namnunderskrift1"/>
+        <w:id w:val="146416067"/>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:namnunderskrift1[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+        <w:text/>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:p w14:paraId="0E37D566" w14:textId="1692858E" w:rsidR="00327BF1" w:rsidRDefault="00EE584D" w:rsidP="00333C9D">
+          <w:pPr>
+            <w:pStyle w:val="Propnamnunderskrift1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00EE584D">
+            <w:t>Ebba Busch</w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="0F026DF2" w14:textId="3F6AA666" w:rsidR="00327BF1" w:rsidRDefault="00327BF1" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift2"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2693"/>
           <w:tab w:val="clear" w:pos="7474"/>
           <w:tab w:val="left" w:pos="2126"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="004A00EA">
-[...3 lines deleted...]
-    <w:p w14:paraId="403B5537" w14:textId="053B624D" w:rsidR="005D5924" w:rsidRPr="008624B2" w:rsidRDefault="005D5924" w:rsidP="00BB2C9D">
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Namnunderskrift2"/>
+          <w:tag w:val="Namnunderskrift2"/>
+          <w:id w:val="-873931827"/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="009F5CA5">
+            <w:t>Anna Tenje</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="6B4096C2" w14:textId="0703B057" w:rsidR="00327BF1" w:rsidRPr="008C3EC0" w:rsidRDefault="00327BF1" w:rsidP="004534C4">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift2medplatsefter"/>
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="008F01E7">
+      <w:r w:rsidRPr="008C3EC0">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:i w:val="0"/>
           </w:rPr>
           <w:alias w:val="Departementsnamn"/>
           <w:tag w:val="Departementsnamn"/>
-          <w:id w:val="596381816"/>
+          <w:id w:val="-1224515004"/>
           <w:lock w:val="contentLocked"/>
-          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="004A00EA">
+          <w:r w:rsidR="00027E62">
             <w:rPr>
               <w:i w:val="0"/>
             </w:rPr>
-            <w:t>Justitiedepartementet</w:t>
+            <w:t>Socialdepartementet</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="008F01E7">
+      <w:r w:rsidRPr="008C3EC0">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F40F586" w14:textId="77777777" w:rsidR="005D5924" w:rsidRDefault="005D5924" w:rsidP="00333C9D">
+    <w:p w14:paraId="27E47302" w14:textId="77777777" w:rsidR="00327BF1" w:rsidRDefault="00327BF1" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Proprubrik"/>
         <w:spacing w:before="80" w:after="400"/>
       </w:pPr>
       <w:r>
-        <w:t>Propositionens huvudsakliga innehåll</w:t>
-[...44 lines deleted...]
-    <w:p w14:paraId="505F2034" w14:textId="77777777" w:rsidR="005D5924" w:rsidRDefault="005D5924" w:rsidP="005D5924">
+        <w:t>Skrivelsens huvudsakliga innehåll</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59EEDCD4" w14:textId="3110EC52" w:rsidR="00302820" w:rsidRDefault="006C4543" w:rsidP="00BB4CBB">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="6C635A62" w14:textId="77777777" w:rsidR="005D5924" w:rsidRPr="00EA4CBA" w:rsidRDefault="005D5924" w:rsidP="005D5924">
+      <w:r>
+        <w:t xml:space="preserve">I skrivelsen redovisar regeringen sin bedömning av de iakttagelser och den rekommendation till regeringen som Riksrevisionen lämnar i rapporten LSS – ett kommunalt uppdrag under statens styrning och kontroll (RiR 2026:6). </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk226463079"/>
+      <w:r w:rsidRPr="006C4543">
+        <w:t xml:space="preserve">Riksrevisionen har granskat statens regelgivning, stöd och tillsyn </w:t>
+      </w:r>
+      <w:r w:rsidR="00C755BC">
+        <w:t>i fråga om</w:t>
+      </w:r>
+      <w:r w:rsidR="00C755BC" w:rsidRPr="006C4543">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C4543">
+        <w:t>kommunernas myndighetsutövning enligt lagen (1993:387) om stöd och service till vissa funktionshindrade</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF6CCF">
+        <w:t xml:space="preserve">, förkortad </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C4543">
+        <w:t>LSS.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="5FD133E2" w14:textId="7E44A7A9" w:rsidR="006C4543" w:rsidRDefault="006C4543" w:rsidP="00A5788E">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-        <w:ind w:firstLine="0"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="52824742" w14:textId="77777777" w:rsidR="005D5924" w:rsidRPr="005D5924" w:rsidRDefault="005D5924" w:rsidP="005D5924">
+      </w:pPr>
+      <w:r w:rsidRPr="006C4543">
+        <w:t xml:space="preserve">Riksrevisionens övergripande slutsats </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C4543">
+        <w:t xml:space="preserve">r att statens arbete inte har varit effektivt. Riksrevisionen lämnar en rekommendation till regeringen </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C4543">
+        <w:t xml:space="preserve">ta initiativ </w:t>
+      </w:r>
+      <w:r w:rsidR="00A16DF3" w:rsidRPr="006C4543">
+        <w:t xml:space="preserve">till </w:t>
+      </w:r>
+      <w:r w:rsidR="00A16DF3">
+        <w:t>justering</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C4543">
+        <w:t>ch förtydliga</w:t>
+      </w:r>
+      <w:r>
+        <w:t>nde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C4543">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C4543">
+        <w:t xml:space="preserve">vissa bestämmelser i LSS, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>för att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C4543">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">skapa förutsättningar för större likvärdighet och bättre kvalitet </w:t>
+      </w:r>
+      <w:r w:rsidR="00F64845">
+        <w:t>i kommunernas myndighetsutövning samt för att säkerställa ett ändamåls</w:t>
+      </w:r>
+      <w:r w:rsidR="00467E51">
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00F64845">
+        <w:t>enligt stöd</w:t>
+      </w:r>
+      <w:r w:rsidR="00B66F3E">
+        <w:t xml:space="preserve">. Riksrevisionen lämnar </w:t>
+      </w:r>
+      <w:r w:rsidR="00A16DF3">
+        <w:t xml:space="preserve">även </w:t>
+      </w:r>
+      <w:r w:rsidR="00A16DF3" w:rsidRPr="006C4543">
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C4543">
+        <w:t xml:space="preserve"> rekommendation till </w:t>
+      </w:r>
+      <w:r w:rsidR="00F64845">
+        <w:t>Socialstyrelsen att förbättra stödet till kommunernas myndighetsutövning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C4543">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C1F7253" w14:textId="17925A56" w:rsidR="00E86472" w:rsidRDefault="006C4543" w:rsidP="00A5788E">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-    </w:p>
-[...5 lines deleted...]
-    <w:p w14:paraId="421EC091" w14:textId="77777777" w:rsidR="005D5924" w:rsidRPr="008F2013" w:rsidRDefault="005D5924" w:rsidP="005E3C60">
+      <w:r>
+        <w:t xml:space="preserve">Regeringen välkomnar Riksrevisionens granskning </w:t>
+      </w:r>
+      <w:r w:rsidR="001306BA">
+        <w:t xml:space="preserve">och instämmer </w:t>
+      </w:r>
+      <w:r w:rsidR="001306BA" w:rsidRPr="00887243">
+        <w:t>delvis i</w:t>
+      </w:r>
+      <w:r w:rsidR="001306BA">
+        <w:t xml:space="preserve"> Riksrevisionens iakttagelser och slutsatser. R</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">apporten utgör ett </w:t>
+      </w:r>
+      <w:r w:rsidR="00887243" w:rsidRPr="00887243">
+        <w:t xml:space="preserve">viktigt </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">bidrag i arbetet med att </w:t>
+      </w:r>
+      <w:r w:rsidR="00F64845">
+        <w:t xml:space="preserve">förbättra </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF0A95" w:rsidRPr="00BF0A95">
+        <w:t>kommunernas myndighets</w:t>
+      </w:r>
+      <w:r w:rsidR="00E258B7">
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF0A95" w:rsidRPr="00BF0A95">
+        <w:t>utövning</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF0A95">
+        <w:t xml:space="preserve"> i ärenden </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF0A95" w:rsidRPr="00BF0A95">
+        <w:t>enligt LSS</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF0A95">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E86472">
+        <w:t xml:space="preserve">Regeringen anser att Riksrevisionens iakttagelser </w:t>
+      </w:r>
+      <w:r w:rsidR="00C755BC">
+        <w:t xml:space="preserve">om </w:t>
+      </w:r>
+      <w:r w:rsidR="00E86472">
+        <w:t xml:space="preserve">de olika bestämmelserna är något som </w:t>
+      </w:r>
+      <w:r w:rsidR="00452C36">
+        <w:t>bör</w:t>
+      </w:r>
+      <w:r w:rsidR="00E86472">
+        <w:t xml:space="preserve"> beaktas i samband med framtida ändringar i LSS. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="061D8ED7" w14:textId="0BD411DC" w:rsidR="00887243" w:rsidRDefault="00887243" w:rsidP="00887243">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Mot bakgrund av de åtgärder som regeringen har vidtagit och vidtar anser </w:t>
+      </w:r>
+      <w:r w:rsidR="001306BA">
+        <w:t xml:space="preserve">dock </w:t>
+      </w:r>
+      <w:r>
+        <w:t>regeringen att det för närvarande inte finns skäl att vidta ytter</w:t>
+      </w:r>
+      <w:r w:rsidR="002B4023">
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ligare åtgärder utifrån den rekommendation som Riksrevisionen lämnar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="021CE82D" w14:textId="23B99001" w:rsidR="00327BF1" w:rsidRDefault="004F13CE" w:rsidP="000832F1">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="006C4543">
+        <w:t>ed denna skrivelse anser regeringen att Riksrevisionens rapport är slutbehandlad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A03AEA9" w14:textId="77777777" w:rsidR="00327BF1" w:rsidRPr="008F2013" w:rsidRDefault="00327BF1" w:rsidP="00362009">
       <w:pPr>
         <w:pStyle w:val="Innehllsfrteckning"/>
         <w:pageBreakBefore/>
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AB63312" w14:textId="75342797" w:rsidR="00544FDA" w:rsidRDefault="005D5924">
+    <w:p w14:paraId="118B46F7" w14:textId="49A860B1" w:rsidR="00027E62" w:rsidRDefault="00327BF1">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \h \z \t "</w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00613168">
+      <w:r w:rsidRPr="00B849B0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText>Rubrik 1;1; Heading 1;1;Rubrik 2;2; Heading 2;2;Rubrik 3;3; Heading 3;3;Bilaga rubrik;4;Prop. utdrag;5, Rubrik 1,1, Heading 1,1,Rubrik 2,2, Heading 2,2,Rubrik 3,3, Heading 3,3,Bilaga rubrik,4,Prop. utdrag,5</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText xml:space="preserve">" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc228880016" w:history="1">
-        <w:r w:rsidR="00544FDA" w:rsidRPr="00A87084">
+      <w:hyperlink w:anchor="_Toc231558169" w:history="1">
+        <w:r w:rsidR="00027E62" w:rsidRPr="0004427F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00544FDA">
+        <w:r w:rsidR="00027E62">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00544FDA" w:rsidRPr="00A87084">
+        <w:r w:rsidR="00027E62" w:rsidRPr="0004427F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Förslag till riksdagsbeslut</w:t>
+          <w:t>Ärendet och dess beredning</w:t>
         </w:r>
-        <w:r w:rsidR="00544FDA">
+        <w:r w:rsidR="00027E62">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00544FDA">
+        <w:r w:rsidR="00027E62">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00544FDA">
+        <w:r w:rsidR="00027E62">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc228880016 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc231558169 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00544FDA">
+        <w:r w:rsidR="00027E62">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00544FDA">
+        <w:r w:rsidR="00027E62">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00544FDA">
+        <w:r w:rsidR="00027E62">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00544FDA">
+        <w:r w:rsidR="00027E62">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3AD23698" w14:textId="6031325E" w:rsidR="00544FDA" w:rsidRDefault="00544FDA">
+    <w:p w14:paraId="272E225C" w14:textId="12942F32" w:rsidR="00027E62" w:rsidRDefault="00027E62">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc228880017" w:history="1">
-        <w:r w:rsidRPr="00A87084">
+      <w:hyperlink w:anchor="_Toc231558170" w:history="1">
+        <w:r w:rsidRPr="0004427F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00A87084">
+        <w:r w:rsidRPr="0004427F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Förslag till lag om ändring i lagen (2022:700) om särskild kontroll av vissa utlänningar</w:t>
+          <w:t>Riksrevisionens iakttagelser</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc228880017 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc231558170 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2FE8F8D7" w14:textId="007965FC" w:rsidR="00027E62" w:rsidRDefault="00027E62">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc231558171" w:history="1">
+        <w:r w:rsidRPr="0004427F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>2.1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="0004427F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Förarbetenas utformning skapar problem i tillämpningen</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc231558171 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2D854534" w14:textId="1CB1B18C" w:rsidR="00544FDA" w:rsidRDefault="00544FDA">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll1"/>
+    <w:p w14:paraId="179F2CA5" w14:textId="53D46104" w:rsidR="00027E62" w:rsidRDefault="00027E62">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc228880018" w:history="1">
-        <w:r w:rsidRPr="00A87084">
+      <w:hyperlink w:anchor="_Toc231558172" w:history="1">
+        <w:r w:rsidRPr="0004427F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>2.2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00A87084">
+        <w:r w:rsidRPr="0004427F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Ärendet och dess beredning</w:t>
+          <w:t>Vissa bestämmelser i LSS skapar särskilda svårigheter</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc228880018 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc231558172 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6CBCA984" w14:textId="3D8B9635" w:rsidR="00544FDA" w:rsidRDefault="00544FDA">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll1"/>
+    <w:p w14:paraId="508075EE" w14:textId="6BDFAE1A" w:rsidR="00027E62" w:rsidRDefault="00027E62">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc228880019" w:history="1">
-        <w:r w:rsidRPr="00A87084">
+      <w:hyperlink w:anchor="_Toc231558173" w:history="1">
+        <w:r w:rsidRPr="0004427F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>2.3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00A87084">
+        <w:r w:rsidRPr="0004427F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Utlänningsärenden med säkerhetsaspekter</w:t>
+          <w:t>Riksrevisionens rekommendation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc228880019 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc231558173 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1CC00DB0" w14:textId="4FCC89C6" w:rsidR="00544FDA" w:rsidRDefault="00544FDA">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w14:paraId="6B3909F1" w14:textId="1A7EFF81" w:rsidR="00027E62" w:rsidRDefault="00027E62">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc228880020" w:history="1">
-        <w:r w:rsidRPr="00A87084">
+      <w:hyperlink w:anchor="_Toc231558174" w:history="1">
+        <w:r w:rsidRPr="0004427F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>4.1</w:t>
+          <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00A87084">
+        <w:r w:rsidRPr="0004427F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Säkerhetsärenden enligt utlänningslagen</w:t>
+          <w:t>Regeringens bedömning av Riksrevisionens iakttagelser</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc228880020 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc231558174 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0ED9DF99" w14:textId="28877FB5" w:rsidR="00544FDA" w:rsidRDefault="00544FDA">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w14:paraId="063F64A1" w14:textId="0739820A" w:rsidR="00027E62" w:rsidRDefault="00027E62">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc228880021" w:history="1">
-        <w:r w:rsidRPr="00A87084">
+      <w:hyperlink w:anchor="_Toc231558175" w:history="1">
+        <w:r w:rsidRPr="0004427F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>4.2</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00A87084">
+        <w:r w:rsidRPr="0004427F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Kvalificerade säkerhetsärenden</w:t>
+          <w:t>Regeringens åtgärder med anledning av Riksrevisionens iakttagelser</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc228880021 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc231558175 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>10</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5763AF12" w14:textId="0015EF50" w:rsidR="00544FDA" w:rsidRDefault="00544FDA">
-[...1873 lines deleted...]
-    <w:p w14:paraId="3346F05D" w14:textId="76DADFD4" w:rsidR="00544FDA" w:rsidRDefault="00544FDA">
+    <w:p w14:paraId="4904348D" w14:textId="72B9AD4B" w:rsidR="00027E62" w:rsidRDefault="00027E62">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc228880045" w:history="1">
-        <w:r w:rsidRPr="00A87084">
+      <w:hyperlink w:anchor="_Toc231558176" w:history="1">
+        <w:r w:rsidRPr="0004427F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Sammanfattning av betänkandet Skärpningar i lagen om särskild kontroll av vissa utlänningar och utlänningslagen (SOU 2025:114) i relevanta delar</w:t>
+          <w:t>LSS – ett kommunalt uppdrag under statens styrning och kontroll (RiR 2026:6)</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc228880045 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc231558176 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>52</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="437FFF3E" w14:textId="672FF3D1" w:rsidR="00544FDA" w:rsidRDefault="00544FDA">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll4"/>
+    <w:p w14:paraId="4160EAAD" w14:textId="0AE4CA2A" w:rsidR="00027E62" w:rsidRDefault="00027E62">
+      <w:pPr>
+        <w:pStyle w:val="Innehll5"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc228880046" w:history="1">
-        <w:r w:rsidRPr="00A87084">
+      <w:hyperlink w:anchor="_Toc231558177" w:history="1">
+        <w:r w:rsidRPr="0004427F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Betänkandets lagförslag i relevanta delar</w:t>
+          <w:t>Utdrag ur protokoll vid regeringssammanträde den 18 juni 2026</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc228880046 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc231558177 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>56</w:t>
+          <w:t>116</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="206FD71A" w14:textId="41E3AC85" w:rsidR="00544FDA" w:rsidRDefault="00544FDA">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll4"/>
+    <w:p w14:paraId="2763AFD6" w14:textId="3E17C670" w:rsidR="00327BF1" w:rsidRDefault="00327BF1" w:rsidP="00362009">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="365D7ECF" w14:textId="41925457" w:rsidR="00327BF1" w:rsidRPr="009C6229" w:rsidRDefault="00327BF1" w:rsidP="00333C9D">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Toc337537303"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc490212276"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc231558169"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidR="00BF0A95">
+        <w:lastRenderedPageBreak/>
+        <w:t>Ärendet och dess beredning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="43CF7225" w14:textId="32DE2B59" w:rsidR="00BF0A95" w:rsidRDefault="00BF0A95" w:rsidP="00BF0A95">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Hlk227837140"/>
+      <w:r w:rsidRPr="00BF0A95">
+        <w:t xml:space="preserve">Riksrevisionen har granskat statens regelgivning, stöd och tillsyn </w:t>
+      </w:r>
+      <w:r w:rsidR="00C755BC">
+        <w:t>i fråga om</w:t>
+      </w:r>
+      <w:r w:rsidR="00C755BC" w:rsidRPr="00BF0A95">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF0A95">
+        <w:t>kommunernas myndighetsutövning enligt lagen (1993:387) om stöd och service till vissa funktionshindrade (LSS).</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r>
+        <w:t>Resultatet av granskningen redovisas i rapporten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF0A95">
+        <w:t xml:space="preserve"> LSS – ett kommunalt uppdrag under statens styrning och kontroll (RiR</w:t>
+      </w:r>
+      <w:r w:rsidR="00F51658">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF0A95">
+        <w:t>2026:6)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, se </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF0A95">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
-[...5 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...60 lines deleted...]
-        <w:pStyle w:val="Innehll4"/>
+        <w:t>bilag</w:t>
+      </w:r>
+      <w:r w:rsidR="003F6B78">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
-[...5 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...60 lines deleted...]
-        <w:pStyle w:val="Innehll4"/>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r w:rsidR="003720A8">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BD68B6A" w14:textId="091D9F84" w:rsidR="00327BF1" w:rsidRDefault="00BF0A95" w:rsidP="00F51658">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Riksrevisionens rapport </w:t>
+      </w:r>
+      <w:r w:rsidR="001306BA">
+        <w:t>över</w:t>
+      </w:r>
+      <w:r>
+        <w:t>lämnades till regeringen den</w:t>
+      </w:r>
+      <w:r w:rsidR="00F51658">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00476EB8">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00F51658">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00476EB8">
+        <w:t>mars</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 2026. I denna skrivelse behandlar regeringen de iakttagelser och den rekommendation till regeringen som Riksrevisionen redovisar i sin rapport.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FBD698B" w14:textId="77777777" w:rsidR="00BF0A95" w:rsidRPr="00BF0A95" w:rsidRDefault="00BF0A95" w:rsidP="00BF0A95">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="440229C7" w14:textId="0584CF35" w:rsidR="00DB62B9" w:rsidRPr="008A4100" w:rsidRDefault="00DB62B9" w:rsidP="008A4100">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
-[...5 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+          <w:sz w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...188 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId21"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidRPr="008A4100" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId14"/>
+          <w:headerReference w:type="default" r:id="rId15"/>
+          <w:footerReference w:type="even" r:id="rId16"/>
+          <w:footerReference w:type="default" r:id="rId17"/>
+          <w:headerReference w:type="first" r:id="rId18"/>
+          <w:footerReference w:type="first" r:id="rId19"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32E3293C" w14:textId="401A11A3" w:rsidR="00DB62B9" w:rsidRDefault="004A00EA" w:rsidP="00F961AD">
+    <w:p w14:paraId="18770F16" w14:textId="70BEE9F0" w:rsidR="00DB62B9" w:rsidRDefault="00027E62" w:rsidP="009E706E">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
-        <w:spacing w:before="0"/>
-[...2 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc231558170"/>
+      <w:r>
+        <w:t>Riksrevisionens iakttagelser</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D0BB66E" w14:textId="0F85855F" w:rsidR="00027E62" w:rsidRDefault="00027E62" w:rsidP="000A5810">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF0A95">
+        <w:t xml:space="preserve">Riksrevisionen har granskat statens regelgivning, stöd och tillsyn </w:t>
+      </w:r>
+      <w:r w:rsidR="00C755BC">
+        <w:t>i fråga om</w:t>
+      </w:r>
+      <w:r w:rsidR="00C755BC" w:rsidRPr="00BF0A95">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF0A95">
+        <w:t>kommunernas myndighetsutövning enligt LSS.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020048F">
+        <w:t xml:space="preserve">Granskningen </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">har </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020048F">
+        <w:t>omfatta</w:t>
+      </w:r>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020048F">
+        <w:t xml:space="preserve"> de delar av statens regelgivning, stöd och tillsyn som syftar till att säkerställa god rättslig kvalitet i kommunernas myndighetsutövning enligt LSS. Granskningen omfattar Socialstyrelsens och I</w:t>
+      </w:r>
+      <w:r>
+        <w:t>nspektionen för vård och omsorgs (I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020048F">
+        <w:t>VO:s</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020048F">
+        <w:t xml:space="preserve"> arbete </w:t>
+      </w:r>
+      <w:r w:rsidR="00C36B37">
+        <w:t>i fråga om</w:t>
+      </w:r>
+      <w:r w:rsidR="00C36B37" w:rsidRPr="0020048F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020048F">
+        <w:t>kommuner</w:t>
+      </w:r>
+      <w:r>
+        <w:t>na</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020048F">
+        <w:t xml:space="preserve">s myndighetsutövning enligt LSS. Regeringen ingår i granskningen eftersom Socialstyrelsen och IVO är myndigheter under regeringen och eftersom regeringen har det övergripande ansvaret för LSS. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020048F">
+        <w:t>ftersom det pågår ett arbete med att utreda förutsättningarna för staten att ta över huvudmannaskapet för insatsen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> personlig assistans har ko</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020048F">
+        <w:t xml:space="preserve">mmunernas tillämpning </w:t>
+      </w:r>
+      <w:r>
+        <w:t>av insatsen inte omfattats av granskningen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020048F">
+        <w:t xml:space="preserve">. Insatsen rådgivning och annat personligt stöd ligger under regionernas ansvar och </w:t>
+      </w:r>
+      <w:r>
+        <w:t>har</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020048F">
+        <w:t xml:space="preserve"> därför inte</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> heller omfattats</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020048F">
+        <w:t xml:space="preserve"> av granskningen. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Inte heller </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020048F">
+        <w:t>LSS-utjämningen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> har omfattats.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D4A7405" w14:textId="5EEDA75F" w:rsidR="00027E62" w:rsidRDefault="00027E62" w:rsidP="00E00DAC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E00DAC">
+        <w:t xml:space="preserve">Riksrevisionens övergripande slutsats är att statens regelgivning, stöd och tillsyn </w:t>
+      </w:r>
+      <w:r w:rsidR="00C36B37">
+        <w:t>i fråga om</w:t>
+      </w:r>
+      <w:r w:rsidR="00C36B37" w:rsidRPr="00E00DAC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E00DAC">
+        <w:t>kommunernas myndighetsutövning enligt LSS inte är effektiva.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E00DAC">
+        <w:t>Socialstyrelsens kunskapsstöd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E00DAC" w:rsidDel="00C36B37">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C36B37">
+        <w:t>när det gäller</w:t>
+      </w:r>
+      <w:r w:rsidR="00C36B37" w:rsidRPr="00E00DAC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E00DAC">
+        <w:t>kommunernas myndighetsutövning enligt LSS behöver förbättras. Riksrevisionen bedömer att Socialstyrelsen kan göra mer för att möta kommunernas behov av stöd genom att sprida kunskap om hur handläggningen enligt LSS ska gå till och om gällande rätt enligt LSS. Riksrevisionen bedömer också att det finns en outnyttjad potential i IVO:s tillsyn på området. Riksrevisionen bedömer att ökad tillsyn från IVO skulle bidra till att brister i myndighets</w:t>
+      </w:r>
+      <w:r>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E00DAC">
+        <w:t xml:space="preserve">utövningen upptäcks och åtgärdas samt till ökad kännedom om kommunernas skyldigheter enligt </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">bl.a. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E00DAC">
+        <w:t xml:space="preserve">LSS. Det finns också behov av att IVO i större utsträckning sprider information från genomförd tillsyn och från inkomna signaler till berörda aktörer, däribland Socialstyrelsen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A5BDEE2" w14:textId="4C6BD9F2" w:rsidR="00027E62" w:rsidRDefault="00027E62" w:rsidP="00E00DAC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E00DAC">
+        <w:t xml:space="preserve">Riksrevisionen konstaterar att det ligger ett stort ansvar på kommunerna att sörja för att myndighetsutövningen enligt LSS håller god kvalitet. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Riksrevisionens </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E00DAC">
+        <w:t xml:space="preserve">granskning synliggör </w:t>
+      </w:r>
+      <w:r>
+        <w:t>dock</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E00DAC">
+        <w:t xml:space="preserve"> att det finns problem i kommunernas tillämpning av LSS som beror på hur lagen är utformad och hur rättspraxis har utvecklats. Dessa problem kan inte lösas enbart genom Socialstyrelsens och IVO:s arbete med regelgivning, stöd och tillsyn. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E00DAC">
         <w:lastRenderedPageBreak/>
-        <w:t>Förslag till lag om ändring i lagen (2022:700) om särskild kontroll av vissa utlänningar</w:t>
-[...3 lines deleted...]
-    <w:p w14:paraId="22CDFFD0" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRDefault="004A00EA" w:rsidP="00F961AD">
+        <w:t>Riksrevisionen bedömer därför att regeringen bör ta initiativ till justeringar och förtydliganden av vissa bestämmelser i LSS, i syfte att öka förutsättningarna för en mer enhetlig tillämpning i kommunerna.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71DD72F9" w14:textId="0206D45E" w:rsidR="00027E62" w:rsidRDefault="00027E62" w:rsidP="00E3686A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc231558171"/>
+      <w:r>
+        <w:t>Förarbetenas utformning skapar problem i tillämpningen</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="11894D35" w14:textId="02ADA61D" w:rsidR="00027E62" w:rsidRDefault="00027E62" w:rsidP="0040416E">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
-        <w:t>Härigenom föreskrivs i fråga om lagen (2022:700) om särskild kontroll av vissa utlänningar</w:t>
-[...428 lines deleted...]
-    <w:p w14:paraId="5040D082" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRPr="00DC7884" w:rsidRDefault="004A00EA" w:rsidP="00F961AD">
+        <w:t>Riksrevisionens g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0040416E">
+        <w:t xml:space="preserve">ranskning visar att utmaningarna i kommunernas </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="7" w:name="_Hlk227846484"/>
+      <w:r w:rsidRPr="0040416E">
+        <w:t xml:space="preserve">tolkning och tillämpning av LSS till viss del beror på </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">hur </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0040416E">
+        <w:t xml:space="preserve">lagens förarbeten är formulerade och </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">att det </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0040416E">
+        <w:t>delvis sakna</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0040416E">
+        <w:t xml:space="preserve"> beskrivningar av hur LSS-insatserna ska utformas och personkretsbedömningar ska göras. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidRPr="0040416E">
+        <w:t xml:space="preserve">LSS personkrets består av en mycket heterogen grupp med skilda behov, och en alltför hög detaljnivå </w:t>
+      </w:r>
+      <w:r>
+        <w:t>riskerar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0040416E">
+        <w:t xml:space="preserve"> att leda till ett mindre ändamålsenligt stöd. Samtidigt lämnar </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">förarbetenas skrivningar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0040416E">
+        <w:t xml:space="preserve">ett tolkningsutrymme för tillämparen, som har bidragit till att kommunerna i hög utsträckning söker vägledning från rättspraxis. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="8" w:name="_Hlk227848138"/>
+      <w:r w:rsidRPr="0040416E">
+        <w:t xml:space="preserve">Att vägledande rättspraxis är begränsad och att kammarrättspraxis ibland pekar i olika riktning, leder till skillnader i tillämpning mellan kommuner. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E7A6E5A" w14:textId="108C5476" w:rsidR="00027E62" w:rsidRPr="00E3686A" w:rsidRDefault="00027E62" w:rsidP="00E3686A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc231558172"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r>
+        <w:t>Vissa bestämmelser i LSS skapar särskilda svårigheter</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p w14:paraId="03C8382B" w14:textId="17F078B4" w:rsidR="00027E62" w:rsidRDefault="00027E62" w:rsidP="0040416E">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">En utlänning som har fyllt 18 år får tas i förvar, om det </w:t>
-[...296 lines deleted...]
-      <w:r>
+        <w:t>Riksrevisionen konstaterar att g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0040416E">
+        <w:t>ranskning</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en inte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0040416E">
+        <w:t xml:space="preserve"> ger en uttömmande bild av vilka delar av LSS som bör justeras eller förtydligas, men synliggör </w:t>
+      </w:r>
+      <w:r>
+        <w:t>att vissa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0040416E">
+        <w:t xml:space="preserve"> bestämmelser </w:t>
+      </w:r>
+      <w:r>
+        <w:t>skapar särskilda svårigheter i tillämpningen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0040416E">
+        <w:t>. Här kan särskilt nämnas följande bestämmelser i LSS:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B456BC9" w14:textId="6E1436BE" w:rsidR="00027E62" w:rsidRDefault="00027E62" w:rsidP="000354B8">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0040416E">
+        <w:t xml:space="preserve">Bostad med särskild service för vuxna eller annan särskilt anpassad bostad för vuxna. Insatsen består av tre boendeformer, där servicebostad uppges vara särskilt svår att handlägga eftersom varken förarbetena eller rättspraxis tydliggör vem som kvalificeras för boendeformen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B530AFD" w14:textId="66FB01D7" w:rsidR="00027E62" w:rsidRDefault="00027E62" w:rsidP="00180DE0">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0040416E">
+        <w:t xml:space="preserve">Biträde av kontaktperson. Olika kommuner gör skilda tolkningar av vem som är berättigad till insatsen. Rättspraxis och kommunernas tillämpning har utvecklats i en restriktiv riktning och andelen som får insatsen har minskat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67D0C1B2" w14:textId="7911EB4E" w:rsidR="00027E62" w:rsidRDefault="00027E62" w:rsidP="00525673">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0040416E">
+        <w:t>Daglig verksamhet. Daglig verksamhet är inte tillgänglig för personkrets 3</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (personer med andra varaktiga fysiska eller psykiska funktionshinder som orsakar betydande svårigheter i den dagliga livsföringen)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0040416E">
+        <w:t xml:space="preserve">, trots att många i den gruppen har behov av sysselsättning. Därtill </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">kan insatsen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0040416E">
+        <w:t>innebär</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0040416E">
+        <w:t xml:space="preserve"> vissa inlåsningsrisker</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="726530D3" w14:textId="5466AB3B" w:rsidR="00027E62" w:rsidRDefault="00027E62" w:rsidP="00180DE0">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0040416E">
+        <w:t xml:space="preserve">Ledsagarservice. Det finns behov av </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0040416E">
+        <w:t>tydliggöra insatsen, dels eftersom bestämmelsen tillämpas olika i skilda kommuner, dels eftersom det finns indikationer på att personer med behov av ledsagning inte alltid får ett adekvat stöd i</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0040416E">
+        <w:t>dag</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0040416E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12FF8016" w14:textId="0F904998" w:rsidR="00027E62" w:rsidRDefault="00027E62" w:rsidP="00180DE0">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0040416E">
+        <w:t>Korttidstillsyn. Det finns oklarheter i kommunernas tillämpning av korttidstillsyn för skolungdom över 12</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0040416E">
+        <w:t xml:space="preserve">år utanför det egna hemmet i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0040416E">
         <w:lastRenderedPageBreak/>
-        <w:t>10 §</w:t>
-[...248 lines deleted...]
-    <w:p w14:paraId="56CF9B15" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRDefault="004A00EA" w:rsidP="00F961AD">
+        <w:t xml:space="preserve">anslutning till skoldagen </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0040416E">
+        <w:t>under lov</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Å</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0040416E">
+        <w:t xml:space="preserve">ldersgränsen är inte </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">heller </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0040416E">
+        <w:t xml:space="preserve">anpassad till skollagens </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525673">
+        <w:t xml:space="preserve">2010:800) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0040416E">
+        <w:t xml:space="preserve">reglering av fritidshem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40662D93" w14:textId="0843FFD3" w:rsidR="00027E62" w:rsidRDefault="00027E62" w:rsidP="008D1D08">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0040416E">
+        <w:t xml:space="preserve">Personkretsbestämmelsen. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Det förekommer att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0040416E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">kommunerna </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0040416E">
+        <w:t xml:space="preserve">ger avslag på personkretstillhörighet på felaktig grund. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="551BC208" w14:textId="5C5F487A" w:rsidR="00027E62" w:rsidRDefault="00027E62" w:rsidP="009E706E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc231558173"/>
+      <w:r w:rsidRPr="009E706E">
+        <w:t>Riksrevisionens rekommendation</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p w14:paraId="5A3A23D3" w14:textId="3043FA42" w:rsidR="00027E62" w:rsidRDefault="00027E62" w:rsidP="0094663C">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
-    </w:p>
-[...103 lines deleted...]
-    <w:p w14:paraId="28E44233" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRDefault="004A00EA" w:rsidP="00F961AD">
+      <w:r w:rsidRPr="00EF0979">
+        <w:t>Riksrevisionen rekommend</w:t>
+      </w:r>
+      <w:r>
+        <w:t>erar att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF0979">
+        <w:t xml:space="preserve"> regeringen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> tar initiativ till en justering och förtydligande av vissa bestämmelser i LSS, för att skapa förutsättningar för större likvärdighet och bättre kvalitet i kommunernas myndighetsutövning samt för att säkerställa ett ändamålsenligt stöd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="375EEE25" w14:textId="5301DC57" w:rsidR="00027E62" w:rsidRDefault="00027E62" w:rsidP="001916F8">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
       <w:r>
-        <w:t>Utlänningen får hållas avskild från andra som har tagits i förvar om det är nödvändigt för ordningen och säkerheten i förvarslokalen. Ett beslut om avskiljande meddelas av Migrationsverket. Beslutet ska omprövas så ofta det finns anledning till det.</w:t>
-[...139 lines deleted...]
-    <w:p w14:paraId="7076DA57" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRDefault="004A00EA" w:rsidP="00F961AD">
+        <w:t>Riksrevisionen lämnar även en rekommendation till Socialstyrelsen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31D94A6C" w14:textId="7291D61A" w:rsidR="00027E62" w:rsidRDefault="00027E62" w:rsidP="009E706E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc231558174"/>
+      <w:r>
+        <w:t>Regeringens bedömning av Riksrevisionens iakttagelser</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p w14:paraId="3B52EE3A" w14:textId="26A61BDD" w:rsidR="00027E62" w:rsidRDefault="00027E62" w:rsidP="009E706E">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="1AA32123" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRPr="00F372A8" w:rsidRDefault="004A00EA" w:rsidP="00F961AD">
+      <w:r w:rsidRPr="009E706E">
+        <w:t xml:space="preserve">Regeringen välkomnar Riksrevisionens granskning och anser att rapporten utgör ett </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">viktigt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E706E">
+        <w:t xml:space="preserve">bidrag i arbetet med att förbättra kommunernas myndighetsutövning i ärenden enligt LSS. Regeringen </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">instämmer delvis i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E706E">
+        <w:t>Riksrevisionens iakttagelser och slutsatser.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F5393EF" w14:textId="20126D62" w:rsidR="00027E62" w:rsidRDefault="00027E62" w:rsidP="00C259B7">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
       <w:r>
-        <w:t>Har utlänningen själv föreslagit någon som är behörig för uppdraget som offentligt biträde, ska han eller hon förordnas om det inte finns särskilda skäl mot det.</w:t>
-[...154 lines deleted...]
-    <w:p w14:paraId="1DD2ECA8" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRDefault="004A00EA" w:rsidP="00F961AD">
+        <w:t xml:space="preserve">Riksrevisionen anser att utmaningarna i kommunernas tolkning och tillämpning av LSS till viss del beror på hur lagens förarbeten är formulerade och att det delvis saknas beskrivningar av hur LSS-insatserna ska utformas och personkretsbedömningar ska göras. LSS är en rättighetslag som under de förutsättningar som anges i lagen ger en definierad personkrets rätt till vissa i lagen angivna insatser. Lagen är en ramlag som bl.a. anger mål och allmänna inriktningar och som ger en flexibilitet i hur insatserna ska genomföras. Regeringen konstaterar dock att ändring i förarbetenas utformning inte är möjlig annat än i samband med att lagen ändras. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="045F1A49" w14:textId="646DB1D0" w:rsidR="00027E62" w:rsidRDefault="00027E62" w:rsidP="00C259B7">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CD3709">
-[...6 lines deleted...]
-    <w:p w14:paraId="3FCDAC51" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRDefault="004A00EA" w:rsidP="00F961AD">
+      <w:r>
+        <w:t xml:space="preserve">Regeringen instämmer i Riksrevisionens iakttagelser att LSS personkrets består av en mycket heterogen grupp med skilda behov och att en alltför hög detaljnivå skulle riskera att leda till att enskilda får ett mindre ändamålsenligt stöd. En lag som detaljerat anger hur insatser ska genomföras kan medföra att insatser som lämnas enligt lagen inte möter de individuella behov och de önskemål som mottagarna av insatser har, vilket </w:t>
+      </w:r>
+      <w:r w:rsidR="00C36B37">
+        <w:t xml:space="preserve">regeringen </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">inte </w:t>
+      </w:r>
+      <w:r w:rsidR="00C36B37">
+        <w:t>ser som</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> önskvärt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F80098E" w14:textId="58A87DCF" w:rsidR="00027E62" w:rsidRDefault="00027E62" w:rsidP="00A5788E">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">2. ersättning i ett ärende som handläggs enligt denna lag, </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="50587D9C" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRDefault="004A00EA" w:rsidP="00F961AD">
+        <w:t>Riksrevisionen framför att vägledande rättspraxis är begränsad och att kammarrättspraxis ibland pekar i olika riktning</w:t>
+      </w:r>
+      <w:r w:rsidR="00C36B37">
+        <w:t>ar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, vilket leder till skillnader i tillämpning mellan kommuner. Regeringen inser att detta kan medföra svårigheter för kommuner och enskilda att tolka gällande rätt. Det bör dock enligt regeringens mening beaktas att kommunernas prövning av rätten till insatser görs utifrån de individuella omständigheter som föreligger i det enskilda fallet. Regeringen bedömer att individuella prövningar kan försvåra utvecklingen av en enhetlig rättspraxis. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C36B37">
+        <w:t xml:space="preserve">Dessutom </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">förutsätter det att överklaganden görs så att frågor kan prövas i högre instans och ytterst av Högsta förvaltningsdomstolen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DFB7EC6" w14:textId="390A53AD" w:rsidR="00027E62" w:rsidRDefault="00027E62" w:rsidP="00A5788E">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-        <w:rPr>
-[...28 lines deleted...]
-    <w:p w14:paraId="6DD7AFDF" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRPr="007E54BE" w:rsidRDefault="004A00EA" w:rsidP="00F961AD">
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Riksrevisionen bedömer att regeringen bör ta initiativ till justeringar och förtydliganden av vissa bestämmelser i LSS, i syfte att öka förutsättningarna för en mer enhetlig tillämpning i kommunerna. Regeringen anser att Riksrevisionens iakttagelser </w:t>
+      </w:r>
+      <w:r w:rsidR="00C36B37">
+        <w:t xml:space="preserve">om </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">de olika bestämmelserna är något som </w:t>
+      </w:r>
+      <w:r w:rsidR="00202C93">
+        <w:t>bör</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> beaktas i samband med framtida ändringar i LSS. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03619EFD" w14:textId="41730243" w:rsidR="00027E62" w:rsidRDefault="00027E62" w:rsidP="009E706E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc231558175"/>
+      <w:r>
+        <w:t>Regeringens åtgärder med anledning av Riksrevisionens iakttagelser</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p w14:paraId="266681B4" w14:textId="2E18B272" w:rsidR="00027E62" w:rsidRDefault="00027E62" w:rsidP="00801CE0">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-        <w:rPr>
-[...384 lines deleted...]
-    <w:p w14:paraId="3C30B0E8" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRDefault="004A00EA" w:rsidP="00F961AD">
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Det nationella målet för funktionshinderspolitiken är att, med </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE53B2">
+        <w:t>FN:s konvention om rättigheter för personer med funktionsnedsättning som utgångspunkt, uppnå jämlikhet i levnadsvillkor och full delaktighet för personer med funktionsnedsättning i ett samhälle med mångfald som grund. Målet ska bidra till ökad jämställdhet och till att barnrätts</w:t>
+      </w:r>
+      <w:r>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE53B2">
+        <w:t>perspektivet ska beaktas.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00905A44">
+        <w:t>För att nå det nationella målet ska genomförandet av funktionshinderspolitiken inriktas mot fyra område</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">n, varav ett är individuella stöd och lösningar. LSS utgör ett verktyg för denna inriktning. Verksamhet enligt LSS ska främja jämlikhet och full delaktighet i samhällslivet för de personer som omfattas av lagen. Den enskilde ska i största möjliga utsträckning ges inflytande och medbestämmande över </w:t>
+      </w:r>
+      <w:r w:rsidR="00C36B37">
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">insatser som ges. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005030F7">
+        <w:t>Under den period som Riksrevisionens granskning har pågått har regeringen vidtagit flera åtgärder</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> med bäring på funktions–hinderspolitiken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79ECDF05" w14:textId="3AD00138" w:rsidR="00027E62" w:rsidRDefault="00027E62" w:rsidP="00E73F20">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-    </w:p>
-[...62 lines deleted...]
-    <w:p w14:paraId="3A888C11" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRDefault="004A00EA" w:rsidP="00F961AD">
+      <w:r>
+        <w:t xml:space="preserve">Riksrevisionen beskriver olika utmaningar som kommunerna har i myndighetsutövningen i ärenden enligt LSS. Regeringen avser att följa upp hur Socialstyrelsen omhändertar den rekommendation som har lämnats i granskningen till myndigheten. Även det som Riksrevisionen iakttagit om IVO:s verksamhet som rör LSS bedömer regeringen som intressant att ta hänsyn till i regeringens arbete inom detta politikområde, trots att Riksrevisionen inte lämnar någon rekommendation till IVO. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CFE4ACC" w14:textId="35B00153" w:rsidR="00027E62" w:rsidRDefault="00027E62" w:rsidP="00E73F20">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-    </w:p>
-[...71 lines deleted...]
-    <w:p w14:paraId="2F0E3629" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRDefault="004A00EA" w:rsidP="00F961AD">
+      <w:r>
+        <w:t>I regleringsbrev för budgetåret 2026</w:t>
+      </w:r>
+      <w:r w:rsidDel="00C36B37">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C36B37">
+        <w:t xml:space="preserve">som avser </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Socialstyrelsen (S2025/02147) har regeringen gett myndigheten i uppdrag att ta fram ett stödmaterial för handläggning av LSS, med särskilt fokus på ledsagar–service. Stödmaterialet ska omfatta utredning, bedömningar av personkrets och rätt till insatser enligt LSS, bl.a. utifrån LSS intentioner och internationella konventioner. Myndigheten ska senast den 9 december 2026 lämna en slutredovisning av uppdraget till Regeringskansliet (Socialdepartementet). Ett sådant stödmaterial syftar till att bidra till en ökad likvärdighet i kommunernas tillämpning av LSS. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52885A16" w14:textId="6B867463" w:rsidR="00027E62" w:rsidRDefault="00027E62" w:rsidP="00E73F20">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
       <w:r>
-        <w:t>För försök eller förberedelse till ett sådant brott döms till ansvar enligt 23 kap. brottsbalken.</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="79431293" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRDefault="004A00EA" w:rsidP="00F961AD">
+        <w:t xml:space="preserve">I juni 2025 beslutade regeringen om en ändring i 11 § förordningen (2015:284) med instruktion för Socialstyrelsen. Av paragrafen framgår att myndigheten ska samverka med relevanta aktörer inom sitt verksamhets–område för att uppnå målen med verksamheterna. I sitt arbete ska myndigheten vara pådrivande, stödjande och samlande. Arbetet ska, när </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">det inte är olämpligt, bedrivas på ett verksamhetsnära sätt och anpassas efter berörda verksamheters olika behov. </w:t>
+      </w:r>
+      <w:r w:rsidR="00452C36" w:rsidRPr="00452C36">
+        <w:t>Regeringen bedömer att Socialstyrelsen genom detta arbetssätt bättre kan stödja kommunerna och därigenom även deras arbete med frågor som rör LSS</w:t>
+      </w:r>
+      <w:r w:rsidR="00452C36">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53F4DFFF" w14:textId="7B8C9269" w:rsidR="00027E62" w:rsidRDefault="00027E62" w:rsidP="00E73F20">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="007B242C">
-[...6 lines deleted...]
-    <w:p w14:paraId="1D2C86D1" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRDefault="004A00EA" w:rsidP="00F961AD">
+      <w:r>
+        <w:t xml:space="preserve">Regeringen tillsatte i april 2025 utredningen om effektivare åtgärder mot välfärdsbrott och ökad förutsebarhet inom personlig assistans (dir. 2025:40). Utredningen har bl.a. i uppdrag att analysera och bedöma enskildas behov av utökade möjligheter till juridiskt stöd eller rådgivning </w:t>
+      </w:r>
+      <w:r w:rsidR="00C36B37">
+        <w:t xml:space="preserve">i fråga om </w:t>
+      </w:r>
+      <w:r>
+        <w:t>LSS och assistansersättning enligt socialförsäkringsbalken, samt lämna förslag på hur en särskild inspektion ska kunna erbjuda sådant stöd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="744229F4" w14:textId="1336DA91" w:rsidR="00027E62" w:rsidRDefault="00027E62" w:rsidP="00E73F20">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-    <w:p w14:paraId="503CCBAD" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRPr="005E0018" w:rsidRDefault="004A00EA" w:rsidP="00F961AD">
+      <w:r w:rsidRPr="00E73F20">
+        <w:t>Regeringen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> beslutade den </w:t>
+      </w:r>
+      <w:r w:rsidR="00C36B37">
+        <w:t xml:space="preserve">28 </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">maj 2026 kommittédirektiven Ett tydligare regelverk för långsiktiga och stabila förutsättningar för personlig assistans (dir. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C36B37" w:rsidRPr="00871440">
+        <w:t>2026:33</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">). En särskild utredare ska lämna förslag på åtgärder som gör regelverket kring personlig assistans mer förutsägbart, transparent och lättare att tillämpa. Utredaren ska bl.a. föreslå en ny ordning för att bedöma rätten till personlig assistans. I uppdraget ingår även att göra en språklig och juridisk översyn av LSS. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="132C472E" w14:textId="552B6F61" w:rsidR="00027E62" w:rsidRDefault="00027E62" w:rsidP="00E73F20">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="3E57B38F" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRPr="00F961AD" w:rsidRDefault="004A00EA" w:rsidP="00F961AD">
+      <w:r w:rsidRPr="00E73F20">
+        <w:t>Den</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 1 juli 2026 träder lagändringen i propositionen Stärkta insatser för äldre och för de som vårdar eller stöder närstående (prop. 2025/26:60) i kraft. LSS ändras på så sätt att insatsen avlösarservice inte längre behöver utföras i hemmet. Ändringen syftar till att göra insatsen flexiblare. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DB0A98E" w14:textId="6C8C32D3" w:rsidR="00027E62" w:rsidRDefault="00027E62" w:rsidP="00A5788E">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-        <w:sectPr w:rsidR="004A00EA" w:rsidRPr="00F961AD" w:rsidSect="00155500">
-[...5 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId27"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E73F20">
+        <w:t>Myndigheten</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> för delaktighet har på uppdrag av regeringen analyserat och redovisat de utmaningar som finns inom funktionshinderspolitiken samt lämnat förslag på åtgärder för att uppfylla det nationella målet för funktionshinderspolitiken. Uppdraget redovisades i rapporten När delaktighet blir verklighet – Förslag till nationell handlingsplan för funktionshinderspolitiken 2026–2031. I rapporten finns förslag på åtgärder som syftar till att öka kvaliteten och individfokuset i de individuella stöden. Ett förslag är att utreda förutsättningarna för att stärka regleringen av LSS inom ramen för Socialstyrelsens föreskrifter. I nuläget finns endast föreskrifter</w:t>
+      </w:r>
+      <w:r w:rsidDel="00C36B37">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C36B37">
+        <w:t xml:space="preserve">när det gäller </w:t>
+      </w:r>
+      <w:r>
+        <w:t>två av tio insatser enligt LSS: bostad med särskild service för barn och unga, och bostad med särskild service för vuxna. Ett annat förslag är att genomföra informationssatsningar om funktionshindersfrågor till lokalpolitiker respektive gode män och förvaltare för att öka kunskapen om LSS (S2025/02040). Förslaget till nationell handlingsplan bereds för närvarande i Regeringskansliet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37C57886" w14:textId="32AF44AA" w:rsidR="000B7146" w:rsidRDefault="000B7146" w:rsidP="00A5788E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000B7146">
+        <w:t xml:space="preserve">Vidare avser staten att ta över huvudmannaskapet för personlig assistans. Regeringen har för avsikt att skapa långsiktiga och stabila förutsättningar för insatsen personlig assistans. Regeringen avser därför att överväga åtgärder med målsättningen att överföra hela huvudmannaskapet för personlig assistans till staten. Ett statligt huvudmannaskap skapar förutsättningar för ökad likvärdighet och rättssäkerhet i bedömningar av rätten till personlig assistans, samtidigt som det innebär effektivare administration jämfört med dagens system med dubbla huvudmän. En förutsättning för att ett statligt huvudmannaskap ska kunna ge de stabila förutsättningar som avses är att regelverket för rätten till insatsen är tydliga. Innan huvudmannaskapet överförs till staten avser regeringen därför att se över förutsättningarna och regelverket för rätten till personlig assistans. Dessutom avser regeringen att göra en översyn av ersättningens </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B7146">
+        <w:lastRenderedPageBreak/>
+        <w:t>struktur för att bl.a. stärka upp arbetet mot felaktiga utbetalningar på området (prop. 2025/26:1 utg.omr. 9 avsnitt 6.5).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A1FF3A9" w14:textId="7647887F" w:rsidR="00027E62" w:rsidRDefault="00027E62" w:rsidP="009E706E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Mot bakgrund av de åtgärder som regeringen har vidtagit och vidtar anser regeringen att det för närvarande inte finns skäl att vidta ytterligare åtgärder utifrån den rekommendation som Riksrevisionen lämnar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56D36B52" w14:textId="77777777" w:rsidR="00027E62" w:rsidRDefault="00027E62" w:rsidP="009E706E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Genom denna skrivelse anser regeringen att Riksrevisionens rapport är </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EF4F76D" w14:textId="2356FF15" w:rsidR="00027E62" w:rsidRPr="009E706E" w:rsidRDefault="00027E62" w:rsidP="009E706E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+        <w:sectPr w:rsidR="00027E62" w:rsidRPr="009E706E" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId20"/>
+          <w:headerReference w:type="default" r:id="rId21"/>
+          <w:footerReference w:type="even" r:id="rId22"/>
+          <w:footerReference w:type="default" r:id="rId23"/>
+          <w:headerReference w:type="first" r:id="rId24"/>
+          <w:footerReference w:type="first" r:id="rId25"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-    </w:p>
-[...15 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:t>slutbehandlad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="620782B3" w14:textId="5F806B94" w:rsidR="00DB62B9" w:rsidRDefault="00027E62" w:rsidP="00E10789">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc231558176"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">LSS – ett kommunalt uppdrag under </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t>statens styrning och kontroll (RiR 2026:6)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p w14:paraId="4DEAC9BE" w14:textId="77777777" w:rsidR="00027E62" w:rsidRDefault="00027E62" w:rsidP="00E10789">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15A3B043" w14:textId="7B33C29A" w:rsidR="00027E62" w:rsidRDefault="00027E62" w:rsidP="00E10789">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38996AAE" w14:textId="541AFA30" w:rsidR="004A00EA" w:rsidRPr="004A00EA" w:rsidRDefault="004A00EA" w:rsidP="004A00EA">
-[...4 lines deleted...]
-      <w:r w:rsidRPr="004A00EA">
+    <w:p w14:paraId="0BBD7700" w14:textId="30FD263D" w:rsidR="00027E62" w:rsidRDefault="00027E62" w:rsidP="00E10789">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Ärendet och dess beredning</w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="052344EC" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRDefault="004A00EA" w:rsidP="00D62BAF">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AB0B79E" w14:textId="3A7036C4" w:rsidR="00027E62" w:rsidRDefault="00027E62" w:rsidP="00E10789">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Utredningen överlämnade i december 2025 betänkandet Skärpningar i lagen om särskild kontroll av vissa utlänningar och utlänningslagen (SOU 2025:114). En sammanfattning av betänkandet i nu relevanta delar finns i </w:t>
-[...32 lines deleted...]
-    <w:p w14:paraId="3517BDB8" w14:textId="6551DF70" w:rsidR="004A00EA" w:rsidRDefault="004A00EA" w:rsidP="00D62BAF">
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DF1C030" w14:textId="0ACA5AF0" w:rsidR="00027E62" w:rsidRDefault="00027E62" w:rsidP="00E10789">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">I denna </w:t>
-[...87 lines deleted...]
-    <w:p w14:paraId="3B68F174" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRPr="00D21F1B" w:rsidRDefault="004A00EA" w:rsidP="00D62BAF">
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="100F58D8" w14:textId="461CB7ED" w:rsidR="00027E62" w:rsidRDefault="00027E62" w:rsidP="00E10789">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-        <w:ind w:firstLine="0"/>
-[...73 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>utlänningslagen</w:t>
-[...49 lines deleted...]
-    <w:p w14:paraId="17A06B47" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRDefault="004A00EA" w:rsidP="00D62BAF">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56C8E094" w14:textId="3CCE4229" w:rsidR="00027E62" w:rsidRDefault="00027E62" w:rsidP="00E10789">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C81DEE">
-[...106 lines deleted...]
-    <w:p w14:paraId="00404FE6" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRDefault="004A00EA" w:rsidP="00D62BAF">
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FCCED0B" w14:textId="5EC21D8A" w:rsidR="00027E62" w:rsidRDefault="00027E62" w:rsidP="00E10789">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Lagen innehåller även regler om t.ex. förvar, uppsikt och tvångsmedel. </w:t>
-[...99 lines deleted...]
-    <w:p w14:paraId="3E45DA82" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRPr="00C81DEE" w:rsidRDefault="004A00EA" w:rsidP="00D62BAF">
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57F417A4" w14:textId="723F85A5" w:rsidR="00027E62" w:rsidRDefault="00027E62" w:rsidP="00E10789">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
       <w:r>
-        <w:t>Ett beslut om utvisning enligt LSU meddelas av Migrationsverket efter ansökan av Säkerhetspolisen. Migrationsverkets beslut kan i sin tur över</w:t>
-[...21 lines deleted...]
-    <w:p w14:paraId="18DC90A9" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRDefault="004A00EA" w:rsidP="00D62BAF">
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09F6FA83" w14:textId="7494AA11" w:rsidR="00027E62" w:rsidRDefault="00027E62" w:rsidP="00E10789">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
       <w:r>
-        <w:t>Varje år lämnar regeringen en redogörelse till riksdagen av de beslut som regeringen fattar med stöd av LSU. Redogörelsen utgör en parlamen</w:t>
-[...4 lines deleted...]
-      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>tarisk kontroll av hur regeringen tillämpar bestämmelserna och reglerna om tvångsåtgärder. Under tiden den 1 juli 2024 till och med den 30 juni 2025 fattade regeringen sex beslut med stöd av LSU, vilket var lika många som föregående år (</w:t>
-[...58 lines deleted...]
-    <w:p w14:paraId="72FE40BD" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRDefault="004A00EA" w:rsidP="00D62BAF">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="064D3834" w14:textId="395C2445" w:rsidR="00027E62" w:rsidRDefault="00027E62" w:rsidP="00E10789">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
       <w:r>
-        <w:t>V</w:t>
-[...98 lines deleted...]
-    <w:p w14:paraId="1F06769E" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRPr="00880AC5" w:rsidRDefault="004A00EA" w:rsidP="00D62BAF">
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EE8395E" w14:textId="2FCE3BDF" w:rsidR="00027E62" w:rsidRDefault="00027E62" w:rsidP="00E10789">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-        <w:rPr>
-[...150 lines deleted...]
-      <w:r w:rsidRPr="00B708CF">
+      </w:pPr>
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>artikel 3</w:t>
-[...78 lines deleted...]
-    <w:p w14:paraId="7D5C7940" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRPr="008F08B2" w:rsidRDefault="004A00EA" w:rsidP="00D62BAF">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15DB94E9" w14:textId="3D29E032" w:rsidR="00027E62" w:rsidRDefault="00027E62" w:rsidP="00E10789">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="008210A0">
-[...24 lines deleted...]
-    <w:p w14:paraId="5FA4966B" w14:textId="79BD596C" w:rsidR="004A00EA" w:rsidRPr="00B708CF" w:rsidRDefault="004A00EA" w:rsidP="00D62BAF">
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A8AAB1E" w14:textId="3D079D77" w:rsidR="00027E62" w:rsidRDefault="00027E62" w:rsidP="00E10789">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="00880AC5">
-[...139 lines deleted...]
-    <w:p w14:paraId="482B5E9D" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRDefault="004A00EA" w:rsidP="00D62BAF">
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6830B8BE" w14:textId="2BE21606" w:rsidR="00027E62" w:rsidRDefault="00027E62" w:rsidP="00E10789">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
       <w:r>
-        <w:t>Vidare</w:t>
-[...36 lines deleted...]
-    <w:p w14:paraId="42D97B69" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRDefault="004A00EA" w:rsidP="00D62BAF">
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B73B5C7" w14:textId="5377EFD3" w:rsidR="00027E62" w:rsidRDefault="00027E62" w:rsidP="00E10789">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="008210A0">
-[...20 lines deleted...]
-      <w:bookmarkStart w:id="20" w:name="_Toc228880025"/>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Barnkonventionen</w:t>
-[...261 lines deleted...]
-    <w:p w14:paraId="5FAFDB2F" w14:textId="76F590DB" w:rsidR="004A00EA" w:rsidRPr="00070A8F" w:rsidRDefault="004A00EA" w:rsidP="00D62BAF">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B386365" w14:textId="1783CBEE" w:rsidR="00027E62" w:rsidRDefault="00027E62" w:rsidP="00E10789">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-        <w:ind w:firstLine="0"/>
-[...99 lines deleted...]
-        <w:pStyle w:val="Rubrik4utannumrering"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Skälen för regeringens bedömning</w:t>
-[...39 lines deleted...]
-    <w:p w14:paraId="748DD158" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRDefault="004A00EA" w:rsidP="00D62BAF">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="363315BF" w14:textId="0CFBBFD0" w:rsidR="00027E62" w:rsidRDefault="00027E62" w:rsidP="00E10789">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="00814782">
-[...16 lines deleted...]
-    <w:p w14:paraId="7FA502F1" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRDefault="004A00EA" w:rsidP="00D62BAF">
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30FA38D3" w14:textId="08B4E82D" w:rsidR="00027E62" w:rsidRDefault="00027E62" w:rsidP="00E10789">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
       <w:r>
-        <w:t>Även ombud som används i syfte att genomföra angrepp mot mål i Sverige har påverkat hotbilden. Främmande makt använder sig av ombud, exempelvis kriminella nätverk, för att utföra våldshandlingar eller genom</w:t>
-[...37 lines deleted...]
-    <w:p w14:paraId="786EDFFE" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRDefault="004A00EA" w:rsidP="00D62BAF">
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F3BCCDC" w14:textId="21344AC6" w:rsidR="00027E62" w:rsidRDefault="00027E62" w:rsidP="00E10789">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
       <w:r>
-        <w:t>När det gäller attentatshot i Sverige kommer det framför allt från vålds</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="50940AA2" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRDefault="004A00EA" w:rsidP="00D62BAF">
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E254839" w14:textId="59FE53A7" w:rsidR="00027E62" w:rsidRDefault="00027E62" w:rsidP="00E10789">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="009D6DAE">
-[...10 lines deleted...]
-    <w:p w14:paraId="5A68D054" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRDefault="004A00EA" w:rsidP="00D62BAF">
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CDC24F5" w14:textId="4E37FAF9" w:rsidR="00027E62" w:rsidRDefault="00027E62" w:rsidP="00E10789">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
       <w:r>
-        <w:t>Vidare har o</w:t>
-[...37 lines deleted...]
-      <w:r w:rsidRPr="009D6DAE">
         <w:lastRenderedPageBreak/>
-        <w:t>har både vålds</w:t>
-[...72 lines deleted...]
-    <w:p w14:paraId="020CFA70" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRDefault="004A00EA" w:rsidP="00D62BAF">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54A410FA" w14:textId="7877EA5E" w:rsidR="00027E62" w:rsidRDefault="00027E62" w:rsidP="00E10789">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Hlk224391297"/>
-[...104 lines deleted...]
-    <w:p w14:paraId="1329AC5D" w14:textId="405FE526" w:rsidR="004A00EA" w:rsidRPr="009D6DAE" w:rsidRDefault="004A00EA" w:rsidP="00D62BAF">
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B67010D" w14:textId="7C5C798A" w:rsidR="00027E62" w:rsidRDefault="00027E62" w:rsidP="00E10789">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Några remissinstanser, bl.a. </w:t>
-[...31 lines deleted...]
-      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>komplex och allvarlig, och risken är stor att den negativa utvecklingen fortsätter under de närmsta åren (se bl.a. FRA:s årsrapport 2025). Som utredningen är inne på handlar det inte om att det konstaterats brister i tillämpningen av lagstiftningen. Det handlar i stället om att regeringen bör säkerställa att reglerna är utformade för att kunna möta de framtida behoven av att skydda Sveriges säkerhet i en säkerhetspolitiskt alltmer osäker värld. Regeringen har ett ansvar för att skydda Sverige, de demo</w:t>
-[...239 lines deleted...]
-      </w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02AF964D" w14:textId="34A3304C" w:rsidR="00027E62" w:rsidRDefault="00027E62" w:rsidP="00E10789">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>sätt</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="4C3E8B90" w14:textId="6F93099C" w:rsidR="004A00EA" w:rsidRDefault="004A00EA" w:rsidP="00D62BAF">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="738099E4" w14:textId="3FEDADC7" w:rsidR="00027E62" w:rsidRDefault="00027E62" w:rsidP="00E10789">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Ett motsvarande sannolikhetskrav för utlänningar som har fyllt 18 år finns i utlänningslagen (10 kap. 1 § andra stycket 2). I </w:t>
-[...46 lines deleted...]
-    <w:p w14:paraId="167CE609" w14:textId="2CF3592D" w:rsidR="004A00EA" w:rsidRDefault="004A00EA" w:rsidP="00D62BAF">
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C3091CC" w14:textId="15111618" w:rsidR="00027E62" w:rsidRDefault="00027E62" w:rsidP="00E10789">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
       <w:r>
-        <w:t>De nämnda förslagen avseende utlänningslagen utgör starka skäl för att beviskravet ska ändras även i LSU.</w:t>
-[...128 lines deleted...]
-      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>kort tid som möjligt, den lagstadgade proportiona</w:t>
-[...4953 lines deleted...]
-    <w:p w14:paraId="3C339DE4" w14:textId="120E02BF" w:rsidR="004A00EA" w:rsidRDefault="004A00EA" w:rsidP="00D62BAF">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B895788" w14:textId="6EEFDAD0" w:rsidR="00027E62" w:rsidRDefault="00027E62">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...100 lines deleted...]
-    <w:p w14:paraId="129F83AD" w14:textId="1FA1DA88" w:rsidR="004A00EA" w:rsidRDefault="004A00EA" w:rsidP="00D62BAF">
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02AA58AC" w14:textId="4355BDD7" w:rsidR="00027E62" w:rsidRDefault="00027E62">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B60BE51" w14:textId="597201C4" w:rsidR="00027E62" w:rsidRDefault="00027E62">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05BA9BF7" w14:textId="62FE0B73" w:rsidR="00027E62" w:rsidRDefault="00027E62">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="470A27DF" w14:textId="6BA881D5" w:rsidR="00027E62" w:rsidRDefault="00027E62">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A89B0D4" w14:textId="4F5196F2" w:rsidR="00027E62" w:rsidRDefault="00027E62">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0818AB44" w14:textId="356F1204" w:rsidR="00027E62" w:rsidRDefault="00027E62">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0112F3C8" w14:textId="4F1EE857" w:rsidR="00027E62" w:rsidRDefault="00027E62">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FC443A5" w14:textId="576407C7" w:rsidR="00027E62" w:rsidRDefault="00027E62">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="338B3A6E" w14:textId="7F4D5F54" w:rsidR="00027E62" w:rsidRDefault="00027E62">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="564F23C2" w14:textId="351BA843" w:rsidR="00027E62" w:rsidRDefault="00027E62">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0112E391" w14:textId="4CB0E141" w:rsidR="00027E62" w:rsidRDefault="00027E62">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38BE6191" w14:textId="7AB1CCA4" w:rsidR="00027E62" w:rsidRDefault="00027E62">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1204AF09" w14:textId="58BB9EB2" w:rsidR="00027E62" w:rsidRDefault="00027E62">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30C3F5DF" w14:textId="68BC325E" w:rsidR="00027E62" w:rsidRDefault="00027E62">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16E52F7F" w14:textId="715BCB76" w:rsidR="00027E62" w:rsidRDefault="00027E62">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69997423" w14:textId="3F094FBC" w:rsidR="00027E62" w:rsidRDefault="00027E62">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6344C426" w14:textId="6025D260" w:rsidR="00027E62" w:rsidRDefault="00027E62">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26048E49" w14:textId="17D33F18" w:rsidR="00027E62" w:rsidRDefault="00027E62">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E283484" w14:textId="077379A8" w:rsidR="00027E62" w:rsidRDefault="00027E62">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="740EE35E" w14:textId="7A3575F8" w:rsidR="00027E62" w:rsidRDefault="00027E62">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FFBAFCA" w14:textId="2593CC99" w:rsidR="00027E62" w:rsidRDefault="00027E62">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="321CD8EF" w14:textId="17BB0A04" w:rsidR="00027E62" w:rsidRDefault="00027E62">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D7BEFF9" w14:textId="16B23053" w:rsidR="00027E62" w:rsidRDefault="00027E62">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CF4A636" w14:textId="60993916" w:rsidR="00027E62" w:rsidRDefault="00027E62">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="712FE82A" w14:textId="55EA9808" w:rsidR="00027E62" w:rsidRDefault="00027E62">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23D73FA7" w14:textId="13B1ADDB" w:rsidR="00027E62" w:rsidRDefault="00027E62">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22676947" w14:textId="743E7D8A" w:rsidR="00027E62" w:rsidRDefault="00027E62">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C63128B" w14:textId="1FCB1845" w:rsidR="00027E62" w:rsidRDefault="00027E62">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D6EC444" w14:textId="2D6C3D32" w:rsidR="00027E62" w:rsidRDefault="00027E62">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C746E7F" w14:textId="09BFD4FB" w:rsidR="00027E62" w:rsidRDefault="00027E62">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F5A68AB" w14:textId="6A6E2689" w:rsidR="00027E62" w:rsidRDefault="00027E62">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EC93B60" w14:textId="28F7910B" w:rsidR="00027E62" w:rsidRDefault="00027E62">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C840B31" w14:textId="30AE397C" w:rsidR="00027E62" w:rsidRDefault="00027E62">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26E005FE" w14:textId="7B52A0BC" w:rsidR="00027E62" w:rsidRDefault="00027E62">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BED46BB" w14:textId="48BF4648" w:rsidR="00027E62" w:rsidRDefault="00027E62">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CF80388" w14:textId="01AC6E46" w:rsidR="00027E62" w:rsidRDefault="00027E62">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F0F1C44" w14:textId="11BC3653" w:rsidR="00027E62" w:rsidRDefault="00027E62">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C7CBB8E" w14:textId="583439A2" w:rsidR="00027E62" w:rsidRDefault="00027E62">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6693F037" w14:textId="54734B31" w:rsidR="00027E62" w:rsidRDefault="00027E62">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66186F24" w14:textId="526C97D6" w:rsidR="00027E62" w:rsidRDefault="00027E62">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B09CBD4" w14:textId="31DD4AC0" w:rsidR="00027E62" w:rsidRDefault="00027E62">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11896D36" w14:textId="602F72B4" w:rsidR="00027E62" w:rsidRDefault="00027E62">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1750452D" w14:textId="7D7A8465" w:rsidR="00027E62" w:rsidRDefault="00027E62">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6036079B" w14:textId="13CEBB53" w:rsidR="00027E62" w:rsidRDefault="00027E62">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CF515D9" w14:textId="61541699" w:rsidR="00027E62" w:rsidRDefault="00027E62">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71F3D3A8" w14:textId="320BB956" w:rsidR="00027E62" w:rsidRDefault="00027E62">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06D1E1E7" w14:textId="3CD3FD3C" w:rsidR="00027E62" w:rsidRDefault="00027E62">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BA6C7FB" w14:textId="3852B237" w:rsidR="00027E62" w:rsidRDefault="00027E62">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="578BAD23" w14:textId="247E0AA8" w:rsidR="00027E62" w:rsidRDefault="00027E62">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="126B9AF0" w14:textId="45239CBD" w:rsidR="00027E62" w:rsidRDefault="00027E62">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0240D74E" w14:textId="0C907A3F" w:rsidR="00027E62" w:rsidRDefault="00027E62">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DAE6B21" w14:textId="475089D9" w:rsidR="00027E62" w:rsidRDefault="00027E62">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77C5359D" w14:textId="63A6C038" w:rsidR="00027E62" w:rsidRDefault="00027E62">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F290BAC" w14:textId="34B18B78" w:rsidR="00027E62" w:rsidRDefault="00027E62">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A404719" w14:textId="2EF44F04" w:rsidR="00027E62" w:rsidRDefault="00027E62">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D882A7C" w14:textId="1BD2D5AE" w:rsidR="00027E62" w:rsidRDefault="00027E62">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="025C26CB" w14:textId="2448DE2A" w:rsidR="00027E62" w:rsidRDefault="00027E62">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A7FAF61" w14:textId="2F77D69C" w:rsidR="00027E62" w:rsidRDefault="00027E62">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2370E542" w14:textId="3D17CC80" w:rsidR="00027E62" w:rsidRDefault="00027E62">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="550D14D4" w14:textId="71E4EA0C" w:rsidR="00027E62" w:rsidRDefault="00027E62">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75F3B0D0" w14:textId="20D30F7B" w:rsidR="00027E62" w:rsidRDefault="00027E62">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C059528" w14:textId="5D381791" w:rsidR="00027E62" w:rsidRDefault="00027E62">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BECEF11" w14:textId="5B9C2D66" w:rsidR="00027E62" w:rsidRDefault="00027E62">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1186942C" w14:textId="72EF27F5" w:rsidR="00027E62" w:rsidRDefault="00027E62">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BDCE940" w14:textId="44ED10D8" w:rsidR="00027E62" w:rsidRDefault="00027E62">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55AC0B14" w14:textId="4431EB96" w:rsidR="00027E62" w:rsidRDefault="00027E62">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A27B3DB" w14:textId="702BB4A5" w:rsidR="00027E62" w:rsidRDefault="00027E62">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57BE00D8" w14:textId="2F3355AE" w:rsidR="00027E62" w:rsidRDefault="00027E62">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F6ACDAC" w14:textId="1F613B0B" w:rsidR="00027E62" w:rsidRDefault="00027E62">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7022DCA0" w14:textId="0476D8D8" w:rsidR="00027E62" w:rsidRDefault="00027E62">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E698D8A" w14:textId="1267D462" w:rsidR="00027E62" w:rsidRDefault="00027E62">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="344B60A2" w14:textId="4AC7070F" w:rsidR="00027E62" w:rsidRDefault="00027E62">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5066ACFB" w14:textId="0E06ED8E" w:rsidR="00027E62" w:rsidRDefault="00027E62">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AD4284B" w14:textId="781A9890" w:rsidR="00027E62" w:rsidRDefault="00027E62">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F5BCBEB" w14:textId="6FAAB6BB" w:rsidR="00027E62" w:rsidRDefault="00027E62">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03312544" w14:textId="0F6F429A" w:rsidR="00027E62" w:rsidRDefault="00027E62">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A5AB775" w14:textId="453CE61C" w:rsidR="00027E62" w:rsidRDefault="00027E62">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C549B82" w14:textId="64DEB42C" w:rsidR="00027E62" w:rsidRDefault="00027E62">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EB2F60B" w14:textId="4295D9B7" w:rsidR="00027E62" w:rsidRDefault="00027E62">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09CE1388" w14:textId="41CFF7E9" w:rsidR="00027E62" w:rsidRDefault="00027E62">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="626685A0" w14:textId="77777777" w:rsidR="00027E62" w:rsidRPr="00E10789" w:rsidRDefault="00027E62" w:rsidP="00E10789">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-      </w:pPr>
-[...3093 lines deleted...]
-          <w:type w:val="continuous"/>
+        <w:sectPr w:rsidR="00027E62" w:rsidRPr="00E10789" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId26"/>
+          <w:headerReference w:type="default" r:id="rId27"/>
+          <w:footerReference w:type="even" r:id="rId28"/>
+          <w:footerReference w:type="default" r:id="rId29"/>
+          <w:headerReference w:type="first" r:id="rId30"/>
+          <w:footerReference w:type="first" r:id="rId31"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r>
-[...4227 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Departementsnamn"/>
         <w:tag w:val="Departementsnamn"/>
-        <w:id w:val="-137580982"/>
+        <w:id w:val="2118557928"/>
         <w:lock w:val="sdtLocked"/>
-        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="582E3328" w14:textId="75E9D032" w:rsidR="004A00EA" w:rsidRDefault="004A00EA" w:rsidP="00601D40">
+        <w:p w14:paraId="4BBFE1E9" w14:textId="5A01B5BB" w:rsidR="00027E62" w:rsidRDefault="00027E62" w:rsidP="00601D40">
           <w:pPr>
             <w:pStyle w:val="Proprubrik"/>
             <w:spacing w:before="720" w:after="190"/>
           </w:pPr>
           <w:r>
-            <w:t>Justitiedepartementet</w:t>
+            <w:t>Socialdepartementet</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="7F6D5E05" w14:textId="2A0D760E" w:rsidR="004A00EA" w:rsidRDefault="004A00EA" w:rsidP="00F85486">
+    <w:p w14:paraId="1B4A8562" w14:textId="457C2C94" w:rsidR="00027E62" w:rsidRDefault="00027E62" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Proputdrag"/>
       </w:pPr>
-      <w:bookmarkStart w:id="92" w:name="_Toc228880050"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc231558177"/>
       <w:r>
         <w:t xml:space="preserve">Utdrag ur protokoll vid regeringssammanträde </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Datum"/>
           <w:tag w:val="Datum"/>
-          <w:id w:val="679708000"/>
-          <w:date w:fullDate="2026-05-07T00:00:00Z">
+          <w:id w:val="1508867760"/>
+          <w:date w:fullDate="2026-06-18T00:00:00Z">
             <w:dateFormat w:val="'den' d MMMM yyyy"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
-            <w:t>den 7 maj 2026</w:t>
+            <w:t>den 18 juni 2026</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:bookmarkEnd w:id="92"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="21BCD383" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRDefault="004A00EA" w:rsidP="00F85486">
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p w14:paraId="14EBBCFF" w14:textId="77777777" w:rsidR="00027E62" w:rsidRDefault="00027E62" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="640B1F6E" w14:textId="358561B2" w:rsidR="004A00EA" w:rsidRDefault="004A00EA" w:rsidP="00F85486">
+    <w:p w14:paraId="32BE458C" w14:textId="7E78B008" w:rsidR="00027E62" w:rsidRDefault="00027E62" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Närvarande: </w:t>
+        <w:t>Närvarande:</w:t>
+      </w:r>
+      <w:r w:rsidR="00310E53">
+        <w:t>vice</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Narvarande"/>
           <w:tag w:val="Narvarande"/>
-          <w:id w:val="2036694613"/>
+          <w:id w:val="1592354236"/>
           <w:lock w:val="sdtLocked"/>
-          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:närvarande[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
-[...43 lines deleted...]
-          <w:id w:val="1160741249"/>
+          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:närvarande[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
-            <w:t>Strömmer</w:t>
+            <w:t xml:space="preserve">statsminister </w:t>
+          </w:r>
+          <w:r w:rsidR="00310E53">
+            <w:t>Busch</w:t>
+          </w:r>
+          <w:r>
+            <w:t>, ordförande, och statsråden, Edholm, Strömmer, Forssmed, Tenje, Forssell, Slottner, Wykman, Malmer Stenergard, Liljestrand, Bohlin, Carlson, Pourmokhtari, Rosencrantz, Dousa, Larsson, Britz, Lann</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="02084FA4" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRPr="00827386" w:rsidRDefault="004A00EA" w:rsidP="00F85486">
+    <w:p w14:paraId="487EED91" w14:textId="77777777" w:rsidR="00027E62" w:rsidRDefault="00027E62" w:rsidP="000641A6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="486CA81F" w14:textId="2075DE98" w:rsidR="00027E62" w:rsidRDefault="00027E62" w:rsidP="000641A6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Föredragande: statsrådet </w:t>
+      </w:r>
+      <w:r w:rsidR="00310E53">
+        <w:t>Tenje</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B7A7BF1" w14:textId="77777777" w:rsidR="00027E62" w:rsidRPr="00827386" w:rsidRDefault="00027E62" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="13E405BF" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRPr="00915BF3" w:rsidRDefault="004A00EA" w:rsidP="00F85486">
+    <w:p w14:paraId="74F17562" w14:textId="77777777" w:rsidR="00027E62" w:rsidRPr="008B7E85" w:rsidRDefault="00027E62" w:rsidP="0044419F">
       <w:pPr>
         <w:pStyle w:val="Slutstreck"/>
       </w:pPr>
       <w:r w:rsidRPr="008B7E85">
         <w:t>                    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DBD2896" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRPr="006E102E" w:rsidRDefault="004A00EA" w:rsidP="00F85486">
+    <w:p w14:paraId="6E313094" w14:textId="77777777" w:rsidR="00027E62" w:rsidRPr="006E102E" w:rsidRDefault="00027E62" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4CCAD5D0" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRDefault="004A00EA" w:rsidP="00F85486">
+    <w:p w14:paraId="702180E5" w14:textId="77777777" w:rsidR="00027E62" w:rsidRDefault="00027E62" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="362F1262" w14:textId="71D88E26" w:rsidR="00DB62B9" w:rsidRDefault="004A00EA" w:rsidP="00070A7D">
+    <w:p w14:paraId="505AB705" w14:textId="22F3A777" w:rsidR="00027E62" w:rsidRDefault="00027E62" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Regeringen beslutar proposition </w:t>
+        <w:t xml:space="preserve">Regeringen beslutar skrivelse </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Rubrik"/>
           <w:tag w:val="Rubrik"/>
-          <w:id w:val="1055821273"/>
+          <w:id w:val="404876568"/>
           <w:lock w:val="sdtContentLocked"/>
-          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
-            <w:t>Stärkt skydd mot utlänningar som utgör kvalificerade säkerhetshot</w:t>
+            <w:t>Riksrevisionens rapport om statens styrning av kommunernas myndighetsutövning avseende LSS</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
+    <w:p w14:paraId="432C0EF6" w14:textId="77777777" w:rsidR="00027E62" w:rsidRDefault="00027E62" w:rsidP="000641A6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12D0F812" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
     <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
-      <w:headerReference w:type="even" r:id="rId69"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId74"/>
+      <w:headerReference w:type="even" r:id="rId32"/>
+      <w:headerReference w:type="default" r:id="rId33"/>
+      <w:footerReference w:type="even" r:id="rId34"/>
+      <w:footerReference w:type="default" r:id="rId35"/>
+      <w:headerReference w:type="first" r:id="rId36"/>
+      <w:footerReference w:type="first" r:id="rId37"/>
       <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
       <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="69690232" w14:textId="77777777" w:rsidR="005D5924" w:rsidRDefault="005D5924" w:rsidP="00F8009C">
+    <w:p w14:paraId="0AF2CD6F" w14:textId="77777777" w:rsidR="00327BF1" w:rsidRDefault="00327BF1" w:rsidP="00F8009C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3EDABD1F" w14:textId="77777777" w:rsidR="005D5924" w:rsidRDefault="005D5924" w:rsidP="00F8009C">
+    <w:p w14:paraId="1B426D99" w14:textId="77777777" w:rsidR="00327BF1" w:rsidRDefault="00327BF1" w:rsidP="00F8009C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -20666,9521 +4004,3738 @@
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TradeGothic">
-    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TradeGothic CondEighteen">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="OrigGarmnd BT">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7468B282" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="3C4DE3EE" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658256" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="25" name="Textruta 4"/>
+              <wp:docPr id="13" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="03E7862A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="23C2F42D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251673600;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEn4J1eAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658256;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEn4J1eAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="03E7862A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="23C2F42D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer10.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="091C46A7" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="1AE3D771" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251676672" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658259" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="34" name="Textruta 4"/>
+              <wp:docPr id="22" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="563C62DF" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="1DD1AD36" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1044" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251676672;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFMVv4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nr9WIU2QtOgwo&#10;2mLp0LMiS40xWdQkJnb260vJzmNdLx12sSnxJX78yMll1xi2Vj7UYEueH404U1ZCVdvnkv94vPn0&#10;mbOAwlbCgFUl36jAL6cfP0xaV6gxLMFUyjMKYkPRupIvEV2RZUEuVSPCEThlSanBNwLp6J+zyouW&#10;ojcmG49GZ1kLvnIepAqBbq97JZ+m+ForifdaB4XMlJzehunr03cRv9l0IopnL9yylsMzxD+8ohG1&#10;paS7UNcCBVv5+q9QTS09BNB4JKHJQOtaqlQDVZOPXlUzXwqnUi0ETnA7mML/Cyvv1nP34Bl2X6Cj&#10;BkZAWheKQJexnk77Jv7ppYz0BOFmB5vqkEm6PD3Lj09II0mVj/OLcYI12zs7H/CrgoZFoeSeupLA&#10;EuvbgJSQTLcmMVcAU1c3tTHpEJmgroxna0E9NJieSB5/WBnL2pKfHZ+OUmAL0b2PbGwMoxIXhnT7&#10;ApOEG6OijbHflWZ1lep8I7eQUtld/mQdrTSleo/jYL9/1Xuc+zrII2UGizvnprbgU/VpePaQVT+3&#10;kOnengA/qDuK2C06Kpzad74lwAKqDfHCQz8ywcmbmrp3KwI+CE8zQg2nucd7+mgDhD4MEmdL8L/f&#10;uo/2RF3SctbSzJU8/FoJrzgz3yyR+iI/iTzCdDg5PSciMX+oWRxq7Kq5AqJEThvGySRGezRbUXto&#10;nmg9zGJWUgkrKXfJcSteYb8JaL1INZslIxpLJ/DWzp2MoSPMkZuP3ZPwbiAwEvPvYDudonjF4942&#10;egY3WyFxMZE8At2jOjSARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARTFb+HkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1044" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658259;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFMVv4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nr9WIU2QtOgwo&#10;2mLp0LMiS40xWdQkJnb260vJzmNdLx12sSnxJX78yMll1xi2Vj7UYEueH404U1ZCVdvnkv94vPn0&#10;mbOAwlbCgFUl36jAL6cfP0xaV6gxLMFUyjMKYkPRupIvEV2RZUEuVSPCEThlSanBNwLp6J+zyouW&#10;ojcmG49GZ1kLvnIepAqBbq97JZ+m+ForifdaB4XMlJzehunr03cRv9l0IopnL9yylsMzxD+8ohG1&#10;paS7UNcCBVv5+q9QTS09BNB4JKHJQOtaqlQDVZOPXlUzXwqnUi0ETnA7mML/Cyvv1nP34Bl2X6Cj&#10;BkZAWheKQJexnk77Jv7ppYz0BOFmB5vqkEm6PD3Lj09II0mVj/OLcYI12zs7H/CrgoZFoeSeupLA&#10;EuvbgJSQTLcmMVcAU1c3tTHpEJmgroxna0E9NJieSB5/WBnL2pKfHZ+OUmAL0b2PbGwMoxIXhnT7&#10;ApOEG6OijbHflWZ1lep8I7eQUtld/mQdrTSleo/jYL9/1Xuc+zrII2UGizvnprbgU/VpePaQVT+3&#10;kOnengA/qDuK2C06Kpzad74lwAKqDfHCQz8ywcmbmrp3KwI+CE8zQg2nucd7+mgDhD4MEmdL8L/f&#10;uo/2RF3SctbSzJU8/FoJrzgz3yyR+iI/iTzCdDg5PSciMX+oWRxq7Kq5AqJEThvGySRGezRbUXto&#10;nmg9zGJWUgkrKXfJcSteYb8JaL1INZslIxpLJ/DWzp2MoSPMkZuP3ZPwbiAwEvPvYDudonjF4942&#10;egY3WyFxMZE8At2jOjSARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARTFb+HkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="563C62DF" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="1DD1AD36" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer11.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3FF40D16" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="52113345" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251639808" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="35" name="Textruta 1"/>
+              <wp:docPr id="23" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="254A7E87" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="2F36482D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1045" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251639808;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGqO6jeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxynj7VGnSJL0WFA&#10;0RZrh54VWWqMyaImMbGzX19Kdh7reumwi02JL/HjR15cdo1ha+VDDbbk+WjMmbISqto+l/zH4/Wn&#10;M84CClsJA1aVfKMCv5x+/HDRukJNYAmmUp5REBuK1pV8ieiKLAtyqRoRRuCUJaUG3wiko3/OKi9a&#10;it6YbDIen2Yt+Mp5kCoEur3qlXya4mutJN5pHRQyU3J6G6avT99F/GbTC1E8e+GWtRyeIf7hFY2o&#10;LSXdhboSKNjK13+FamrpIYDGkYQmA61rqVINVE0+flXNw1I4lWohcILbwRT+X1h5u35w955h9wU6&#10;amAEpHWhCHQZ6+m0b+KfXspITxBudrCpDpmky5PT/OiYNJJU+SQ/nyRYs72z8wG/KmhYFEruqSsJ&#10;LLG+CUgJyXRrEnMFMHV1XRuTDpEJam48WwvqocH0RPL4w8pY1pb89OhknAJbiO59ZGNjGJW4MKTb&#10;F5gk3BgVbYz9rjSrq1TnG7mFlMru8ifraKUp1XscB/v9q97j3NdBHikzWNw5N7UFn6pPw7OHrPq5&#10;hUz39gT4Qd1RxG7RUeHUvrMtARZQbYgXHvqRCU5e19S9GxHwXniaEWo4zT3e0UcbIPRhkDhbgv/9&#10;1n20J+qSlrOWZq7k4ddKeMWZ+WaJ1Of5ceQRpsPxyWciEvOHmsWhxq6aORAlctowTiYx2qPZitpD&#10;80TrYRazkkpYSblLjltxjv0moPUi1WyWjGgsncAb++BkDB1hjtx87J6EdwOBkZh/C9vpFMUrHve2&#10;0TO42QqJi4nkEege1aEBNNKJ+8P6iTvj8Jys9kty+gIAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGqO6jeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1045" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658247;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGqO6jeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxynj7VGnSJL0WFA&#10;0RZrh54VWWqMyaImMbGzX19Kdh7reumwi02JL/HjR15cdo1ha+VDDbbk+WjMmbISqto+l/zH4/Wn&#10;M84CClsJA1aVfKMCv5x+/HDRukJNYAmmUp5REBuK1pV8ieiKLAtyqRoRRuCUJaUG3wiko3/OKi9a&#10;it6YbDIen2Yt+Mp5kCoEur3qlXya4mutJN5pHRQyU3J6G6avT99F/GbTC1E8e+GWtRyeIf7hFY2o&#10;LSXdhboSKNjK13+FamrpIYDGkYQmA61rqVINVE0+flXNw1I4lWohcILbwRT+X1h5u35w955h9wU6&#10;amAEpHWhCHQZ6+m0b+KfXspITxBudrCpDpmky5PT/OiYNJJU+SQ/nyRYs72z8wG/KmhYFEruqSsJ&#10;LLG+CUgJyXRrEnMFMHV1XRuTDpEJam48WwvqocH0RPL4w8pY1pb89OhknAJbiO59ZGNjGJW4MKTb&#10;F5gk3BgVbYz9rjSrq1TnG7mFlMru8ifraKUp1XscB/v9q97j3NdBHikzWNw5N7UFn6pPw7OHrPq5&#10;hUz39gT4Qd1RxG7RUeHUvrMtARZQbYgXHvqRCU5e19S9GxHwXniaEWo4zT3e0UcbIPRhkDhbgv/9&#10;1n20J+qSlrOWZq7k4ddKeMWZ+WaJ1Of5ceQRpsPxyWciEvOHmsWhxq6aORAlctowTiYx2qPZitpD&#10;80TrYRazkkpYSblLjltxjv0moPUi1WyWjGgsncAb++BkDB1hjtx87J6EdwOBkZh/C9vpFMUrHve2&#10;0TO42QqJi4nkEege1aEBNNKJ+8P6iTvj8Jys9kty+gIAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGqO6jeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="254A7E87" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="2F36482D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer12.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="38E4D2EF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="36B8716A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251638784" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="33" name="Textruta 1"/>
+              <wp:docPr id="21" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="5E198EC8" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="7B168190" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1046" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251638784;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5GqF2eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t20cRM1hDWYUnlGQWyYNK7ga0Q3ybIg16oW4QycsqTU4GuBdPTPWelF&#10;Q9Frkw0Hg8usAV86D1KFQLc3nZLPUnytlcR7rYNCZgpOb8P09em7it9sNhWTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm6zM8vSCNJlQ/z8TDBmh2dnQ/4RUHNolBwT11J&#10;YIntbUBKSKZ7k5grgKnKRWVMOkQmqGvj2VZQDw2mJ5LHH1bGsqbgl+ejQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+8Z7Aqyg3BEvPHQjE5xcVNS9WxHwQXiaEWo4zT3e00cbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1OP8IvII0+Fi9JGIxPypZnWqsZv6GogSOW0YJ5MY7dHsRe2h&#10;fqL1MI9ZSSWspNwFx714jd0moPUi1XyejGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty9hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA5GqF2eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1046" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658246;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5GqF2eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t20cRM1hDWYUnlGQWyYNK7ga0Q3ybIg16oW4QycsqTU4GuBdPTPWelF&#10;Q9Frkw0Hg8usAV86D1KFQLc3nZLPUnytlcR7rYNCZgpOb8P09em7it9sNhWTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm6zM8vSCNJlQ/z8TDBmh2dnQ/4RUHNolBwT11J&#10;YIntbUBKSKZ7k5grgKnKRWVMOkQmqGvj2VZQDw2mJ5LHH1bGsqbgl+ejQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+8Z7Aqyg3BEvPHQjE5xcVNS9WxHwQXiaEWo4zT3e00cbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1OP8IvII0+Fi9JGIxPypZnWqsZv6GogSOW0YJ5MY7dHsRe2h&#10;fqL1MI9ZSSWspNwFx714jd0moPUi1XyejGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty9hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA5GqF2eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="5E198EC8" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="7B168190" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0744B616" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="64C493F7" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251677696" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>68580</wp:posOffset>
+                <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>7759065</wp:posOffset>
+                <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="37" name="Textruta 4"/>
+              <wp:docPr id="14" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="0A63E2E9" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
-[...1084 lines deleted...]
-                        <w:p w14:paraId="60F08208" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="792AFDB8" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 1" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251633664;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7Lc2geAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+tn//FZQ7ooWHbmKCk4uKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpy/w80gjT4Xz8kXjE/Klmdaqxm3oOxIicFoyTSYz2aPai9lA/&#10;0XaYxaykElZS7oLjXpxjtwhou0g1myUjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG62QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR05/AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHstzaB4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 1" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7Lc2geAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+tn//FZQ7ooWHbmKCk4uKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpy/w80gjT4Xz8kXjE/Klmdaqxm3oOxIicFoyTSYz2aPai9lA/&#10;0XaYxaykElZS7oLjXpxjtwhou0g1myUjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG62QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR05/AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHstzaB4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="60F08208" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="792AFDB8" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer20.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="547312DE" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="4657CDCB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251645952" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="44" name="Textruta 1"/>
+              <wp:docPr id="12" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="59EBD0E4" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="4F315632" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="004A00EA">
+                          <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1060" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251645952;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBEtChAeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx0nTbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkH52TRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPRuNBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+Gu0JsIJyR7zw0I1McHJR0estRcB74WlG6MFp7vGOPtoAoQ+9xNka/K/X&#10;7qM9UZe0nDU0cwUPPzfCK87MV0ukvsjPI48wHc7HH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBEtChAeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFOLDneAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+2r//Esod0cJDNzHByZuKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpi3wUaYTpMBp/JB4xf6pZnmrspl4AMSKnBeNkEqM9mr2oPdTP&#10;tB3mMSuphJWUu+C4FxfYLQLaLlLN58mIptIJvLWPTsbQEeVIzaf2WXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMU4sOd4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="59EBD0E4" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="4F315632" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="004A00EA">
+                    <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer21.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0F352D3C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="4BA3E0D2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251644928" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658257" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4991100</wp:posOffset>
+                <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>7762875</wp:posOffset>
+                <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="42" name="Textruta 1"/>
+              <wp:docPr id="16" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="7C27A8F4" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
-[...1084 lines deleted...]
-                        <w:p w14:paraId="064893A2" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="61814DF3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1074" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251682816;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCkkmqPeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qmFBgVKeqKmCYh&#10;QCsTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3nV1oZtlA8V2ILngyFnykooK/tc8B+PN58+&#10;cxZQ2FIYsKrgWxX41fTjh8vGTdQIVmBK5RkFsWHSuIKvEN0ky4JcqVqEAThlSanB1wLp6J+z0ouG&#10;otcmGw2HZ1kDvnQepAqBbq87JZ+m+ForifdaB4XMFJxqw/T16buM32x6KSbPXrhVJfsyxD9UUYvK&#10;UtJ9qGuBgq199VeoupIeAmgcSKgz0LqSKvVA3eTDV90sVsKp1AuBE9wepvD/wsq7zcI9eIbtF2jp&#10;ASMgjQuTQJexn1b7Ov6pUkZ6gnC7h021yCRdnp7lJ2PSSFLlo/xilGDNDs7OB/yqoGZRKLinV0lg&#10;ic1tQEpIpjuTmCuAqcqbyph0iExQc+PZRtAbGkwlkscfVsaypuBnJ6fDFNhCdO8iGxvDqMSFPt2h&#10;wSTh1qhoY+x3pVlVpj7fyC2kVHafP1lHK02p3uPY2x+qeo9z1wd5pMxgce9cVxZ86j4NzwGy8ucO&#10;Mt3ZE+BHfUcR22VLjRd8fL4jwBLKLfHCQzcywcmbil7vVgR8EJ5mhB6c5h7v6aMNEPrQS5ytwP9+&#10;6z7aE3VJy1lDM1fw8GstvOLMfLNE6ot8HHmE6TA+PSciMX+sWR5r7LqeA1Eipw3jZBKjPZqdqD3U&#10;T7QeZjErqYSVlLvguBPn2G0CWi9SzWbJiMbSCby1Cydj6Ahz5OZj+yS86wmMxPw72E2nmLzicWcb&#10;PYObrZG4mEgege5Q7R+ARjpxv18/cWccn5PVYUlOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEApJJqj3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658257;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAF6BFDeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLz7fsvoNoQLTz0ExOcvKnp8W5FwAfhaUTovWns8Z4+2gCBD4PE2RL877fu&#10;oz0xl7SctTRyJQ+/VsIrzsw3S5y+yE8ijTAdTk7PiUfMH2oWhxq7aq6AGJHTgnEyidEezVbUHpon&#10;2g6zmJVUwkrKXXLcilfYLwLaLlLNZsmIptIJvLVzJ2PoiHKk5mP3JLwb+ItE/DvYDqcoXtG4t42e&#10;wc1WSFRMHI8496gO+NNEJ+oP2yeujMNzstrvyOkLAAAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAF6BFDeAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="064893A2" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="61814DF3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer29.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2412B19B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="47F6C553" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251652096" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="53" name="Textruta 1"/>
+              <wp:docPr id="17" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="098FCCDB" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="0DC92745" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1075" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251652096;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCnC9/UeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qmFAYVKeqKmCYh&#10;QCsTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3nV1oZtlA8V2ILngyFnykooK/tc8B+PN5/O&#10;OQsobCkMWFXwrQr8avrxw2XjJmoEKzCl8oyC2DBpXMFXiG6SZUGuVC3CAJyypNTga4F09M9Z6UVD&#10;0WuTjYbDs6wBXzoPUoVAt9edkk9TfK2VxHutg0JmCk61Yfr69F3Gbza9FJNnL9yqkn0Z4h+qqEVl&#10;Kek+1LVAwda++itUXUkPATQOJNQZaF1JlXqgbvLhq24WK+FU6oXACW4PU/h/YeXdZuEePMP2C7T0&#10;gBGQxoVJoMvYT6t9Hf9UKSM9Qbjdw6ZaZJIuT8/ykzFpJKnyUX4xSrBmB2fnA35VULMoFNzTqySw&#10;xOY2ICUk051JzBXAVOVNZUw6RCaoufFsI+gNDaYSyeMPK2NZU/Czk9NhCmwhuneRjY1hVOJCn+7Q&#10;YJJwa1S0Mfa70qwqU59v5BZSKrvPn6yjlaZU73Hs7Q9Vvce564M8UmawuHeuKws+dZ+G5wBZ+XMH&#10;me7sCfCjvqOI7bKlxgs+Pt8RYAnllnjhoRuZ4ORNRa93KwI+CE8zQg9Oc4/39NEGCH3oJc5W4H+/&#10;dR/tibqk5ayhmSt4+LUWXnFmvlki9UU+jjzCdBiffiYiMX+sWR5r7LqeA1Eipw3jZBKjPZqdqD3U&#10;T7QeZjErqYSVlLvguBPn2G0CWi9SzWbJiMbSCby1Cydj6Ahz5OZj+yS86wmMxPw72E2nmLzicWcb&#10;PYObrZG4mEgege5Q7R+ARjpxv18/cWccn5PVYUlOXwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCnC9/UeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGcaQYeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZKfbd9/AdWGaOGhn5jg5HVNj3cjAt4LTyNC701jj3f00QYIfBgkzpbgf791&#10;H+2JuaTlrKWRK3n4tRJecWa+WeL0eX4caYTpcHzymXjE/KFmcaixq2YOxIicFoyTSYz2aLai9tA8&#10;0XaYxaykElZS7pLjVpxjvwhou0g1myUjmkon8MY+OBlDR5QjNR+7J+HdwF8k4t/CdjhF8YrGvW30&#10;DG62QqJi4njEuUd1wJ8mOlF/2D5xZRyek9V+R05fAAAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAZxpBh4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="098FCCDB" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="0DC92745" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3B322D51" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="0207B3E1" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251632640" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="24" name="Textruta 1"/>
+              <wp:docPr id="15" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4D537D6F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="5D120804" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251632640;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFOLDneAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+2r//Esod0cJDNzHByZuKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpi3wUaYTpMBp/JB4xf6pZnmrspl4AMSKnBeNkEqM9mr2oPdTP&#10;tB3mMSuphJWUu+C4FxfYLQLaLlLN58mIptIJvLWPTsbQEeVIzaf2WXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMU4sOd4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB5w+vNeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+3r//Csod0cJDNzHByUVFj3crAj4ITyNC701jj/f00QYIfOglztbgf712&#10;H+2JuaTlrKGRK3j4uRFecWa+WuL0OL+INMJ0uBh9JB4xf6pZnWrspr4GYkROC8bJJEZ7NHtRe6if&#10;aDvMY1ZSCSspd8FxL15jtwhou0g1nycjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG6+QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR85+AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHnD6814AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="4D537D6F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
-[...619 lines deleted...]
-                  <w:p w14:paraId="647F8D2B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="5D120804" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1672A9B3" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="0FA50671" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251675648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658258" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="31" name="Textruta 4"/>
+              <wp:docPr id="19" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="25BE85E3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="4537092D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="00EC3063">
+                          <w:r w:rsidR="00027E62">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1039" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251675648;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBERsjOeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t1l46ZqBGswpfKMgtgwbVzB14hummVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw0nWgC+dB6lCoNubTslnKb7WSuK91kEhMwWnt2H6+vRdxW82uxTTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0L00CXsZ5W+zr+6aWM9ATh7gCbapFJuhxP8rNz0khS5aP8YpRgzY7Ozgf8oqBmUSi4p64k&#10;sMT2NiAlJNO9ScwVwFTlojImHSIT1LXxbCuohwbTE8njDytjWVPwydl4mAJbiO5dZGNjGJW40Kc7&#10;Fpgk3BkVbYz9pjSrylTnK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pPw3OErPyx&#10;h0x39gT4Sd1RxHbVUuGxfXsCrKDcES88dCMTnFxU1L1bEfBBeJoRajjNPd7TRxsg9KGXOFuD//Xa&#10;fbQn6pKWs4ZmruDh50Z4xZn5aonUF/l55BGmw/n4IxGJ+VPN6lRjN/U1ECVy2jBOJjHao9mL2kP9&#10;ROthHrOSSlhJuQuOe/Eau01A60Wq+TwZ0Vg6gbd26WQMHWGO3Hxsn4R3PYGRmH8H++kU0xc87myj&#10;Z3DzDRIXE8kj0B2qfQNopBP3+/UTd8bpOVkdl+TsNwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAREbIznkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1039" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658258;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBERsjOeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t1l46ZqBGswpfKMgtgwbVzB14hummVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw0nWgC+dB6lCoNubTslnKb7WSuK91kEhMwWnt2H6+vRdxW82uxTTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0L00CXsZ5W+zr+6aWM9ATh7gCbapFJuhxP8rNz0khS5aP8YpRgzY7Ozgf8oqBmUSi4p64k&#10;sMT2NiAlJNO9ScwVwFTlojImHSIT1LXxbCuohwbTE8njDytjWVPwydl4mAJbiO5dZGNjGJW40Kc7&#10;Fpgk3BkVbYz9pjSrylTnK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pPw3OErPyx&#10;h0x39gT4Sd1RxHbVUuGxfXsCrKDcES88dCMTnFxU1L1bEfBBeJoRajjNPd7TRxsg9KGXOFuD//Xa&#10;fbQn6pKWs4ZmruDh50Z4xZn5aonUF/l55BGmw/n4IxGJ+VPN6lRjN/U1ECVy2jBOJjHao9mL2kP9&#10;ROthHrOSSlhJuQuOe/Eau01A60Wq+TwZ0Vg6gbd26WQMHWGO3Hxsn4R3PYGRmH8H++kU0xc87myj&#10;Z3DzDRIXE8kj0B2qfQNopBP3+/UTd8bpOVkdl+TsNwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAREbIznkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="25BE85E3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="4537092D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="00EC3063">
+                    <w:r w:rsidR="00027E62">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="75143DEE" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="0C85F621" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251637760" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="32" name="Textruta 1"/>
+              <wp:docPr id="20" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="657C42EA" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="3EED379D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="00C70289">
+                          <w:r w:rsidR="00027E62">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1040" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251637760;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA79IcbeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l13daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Hr6/t1V4yZqBGswpfKMgtgwaVzB14hukmVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw4usAV86D1KFQLc3nZJPU3ytlcR7rYNCZgpOb8P09em7it9seiUmz164dSX7Z4h/eEUt&#10;KktJD6FuBAq28dVfoepKegigcSChzkDrSqpUA1WTD19Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm+yM/OSSNJlY/yy1GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVi8qYdIhMUHPj2VZQDw2mJ5LHH1bGsqbgF2fjYQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+872BFhBuSNeeOhGJji5qKh7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/z88gjTIfz8UciEvOnmtWpxm7qORAlctowTiYx2qPZi9pD&#10;/UTrYRazkkpYSbkLjntxjt0moPUi1WyWjGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO42QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty+hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA79IcbeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1040" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658245;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA79IcbeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l13daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Hr6/t1V4yZqBGswpfKMgtgwaVzB14hukmVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw4usAV86D1KFQLc3nZJPU3ytlcR7rYNCZgpOb8P09em7it9seiUmz164dSX7Z4h/eEUt&#10;KktJD6FuBAq28dVfoepKegigcSChzkDrSqpUA1WTD19Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm+yM/OSSNJlY/yy1GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVi8qYdIhMUHPj2VZQDw2mJ5LHH1bGsqbgF2fjYQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+872BFhBuSNeeOhGJji5qKh7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/z88gjTIfz8UciEvOnmtWpxm7qORAlctowTiYx2qPZi9pD&#10;/UTrYRazkkpYSbkLjntxjt0moPUi1WyWjGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO42QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty+hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA79IcbeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="657C42EA" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="3EED379D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="00C70289">
+                    <w:r w:rsidR="00027E62">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2929E28E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="64D141B3" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251636736" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="30" name="Textruta 1"/>
+              <wp:docPr id="18" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="633C8A60" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="0EC39068" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="00C70289">
+                          <w:r w:rsidR="00027E62">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1041" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251636736;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCF4fpceQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfDvTzcf&#10;PnEWUNhSGLCq4DsV+NXs/bvLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tGvstKL&#10;hqLXJhsOBpOsAV86D1KFQLfXnZLPUnytlcR7rYNCZgpOb8P09em7jN9sdimmKy/cupL9M8Q/vKIW&#10;laWkh1DXAgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15U87gWTqVaCJzgDjCF/xdW3m0f3YNn2H6G&#10;lhoYAWlcmAa6jPW02tfxTy9lpCcIdwfYVItM0uV4kp+PSCNJlQ/zi2GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVN5Ux6RCZoBbGs62gHhpMTySPP6yMZU3BJ+fjQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtlS4VT+0Z7Aiyh3BEvPHQjE5y8qah7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/yUeQRpsNo/JGIxPypZnmqsZt6AUSJnDaMk0mM9mj2ovZQ&#10;P9N6mMespBJWUu6C415cYLcJaL1INZ8nIxpLJ/DWPjoZQ0eYIzef2mfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCF4fpceQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1041" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCF4fpceQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfDvTzcf&#10;PnEWUNhSGLCq4DsV+NXs/bvLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tGvstKL&#10;hqLXJhsOBpOsAV86D1KFQLfXnZLPUnytlcR7rYNCZgpOb8P09em7jN9sdimmKy/cupL9M8Q/vKIW&#10;laWkh1DXAgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15U87gWTqVaCJzgDjCF/xdW3m0f3YNn2H6G&#10;lhoYAWlcmAa6jPW02tfxTy9lpCcIdwfYVItM0uV4kp+PSCNJlQ/zi2GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVN5Ux6RCZoBbGs62gHhpMTySPP6yMZU3BJ+fjQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtlS4VT+0Z7Aiyh3BEvPHQjE5y8qah7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/yUeQRpsNo/JGIxPypZnmqsZt6AUSJnDaMk0mM9mj2ovZQ&#10;P9N6mMespBJWUu6C415cYLcJaL1INZ8nIxpLJ/DWPjoZQ0eYIzef2mfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCF4fpceQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="633C8A60" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="0EC39068" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="00C70289">
+                    <w:r w:rsidR="00027E62">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="54B0D3C1" w14:textId="77777777" w:rsidR="005D5924" w:rsidRDefault="005D5924" w:rsidP="006923D1">
+    <w:p w14:paraId="631C1746" w14:textId="77777777" w:rsidR="00327BF1" w:rsidRDefault="00327BF1" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="Sidfot"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="272F7C2C" w14:textId="77777777" w:rsidR="005D5924" w:rsidRPr="006923D1" w:rsidRDefault="005D5924" w:rsidP="006923D1">
+    <w:p w14:paraId="2184A73B" w14:textId="77777777" w:rsidR="00327BF1" w:rsidRPr="006923D1" w:rsidRDefault="00327BF1" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="Sidfot"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="28B4B1E6" w14:textId="77777777" w:rsidR="005D5924" w:rsidRDefault="005D5924" w:rsidP="006923D1">
+    <w:p w14:paraId="00668100" w14:textId="77777777" w:rsidR="00327BF1" w:rsidRDefault="00327BF1" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="RKbas"/>
       </w:pPr>
-    </w:p>
-[...30 lines deleted...]
-      </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4E43C4B4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="67DBB3BA" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251653120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="5" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="30109CFB" w14:textId="2534E08A" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00280640" w:rsidP="00664D04">
+                        <w:p w14:paraId="61A58049" w14:textId="2AFE293B" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B564FE" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
                               <w:id w:val="1909953747"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004A00EA">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="00027E62">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
                               <w:id w:val="1135212224"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="002C7A22">
-                                <w:t>2025/26:267</w:t>
+                              <w:r w:rsidR="00C3696C">
+                                <w:t>2025/26:288</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251653120;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7iLIdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2Q+eXUG2JEB76WQlOXtfUtRsR8F54Gg5qNA083tGhDRDqMEicrcD/fu1/tCfO&#10;kpazloat5OHXWnjFmflmic3n+WQSpzNdJqefiEDMH2uWxxq7bi6BqJDTanEyidEezU7UHppH2gvz&#10;mJVUwkrKXXLciZfYrwDaK1LN58mI5tEJvLELJ2PoCG/k5EP3KLwbiItE+VvYjaUoXvC3t42ewc3X&#10;SBxM5I4A96gOwNMsJ84Peycui+N7sjpsx9kzAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3XuKo&#10;8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQuXYX&#10;fqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9YBEO&#10;2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2BHFE&#10;eEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDH7iLIdQIAAGUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658248;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7iLIdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2Q+eXUG2JEB76WQlOXtfUtRsR8F54Gg5qNA083tGhDRDqMEicrcD/fu1/tCfO&#10;kpazloat5OHXWnjFmflmic3n+WQSpzNdJqefiEDMH2uWxxq7bi6BqJDTanEyidEezU7UHppH2gvz&#10;mJVUwkrKXXLciZfYrwDaK1LN58mI5tEJvLELJ2PoCG/k5EP3KLwbiItE+VvYjaUoXvC3t42ewc3X&#10;SBxM5I4A96gOwNMsJ84Peycui+N7sjpsx9kzAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3XuKo&#10;8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQuXYX&#10;fqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9YBEO&#10;2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2BHFE&#10;eEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDH7iLIdQIAAGUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="30109CFB" w14:textId="2534E08A" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00280640" w:rsidP="00664D04">
+                  <w:p w14:paraId="61A58049" w14:textId="2AFE293B" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00A1068A" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
                         <w:id w:val="1909953747"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004A00EA">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="00027E62">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
                         <w:id w:val="1135212224"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="002C7A22">
-                          <w:t>2025/26:267</w:t>
+                        <w:r w:rsidR="00C3696C">
+                          <w:t>2025/26:288</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header10.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="41256ED2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="39183C72" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658251" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="11" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="09543B7E" w14:textId="30AF84F8" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00280640" w:rsidP="00664D04">
+                        <w:p w14:paraId="6FB28B7B" w14:textId="1E9D6648" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B564FE" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-17475171"/>
+                              <w:id w:val="1597747270"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004A00EA">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="00027E62">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1125815676"/>
+                              <w:id w:val="-796519446"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="002C7A22">
-                                <w:t>2025/26:267</w:t>
+                              <w:r w:rsidR="00C3696C">
+                                <w:t>2025/26:288</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1042" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCph+xyeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi172zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhAKtNghPf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrK3GjTloKIWRTFQQHKlUVLRJX&#10;N17iqPE6ip02/D3mBMfRjGbeFKvRtuJMvW8cI6SzBARx5XTDNcLH4fUmA+GDYq1ax4TwTR5W5eSq&#10;ULl2F36n8z7UIpawzxWCCaHLpfSVIav8zHXE0ftyvVUhyr6WuleXWG5bOU+SO2lVw3HBqI6eDVWn&#10;/WARDtsnPUg96reXarvZ0afcmNsd4vV0XD+CCDSGvzD84kd0KCPT0Q2svWgRllkkDwj3aQoi+vNF&#10;tgRxRHhIFiDLQv4/UP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqYfscnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1042" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658251;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCph+xyeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi172zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhAKtNghPf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrK3GjTloKIWRTFQQHKlUVLRJX&#10;N17iqPE6ip02/D3mBMfRjGbeFKvRtuJMvW8cI6SzBARx5XTDNcLH4fUmA+GDYq1ax4TwTR5W5eSq&#10;ULl2F36n8z7UIpawzxWCCaHLpfSVIav8zHXE0ftyvVUhyr6WuleXWG5bOU+SO2lVw3HBqI6eDVWn&#10;/WARDtsnPUg96reXarvZ0afcmNsd4vV0XD+CCDSGvzD84kd0KCPT0Q2svWgRllkkDwj3aQoi+vNF&#10;tgRxRHhIFiDLQv4/UP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqYfscnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="09543B7E" w14:textId="30AF84F8" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00280640" w:rsidP="00664D04">
+                  <w:p w14:paraId="6FB28B7B" w14:textId="1E9D6648" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00A1068A" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-17475171"/>
+                        <w:id w:val="1597747270"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004A00EA">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="00027E62">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1125815676"/>
+                        <w:id w:val="-796519446"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="002C7A22">
-                          <w:t>2025/26:267</w:t>
+                        <w:r w:rsidR="00C3696C">
+                          <w:t>2025/26:288</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header11.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="45A03C35" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="72663C30" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658255" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="10" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="0EFEA0F6" w14:textId="33B15641" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00280640" w:rsidP="00A118D8">
+                        <w:p w14:paraId="30355DAD" w14:textId="46CE1B25" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B564FE" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-1293748413"/>
+                              <w:id w:val="346993760"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004A00EA">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="00027E62">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1093745942"/>
+                              <w:id w:val="643240936"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="002C7A22">
-                                <w:t>2025/26:267</w:t>
+                              <w:r w:rsidR="00C3696C">
+                                <w:t>2025/26:288</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1043" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBpV03WeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi173zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGlXTdZ5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1043" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658255;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBpV03WeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi173zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGlXTdZ5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="0EFEA0F6" w14:textId="33B15641" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00280640" w:rsidP="00A118D8">
+                  <w:p w14:paraId="30355DAD" w14:textId="46CE1B25" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00A1068A" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-1293748413"/>
+                        <w:id w:val="346993760"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004A00EA">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="00027E62">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1093745942"/>
+                        <w:id w:val="643240936"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="002C7A22">
-                          <w:t>2025/26:267</w:t>
+                        <w:r w:rsidR="00C3696C">
+                          <w:t>2025/26:288</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header12.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="778F52E2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="50A3B8DA" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3E6E4F4C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
-[...1639 lines deleted...]
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658252" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="4" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="609E94B6" w14:textId="50370E2A" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00280640" w:rsidP="00A118D8">
+                        <w:p w14:paraId="6C8C5472" w14:textId="238B35B6" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B564FE" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
                               <w:id w:val="406809228"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004A00EA">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="00027E62">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
                               <w:id w:val="1217775106"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="002C7A22">
-                                <w:t>2025/26:267</w:t>
+                              <w:r w:rsidR="00C3696C">
+                                <w:t>2025/26:288</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbebtcdgIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtq/IgAS6i2xAsP/cgEJ69rerwbEfBeeJoRem+ae7yjQxsg8GGQOFuB//3a/2hP&#10;1CUtZy3NXMnDr7XwijPzzRKpz/PJJA5pukxOPxGPmD/WLI81dt1cAjEipw3jZBKjPZqdqD00j7Qe&#10;5jErqYSVlLvkuBMvsd8EtF6kms+TEY2lE3hjF07G0BHlSM2H7lF4N/AXifm3sJtOUbygcW8bPYOb&#10;r5GomDgece5RHfCnkU7UH9ZP3BnH92R1WJKzZwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWbHbPB&#10;7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6ur0pd&#10;GH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbrr/3o&#10;FBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL/CEH&#10;cVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJt5u1x2AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658252;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbebtcdgIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtq/IgAS6i2xAsP/cgEJ69rerwbEfBeeJoRem+ae7yjQxsg8GGQOFuB//3a/2hP&#10;1CUtZy3NXMnDr7XwijPzzRKpz/PJJA5pukxOPxGPmD/WLI81dt1cAjEipw3jZBKjPZqdqD00j7Qe&#10;5jErqYSVlLvkuBMvsd8EtF6kms+TEY2lE3hjF07G0BHlSM2H7lF4N/AXifm3sJtOUbygcW8bPYOb&#10;r5GomDgece5RHfCnkU7UH9ZP3BnH92R1WJKzZwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWbHbPB&#10;7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6ur0pd&#10;GH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbrr/3o&#10;FBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL/CEH&#10;cVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJt5u1x2AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="609E94B6" w14:textId="50370E2A" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00280640" w:rsidP="00A118D8">
+                  <w:p w14:paraId="6C8C5472" w14:textId="238B35B6" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00A1068A" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
                         <w:id w:val="406809228"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004A00EA">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="00027E62">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
                         <w:id w:val="1217775106"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="002C7A22">
-                          <w:t>2025/26:267</w:t>
+                        <w:r w:rsidR="00C3696C">
+                          <w:t>2025/26:288</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header20.xml><?xml version="1.0" encoding="utf-8"?>
-[...1504 lines deleted...]
-
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5CA2A19A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="55F893E9" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3AA56081" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="6F5C33BB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251654144" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658249" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="7" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="44E1ABFB" w14:textId="5A388995" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00280640" w:rsidP="00664D04">
+                        <w:p w14:paraId="2A89D7BA" w14:textId="252E7B4D" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B564FE" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1092517869"/>
+                              <w:id w:val="172697173"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004A00EA">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="00027E62">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-122612207"/>
+                              <w:id w:val="-405376970"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="002C7A22">
-                                <w:t>2025/26:267</w:t>
+                              <w:r w:rsidR="00C3696C">
+                                <w:t>2025/26:288</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251654144;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlvGe/eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvj995PSyrQ3bKh8qsAXPB0POlJVQVvap4D8eFh8+&#10;cxZQ2FIYsKrgOxX45ez9u2njJmoEazCl8oyC2DBpXMHXiG6SZUGuVS3CAJyypNTga4F09U9Z6UVD&#10;0WuTjYbD86wBXzoPUoVAf687JZ+l+ForiXdaB4XMFJxqw3T6dK7imc2mYvLkhVtXsi9D/EMVtags&#10;JT2EuhYo2MZXf4WqK+khgMaBhDoDrSupUg/UTT580c1yLZxKvRA4wR1gCv8vrLzdLt29Z9h+gZYe&#10;MALSuDAJ9DP202pfxy9VykhPEO4OsKkWmYxO+Tint+BMki4f5RejhGt29HY+4FcFNYtCwT09S0JL&#10;bG8CUkYy3ZvEZAFMVS4qY9IlUkFdGc+2gh7RYKqRPP6wMpY1BT//eDZMgS1E9y6ysTGMSmTo0x07&#10;TBLujIo2xn5XmlVlavSV3EJKZQ/5k3W00pTqLY69/bGqtzh3fZBHygwWD851ZcGn7tP0HCErf+4h&#10;0509AX7SdxSxXbXUeMHP9gRYQbkjXnjoRiY4uajo8W5EwHvhaUbovWnu8Y4ObYDAh17ibA3+92v/&#10;oz1Rl7ScNTRzBQ+/NsIrzsw3S6S+yMfjOKTpMj77RDxi/lSzOtXYTX0FxIicNoyTSYz2aPai9lA/&#10;0nqYx6ykElZS7oLjXrzCbhPQepFqPk9GNJZO4I1dOhlDR5QjNR/aR+Fdz18k5t/CfjrF5AWNO9vo&#10;Gdx8g0TFxPGIc4dqjz+NdKJ+v37izji9J6vjkpw9AwAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlvGe/eAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658249;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlvGe/eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvj995PSyrQ3bKh8qsAXPB0POlJVQVvap4D8eFh8+&#10;cxZQ2FIYsKrgOxX45ez9u2njJmoEazCl8oyC2DBpXMHXiG6SZUGuVS3CAJyypNTga4F09U9Z6UVD&#10;0WuTjYbD86wBXzoPUoVAf687JZ+l+ForiXdaB4XMFJxqw3T6dK7imc2mYvLkhVtXsi9D/EMVtags&#10;JT2EuhYo2MZXf4WqK+khgMaBhDoDrSupUg/UTT580c1yLZxKvRA4wR1gCv8vrLzdLt29Z9h+gZYe&#10;MALSuDAJ9DP202pfxy9VykhPEO4OsKkWmYxO+Tint+BMki4f5RejhGt29HY+4FcFNYtCwT09S0JL&#10;bG8CUkYy3ZvEZAFMVS4qY9IlUkFdGc+2gh7RYKqRPP6wMpY1BT//eDZMgS1E9y6ysTGMSmTo0x07&#10;TBLujIo2xn5XmlVlavSV3EJKZQ/5k3W00pTqLY69/bGqtzh3fZBHygwWD851ZcGn7tP0HCErf+4h&#10;0509AX7SdxSxXbXUeMHP9gRYQbkjXnjoRiY4uajo8W5EwHvhaUbovWnu8Y4ObYDAh17ibA3+92v/&#10;oz1Rl7ScNTRzBQ+/NsIrzsw3S6S+yMfjOKTpMj77RDxi/lSzOtXYTX0FxIicNoyTSYz2aPai9lA/&#10;0nqYx6ykElZS7oLjXrzCbhPQepFqPk9GNJZO4I1dOhlDR5QjNR/aR+Fdz18k5t/CfjrF5AWNO9vo&#10;Gdx8g0TFxPGIc4dqjz+NdKJ+v37izji9J6vjkpw9AwAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlvGe/eAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="44E1ABFB" w14:textId="5A388995" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00280640" w:rsidP="00664D04">
+                  <w:p w14:paraId="2A89D7BA" w14:textId="252E7B4D" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00A1068A" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1092517869"/>
+                        <w:id w:val="172697173"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004A00EA">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="00027E62">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-122612207"/>
+                        <w:id w:val="-405376970"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="002C7A22">
-                          <w:t>2025/26:267</w:t>
+                        <w:r w:rsidR="00C3696C">
+                          <w:t>2025/26:288</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6C391CA1" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="1F83FCFD" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658253" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="6" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="088F0655" w14:textId="7B15DB6B" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00280640" w:rsidP="00A118D8">
+                        <w:p w14:paraId="190120FA" w14:textId="55E86B30" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B564FE" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-471594475"/>
+                              <w:id w:val="-1074206038"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004A00EA">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="00027E62">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="340123866"/>
+                              <w:id w:val="-430663110"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="002C7A22">
-                                <w:t>2025/26:267</w:t>
+                              <w:r w:rsidR="00C3696C">
+                                <w:t>2025/26:288</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlbMYbdwIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtqnBDcEWAJ1ZZ44aEfmeDkdU2PdyMC3gtPM0LvTXOPd3RoAwQ+DBJnK/C/X/sf&#10;7Ym6pOWspZkrefi1Fl5xZr5ZIvV5PpnEIU2Xyekn4hHzx5rlscaum0sgRuS0YZxMYrRHsxO1h+aR&#10;1sM8ZiWVsJJylxx34iX2m4DWi1TzeTKisXQCb+zCyRg6ohyp+dA9Cu8G/iIx/xZ20ymKFzTubaNn&#10;cPM1EhUTxyPOPaoD/jTSifrD+ok74/ierA5LcvYMAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1mx2z&#10;wexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCurq9K&#10;XRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W66/9&#10;6BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUDi/wh&#10;B3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAlbMYbdwIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658253;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlbMYbdwIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtqnBDcEWAJ1ZZ44aEfmeDkdU2PdyMC3gtPM0LvTXOPd3RoAwQ+DBJnK/C/X/sf&#10;7Ym6pOWspZkrefi1Fl5xZr5ZIvV5PpnEIU2Xyekn4hHzx5rlscaum0sgRuS0YZxMYrRHsxO1h+aR&#10;1sM8ZiWVsJJylxx34iX2m4DWi1TzeTKisXQCb+zCyRg6ohyp+dA9Cu8G/iIx/xZ20ymKFzTubaNn&#10;cPM1EhUTxyPOPaoD/jTSifrD+ok74/ierA5LcvYMAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1mx2z&#10;wexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCurq9K&#10;XRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W66/9&#10;6BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUDi/wh&#10;B3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAlbMYbdwIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="088F0655" w14:textId="7B15DB6B" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00280640" w:rsidP="00A118D8">
+                  <w:p w14:paraId="190120FA" w14:textId="55E86B30" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00A1068A" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-471594475"/>
+                        <w:id w:val="-1074206038"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004A00EA">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="00027E62">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="340123866"/>
+                        <w:id w:val="-430663110"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="002C7A22">
-                          <w:t>2025/26:267</w:t>
+                        <w:r w:rsidR="00C3696C">
+                          <w:t>2025/26:288</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="11D834FF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="4DF5C292" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="31126956" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="6F413F7D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251655168" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658250" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>451485</wp:posOffset>
+                <wp:posOffset>442595</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="9" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="038B5AD6" w14:textId="6C4ECABD" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00280640" w:rsidP="00664D04">
+                        <w:p w14:paraId="4AE29941" w14:textId="49A2184C" w:rsidR="00244011" w:rsidRDefault="00B564FE" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="676388091"/>
+                              <w:id w:val="-465889268"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004A00EA">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="00027E62">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-301382183"/>
+                              <w:id w:val="-686445229"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="002C7A22">
-                                <w:t>2025/26:267</w:t>
+                              <w:r w:rsidR="00C3696C">
+                                <w:t>2025/26:288</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="5A83460B" w14:textId="7EB162E2" w:rsidR="00027E62" w:rsidRPr="000B6D9A" w:rsidRDefault="00B564FE" w:rsidP="000B6D9A">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="802582713"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00027E62">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00027E62">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="1393228457"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00027E62">
+                                <w:t>1</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251655168;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCo8H9EeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBqX2pdvFpCtSVieOhnJjh5XVP3bkTAe+FpSKjhNPh4Rx9tgNCHQeJsBf73&#10;a/fRnrhLWs5aGrqSh19r4RVn5pslVp/nk0mc0nSYnH4iIjF/rFkea+y6uQSiRE4rxskkRns0O1F7&#10;aB5pP8xjVlIJKyl3yXEnXmK/Cmi/SDWfJyOaSyfwxi6cjKEjzJGbD92j8G4gMBL1b2E3nqJ4wePe&#10;NnoGN18jcTGR/IDq0ACa6cT9Yf/EpXF8TlaHLTl7BgAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCo8H9EeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658250;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCo8H9EeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBqX2pdvFpCtSVieOhnJjh5XVP3bkTAe+FpSKjhNPh4Rx9tgNCHQeJsBf73&#10;a/fRnrhLWs5aGrqSh19r4RVn5pslVp/nk0mc0nSYnH4iIjF/rFkea+y6uQSiRE4rxskkRns0O1F7&#10;aB5pP8xjVlIJKyl3yXEnXmK/Cmi/SDWfJyOaSyfwxi6cjKEjzJGbD92j8G4gMBL1b2E3nqJ4wePe&#10;NnoGN18jcTGR/IDq0ACa6cT9Yf/EpXF8TlaHLTl7BgAA//8DAFBLAwQUAAYACAAAACEAk6R49N8A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhDocVNs6kAwYFKVUWL1Ksb&#10;L3FEvI5ipw1/jznBcTSjmTfFanStOFEfGs8It5MMBHHlTcM1wsf+9UaBCFGz0a1nQvimAKvy8qLQ&#10;ufFnfqfTLtYilXDINYKNsculDJUlp8PEd8TJ+/S90zHJvpam1+dU7lo5zbK5dLrhtGB1R8+Wqq/d&#10;4BD2myczSDOat5dqs97SQa7t/Rbx+mp8XIKINMa/MPziJ3QoE9PRD2yCaBFmKpFHhPniAUTyp3dq&#10;BuKIoNQCZFnI/wfKHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCo8H9EeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCTpHj03wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="038B5AD6" w14:textId="6C4ECABD" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00280640" w:rsidP="00664D04">
+                  <w:p w14:paraId="4AE29941" w14:textId="49A2184C" w:rsidR="00244011" w:rsidRDefault="00A1068A" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="676388091"/>
+                        <w:id w:val="-465889268"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004A00EA">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="00027E62">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-301382183"/>
+                        <w:id w:val="-686445229"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="002C7A22">
-                          <w:t>2025/26:267</w:t>
+                        <w:r w:rsidR="00C3696C">
+                          <w:t>2025/26:288</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="5A83460B" w14:textId="7EB162E2" w:rsidR="00027E62" w:rsidRPr="000B6D9A" w:rsidRDefault="00A1068A" w:rsidP="000B6D9A">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="802582713"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00027E62">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00027E62">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="1393228457"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00027E62">
+                          <w:t>1</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5E699E11" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="49AE9E93" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658254" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4419600</wp:posOffset>
+                <wp:posOffset>4421505</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>457200</wp:posOffset>
+                <wp:posOffset>450215</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="8" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="58E19FAD" w14:textId="03505702" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00280640" w:rsidP="00A118D8">
+                        <w:p w14:paraId="5EAD1647" w14:textId="6F7B7402" w:rsidR="00244011" w:rsidRDefault="00B564FE" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-982617541"/>
+                              <w:id w:val="1652095665"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004A00EA">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="00027E62">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1703244395"/>
+                              <w:id w:val="-1029799667"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="002C7A22">
-                                <w:t>2025/26:267</w:t>
+                              <w:r w:rsidR="00C3696C">
+                                <w:t>2025/26:288</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="16081C6C" w14:textId="7CB03A49" w:rsidR="00027E62" w:rsidRPr="000B6D9A" w:rsidRDefault="00B564FE" w:rsidP="000B6D9A">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="1406187734"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00027E62">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00027E62">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="-951093183"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00027E62">
+                                <w:t>1</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXQjCReQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjs5Y4BS6i2RAwP/cwEJ69r6t6NCHgvPA0JNZwGH+/o0AYIfRgkzlbgf7/2&#10;P9oTd0nLWUtDV/Lway284sx8s8Tq83wyiVOaLpPTT0Qk5o81y2ONXTeXQJTIacU4mcRoj2Ynag/N&#10;I+2HecxKKmEl5S457sRL7FcB7Rep5vNkRHPpBN7YhZMxdIQ5cvOhexTeDQRGov4t7MZTFC943NtG&#10;z+DmayQuJpJHoHtUhwbQTCfuD/snLo3je7I6bMnZMwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANdCMJF5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658254;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXQjCReQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjs5Y4BS6i2RAwP/cwEJ69r6t6NCHgvPA0JNZwGH+/o0AYIfRgkzlbgf7/2&#10;P9oTd0nLWUtDV/Lway284sx8s8Tq83wyiVOaLpPTT0Qk5o81y2ONXTeXQJTIacU4mcRoj2Ynag/N&#10;I+2HecxKKmEl5S457sRL7FcB7Rep5vNkRHPpBN7YhZMxdIQ5cvOhexTeDQRGov4t7MZTFC943NtG&#10;z+DmayQuJpJHoHtUhwbQTCfuD/snLo3je7I6bMnZMwAAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA10IwkXkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="58E19FAD" w14:textId="03505702" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00280640" w:rsidP="00A118D8">
+                  <w:p w14:paraId="5EAD1647" w14:textId="6F7B7402" w:rsidR="00244011" w:rsidRDefault="00A1068A" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-982617541"/>
+                        <w:id w:val="1652095665"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004A00EA">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="00027E62">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1703244395"/>
+                        <w:id w:val="-1029799667"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="002C7A22">
-                          <w:t>2025/26:267</w:t>
+                        <w:r w:rsidR="00C3696C">
+                          <w:t>2025/26:288</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="16081C6C" w14:textId="7CB03A49" w:rsidR="00027E62" w:rsidRPr="000B6D9A" w:rsidRDefault="00A1068A" w:rsidP="000B6D9A">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="1406187734"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00027E62">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00027E62">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="-951093183"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00027E62">
+                          <w:t>1</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header9.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="747E1CAB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="33D84283" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF80"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="531A9522"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1492"/>
+        </w:tabs>
+        <w:ind w:left="1492" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B22A75AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01B064D1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B9E585A"/>
     <w:numStyleLink w:val="RKnummerlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="026161C1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="089CCD3C"/>
     <w:numStyleLink w:val="RKpunktlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04206CBB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A386DF5C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -30252,57 +7807,57 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="045727E5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2EB89F6E"/>
     <w:numStyleLink w:val="RKrubrik1-4"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04B66FE9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="07E8A37C"/>
     <w:styleLink w:val="RKstrecklistaram"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefterstrlistaram"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Strecklistaram"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -30385,57 +7940,57 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06441E01"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="07E8A37C"/>
     <w:numStyleLink w:val="RKstrecklistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="094A1350"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="874C1294"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
@@ -30495,57 +8050,57 @@
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C484E05"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:numStyleLink w:val="RKpunktlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D76163D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C6D8D278"/>
     <w:lvl w:ilvl="0" w:tplc="FCFCF040">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="675CCC20" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -30614,51 +8169,51 @@
     <w:lvl w:ilvl="7" w:tplc="E92AB558" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="9CB8B256" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12393F3B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:styleLink w:val="RKstrecklista"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefterstrecklista"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Strecklista"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -30739,51 +8294,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17EC6E5E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B9E585A"/>
     <w:styleLink w:val="RKnummerlista"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefternumreradlista"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Numreradlista"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -30863,51 +8418,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="197B46EC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:styleLink w:val="RKpunktlista"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefterpunktlista"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
@@ -30990,51 +8545,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="199F21EB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EC762F8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -31117,63 +8672,63 @@
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik8"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik9"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D324031"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:numStyleLink w:val="RKnumreradlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1EAD06AE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="07E8A37C"/>
     <w:numStyleLink w:val="RKstrecklistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24993A85"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2EB89F6E"/>
     <w:styleLink w:val="RKrubrik1-4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -31260,57 +8815,57 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24F04E30"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="07E8A37C"/>
     <w:numStyleLink w:val="RKstrecklistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25B82ACD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B73C09A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
@@ -31370,57 +8925,57 @@
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A1355EC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:numStyleLink w:val="RKnumreradlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2BF62863"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="041D001D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3)"/>
@@ -31462,51 +9017,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="372C411F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5B2E566E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="397"/>
         </w:tabs>
         <w:ind w:left="397" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -31603,51 +9158,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="7539"/>
         </w:tabs>
         <w:ind w:left="7823" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="8616"/>
         </w:tabs>
         <w:ind w:left="8900" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39647D17"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DE44696C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
@@ -31737,51 +9292,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B3772BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D944974"/>
     <w:lvl w:ilvl="0" w:tplc="7532A3CC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Innehll4"/>
       <w:lvlText w:val="Bilaga %1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -31828,57 +9383,57 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FD21564"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:numStyleLink w:val="RKpunktlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FF67402"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="089CCD3C"/>
     <w:styleLink w:val="RKpunktlistaram"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefterpkt-listaram"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlistaram"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -31962,81 +9517,81 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43612E31"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="089CCD3C"/>
     <w:numStyleLink w:val="RKpunktlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45A626CA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B9E585A"/>
     <w:numStyleLink w:val="RKnummerlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="489C4783"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CD01921"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="089CCD3C"/>
     <w:numStyleLink w:val="RKpunktlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53191FCC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:numStyleLink w:val="RKnumreradlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58A86BDA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:styleLink w:val="RKnumreradlistaram"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefternr-listaram"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Numreradlistaram"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -32142,1256 +9697,1314 @@
           <w:tab w:val="num" w:pos="5160"/>
         </w:tabs>
         <w:ind w:left="5500" w:hanging="2665"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5670"/>
         </w:tabs>
         <w:ind w:left="6294" w:hanging="2438"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58FE4B62"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:numStyleLink w:val="RKnumreradlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59A00B31"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B9E585A"/>
     <w:numStyleLink w:val="RKnummerlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="603A5610"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:numStyleLink w:val="RKpunktlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="621E5655"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:numStyleLink w:val="RKpunktlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62A7665E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D1E7806"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="755223B5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="60911509">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1229926071">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="73554473">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1229926071">
+  <w:num w:numId="4" w16cid:durableId="734428684">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="73554473">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="5" w16cid:durableId="868490676">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="734428684">
+  <w:num w:numId="6" w16cid:durableId="597104048">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="868490676">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="7" w16cid:durableId="836459267">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1151796365">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1274170200">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="508256887">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1676959670">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="524560718">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="7"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1834562801">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1637180406">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="840197462">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1558323982">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1309016888">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1464157065">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="2077051901">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="901908029">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1898121741">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="696854227">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="982778859">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="2102407660">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="556403597">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="847603360">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1846094413">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="2"/>
     <w:lvlOverride w:ilvl="1">
       <w:lvl w:ilvl="1">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:pStyle w:val="Numreradlista"/>
         <w:lvlText w:val="%2."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="284" w:hanging="284"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1269047988">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1151949666">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="815949773">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1037857484">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1915698394">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1593665405">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="178811758">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="316424554">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="29" w16cid:durableId="1151949666">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="36" w16cid:durableId="1025905477">
+    <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="30" w16cid:durableId="815949773">
-    <w:abstractNumId w:val="24"/>
+  <w:num w:numId="37" w16cid:durableId="4476604">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="31" w16cid:durableId="1037857484">
-    <w:abstractNumId w:val="34"/>
+  <w:num w:numId="38" w16cid:durableId="402145859">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="32" w16cid:durableId="1915698394">
-    <w:abstractNumId w:val="35"/>
+  <w:num w:numId="39" w16cid:durableId="1232156023">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="33" w16cid:durableId="1593665405">
-    <w:abstractNumId w:val="37"/>
+  <w:num w:numId="40" w16cid:durableId="1796826326">
+    <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="34" w16cid:durableId="178811758">
-[...2 lines deleted...]
-  <w:num w:numId="35" w16cid:durableId="316424554">
+  <w:num w:numId="41" w16cid:durableId="1454207087">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="36" w16cid:durableId="1025905477">
-    <w:abstractNumId w:val="26"/>
+  <w:num w:numId="42" w16cid:durableId="2104447184">
+    <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="37" w16cid:durableId="4476604">
-[...15 lines deleted...]
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="43" w16cid:durableId="1849058214">
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="196"/>
+  <w:zoom w:percent="100"/>
   <w:mirrorMargins/>
-  <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="005D5924"/>
+    <w:rsidRoot w:val="00327BF1"/>
     <w:rsid w:val="000023F8"/>
     <w:rsid w:val="000070E2"/>
     <w:rsid w:val="0000783D"/>
     <w:rsid w:val="000106C3"/>
     <w:rsid w:val="000112FE"/>
     <w:rsid w:val="000127FF"/>
     <w:rsid w:val="000140A3"/>
     <w:rsid w:val="000163C7"/>
     <w:rsid w:val="000211BF"/>
-    <w:rsid w:val="00023A08"/>
-    <w:rsid w:val="00024972"/>
     <w:rsid w:val="00025171"/>
     <w:rsid w:val="000276E3"/>
+    <w:rsid w:val="00027E62"/>
     <w:rsid w:val="00032E6D"/>
     <w:rsid w:val="00040A0F"/>
-    <w:rsid w:val="00041E55"/>
     <w:rsid w:val="00043AB1"/>
     <w:rsid w:val="00043EBE"/>
-    <w:rsid w:val="000450B9"/>
     <w:rsid w:val="00046417"/>
     <w:rsid w:val="00047664"/>
-    <w:rsid w:val="00053B35"/>
     <w:rsid w:val="00055486"/>
+    <w:rsid w:val="00060855"/>
     <w:rsid w:val="00061989"/>
     <w:rsid w:val="000631A9"/>
     <w:rsid w:val="00067524"/>
+    <w:rsid w:val="00070477"/>
     <w:rsid w:val="00070DFE"/>
     <w:rsid w:val="00072689"/>
     <w:rsid w:val="00075F2D"/>
     <w:rsid w:val="000761F8"/>
+    <w:rsid w:val="00077C9E"/>
     <w:rsid w:val="0008203A"/>
-    <w:rsid w:val="0008478C"/>
+    <w:rsid w:val="000832F1"/>
     <w:rsid w:val="00085ABB"/>
     <w:rsid w:val="00085AEF"/>
     <w:rsid w:val="00085EFF"/>
+    <w:rsid w:val="000875EF"/>
     <w:rsid w:val="000879B3"/>
     <w:rsid w:val="0009544E"/>
     <w:rsid w:val="00096CFD"/>
     <w:rsid w:val="000978DE"/>
     <w:rsid w:val="000A1209"/>
     <w:rsid w:val="000A40DD"/>
     <w:rsid w:val="000A6489"/>
     <w:rsid w:val="000A66BE"/>
     <w:rsid w:val="000A6F2D"/>
     <w:rsid w:val="000B3DDA"/>
+    <w:rsid w:val="000B7146"/>
     <w:rsid w:val="000B7DEE"/>
     <w:rsid w:val="000C0142"/>
     <w:rsid w:val="000C0772"/>
     <w:rsid w:val="000C5CDD"/>
     <w:rsid w:val="000C7233"/>
     <w:rsid w:val="000E67B7"/>
     <w:rsid w:val="000E6A30"/>
     <w:rsid w:val="000E7DA9"/>
     <w:rsid w:val="000F4DD6"/>
     <w:rsid w:val="000F73EB"/>
     <w:rsid w:val="001028C5"/>
+    <w:rsid w:val="001064A2"/>
     <w:rsid w:val="00107129"/>
     <w:rsid w:val="00110C85"/>
     <w:rsid w:val="00113CC6"/>
     <w:rsid w:val="00115516"/>
+    <w:rsid w:val="00115EEF"/>
     <w:rsid w:val="00116299"/>
     <w:rsid w:val="001166EB"/>
+    <w:rsid w:val="0011732F"/>
     <w:rsid w:val="0012094D"/>
     <w:rsid w:val="00122565"/>
     <w:rsid w:val="0012360F"/>
     <w:rsid w:val="00125F18"/>
-    <w:rsid w:val="00125F53"/>
     <w:rsid w:val="00127836"/>
+    <w:rsid w:val="001306BA"/>
     <w:rsid w:val="00131972"/>
     <w:rsid w:val="0013464D"/>
     <w:rsid w:val="00135343"/>
     <w:rsid w:val="00144361"/>
     <w:rsid w:val="001456A0"/>
+    <w:rsid w:val="00152134"/>
     <w:rsid w:val="00152749"/>
     <w:rsid w:val="00152BB9"/>
     <w:rsid w:val="001531B4"/>
     <w:rsid w:val="00155500"/>
-    <w:rsid w:val="001558D6"/>
     <w:rsid w:val="00157EF7"/>
-    <w:rsid w:val="001608C0"/>
     <w:rsid w:val="00162BB7"/>
     <w:rsid w:val="00163D57"/>
     <w:rsid w:val="00166139"/>
+    <w:rsid w:val="00166E5D"/>
+    <w:rsid w:val="00173B41"/>
     <w:rsid w:val="00174E46"/>
     <w:rsid w:val="00175A45"/>
     <w:rsid w:val="00176E54"/>
     <w:rsid w:val="00181DAB"/>
     <w:rsid w:val="00185AD6"/>
+    <w:rsid w:val="0018623E"/>
     <w:rsid w:val="00186929"/>
     <w:rsid w:val="0019074D"/>
+    <w:rsid w:val="00190869"/>
+    <w:rsid w:val="001933F1"/>
     <w:rsid w:val="00194C95"/>
     <w:rsid w:val="00195571"/>
     <w:rsid w:val="001A0FB9"/>
     <w:rsid w:val="001A465E"/>
     <w:rsid w:val="001A4767"/>
     <w:rsid w:val="001A5048"/>
     <w:rsid w:val="001A6FAB"/>
     <w:rsid w:val="001B7CDA"/>
     <w:rsid w:val="001C0D83"/>
     <w:rsid w:val="001C4647"/>
     <w:rsid w:val="001D0157"/>
     <w:rsid w:val="001D0638"/>
     <w:rsid w:val="001D1007"/>
     <w:rsid w:val="001D2B7C"/>
     <w:rsid w:val="001D3465"/>
     <w:rsid w:val="001D4287"/>
     <w:rsid w:val="001D7D3E"/>
-    <w:rsid w:val="001E20AC"/>
     <w:rsid w:val="001F5CE5"/>
     <w:rsid w:val="001F782A"/>
     <w:rsid w:val="002001F8"/>
-    <w:rsid w:val="00201552"/>
+    <w:rsid w:val="00202C93"/>
     <w:rsid w:val="00203904"/>
     <w:rsid w:val="00203FAB"/>
     <w:rsid w:val="0020543F"/>
     <w:rsid w:val="00211E15"/>
-    <w:rsid w:val="0021221A"/>
     <w:rsid w:val="002132D5"/>
-    <w:rsid w:val="00221EC0"/>
+    <w:rsid w:val="00227A9E"/>
     <w:rsid w:val="00233E31"/>
+    <w:rsid w:val="00234684"/>
     <w:rsid w:val="00235765"/>
     <w:rsid w:val="002367E5"/>
     <w:rsid w:val="002405D8"/>
     <w:rsid w:val="00244011"/>
     <w:rsid w:val="00244906"/>
     <w:rsid w:val="00252C4D"/>
     <w:rsid w:val="002603EF"/>
+    <w:rsid w:val="00261A97"/>
+    <w:rsid w:val="00262BA4"/>
     <w:rsid w:val="00263274"/>
     <w:rsid w:val="00263817"/>
+    <w:rsid w:val="00264C2D"/>
     <w:rsid w:val="002675C4"/>
-    <w:rsid w:val="00280640"/>
     <w:rsid w:val="002818CA"/>
     <w:rsid w:val="002859A1"/>
     <w:rsid w:val="00285A6F"/>
     <w:rsid w:val="00287045"/>
     <w:rsid w:val="0029293D"/>
     <w:rsid w:val="00292E0F"/>
+    <w:rsid w:val="002940A1"/>
     <w:rsid w:val="00294B19"/>
     <w:rsid w:val="00295225"/>
     <w:rsid w:val="00295C59"/>
     <w:rsid w:val="00297A80"/>
     <w:rsid w:val="002A1E80"/>
     <w:rsid w:val="002A2948"/>
     <w:rsid w:val="002B01BF"/>
     <w:rsid w:val="002B12FD"/>
+    <w:rsid w:val="002B4023"/>
     <w:rsid w:val="002B7EB5"/>
     <w:rsid w:val="002C14EF"/>
     <w:rsid w:val="002C1EBF"/>
-    <w:rsid w:val="002C24CB"/>
     <w:rsid w:val="002C49A5"/>
-    <w:rsid w:val="002C7A22"/>
     <w:rsid w:val="002D09C9"/>
+    <w:rsid w:val="002D2DEA"/>
     <w:rsid w:val="002D2ED8"/>
+    <w:rsid w:val="002D3981"/>
     <w:rsid w:val="002D6A16"/>
     <w:rsid w:val="002E219E"/>
     <w:rsid w:val="002E57AD"/>
     <w:rsid w:val="002E5F6A"/>
     <w:rsid w:val="002E60D4"/>
     <w:rsid w:val="002E7485"/>
     <w:rsid w:val="002F073E"/>
     <w:rsid w:val="002F434A"/>
     <w:rsid w:val="002F4A14"/>
     <w:rsid w:val="002F4DD9"/>
+    <w:rsid w:val="00302820"/>
     <w:rsid w:val="0031012B"/>
+    <w:rsid w:val="00310E53"/>
     <w:rsid w:val="00312E5A"/>
+    <w:rsid w:val="00315A86"/>
     <w:rsid w:val="00317CC4"/>
+    <w:rsid w:val="003202D8"/>
     <w:rsid w:val="00320896"/>
-    <w:rsid w:val="00326AF1"/>
+    <w:rsid w:val="00327BF1"/>
     <w:rsid w:val="00327E6C"/>
     <w:rsid w:val="00332455"/>
     <w:rsid w:val="00332DE2"/>
-    <w:rsid w:val="00335A60"/>
     <w:rsid w:val="0034001E"/>
     <w:rsid w:val="00342D4D"/>
     <w:rsid w:val="00344E28"/>
     <w:rsid w:val="0034791C"/>
     <w:rsid w:val="00351E66"/>
-    <w:rsid w:val="003530E6"/>
     <w:rsid w:val="0035347F"/>
     <w:rsid w:val="0035356C"/>
     <w:rsid w:val="00355582"/>
     <w:rsid w:val="003605D4"/>
     <w:rsid w:val="00360677"/>
     <w:rsid w:val="003612EA"/>
     <w:rsid w:val="00361ABA"/>
     <w:rsid w:val="00362009"/>
     <w:rsid w:val="00362B62"/>
+    <w:rsid w:val="00367790"/>
     <w:rsid w:val="0037021E"/>
     <w:rsid w:val="00371D07"/>
+    <w:rsid w:val="003720A8"/>
     <w:rsid w:val="00376669"/>
+    <w:rsid w:val="0038056E"/>
     <w:rsid w:val="00381C02"/>
-    <w:rsid w:val="00382DFF"/>
     <w:rsid w:val="0038525D"/>
+    <w:rsid w:val="00385478"/>
     <w:rsid w:val="00385C7A"/>
     <w:rsid w:val="0038735C"/>
-    <w:rsid w:val="003905DE"/>
+    <w:rsid w:val="00390197"/>
     <w:rsid w:val="00390A6D"/>
-    <w:rsid w:val="0039282B"/>
     <w:rsid w:val="00397521"/>
     <w:rsid w:val="003A1544"/>
     <w:rsid w:val="003B024C"/>
     <w:rsid w:val="003B0EF7"/>
     <w:rsid w:val="003B26C6"/>
+    <w:rsid w:val="003B2C60"/>
     <w:rsid w:val="003B735E"/>
     <w:rsid w:val="003C0194"/>
     <w:rsid w:val="003D02E8"/>
     <w:rsid w:val="003D0E6F"/>
+    <w:rsid w:val="003D122A"/>
     <w:rsid w:val="003D565A"/>
     <w:rsid w:val="003D6631"/>
     <w:rsid w:val="003E1270"/>
     <w:rsid w:val="003E2E9A"/>
     <w:rsid w:val="003E3D11"/>
     <w:rsid w:val="003E4276"/>
     <w:rsid w:val="003F2744"/>
     <w:rsid w:val="003F3D8A"/>
     <w:rsid w:val="003F4295"/>
+    <w:rsid w:val="003F6B78"/>
     <w:rsid w:val="003F6CBA"/>
     <w:rsid w:val="00414A77"/>
     <w:rsid w:val="004158C3"/>
     <w:rsid w:val="0042549F"/>
     <w:rsid w:val="0042561B"/>
     <w:rsid w:val="0042584F"/>
     <w:rsid w:val="00432371"/>
-    <w:rsid w:val="00433053"/>
-    <w:rsid w:val="0044549D"/>
     <w:rsid w:val="004457A0"/>
     <w:rsid w:val="00445801"/>
+    <w:rsid w:val="00446609"/>
     <w:rsid w:val="00446747"/>
     <w:rsid w:val="00450482"/>
     <w:rsid w:val="004506DF"/>
     <w:rsid w:val="00451C3E"/>
+    <w:rsid w:val="00452C36"/>
     <w:rsid w:val="00452D99"/>
     <w:rsid w:val="00454D1F"/>
     <w:rsid w:val="00465E66"/>
+    <w:rsid w:val="00467E51"/>
     <w:rsid w:val="004727BD"/>
     <w:rsid w:val="004734CD"/>
     <w:rsid w:val="004738C6"/>
     <w:rsid w:val="00474983"/>
+    <w:rsid w:val="00475530"/>
+    <w:rsid w:val="00476EB8"/>
     <w:rsid w:val="00477ABF"/>
-    <w:rsid w:val="00480C3A"/>
-    <w:rsid w:val="00482BBD"/>
     <w:rsid w:val="00484FCB"/>
     <w:rsid w:val="00487BE9"/>
     <w:rsid w:val="00490ACA"/>
     <w:rsid w:val="004917D3"/>
-    <w:rsid w:val="004A00EA"/>
-    <w:rsid w:val="004A3C80"/>
+    <w:rsid w:val="00495814"/>
+    <w:rsid w:val="00496135"/>
     <w:rsid w:val="004A4D23"/>
-    <w:rsid w:val="004B20AD"/>
-    <w:rsid w:val="004B21A5"/>
     <w:rsid w:val="004B45DA"/>
     <w:rsid w:val="004B5C2E"/>
     <w:rsid w:val="004B6A37"/>
     <w:rsid w:val="004B771E"/>
     <w:rsid w:val="004C3AEF"/>
     <w:rsid w:val="004C6EBB"/>
     <w:rsid w:val="004C70F2"/>
+    <w:rsid w:val="004D2B70"/>
     <w:rsid w:val="004D6D83"/>
     <w:rsid w:val="004D7475"/>
     <w:rsid w:val="004D7A3D"/>
     <w:rsid w:val="004E0277"/>
     <w:rsid w:val="004E62A0"/>
     <w:rsid w:val="004F013F"/>
+    <w:rsid w:val="004F13CE"/>
     <w:rsid w:val="004F29B2"/>
     <w:rsid w:val="004F4804"/>
+    <w:rsid w:val="004F5B4A"/>
     <w:rsid w:val="00500B7A"/>
     <w:rsid w:val="0050181A"/>
+    <w:rsid w:val="0050487F"/>
     <w:rsid w:val="00504ADE"/>
     <w:rsid w:val="00504FB2"/>
     <w:rsid w:val="00506A6B"/>
     <w:rsid w:val="0050742E"/>
     <w:rsid w:val="00510DD2"/>
     <w:rsid w:val="0051351F"/>
     <w:rsid w:val="00513F14"/>
     <w:rsid w:val="00515EC7"/>
-    <w:rsid w:val="0051608D"/>
-    <w:rsid w:val="00523B20"/>
+    <w:rsid w:val="00516DA1"/>
     <w:rsid w:val="005311C5"/>
     <w:rsid w:val="00533460"/>
     <w:rsid w:val="0053355B"/>
-    <w:rsid w:val="00533930"/>
+    <w:rsid w:val="005340DB"/>
     <w:rsid w:val="00535212"/>
     <w:rsid w:val="005358B1"/>
     <w:rsid w:val="00536700"/>
     <w:rsid w:val="00537022"/>
     <w:rsid w:val="00537049"/>
     <w:rsid w:val="00540DF7"/>
     <w:rsid w:val="0054196B"/>
     <w:rsid w:val="005429E7"/>
     <w:rsid w:val="00542DDB"/>
     <w:rsid w:val="00544938"/>
-    <w:rsid w:val="00544FDA"/>
+    <w:rsid w:val="005453EA"/>
     <w:rsid w:val="00552E8C"/>
     <w:rsid w:val="00556424"/>
     <w:rsid w:val="00561D74"/>
     <w:rsid w:val="0056410E"/>
     <w:rsid w:val="00564D4D"/>
     <w:rsid w:val="005652A9"/>
     <w:rsid w:val="005722ED"/>
+    <w:rsid w:val="00573184"/>
     <w:rsid w:val="00574282"/>
     <w:rsid w:val="00574F50"/>
     <w:rsid w:val="00584FCD"/>
     <w:rsid w:val="005870F4"/>
     <w:rsid w:val="005926A7"/>
-    <w:rsid w:val="00595BCF"/>
+    <w:rsid w:val="00592A38"/>
+    <w:rsid w:val="005949AB"/>
     <w:rsid w:val="005A0098"/>
     <w:rsid w:val="005A2C12"/>
     <w:rsid w:val="005A3B52"/>
     <w:rsid w:val="005A3B8A"/>
     <w:rsid w:val="005A72C8"/>
     <w:rsid w:val="005A7EB1"/>
     <w:rsid w:val="005B49A2"/>
     <w:rsid w:val="005C0FDC"/>
     <w:rsid w:val="005C11AF"/>
     <w:rsid w:val="005C2E5B"/>
     <w:rsid w:val="005C5DD2"/>
     <w:rsid w:val="005D31A4"/>
     <w:rsid w:val="005D3B15"/>
-    <w:rsid w:val="005D5924"/>
+    <w:rsid w:val="005D4136"/>
     <w:rsid w:val="005E1131"/>
     <w:rsid w:val="005E3665"/>
     <w:rsid w:val="005E3C60"/>
     <w:rsid w:val="005E3C87"/>
     <w:rsid w:val="005E5E8D"/>
     <w:rsid w:val="005E7780"/>
     <w:rsid w:val="005F089D"/>
     <w:rsid w:val="005F121F"/>
     <w:rsid w:val="005F13BA"/>
     <w:rsid w:val="005F2844"/>
+    <w:rsid w:val="005F44B0"/>
     <w:rsid w:val="005F48D9"/>
     <w:rsid w:val="005F4EBB"/>
+    <w:rsid w:val="005F505F"/>
     <w:rsid w:val="005F7386"/>
     <w:rsid w:val="00601BA2"/>
     <w:rsid w:val="00602FF7"/>
     <w:rsid w:val="006042E5"/>
     <w:rsid w:val="0060650E"/>
     <w:rsid w:val="006115D2"/>
     <w:rsid w:val="00613168"/>
-    <w:rsid w:val="00614EA4"/>
     <w:rsid w:val="00617215"/>
+    <w:rsid w:val="0061757E"/>
     <w:rsid w:val="00617D56"/>
     <w:rsid w:val="00626B7E"/>
+    <w:rsid w:val="00631398"/>
     <w:rsid w:val="00634C6C"/>
     <w:rsid w:val="00640C08"/>
     <w:rsid w:val="0064389E"/>
+    <w:rsid w:val="0064600B"/>
     <w:rsid w:val="0064723F"/>
     <w:rsid w:val="00650A95"/>
     <w:rsid w:val="0065293C"/>
     <w:rsid w:val="00652B2E"/>
-    <w:rsid w:val="006532DA"/>
+    <w:rsid w:val="0065331A"/>
     <w:rsid w:val="00664D04"/>
     <w:rsid w:val="0066533B"/>
     <w:rsid w:val="00667FC2"/>
     <w:rsid w:val="00670FDB"/>
     <w:rsid w:val="006737AA"/>
     <w:rsid w:val="00674574"/>
     <w:rsid w:val="00676699"/>
     <w:rsid w:val="00676752"/>
     <w:rsid w:val="00684F41"/>
     <w:rsid w:val="0068579B"/>
     <w:rsid w:val="006923D1"/>
-    <w:rsid w:val="0069257A"/>
     <w:rsid w:val="006949B8"/>
     <w:rsid w:val="006A0759"/>
     <w:rsid w:val="006A2EEC"/>
-    <w:rsid w:val="006A400E"/>
     <w:rsid w:val="006A6FF1"/>
     <w:rsid w:val="006B2E43"/>
     <w:rsid w:val="006B6F5C"/>
     <w:rsid w:val="006C3AFC"/>
+    <w:rsid w:val="006C4543"/>
     <w:rsid w:val="006C671A"/>
+    <w:rsid w:val="006C7245"/>
     <w:rsid w:val="006D232A"/>
     <w:rsid w:val="006D4A59"/>
     <w:rsid w:val="006D4C91"/>
-    <w:rsid w:val="006D6211"/>
     <w:rsid w:val="006D6F79"/>
     <w:rsid w:val="006E0779"/>
     <w:rsid w:val="006E0B12"/>
-    <w:rsid w:val="006E1AA2"/>
     <w:rsid w:val="006E234F"/>
     <w:rsid w:val="006E345B"/>
     <w:rsid w:val="006E34F6"/>
     <w:rsid w:val="006E4743"/>
     <w:rsid w:val="006E5A48"/>
     <w:rsid w:val="006E5BA0"/>
     <w:rsid w:val="006F1889"/>
     <w:rsid w:val="006F2296"/>
+    <w:rsid w:val="006F3937"/>
     <w:rsid w:val="006F4745"/>
+    <w:rsid w:val="006F7271"/>
     <w:rsid w:val="007020D6"/>
     <w:rsid w:val="007030C4"/>
-    <w:rsid w:val="0070493C"/>
     <w:rsid w:val="007064DA"/>
-    <w:rsid w:val="00711EED"/>
     <w:rsid w:val="00712EDD"/>
     <w:rsid w:val="007159FE"/>
-    <w:rsid w:val="00716E64"/>
-    <w:rsid w:val="0072004F"/>
     <w:rsid w:val="00735F7E"/>
-    <w:rsid w:val="00736DD4"/>
     <w:rsid w:val="007428B6"/>
     <w:rsid w:val="00751306"/>
     <w:rsid w:val="007524F1"/>
     <w:rsid w:val="00753EFC"/>
     <w:rsid w:val="00756E53"/>
     <w:rsid w:val="00756EAD"/>
+    <w:rsid w:val="00757A0D"/>
     <w:rsid w:val="00762CDA"/>
     <w:rsid w:val="00763A3D"/>
     <w:rsid w:val="007648F2"/>
+    <w:rsid w:val="007659BA"/>
     <w:rsid w:val="007705A3"/>
     <w:rsid w:val="00773619"/>
     <w:rsid w:val="0077500F"/>
     <w:rsid w:val="007751D7"/>
     <w:rsid w:val="007754D6"/>
     <w:rsid w:val="00777AB3"/>
     <w:rsid w:val="00781161"/>
     <w:rsid w:val="00782D59"/>
+    <w:rsid w:val="0078645D"/>
     <w:rsid w:val="00787BEC"/>
     <w:rsid w:val="00791898"/>
     <w:rsid w:val="007A040D"/>
     <w:rsid w:val="007A0AC8"/>
     <w:rsid w:val="007A2097"/>
     <w:rsid w:val="007A4089"/>
-    <w:rsid w:val="007B23D4"/>
+    <w:rsid w:val="007B44AD"/>
     <w:rsid w:val="007C1483"/>
     <w:rsid w:val="007C15BE"/>
     <w:rsid w:val="007C6631"/>
     <w:rsid w:val="007C6E37"/>
     <w:rsid w:val="007D045C"/>
     <w:rsid w:val="007D25ED"/>
+    <w:rsid w:val="007D2D54"/>
     <w:rsid w:val="007E44F8"/>
     <w:rsid w:val="007E70C6"/>
     <w:rsid w:val="007F5652"/>
     <w:rsid w:val="008054AE"/>
     <w:rsid w:val="00806287"/>
     <w:rsid w:val="00811E52"/>
-    <w:rsid w:val="0081234C"/>
     <w:rsid w:val="008141FF"/>
     <w:rsid w:val="0081778B"/>
     <w:rsid w:val="008212D3"/>
     <w:rsid w:val="00823968"/>
-    <w:rsid w:val="00825B0D"/>
     <w:rsid w:val="00830602"/>
     <w:rsid w:val="008321F8"/>
     <w:rsid w:val="00834815"/>
+    <w:rsid w:val="008413BB"/>
     <w:rsid w:val="008449F4"/>
+    <w:rsid w:val="00845FB7"/>
     <w:rsid w:val="008463D8"/>
     <w:rsid w:val="008478BB"/>
     <w:rsid w:val="008524DA"/>
     <w:rsid w:val="00853C1F"/>
-    <w:rsid w:val="00854A6E"/>
+    <w:rsid w:val="00855AC1"/>
     <w:rsid w:val="008568B8"/>
     <w:rsid w:val="0085711F"/>
+    <w:rsid w:val="0085728D"/>
     <w:rsid w:val="00862380"/>
     <w:rsid w:val="00863AA1"/>
     <w:rsid w:val="00863C1F"/>
     <w:rsid w:val="00863FAF"/>
-    <w:rsid w:val="00875F9A"/>
+    <w:rsid w:val="00867337"/>
+    <w:rsid w:val="00871440"/>
     <w:rsid w:val="0087615E"/>
-    <w:rsid w:val="008763EB"/>
     <w:rsid w:val="00876795"/>
     <w:rsid w:val="00882820"/>
     <w:rsid w:val="00884D66"/>
     <w:rsid w:val="008857B8"/>
+    <w:rsid w:val="00887243"/>
     <w:rsid w:val="00890F70"/>
     <w:rsid w:val="008937E3"/>
     <w:rsid w:val="00897BD6"/>
     <w:rsid w:val="008A1705"/>
+    <w:rsid w:val="008A4100"/>
     <w:rsid w:val="008A48C1"/>
     <w:rsid w:val="008B1C1B"/>
     <w:rsid w:val="008B48D7"/>
     <w:rsid w:val="008B5B8D"/>
     <w:rsid w:val="008B6943"/>
+    <w:rsid w:val="008C540B"/>
     <w:rsid w:val="008C6FA5"/>
     <w:rsid w:val="008C728F"/>
     <w:rsid w:val="008D5418"/>
     <w:rsid w:val="008E1047"/>
-    <w:rsid w:val="008E34E0"/>
+    <w:rsid w:val="008E1E6D"/>
     <w:rsid w:val="008E3691"/>
     <w:rsid w:val="008E434C"/>
     <w:rsid w:val="008E643A"/>
     <w:rsid w:val="008F0389"/>
     <w:rsid w:val="008F0733"/>
     <w:rsid w:val="008F2013"/>
     <w:rsid w:val="008F61C6"/>
     <w:rsid w:val="008F6391"/>
     <w:rsid w:val="008F7951"/>
     <w:rsid w:val="00900A87"/>
-    <w:rsid w:val="00901782"/>
+    <w:rsid w:val="0090139C"/>
     <w:rsid w:val="009026BB"/>
     <w:rsid w:val="00906FC8"/>
     <w:rsid w:val="00906FDE"/>
     <w:rsid w:val="0091172E"/>
     <w:rsid w:val="00914A74"/>
     <w:rsid w:val="00915BF3"/>
     <w:rsid w:val="009161B5"/>
-    <w:rsid w:val="0091650F"/>
     <w:rsid w:val="00920097"/>
     <w:rsid w:val="009205B3"/>
     <w:rsid w:val="00922E83"/>
     <w:rsid w:val="0093096C"/>
+    <w:rsid w:val="0093181F"/>
     <w:rsid w:val="00932F55"/>
+    <w:rsid w:val="00934C9D"/>
     <w:rsid w:val="00936B1B"/>
     <w:rsid w:val="009415C3"/>
     <w:rsid w:val="0094324D"/>
     <w:rsid w:val="00947731"/>
+    <w:rsid w:val="00950989"/>
     <w:rsid w:val="00951955"/>
+    <w:rsid w:val="00952A07"/>
     <w:rsid w:val="00952E1E"/>
     <w:rsid w:val="00953D04"/>
-    <w:rsid w:val="00954BA6"/>
     <w:rsid w:val="00955249"/>
     <w:rsid w:val="00960FDF"/>
-    <w:rsid w:val="0096437D"/>
+    <w:rsid w:val="00974941"/>
     <w:rsid w:val="00975EA3"/>
     <w:rsid w:val="00980016"/>
     <w:rsid w:val="00981CF6"/>
     <w:rsid w:val="009831A0"/>
     <w:rsid w:val="00985FDE"/>
     <w:rsid w:val="00987008"/>
-    <w:rsid w:val="009A1035"/>
     <w:rsid w:val="009A4473"/>
     <w:rsid w:val="009A46D7"/>
     <w:rsid w:val="009A4C6F"/>
     <w:rsid w:val="009A4FDE"/>
     <w:rsid w:val="009A51D0"/>
     <w:rsid w:val="009A7B86"/>
     <w:rsid w:val="009C0F31"/>
+    <w:rsid w:val="009C18A4"/>
+    <w:rsid w:val="009C1E0E"/>
     <w:rsid w:val="009C2B67"/>
     <w:rsid w:val="009C38E8"/>
     <w:rsid w:val="009C5051"/>
     <w:rsid w:val="009C52B1"/>
     <w:rsid w:val="009C61A6"/>
     <w:rsid w:val="009C6229"/>
-    <w:rsid w:val="009C793B"/>
     <w:rsid w:val="009D1AD6"/>
+    <w:rsid w:val="009D6A19"/>
     <w:rsid w:val="009D6A5E"/>
     <w:rsid w:val="009D7B25"/>
     <w:rsid w:val="009D7EF0"/>
+    <w:rsid w:val="009E4DC2"/>
     <w:rsid w:val="009F2AC6"/>
     <w:rsid w:val="009F38FB"/>
-    <w:rsid w:val="009F5F33"/>
+    <w:rsid w:val="009F4C48"/>
+    <w:rsid w:val="009F5CA5"/>
+    <w:rsid w:val="00A00143"/>
+    <w:rsid w:val="00A1068A"/>
     <w:rsid w:val="00A118D8"/>
     <w:rsid w:val="00A11C77"/>
-    <w:rsid w:val="00A1387A"/>
     <w:rsid w:val="00A13A71"/>
     <w:rsid w:val="00A16183"/>
+    <w:rsid w:val="00A16DF3"/>
     <w:rsid w:val="00A177C7"/>
     <w:rsid w:val="00A20FD6"/>
     <w:rsid w:val="00A2108E"/>
     <w:rsid w:val="00A22920"/>
     <w:rsid w:val="00A22B78"/>
-    <w:rsid w:val="00A23CD7"/>
     <w:rsid w:val="00A2670B"/>
     <w:rsid w:val="00A27C03"/>
     <w:rsid w:val="00A30AE8"/>
     <w:rsid w:val="00A32406"/>
     <w:rsid w:val="00A32BF1"/>
     <w:rsid w:val="00A40190"/>
     <w:rsid w:val="00A401C4"/>
     <w:rsid w:val="00A4086F"/>
+    <w:rsid w:val="00A44330"/>
     <w:rsid w:val="00A46AD1"/>
     <w:rsid w:val="00A476E3"/>
     <w:rsid w:val="00A51BC6"/>
-    <w:rsid w:val="00A520D0"/>
     <w:rsid w:val="00A538A3"/>
-    <w:rsid w:val="00A57EA4"/>
+    <w:rsid w:val="00A5788E"/>
     <w:rsid w:val="00A640C6"/>
     <w:rsid w:val="00A643CF"/>
+    <w:rsid w:val="00A6624A"/>
     <w:rsid w:val="00A7165A"/>
+    <w:rsid w:val="00A723B7"/>
     <w:rsid w:val="00A738F0"/>
     <w:rsid w:val="00A73FCD"/>
     <w:rsid w:val="00A76360"/>
     <w:rsid w:val="00A77512"/>
     <w:rsid w:val="00A80877"/>
+    <w:rsid w:val="00A80DB9"/>
     <w:rsid w:val="00A82617"/>
+    <w:rsid w:val="00A842ED"/>
     <w:rsid w:val="00A851EA"/>
     <w:rsid w:val="00A8548C"/>
     <w:rsid w:val="00A856B5"/>
     <w:rsid w:val="00A858C5"/>
     <w:rsid w:val="00A8707F"/>
     <w:rsid w:val="00A93215"/>
     <w:rsid w:val="00A932B0"/>
     <w:rsid w:val="00A937DF"/>
     <w:rsid w:val="00A94369"/>
     <w:rsid w:val="00A950D5"/>
     <w:rsid w:val="00AA00A4"/>
     <w:rsid w:val="00AA1AF4"/>
     <w:rsid w:val="00AA2A75"/>
     <w:rsid w:val="00AA5DA5"/>
     <w:rsid w:val="00AB35DF"/>
     <w:rsid w:val="00AB67EF"/>
     <w:rsid w:val="00AC0393"/>
     <w:rsid w:val="00AC259F"/>
     <w:rsid w:val="00AC3E3B"/>
     <w:rsid w:val="00AC484C"/>
     <w:rsid w:val="00AC64FC"/>
-    <w:rsid w:val="00AD28DF"/>
-    <w:rsid w:val="00AD2E7A"/>
     <w:rsid w:val="00AD6662"/>
     <w:rsid w:val="00AE121A"/>
     <w:rsid w:val="00AE41F9"/>
     <w:rsid w:val="00AE553C"/>
+    <w:rsid w:val="00AF1188"/>
     <w:rsid w:val="00AF1194"/>
     <w:rsid w:val="00AF283E"/>
     <w:rsid w:val="00AF2C80"/>
     <w:rsid w:val="00AF4655"/>
     <w:rsid w:val="00AF509E"/>
+    <w:rsid w:val="00AF6CCF"/>
     <w:rsid w:val="00AF7BE2"/>
     <w:rsid w:val="00B0103B"/>
     <w:rsid w:val="00B0163B"/>
     <w:rsid w:val="00B04D10"/>
     <w:rsid w:val="00B07126"/>
     <w:rsid w:val="00B07A32"/>
+    <w:rsid w:val="00B11784"/>
     <w:rsid w:val="00B21971"/>
     <w:rsid w:val="00B21F89"/>
     <w:rsid w:val="00B22069"/>
-    <w:rsid w:val="00B27BEF"/>
     <w:rsid w:val="00B32167"/>
     <w:rsid w:val="00B36F45"/>
     <w:rsid w:val="00B40CA5"/>
-    <w:rsid w:val="00B41C8F"/>
     <w:rsid w:val="00B425C2"/>
     <w:rsid w:val="00B42712"/>
     <w:rsid w:val="00B439B9"/>
     <w:rsid w:val="00B43E6A"/>
     <w:rsid w:val="00B444D4"/>
-    <w:rsid w:val="00B473D2"/>
     <w:rsid w:val="00B50A9C"/>
     <w:rsid w:val="00B50C12"/>
     <w:rsid w:val="00B50DBD"/>
-    <w:rsid w:val="00B54552"/>
-    <w:rsid w:val="00B57CF1"/>
+    <w:rsid w:val="00B527FB"/>
+    <w:rsid w:val="00B564FE"/>
     <w:rsid w:val="00B61F4F"/>
     <w:rsid w:val="00B6470E"/>
+    <w:rsid w:val="00B65891"/>
+    <w:rsid w:val="00B65E83"/>
     <w:rsid w:val="00B66357"/>
     <w:rsid w:val="00B669F3"/>
+    <w:rsid w:val="00B66F3E"/>
+    <w:rsid w:val="00B678B9"/>
     <w:rsid w:val="00B711B7"/>
     <w:rsid w:val="00B72B1A"/>
     <w:rsid w:val="00B76245"/>
     <w:rsid w:val="00B7625D"/>
     <w:rsid w:val="00B82B71"/>
     <w:rsid w:val="00B849B0"/>
+    <w:rsid w:val="00B8576D"/>
     <w:rsid w:val="00B87498"/>
     <w:rsid w:val="00B92D32"/>
     <w:rsid w:val="00B937F4"/>
     <w:rsid w:val="00B9461D"/>
     <w:rsid w:val="00BA6701"/>
     <w:rsid w:val="00BA6DA2"/>
     <w:rsid w:val="00BA760C"/>
     <w:rsid w:val="00BA79AD"/>
     <w:rsid w:val="00BB3F51"/>
     <w:rsid w:val="00BB4010"/>
+    <w:rsid w:val="00BB4CBB"/>
     <w:rsid w:val="00BC0372"/>
     <w:rsid w:val="00BC06AC"/>
     <w:rsid w:val="00BC2840"/>
     <w:rsid w:val="00BC4B2B"/>
     <w:rsid w:val="00BC4EBF"/>
     <w:rsid w:val="00BD0368"/>
+    <w:rsid w:val="00BD0D27"/>
     <w:rsid w:val="00BD1624"/>
-    <w:rsid w:val="00BD2AF0"/>
     <w:rsid w:val="00BD3326"/>
     <w:rsid w:val="00BD6947"/>
     <w:rsid w:val="00BD794E"/>
+    <w:rsid w:val="00BE0BED"/>
     <w:rsid w:val="00BE673F"/>
     <w:rsid w:val="00BE67A7"/>
+    <w:rsid w:val="00BF0A95"/>
     <w:rsid w:val="00BF40F4"/>
     <w:rsid w:val="00BF449B"/>
     <w:rsid w:val="00BF5F66"/>
     <w:rsid w:val="00C015F7"/>
     <w:rsid w:val="00C024CA"/>
     <w:rsid w:val="00C026B4"/>
     <w:rsid w:val="00C0514A"/>
     <w:rsid w:val="00C05B93"/>
     <w:rsid w:val="00C06FD5"/>
+    <w:rsid w:val="00C11402"/>
     <w:rsid w:val="00C13B63"/>
     <w:rsid w:val="00C17119"/>
     <w:rsid w:val="00C22958"/>
     <w:rsid w:val="00C24C3D"/>
     <w:rsid w:val="00C250F3"/>
     <w:rsid w:val="00C3241F"/>
     <w:rsid w:val="00C3691B"/>
+    <w:rsid w:val="00C3696C"/>
+    <w:rsid w:val="00C36B37"/>
     <w:rsid w:val="00C47A8A"/>
     <w:rsid w:val="00C511B9"/>
+    <w:rsid w:val="00C52D3E"/>
     <w:rsid w:val="00C544DB"/>
     <w:rsid w:val="00C54F93"/>
     <w:rsid w:val="00C57856"/>
     <w:rsid w:val="00C57E30"/>
     <w:rsid w:val="00C60629"/>
     <w:rsid w:val="00C6365E"/>
-    <w:rsid w:val="00C64B55"/>
     <w:rsid w:val="00C67150"/>
     <w:rsid w:val="00C70289"/>
-    <w:rsid w:val="00C71255"/>
     <w:rsid w:val="00C71644"/>
     <w:rsid w:val="00C716D6"/>
-    <w:rsid w:val="00C73900"/>
     <w:rsid w:val="00C746D2"/>
+    <w:rsid w:val="00C747A0"/>
+    <w:rsid w:val="00C755BC"/>
     <w:rsid w:val="00C75B2E"/>
     <w:rsid w:val="00C76EC8"/>
     <w:rsid w:val="00C779B1"/>
     <w:rsid w:val="00C77C20"/>
+    <w:rsid w:val="00C83618"/>
     <w:rsid w:val="00C8425B"/>
     <w:rsid w:val="00C92EDF"/>
     <w:rsid w:val="00C95AD1"/>
     <w:rsid w:val="00C97F02"/>
     <w:rsid w:val="00CA161B"/>
     <w:rsid w:val="00CA1B36"/>
     <w:rsid w:val="00CA644F"/>
     <w:rsid w:val="00CA71C5"/>
     <w:rsid w:val="00CB67B4"/>
     <w:rsid w:val="00CC3895"/>
     <w:rsid w:val="00CC7E2B"/>
+    <w:rsid w:val="00CD0A9E"/>
     <w:rsid w:val="00CD3194"/>
+    <w:rsid w:val="00CD3282"/>
     <w:rsid w:val="00CD368D"/>
     <w:rsid w:val="00CD41FA"/>
     <w:rsid w:val="00CE0113"/>
     <w:rsid w:val="00CE501F"/>
     <w:rsid w:val="00CE5186"/>
     <w:rsid w:val="00CE5F1A"/>
     <w:rsid w:val="00CF0598"/>
-    <w:rsid w:val="00CF0684"/>
     <w:rsid w:val="00CF1CB5"/>
     <w:rsid w:val="00CF2B9C"/>
     <w:rsid w:val="00CF3744"/>
     <w:rsid w:val="00D04A06"/>
     <w:rsid w:val="00D04A47"/>
     <w:rsid w:val="00D04EC3"/>
     <w:rsid w:val="00D143D5"/>
-    <w:rsid w:val="00D2280F"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00D3275A"/>
+    <w:rsid w:val="00D20F43"/>
+    <w:rsid w:val="00D270AA"/>
     <w:rsid w:val="00D332B5"/>
-    <w:rsid w:val="00D42A63"/>
+    <w:rsid w:val="00D4187F"/>
     <w:rsid w:val="00D42F0C"/>
     <w:rsid w:val="00D45DEE"/>
     <w:rsid w:val="00D465BF"/>
     <w:rsid w:val="00D477A5"/>
     <w:rsid w:val="00D50784"/>
     <w:rsid w:val="00D51C77"/>
     <w:rsid w:val="00D51E13"/>
     <w:rsid w:val="00D53197"/>
+    <w:rsid w:val="00D60704"/>
+    <w:rsid w:val="00D73B6A"/>
     <w:rsid w:val="00D75981"/>
     <w:rsid w:val="00D76584"/>
     <w:rsid w:val="00D9256D"/>
     <w:rsid w:val="00D92C98"/>
     <w:rsid w:val="00D9410D"/>
     <w:rsid w:val="00D947BA"/>
-    <w:rsid w:val="00DA227F"/>
-    <w:rsid w:val="00DA4F71"/>
     <w:rsid w:val="00DA524D"/>
     <w:rsid w:val="00DA612D"/>
-    <w:rsid w:val="00DB0F96"/>
+    <w:rsid w:val="00DB3912"/>
     <w:rsid w:val="00DB3C2B"/>
     <w:rsid w:val="00DB5937"/>
     <w:rsid w:val="00DB62B9"/>
-    <w:rsid w:val="00DB7FB5"/>
     <w:rsid w:val="00DC2740"/>
     <w:rsid w:val="00DC55EB"/>
-    <w:rsid w:val="00DC6403"/>
-    <w:rsid w:val="00DC681F"/>
     <w:rsid w:val="00DD1584"/>
     <w:rsid w:val="00DD26CE"/>
     <w:rsid w:val="00DD706C"/>
     <w:rsid w:val="00DD7177"/>
     <w:rsid w:val="00DE4A8A"/>
     <w:rsid w:val="00DE581C"/>
     <w:rsid w:val="00DE62BC"/>
     <w:rsid w:val="00DE6481"/>
     <w:rsid w:val="00DF5E55"/>
     <w:rsid w:val="00E01018"/>
     <w:rsid w:val="00E05B09"/>
     <w:rsid w:val="00E07DD1"/>
     <w:rsid w:val="00E169B3"/>
+    <w:rsid w:val="00E2221A"/>
     <w:rsid w:val="00E22AC9"/>
     <w:rsid w:val="00E24CE3"/>
     <w:rsid w:val="00E2570A"/>
     <w:rsid w:val="00E257CC"/>
+    <w:rsid w:val="00E258B7"/>
     <w:rsid w:val="00E2734F"/>
+    <w:rsid w:val="00E31501"/>
     <w:rsid w:val="00E371B7"/>
     <w:rsid w:val="00E444C3"/>
     <w:rsid w:val="00E46004"/>
-    <w:rsid w:val="00E46066"/>
     <w:rsid w:val="00E465F6"/>
+    <w:rsid w:val="00E50753"/>
     <w:rsid w:val="00E52261"/>
     <w:rsid w:val="00E57C43"/>
     <w:rsid w:val="00E672A6"/>
     <w:rsid w:val="00E678BE"/>
-    <w:rsid w:val="00E71496"/>
     <w:rsid w:val="00E72942"/>
-    <w:rsid w:val="00E73AA8"/>
     <w:rsid w:val="00E752E2"/>
     <w:rsid w:val="00E77951"/>
     <w:rsid w:val="00E77BE5"/>
     <w:rsid w:val="00E80DA0"/>
     <w:rsid w:val="00E81F6B"/>
     <w:rsid w:val="00E823D2"/>
+    <w:rsid w:val="00E83519"/>
+    <w:rsid w:val="00E86472"/>
     <w:rsid w:val="00E90753"/>
     <w:rsid w:val="00E93706"/>
+    <w:rsid w:val="00E97965"/>
     <w:rsid w:val="00EA1F6C"/>
     <w:rsid w:val="00EA4366"/>
     <w:rsid w:val="00EA7762"/>
     <w:rsid w:val="00EB2528"/>
-    <w:rsid w:val="00EC1FF5"/>
     <w:rsid w:val="00EC3063"/>
     <w:rsid w:val="00EC442C"/>
-    <w:rsid w:val="00EC7746"/>
+    <w:rsid w:val="00ED37FE"/>
+    <w:rsid w:val="00ED5732"/>
     <w:rsid w:val="00ED5748"/>
     <w:rsid w:val="00ED633C"/>
-    <w:rsid w:val="00ED79B7"/>
     <w:rsid w:val="00EE1584"/>
+    <w:rsid w:val="00EE2DA4"/>
+    <w:rsid w:val="00EE584D"/>
     <w:rsid w:val="00EE5DA5"/>
+    <w:rsid w:val="00EE60EC"/>
+    <w:rsid w:val="00EE7284"/>
     <w:rsid w:val="00EF34A0"/>
     <w:rsid w:val="00EF37DD"/>
     <w:rsid w:val="00EF4F11"/>
-    <w:rsid w:val="00EF6826"/>
     <w:rsid w:val="00EF74DE"/>
     <w:rsid w:val="00F007F3"/>
     <w:rsid w:val="00F00C64"/>
     <w:rsid w:val="00F039B2"/>
     <w:rsid w:val="00F05B4E"/>
     <w:rsid w:val="00F10357"/>
     <w:rsid w:val="00F11470"/>
     <w:rsid w:val="00F11605"/>
     <w:rsid w:val="00F1254B"/>
     <w:rsid w:val="00F12A03"/>
     <w:rsid w:val="00F13B4D"/>
     <w:rsid w:val="00F15CC0"/>
     <w:rsid w:val="00F16A9C"/>
-    <w:rsid w:val="00F207C4"/>
     <w:rsid w:val="00F214E2"/>
     <w:rsid w:val="00F2564E"/>
     <w:rsid w:val="00F261C1"/>
     <w:rsid w:val="00F301F8"/>
     <w:rsid w:val="00F31501"/>
     <w:rsid w:val="00F323C1"/>
+    <w:rsid w:val="00F428EC"/>
     <w:rsid w:val="00F44DC6"/>
     <w:rsid w:val="00F50DDC"/>
-    <w:rsid w:val="00F60B6F"/>
+    <w:rsid w:val="00F51658"/>
     <w:rsid w:val="00F615FB"/>
+    <w:rsid w:val="00F64845"/>
     <w:rsid w:val="00F65D5F"/>
     <w:rsid w:val="00F66903"/>
+    <w:rsid w:val="00F67000"/>
     <w:rsid w:val="00F67AA9"/>
     <w:rsid w:val="00F7204B"/>
     <w:rsid w:val="00F72DEB"/>
     <w:rsid w:val="00F8009C"/>
     <w:rsid w:val="00F8033E"/>
     <w:rsid w:val="00F83776"/>
+    <w:rsid w:val="00F839E8"/>
     <w:rsid w:val="00F85211"/>
-    <w:rsid w:val="00F85C7B"/>
+    <w:rsid w:val="00F85CCE"/>
     <w:rsid w:val="00F862EE"/>
     <w:rsid w:val="00F874C2"/>
+    <w:rsid w:val="00F8775F"/>
     <w:rsid w:val="00F925FA"/>
+    <w:rsid w:val="00F92F19"/>
     <w:rsid w:val="00F93877"/>
-    <w:rsid w:val="00F95CD3"/>
     <w:rsid w:val="00F965F7"/>
     <w:rsid w:val="00F9798D"/>
     <w:rsid w:val="00FA1E93"/>
     <w:rsid w:val="00FA2081"/>
     <w:rsid w:val="00FA60BB"/>
     <w:rsid w:val="00FA63CA"/>
     <w:rsid w:val="00FB0984"/>
+    <w:rsid w:val="00FB20E2"/>
     <w:rsid w:val="00FB2317"/>
+    <w:rsid w:val="00FB24BC"/>
     <w:rsid w:val="00FB2D6C"/>
+    <w:rsid w:val="00FB4F3B"/>
     <w:rsid w:val="00FB78A1"/>
     <w:rsid w:val="00FC0765"/>
-    <w:rsid w:val="00FC0F5E"/>
     <w:rsid w:val="00FC2CFD"/>
     <w:rsid w:val="00FC6786"/>
     <w:rsid w:val="00FC67BC"/>
     <w:rsid w:val="00FC6F89"/>
     <w:rsid w:val="00FD5004"/>
     <w:rsid w:val="00FD695E"/>
     <w:rsid w:val="00FE09D4"/>
     <w:rsid w:val="00FE0AB2"/>
     <w:rsid w:val="00FE0C4D"/>
     <w:rsid w:val="00FE104B"/>
     <w:rsid w:val="00FE2333"/>
-    <w:rsid w:val="00FE2C83"/>
     <w:rsid w:val="00FE41DC"/>
     <w:rsid w:val="00FF3248"/>
     <w:rsid w:val="00FF7693"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="13852157"/>
-  <w15:docId w15:val="{A0990679-C02F-4431-B93A-B31EC32269A5}"/>
+  <w14:docId w14:val="3A0CECAE"/>
+  <w15:docId w15:val="{95B9868D-1FA4-4EC4-9748-C02077A80451}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="2" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:semiHidden="1" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
@@ -33750,51 +11363,51 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:semiHidden/>
-    <w:rsid w:val="00DC2740"/>
+    <w:rsid w:val="00B47003"/>
     <w:pPr>
       <w:spacing w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00B669F3"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:numId w:val="25"/>
       </w:numPr>
       <w:spacing w:before="720" w:after="240"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="28"/>
@@ -34005,56 +11618,57 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RKbas">
     <w:name w:val="RKbas"/>
     <w:link w:val="RKbasChar"/>
     <w:uiPriority w:val="14"/>
     <w:semiHidden/>
-    <w:rsid w:val="00181DAB"/>
+    <w:rsid w:val="00B47003"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Brdtext">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtextmedindrag"/>
     <w:link w:val="BrdtextChar"/>
     <w:qFormat/>
     <w:rsid w:val="006E0779"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2268"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="both"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
@@ -34217,267 +11831,275 @@
     <w:name w:val="Rubrik 1 utan numrering"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Rubrik1utannumreringChar"/>
     <w:uiPriority w:val="14"/>
     <w:qFormat/>
     <w:rsid w:val="001166EB"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="907"/>
       </w:tabs>
       <w:spacing w:before="720" w:after="240"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="30"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RKbasChar">
     <w:name w:val="RKbas Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="RKbas"/>
     <w:uiPriority w:val="14"/>
     <w:semiHidden/>
-    <w:rsid w:val="000A6F2D"/>
+    <w:rsid w:val="00B47003"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1utannumreringChar">
     <w:name w:val="Rubrik 1 utan numrering Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Rubrik1utannumrering"/>
     <w:uiPriority w:val="14"/>
     <w:rsid w:val="001166EB"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="30"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik2utannumrering">
     <w:name w:val="Rubrik 2 utan numrering"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Rubrik2utannumreringChar"/>
     <w:uiPriority w:val="14"/>
     <w:qFormat/>
     <w:rsid w:val="001166EB"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="907"/>
       </w:tabs>
       <w:spacing w:before="480" w:after="160"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2utannumreringChar">
     <w:name w:val="Rubrik 2 utan numrering Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Rubrik2utannumrering"/>
     <w:uiPriority w:val="14"/>
     <w:rsid w:val="001166EB"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik3utannumrering">
     <w:name w:val="Rubrik 3 utan numrering"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Rubrik3utannumreringChar"/>
     <w:uiPriority w:val="14"/>
     <w:qFormat/>
     <w:rsid w:val="001166EB"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="907"/>
       </w:tabs>
       <w:spacing w:before="400" w:after="120"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3utannumreringChar">
     <w:name w:val="Rubrik 3 utan numrering Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Rubrik3utannumrering"/>
     <w:uiPriority w:val="14"/>
     <w:rsid w:val="001166EB"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
+      <w:kern w:val="18"/>
       <w:sz w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik4utannumrering">
     <w:name w:val="Rubrik 4 utan numrering"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Rubrik4utannumreringChar"/>
     <w:uiPriority w:val="14"/>
     <w:qFormat/>
     <w:rsid w:val="001166EB"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="907"/>
       </w:tabs>
       <w:spacing w:before="320" w:after="80" w:line="210" w:lineRule="exact"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4utannumreringChar">
     <w:name w:val="Rubrik 4 utan numrering Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Rubrik4utannumrering"/>
     <w:uiPriority w:val="14"/>
     <w:rsid w:val="001166EB"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
+      <w:kern w:val="18"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik5utannumrering">
     <w:name w:val="Rubrik 5 utan numrering"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Rubrik5utannumreringChar"/>
     <w:uiPriority w:val="14"/>
     <w:qFormat/>
     <w:rsid w:val="001166EB"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="907"/>
       </w:tabs>
       <w:spacing w:before="240" w:after="80" w:line="210" w:lineRule="exact"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5utannumreringChar">
     <w:name w:val="Rubrik 5 utan numrering Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Rubrik5utannumrering"/>
     <w:uiPriority w:val="14"/>
     <w:rsid w:val="001166EB"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:i/>
+      <w:kern w:val="18"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FigurRubrik">
     <w:name w:val="Figur Rubrik"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="FigurUnderrubrik"/>
     <w:link w:val="FigurRubrikChar"/>
     <w:rsid w:val="00E81F6B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:tabs>
         <w:tab w:val="left" w:pos="1134"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="260" w:after="80"/>
       <w:ind w:left="1134" w:hanging="1134"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic" w:cs="Times New Roman"/>
       <w:b/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FigurRubrikChar">
     <w:name w:val="Figur Rubrik Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="FigurRubrik"/>
     <w:rsid w:val="00E81F6B"/>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic" w:cs="Times New Roman"/>
       <w:b/>
+      <w:kern w:val="18"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FigurUnderrubrik">
     <w:name w:val="Figur Underrubrik"/>
     <w:basedOn w:val="RKbas"/>
     <w:link w:val="FigurUnderrubrikChar"/>
     <w:rsid w:val="00E81F6B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:tabs>
         <w:tab w:val="right" w:pos="5897"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="100" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="1134"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic" w:cs="Times New Roman"/>
       <w:sz w:val="17"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FigurUnderrubrikChar">
     <w:name w:val="Figur Underrubrik Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="FigurUnderrubrik"/>
     <w:rsid w:val="00E81F6B"/>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic" w:cs="Times New Roman"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="17"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Fotnotstext">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="RKbas"/>
     <w:link w:val="FotnotstextChar"/>
     <w:uiPriority w:val="4"/>
     <w:rsid w:val="00113CC6"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FotnotstextChar">
     <w:name w:val="Fotnotstext Char"/>
@@ -34496,50 +12118,51 @@
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="4"/>
     <w:semiHidden/>
     <w:rsid w:val="00113CC6"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bilagarubrik">
     <w:name w:val="Bilaga rubrik"/>
     <w:basedOn w:val="Proprubrik"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="BilagarubrikChar"/>
     <w:rsid w:val="001166EB"/>
     <w:pPr>
       <w:spacing w:after="240"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BilagarubrikChar">
     <w:name w:val="Bilaga rubrik Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Bilagarubrik"/>
     <w:rsid w:val="001166EB"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Proprubrik">
     <w:name w:val="Prop. rubrik"/>
     <w:basedOn w:val="Brdtext"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="ProprubrikChar"/>
     <w:semiHidden/>
     <w:rsid w:val="001166EB"/>
     <w:pPr>
       <w:jc w:val="left"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="30"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ProprubrikChar">
     <w:name w:val="Prop. rubrik Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="Proprubrik"/>
     <w:semiHidden/>
     <w:rsid w:val="001166EB"/>
@@ -34558,217 +12181,223 @@
     <w:pPr>
       <w:keepLines/>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="40" w:line="160" w:lineRule="exact"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic CondEighteen" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic CondEighteen" w:cs="Times New Roman"/>
       <w:spacing w:val="4"/>
       <w:sz w:val="14"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TabellFotnotChar">
     <w:name w:val="Tabell Fotnot Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="TabellFotnot"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00574F50"/>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic CondEighteen" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic CondEighteen" w:cs="Times New Roman"/>
       <w:spacing w:val="4"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="14"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabellHuvud">
     <w:name w:val="Tabell Huvud"/>
     <w:basedOn w:val="RKbas"/>
     <w:link w:val="TabellHuvudChar"/>
     <w:qFormat/>
     <w:rsid w:val="00474983"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="20" w:after="20" w:line="220" w:lineRule="exact"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic CondEighteen" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic CondEighteen" w:cs="Times New Roman"/>
       <w:b/>
       <w:spacing w:val="4"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TabellHuvudChar">
     <w:name w:val="Tabell Huvud Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="TabellHuvud"/>
     <w:rsid w:val="00474983"/>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic CondEighteen" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic CondEighteen" w:cs="Times New Roman"/>
       <w:b/>
       <w:spacing w:val="4"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabellRader">
     <w:name w:val="Tabell Rader"/>
     <w:basedOn w:val="RKbas"/>
     <w:link w:val="TabellRaderChar"/>
     <w:qFormat/>
     <w:rsid w:val="00652B2E"/>
     <w:pPr>
       <w:keepLines/>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="20" w:after="20" w:line="220" w:lineRule="exact"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic CondEighteen" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic CondEighteen" w:cs="Times New Roman"/>
       <w:spacing w:val="4"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TabellRaderChar">
     <w:name w:val="Tabell Rader Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="TabellRader"/>
     <w:rsid w:val="00652B2E"/>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic CondEighteen" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic CondEighteen" w:cs="Times New Roman"/>
       <w:spacing w:val="4"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabellRubrik">
     <w:name w:val="Tabell Rubrik"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="FigurUnderrubrik"/>
     <w:link w:val="TabellRubrikChar"/>
     <w:qFormat/>
     <w:rsid w:val="00285A6F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:tabs>
         <w:tab w:val="left" w:pos="1134"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="260" w:after="80"/>
       <w:ind w:left="1134" w:hanging="1134"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic" w:cs="Times New Roman"/>
       <w:b/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TabellRubrikChar">
     <w:name w:val="Tabell Rubrik Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="TabellRubrik"/>
     <w:rsid w:val="00285A6F"/>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic" w:cs="Times New Roman"/>
       <w:b/>
+      <w:kern w:val="18"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabellSlutsumma">
     <w:name w:val="Tabell Slutsumma"/>
     <w:basedOn w:val="TabellRader"/>
     <w:link w:val="TabellSlutsummaChar"/>
     <w:qFormat/>
     <w:rsid w:val="005F2844"/>
     <w:pPr>
       <w:keepNext/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TabellSlutsummaChar">
     <w:name w:val="Tabell Slutsumma Char"/>
     <w:basedOn w:val="TabellRaderChar"/>
     <w:link w:val="TabellSlutsumma"/>
     <w:rsid w:val="005F2844"/>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic CondEighteen" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic CondEighteen" w:cs="Times New Roman"/>
       <w:b/>
       <w:spacing w:val="4"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabellUnderrubrik">
     <w:name w:val="Tabell Underrubrik"/>
     <w:basedOn w:val="TabellRubrik"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="TabellUnderrubrikChar"/>
     <w:qFormat/>
     <w:rsid w:val="00285A6F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="1134"/>
       </w:tabs>
       <w:spacing w:before="0" w:after="100" w:line="200" w:lineRule="exact"/>
       <w:ind w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
       <w:sz w:val="17"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TabellUnderrubrikChar">
     <w:name w:val="Tabell Underrubrik Char"/>
     <w:basedOn w:val="TabellRubrikChar"/>
     <w:link w:val="TabellUnderrubrik"/>
     <w:rsid w:val="00285A6F"/>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic" w:cs="Times New Roman"/>
       <w:b w:val="0"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="17"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:semiHidden/>
     <w:rsid w:val="00F8009C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:semiHidden/>
     <w:rsid w:val="000A6F2D"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
@@ -34805,129 +12434,132 @@
     <w:link w:val="ProphuvudrubrikChar"/>
     <w:semiHidden/>
     <w:rsid w:val="001166EB"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="38"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ProphuvudrubrikChar">
     <w:name w:val="Prop. huvudrubrik Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Prophuvudrubrik"/>
     <w:semiHidden/>
     <w:rsid w:val="001166EB"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="38"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Propnamnunderskrift1">
     <w:name w:val="Prop. namnunderskrift 1"/>
     <w:basedOn w:val="RKbas"/>
     <w:link w:val="Propnamnunderskrift1Char"/>
     <w:semiHidden/>
     <w:rsid w:val="0068579B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2693"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240" w:after="290"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Propnamnunderskrift1Char">
     <w:name w:val="Prop. namnunderskrift 1 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Propnamnunderskrift1"/>
     <w:semiHidden/>
     <w:rsid w:val="007648F2"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
+      <w:kern w:val="18"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Propnamnunderskrift2">
     <w:name w:val="Prop. namnunderskrift 2"/>
     <w:basedOn w:val="RKbas"/>
     <w:link w:val="Propnamnunderskrift2Char"/>
     <w:semiHidden/>
     <w:rsid w:val="00FE2333"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2693"/>
         <w:tab w:val="left" w:pos="7474"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:ind w:right="-2268"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Propnamnunderskrift2Char">
     <w:name w:val="Prop. namnunderskrift 2 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Propnamnunderskrift2"/>
     <w:semiHidden/>
     <w:rsid w:val="007648F2"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
+      <w:kern w:val="18"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Proprdatablad">
     <w:name w:val="Prop. rdatablad"/>
     <w:basedOn w:val="Proprubrik"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="ProprdatabladChar"/>
     <w:semiHidden/>
     <w:rsid w:val="0081778B"/>
     <w:pPr>
       <w:spacing w:after="80"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ProprdatabladChar">
     <w:name w:val="Prop. rdatablad Char"/>
     <w:basedOn w:val="ProprubrikChar"/>
     <w:link w:val="Proprdatablad"/>
     <w:semiHidden/>
     <w:rsid w:val="007648F2"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="20"/>
@@ -34961,272 +12593,279 @@
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="00B07A32"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:spacing w:before="100"/>
       <w:ind w:left="397" w:right="510" w:hanging="397"/>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll1Char">
     <w:name w:val="Innehåll 1 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll1"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="00BD3326"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:noProof/>
+      <w:kern w:val="18"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll2Char"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="00B07A32"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:ind w:left="1134" w:right="510" w:hanging="737"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll2Char">
     <w:name w:val="Innehåll 2 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll2"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="00B07A32"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
+      <w:kern w:val="18"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll3Char"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="00B07A32"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:ind w:left="1985" w:right="510" w:hanging="851"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll3Char">
     <w:name w:val="Innehåll 3 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll3"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="00B07A32"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
+      <w:kern w:val="18"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Innehllsfrteckning">
     <w:name w:val="Innehållsförteckning"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="InnehllsfrteckningChar"/>
     <w:semiHidden/>
     <w:rsid w:val="00FC67BC"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="520" w:after="280"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="InnehllsfrteckningChar">
     <w:name w:val="Innehållsförteckning Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehllsfrteckning"/>
     <w:semiHidden/>
     <w:rsid w:val="00FC67BC"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00876795"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll4Char"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="00AF2C80"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="8"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1134"/>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:spacing w:before="100"/>
       <w:ind w:left="1134" w:right="510" w:hanging="1134"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll4Char">
     <w:name w:val="Innehåll 4 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll4"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="00203904"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll5Char"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="00465E66"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="510"/>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:spacing w:before="100"/>
       <w:ind w:left="851" w:right="510" w:hanging="851"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll5Char">
     <w:name w:val="Innehåll 5 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll5"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="007064DA"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll6">
     <w:name w:val="toc 6"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll6Char"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="00465E66"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="510"/>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:spacing w:before="100"/>
       <w:ind w:left="851" w:right="510" w:hanging="851"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll6Char">
     <w:name w:val="Innehåll 6 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll6"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="007064DA"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009D1AD6"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
     <w:name w:val="Ballongtext Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Ballongtext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009D1AD6"/>
     <w:rPr>
@@ -35910,66 +13549,104 @@
     <w:rsid w:val="00E752E2"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="2" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:ind w:left="113" w:right="113"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik4efterram">
     <w:name w:val="Rubrik 4 efter ram"/>
     <w:basedOn w:val="Rubrik4utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
     <w:rsid w:val="00E752E2"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik5efterram">
     <w:name w:val="Rubrik 5 efter ram"/>
     <w:basedOn w:val="Rubrik5utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
     <w:rsid w:val="00E752E2"/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C3696C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="480314917">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1686979978">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer14.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer16.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer18.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header20.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header24.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer27.xml"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer28.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header13.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header15.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer19.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header22.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer26.xml"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer30.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header17.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header21.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header23.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer15.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header19.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer23.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer25.xml"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header29.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header14.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer17.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer21.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header25.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header27.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item8.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header18.xml"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer29.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header16.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer22.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header26.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer13.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer20.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer24.xml"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header28.xml"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="https://dhs.sp.regeringskansliet.se/yta/ju-L4/Propositioner/Forms/Prop-samling/Prop-samling.dotx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -36237,248 +13914,277 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps7.xml"/></Relationships>
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<dokumentvärden xmlns="http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd">
+  <departementsnamn>Socialdepartementet</departementsnamn>
+  <logos>
+    <logo id="26">AQAAAHQAAACnAAAAXQAAANsAAAC7AAAAYxQAAFoLAAC8GgAA1BYAACBFTUYAAAEAWA4AAF8AAAAEAAAADQAAAFgAAAAAAAAAAAQAAAADAABAAQAA8AAAAEEAZABvAGIAZQAgAFMAeQBzAHQAZQBtAHMAAAARAAAADAAAAAgAAAASAAAADAAAAAEAAAAKAAAAEAAAAAAAAAAAAAAADAAAABAAAAAAAAAAAAAAAAkAAAAQAAAA1AEAAE4DAAALAAAAEAAAAJwAAAAaAQAAEwAAAAwAAAACAAAAJwAAABgAAAABAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAABAAAAXwAAADQAAAACAAAALAAAAAAAAAAsAAAAAAAAAAAiAQACAAAAAAAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAgAAADoAAAAMAAAACgAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAFAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAABbAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjAV8AAAA0AAAAAgAAACwAAAAAAAAALAAAAAAAAAAAIgEAAgAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAIAAAAoAAAADAAAAAMAAAAnAAAAGAAAAAMAAAABAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAEAAABaAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjARMAAAAMAAAAAgAAACcAAAAYAAAAAQAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAQAAACgAAAAMAAAAAwAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAAIgEAAwAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAAA6AAAADAAAAAoAAABfAAAANAAAAAIAAAAsAAAAAAAAACwAAAAAAAAABQAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAADAAAAWwAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAFfAAAANAAAAAMAAAAsAAAAAAAAACwAAAAAAAAAACIBAAMAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAADAAAAKAAAAAwAAAACAAAAJwAAABgAAAACAAAAAQAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAABAAAAWgAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAE6AAAADAAAAAoAAAA7AAAACAAAABsAAAAQAAAATAIAAC0BAABYAAAATAAAAL0AAABgAAAAxQAAAGgAAAAMAAAATAIxAUgCNQFDAjUBPgI1AToCMgE6Ai0BOgIoAT4CJAFDAiQBSAIkAUwCKAFMAi0BPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAABDAgAAWgEAAFgAAADoAAAAqAAAAGYAAADaAAAAdQAAADMAAABLAloBSwJaAUsCWgFLAkwBSAJAAUgCQAFWAkkBWwJbAVsCWwFrAlsBawJbAWsCWwFkAkoBVQJBAVUCQQFvAkgBewJaAXsCWgGKAloBigJaAYoCWgFuAjUBQwI4AUMCOAFDAjgBQwI4AUMCOAFDAjgBGAI1AfwBWgELAloBCwJaAQsCWgELAloBFwJIATACQQEwAkEBIgJKARsCWwErAlsBKwJbASsCWwErAlsBMAJJAT4CQAE+AkABOwJMATwCWgFDAloBQwJaAUMCWgE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAEMCAACOAQAAWAAAAJgCAACmAAAAcgAAANsAAACGAAAAnwAAAIcCjgGHAo4BhwKOAYkCcwGPAl8BjwJfAYECWgGEAmYBhAJmAYQCZgGBAmUBfwJmAX0CZgF6AmgBegJtAXsCcQF+AnIBgAJyAYQCcwGGAnABhgJwAYYCcAGGAnsBeAJ7AWoCewFpAnEBaQJxAWkCcQFrAnMBbgJyAXACcgF0AnEBdAJtAXUCagF0AmgBcgJnAXACZQFsAmYBbAJmAWwCZgFuAl4BZgJeAV4CXgFgAmYBYAJmAWACZgFeAmYBWwJnAVkCZwFXAmkBVwJtAVgCcQFbAnIBXQJyAWACcgFjAnABYwJwAWMCcAFjAnsBUwJ7AUUCewFGAnABRgJwAUYCcAFHAnIBSgJyAUwCcwFPAnIBUAJvAVECbAFRAmkBTwJoAU0CZQFIAmYBSAJmAUoCXgFDAl4BQwJeAUMCXgFDAl4BQwJeAUMCXgE8Al4BPQJmAT0CZgE5AmUBNwJoATUCaQE0AmwBNQJvATYCcgE5AnMBPAJyAT4CcgFAAnABQAJwAUACcAFBAnsBMwJ7ASMCewEjAnABIwJwASMCcAEmAnIBKQJyASsCcgEuAnEBLgJtAS8CaQEtAmcBKwJnASgCZgEmAmYBJgJmASYCZgEoAl4BIAJeARgCXgEaAmYBGgJmARoCZgEWAmUBFAJnARICaAERAmoBEQJtARICcQEVAnIBFwJyARsCcwEcAnEBHAJxARwCcQEcAnsBDgJ7AQACewEAAnABAAJwAQACcAECAnMBBQJyAQgCcgELAnEBCwJtAQsCaAEJAmYBBwJmAQUCZQECAmYBAgJmAQICZgEEAloB9gFfAfYBXwH9AXMB/wGOAUMCjgFDAo4BQwKOAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAC8CAABYAAAAoAAAAKgAAACHAAAA2gAAALsAAAAhAAAAQwIvAnECJwJ8AiICggIfAowCHQKMAgkCjALxAYwC1wGMAtcBjAKXAYwClwGMApcBQwKXAUMClwFDApcBQwKXAUMClwFDApcB+gGXAfoBlwH6AZcB+gHXAfoB1wH6AdcB+gHXAfoB8AH6AQkC+gEdAgQCHwIKAiICFAInAkMCLwJDAi8CPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAAAiAgAA0gEAAFgAAAAwAQAArAAAAIwAAADAAAAAnAAAAEUAAAA5AtIBOQLSATkC0gE+AqkBPgKpAT4CqQE2AqcBNwKvATcCrwEwAq8BMAK0ATACtAEwArQBMAK3ATICuAE0AroBOAK5ATgCuQE4ArkBNwLCAS4CwgElAsIBJAK5ASQCuQEkArkBJwK6ASgCuQEpArkBLAK4ASwCtAEtAq8BJwKvAScCrwEoAqgBIgKoASICqAEiAqgBHAKoAR4CrwEeAq8BGAKvARgCtAEYArgBGwK5ARwCuQEeAroBIAK5ASACuQEgArkBHwLCARYCwgENAsIBDQK5AQ0CuQENArkBEQK6ARICuAEUArcBFAK0ARQCtAEUArQBFAKvAQ4CrwEOAq8BDgKnAQcCqQEMAtIBDALSAQwC0gE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAGUCAADSAQAAWAAAADABAADCAAAAjAAAANYAAACcAAAARQAAAE8C0gFPAtIBTwLSAUkCqQFJAqkBSQKpAVECpwFQAq8BUAKvAVcCrwFXArQBVwK0AVcCtAFXArcBVQK4AVMCugFPArkBTwK5AU8CuQFQAsIBWQLCAWICwgFjArkBYwK5AWMCuQFgAroBXwK5AV4CuQFbArgBWwK0AVsCrwFgAq8BYAKvAV8CqAFlAqgBZQKoAWUCqAFrAqgBaQKvAWkCrwFvAq8BbwK0AW8CuAFsArkBawK5AWkCugFnArkBZwK5AWcCuQFoAsIBcQLCAXoCwgF6ArkBegK5AXoCuQF3AroBdQK4AXMCtwFzArQBcwK0AXMCtAFzAq8BeQKvAXkCrwF5AqcBgAKpAXsC0gF7AtIBewLSAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAAoCAABYAAAAMAEAALcAAACeAAAAzAAAAK8AAABFAAAALAIKAiwCCgIsAgoCJwLfAScC3wEnAt8BLgLeAS0C5gEtAuYBNALlATQC6wE0AusBNALrATUC7gEzAvABMQLxAS0C8AEtAvABLQLwAS4C+gE3AvoBQAL6AUEC8AFBAvABQQLwAT8C8QE9AvABPALwATkC8AE5AusBOQLmAT4C5gE+AuYBPQLfAUQC3wFEAt8BRALfAUoC3gFJAuYBSQLmAU8C5gFPAusBTwLvAUwC8AFLAvEBSQLxAUcC8AFHAvABRwLwAUgC+gFSAvoBWwL6AVwC8AFcAvABXALwAVgC8QFWAvABVALvAVQC7AFUAuwBVALsAVQC5gFcAuYBXALmAVsC3gFiAuABXQIKAl0CCgJdAgoCPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/ygAAAAMAAAAAgAAACgAAAAMAAAAAwAAAA4AAAAUAAAAAAAAABAAAAAUAAAA</logo>
+  </logos>
+  <närvarande>statsminister Busch, ordförande, och statsråden, Edholm, Strömmer, Forssmed, Tenje, Forssell, Slottner, Wykman, Malmer Stenergard, Liljestrand, Bohlin, Carlson, Pourmokhtari, Rosencrantz, Dousa, Larsson, Britz, Lann</närvarande>
+  <föredragande>statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Edholm, Waltersson Grönvall, Jonson, Strömmer, Forssmed, Tenje, Forssell, Slottner, Wykman, Malmer Stenergard, Kullgren, Liljestrand, Bohlin, Carlson, Pourmokhtari, Rosencrantz, Dousa, Larsson, Britz, Mohamsson, Lann</föredragande>
+  <departementsenhet id="Socialdepartementet"/>
+  <dokumentnummer etikett="Skr.">2025/26:288</dokumentnummer>
+  <titel>Riksrevisionens rapport om statens styrning av kommunernas myndighetsutövning avseende LSS</titel>
+  <template id="16"/>
+  <kapitel/>
+  <avsnitt/>
+  <fastaavsnitt/>
+  <bilagor>
+    <bilaga bilagenummer="1" bilageetikett="Bilaga"/>
+  </bilagor>
+</dokumentvärden>
 </file>
 
-<file path=customXml/_rels/item8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps8.xml"/></Relationships>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
 </file>
 
-<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <RecordNumber xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xsi:nil="true"/>
+    <k46d94c0acf84ab9a79866a9d8b1905f xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Socialdepartementet</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">e02aa9d6-2d54-471b-a43b-d13dc9454930</TermId>
+        </TermInfo>
+      </Terms>
+    </k46d94c0acf84ab9a79866a9d8b1905f>
+    <TaxCatchAll xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Value>26</Value>
+    </TaxCatchAll>
+    <DirtyMigration xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7">false</DirtyMigration>
+    <RKNyckelord xmlns="18f3d968-6251-40b0-9f11-012b293496c2" xsi:nil="true"/>
+    <edbe0b5c82304c8e847ab7b8c02a77c3 xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </edbe0b5c82304c8e847ab7b8c02a77c3>
+    <_dlc_DocId xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">6VV7YVCVAJZ7-373442560-14154</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">
+      <Url>https://dhs.sp.regeringskansliet.se/yta/sb-gransk/_layouts/15/DocIdRedir.aspx?ID=6VV7YVCVAJZ7-373442560-14154</Url>
+      <Description>6VV7YVCVAJZ7-373442560-14154</Description>
+    </_dlc_DocIdUrl>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...36 lines deleted...]
-
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="RK Word" ma:contentTypeID="0x010100BBA312BF02777149882D207184EC35C03200809FFC4ADB9B6B46A924C31E5E6E4CF0" ma:contentTypeVersion="71" ma:contentTypeDescription="Skapa nytt dokument med möjlighet att välja RK-mall" ma:contentTypeScope="" ma:versionID="6b0ceeb179938777ddbcea8c67004f3f">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xmlns:ns3="cc625d36-bb37-4650-91b9-0c96159295ba" xmlns:ns4="18f3d968-6251-40b0-9f11-012b293496c2" xmlns:ns6="9c9941df-7074-4a92-bf99-225d24d78d61" xmlns:ns7="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="25a2d7ecf3459494749ff2e1e69a504e" ns2:_="" ns3:_="" ns4:_="" ns6:_="" ns7:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="RK Dokument" ma:contentTypeID="0x010100BBA312BF02777149882D207184EC35C000A7E881806DB1DF4F99131D47CFDF91B1" ma:contentTypeVersion="28" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="bbd1197027d3ae3c71d41581fff8ffb5">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xmlns:ns3="cc625d36-bb37-4650-91b9-0c96159295ba" xmlns:ns4="18f3d968-6251-40b0-9f11-012b293496c2" xmlns:ns6="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6a000b15a2f5ca8844d8e6b57363d61e" ns2:_="" ns3:_="" ns4:_="" ns6:_="">
     <xsd:import namespace="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
     <xsd:import namespace="cc625d36-bb37-4650-91b9-0c96159295ba"/>
     <xsd:import namespace="18f3d968-6251-40b0-9f11-012b293496c2"/>
-    <xsd:import namespace="9c9941df-7074-4a92-bf99-225d24d78d61"/>
     <xsd:import namespace="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:RecordNumber" minOccurs="0"/>
                 <xsd:element ref="ns2:DirtyMigration" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns3:k46d94c0acf84ab9a79866a9d8b1905f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:edbe0b5c82304c8e847ab7b8c02a77c3" minOccurs="0"/>
                 <xsd:element ref="ns4:RKNyckelord" minOccurs="0"/>
-                <xsd:element ref="ns6:SharedWithUsers" minOccurs="0"/>
-[...2 lines deleted...]
-                <xsd:element ref="ns7:_dlc_DocIdPersistId" minOccurs="0"/>
+                <xsd:element ref="ns6:_dlc_DocId" minOccurs="0"/>
+                <xsd:element ref="ns6:_dlc_DocIdUrl" minOccurs="0"/>
+                <xsd:element ref="ns6:_dlc_DocIdPersistId" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="RecordNumber" ma:index="3" nillable="true" ma:displayName="Diarienummer" ma:internalName="RecordNumber">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="DirtyMigration" ma:index="5" nillable="true" ma:displayName="Migrerad inte uppdaterad" ma:default="0" ma:internalName="DirtyMigration">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cc625d36-bb37-4650-91b9-0c96159295ba" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAllLabel" ma:index="6" nillable="true" ma:displayName="Taxonomy Catch All Column1" ma:hidden="true" ma:list="{2311779a-7458-4354-9411-ec27cd5f36ea}" ma:internalName="TaxCatchAllLabel" ma:readOnly="true" ma:showField="CatchAllDataLabel" ma:web="d391929d-c6ca-41b4-94ac-336dbad8055a">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="k46d94c0acf84ab9a79866a9d8b1905f" ma:index="11" nillable="true" ma:taxonomy="true" ma:internalName="k46d94c0acf84ab9a79866a9d8b1905f" ma:taxonomyFieldName="Organisation" ma:displayName="Organisatorisk enhet" ma:fieldId="{446d94c0-acf8-4ab9-a798-66a9d8b1905f}" ma:sspId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ma:termSetId="8c1436be-a8c9-4c8f-93bb-07dc2d5595bf" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="k46d94c0acf84ab9a79866a9d8b1905f" ma:index="11" nillable="true" ma:taxonomy="true" ma:internalName="k46d94c0acf84ab9a79866a9d8b1905f" ma:taxonomyFieldName="Organisation" ma:displayName="Departement/enhet" ma:readOnly="false" ma:fieldId="{446d94c0-acf8-4ab9-a798-66a9d8b1905f}" ma:sspId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ma:termSetId="8c1436be-a8c9-4c8f-93bb-07dc2d5595bf" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="TaxCatchAll" ma:index="13" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{2311779a-7458-4354-9411-ec27cd5f36ea}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="d391929d-c6ca-41b4-94ac-336dbad8055a">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="edbe0b5c82304c8e847ab7b8c02a77c3" ma:index="14" nillable="true" ma:taxonomy="true" ma:internalName="edbe0b5c82304c8e847ab7b8c02a77c3" ma:taxonomyFieldName="ActivityCategory" ma:displayName="Aktivitetskategori" ma:default="" ma:fieldId="{edbe0b5c-8230-4c8e-847a-b7b8c02a77c3}" ma:sspId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ma:termSetId="8bf97125-e7b6-456b-9da4-c0e62cf3e5a7" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="18f3d968-6251-40b0-9f11-012b293496c2" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="RKNyckelord" ma:index="16" nillable="true" ma:displayName="Nyckelord" ma:internalName="RKNyckelord">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9c9941df-7074-4a92-bf99-225d24d78d61" elementFormDefault="qualified">
-[...21 lines deleted...]
-  </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="_dlc_DocId" ma:index="19" nillable="true" ma:displayName="Dokument-ID-värde" ma:description="Värdet för dokument-ID som tilldelats till det här objektet." ma:internalName="_dlc_DocId" ma:readOnly="true">
+    <xsd:element name="_dlc_DocId" ma:index="18" nillable="true" ma:displayName="Dokument-ID-värde" ma:description="Värdet för dokument-ID som tilldelats till det här objektet." ma:internalName="_dlc_DocId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_dlc_DocIdUrl" ma:index="20" nillable="true" ma:displayName="Dokument-ID" ma:description="Permanent länk till det här dokumentet." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
+    <xsd:element name="_dlc_DocIdUrl" ma:index="19" nillable="true" ma:displayName="Dokument-ID" ma:description="Permanent länk till det här dokumentet." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:URL">
             <xsd:sequence>
               <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
               <xsd:element name="Description" type="xsd:string" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="_dlc_DocIdPersistId" ma:index="21" nillable="true" ma:displayName="Spara ID" ma:description="Behåll ID vid tillägg." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
+    <xsd:element name="_dlc_DocIdPersistId" ma:index="20" nillable="true" ma:displayName="Spara ID" ma:description="Behåll ID vid tillägg." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="7" ma:displayName="Innehållstyp"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="1" ma:displayName="Rubrik"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
@@ -36541,247 +14247,173 @@
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
-[...79 lines deleted...]
-</customXsn>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ContentTypeId="0x010100BBA312BF02777149882D207184EC35C0" PreviousValue="false"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A84E228E-0846-45C4-B7A2-6EDDEDA417E6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Skr/Skr-kapitel.xsd"/>
+    <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E3D18D5E-7521-4B2E-A947-904CE94FC55E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{41D98119-7DFB-444B-9D5A-B20FCD6A2BC1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="cc625d36-bb37-4650-91b9-0c96159295ba"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="18f3d968-6251-40b0-9f11-012b293496c2"/>
+    <ds:schemaRef ds:uri="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DA124E06-6D3D-4D2C-B62A-D2B5E17A6352}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A533FD22-B24E-4E1D-93E1-1711DDCAAF1C}">
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2432B953-F16C-4F98-9339-9585710A3817}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
+    <ds:schemaRef ds:uri="cc625d36-bb37-4650-91b9-0c96159295ba"/>
+    <ds:schemaRef ds:uri="18f3d968-6251-40b0-9f11-012b293496c2"/>
+    <ds:schemaRef ds:uri="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F9A09634-E4E0-444B-82A8-89367D7E5763}">
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E039EBA2-1F54-4E43-B979-576C64EA70F0}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-[...39 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/customXsn"/>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Prop-samling</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>66</Pages>
-[...1 lines deleted...]
-  <Characters>139731</Characters>
+  <Pages>116</Pages>
+  <Words>2997</Words>
+  <Characters>15887</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>331</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>132</Lines>
+  <Paragraphs>37</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Stärkt skydd mot utlänningar som utgör kvalificerade säkerhetshot</vt:lpstr>
+      <vt:lpstr>Riksrevisionens rapport om statens styrning av kommunernas myndighetsutövning avseende LSS</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Regeringskansliet</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>165764</CharactersWithSpaces>
+  <CharactersWithSpaces>18847</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Stärkt skydd mot utlänningar som utgör kvalificerade säkerhetshot</dc:title>
-  <dc:creator>Isabelle Waldenström</dc:creator>
+  <dc:title>Riksrevisionens rapport om statens styrning av kommunernas myndighetsutövning avseende LSS</dc:title>
+  <dc:creator>Inger Karlsson</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:version>1.2.6</cp:version>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100BBA312BF02777149882D207184EC35C03200809FFC4ADB9B6B46A924C31E5E6E4CF0</vt:lpwstr>
+    <vt:lpwstr>0x010100BBA312BF02777149882D207184EC35C000A7E881806DB1DF4F99131D47CFDF91B1</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocId">
-    <vt:lpwstr>7RWQ5A3E44ZW-1210876700-5570</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
+    <vt:lpwstr>a244686c-4bc0-4177-8ab4-33c0adb1c914</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_dlc_DocIdUrl">
-    <vt:lpwstr>https://dhs.sp.regeringskansliet.se/yta/ju-L4/_layouts/15/DocIdRedir.aspx?ID=7RWQ5A3E44ZW-1210876700-5570, 7RWQ5A3E44ZW-1210876700-5570</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="TaxKeyword">
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>bccdbca2-778c-4d3b-88a5-ccf9f8d29a37</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Organisation">
+    <vt:lpwstr>26;#Socialdepartementet|e02aa9d6-2d54-471b-a43b-d13dc9454930</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Organisation">
-    <vt:lpwstr>1;#Justitiedepartementet|75210908-dd30-49f2-afb6-71c3d988f75d</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ActivityCategory">
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ActivityCategory">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="TaxKeywordTaxHTField">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>