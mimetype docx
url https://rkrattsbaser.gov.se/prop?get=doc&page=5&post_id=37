--- v0 (2026-07-09)
+++ v1 (2026-11-05)
@@ -1,12345 +1,946 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps7.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/footer9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="428AC306" w14:textId="77777777" w:rsidR="005922CA" w:rsidRDefault="00460510" w:rsidP="00333C9D">
+    <w:p w14:paraId="74382502" w14:textId="77777777" w:rsidR="00350560" w:rsidRDefault="004D0902" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Prophuvudrubrik"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Publikation"/>
           <w:tag w:val="Publikation"/>
           <w:id w:val="577641782"/>
           <w:lock w:val="contentLocked"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="005922CA">
+          <w:r w:rsidR="00350560">
             <w:t>Regeringens skrivelse</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="005922CA">
+      <w:r w:rsidR="00350560">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="73D63FBC" wp14:editId="7D57F412">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2E9C26EB" wp14:editId="378DCC7B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3683000</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-277495</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="716400" cy="1036800"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Textruta 14"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeAspect="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="716400" cy="1036800"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="PropLogo"/>
                               <w:tag w:val="PropLogo"/>
                               <w:id w:val="-772469388"/>
                               <w:lock w:val="contentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:picture/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:p w14:paraId="49897D39" w14:textId="77777777" w:rsidR="005922CA" w:rsidRPr="00811BB8" w:rsidRDefault="005922CA" w:rsidP="00F572D9">
+                              <w:p w14:paraId="6F5BEFB2" w14:textId="77777777" w:rsidR="00350560" w:rsidRPr="00811BB8" w:rsidRDefault="00350560" w:rsidP="00F572D9">
                                 <w:pPr>
                                   <w:pStyle w:val="Brdtext"/>
                                 </w:pPr>
                                 <w:r>
                                   <w:rPr>
                                     <w:noProof/>
                                     <w:lang w:eastAsia="sv-SE"/>
                                   </w:rPr>
                                   <w:drawing>
-                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="21F52EC6" wp14:editId="5610188D">
+                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7AE1037B" wp14:editId="254F7494">
                                       <wp:extent cx="514155" cy="921598"/>
                                       <wp:effectExtent l="0" t="0" r="635" b="0"/>
                                       <wp:docPr id="2" name="Bild 3"/>
                                       <wp:cNvGraphicFramePr>
                                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                       </wp:cNvGraphicFramePr>
                                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                           <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                             <pic:nvPicPr>
                                               <pic:cNvPr id="2" name="Bild 3"/>
                                               <pic:cNvPicPr>
                                                 <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                               </pic:cNvPicPr>
                                             </pic:nvPicPr>
                                             <pic:blipFill>
-                                              <a:blip r:embed="rId14"/>
+                                              <a:blip r:embed="rId13"/>
                                               <a:stretch>
                                                 <a:fillRect/>
                                               </a:stretch>
                                             </pic:blipFill>
                                             <pic:spPr bwMode="auto">
                                               <a:xfrm>
                                                 <a:off x="0" y="0"/>
                                                 <a:ext cx="514155" cy="921598"/>
                                               </a:xfrm>
                                               <a:prstGeom prst="rect">
                                                 <a:avLst/>
                                               </a:prstGeom>
                                               <a:noFill/>
                                               <a:ln>
                                                 <a:noFill/>
                                               </a:ln>
                                             </pic:spPr>
                                           </pic:pic>
                                         </a:graphicData>
                                       </a:graphic>
                                     </wp:inline>
                                   </w:drawing>
                                 </w:r>
                               </w:p>
                             </w:sdtContent>
                           </w:sdt>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="73D63FBC" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="2E9C26EB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Textruta 14" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:290pt;margin-top:-21.85pt;width:56.4pt;height:81.65pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9YhRFMgIAAGYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2ynadoZcYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2Xmg22nYRSZF6uPro2cPXaPIQVhXgy5oNkopEZpDWetdQb+/rj7d&#10;U+I80yVToEVBj8LRh/nHD7PW5GIMFahSWIIg2uWtKWjlvcmTxPFKNMyNwAiNRgm2YR5Vu0tKy1pE&#10;b1QyTtNp0oItjQUunMPbx95I5xFfSsH9s5ROeKIKirn5eNp4bsOZzGcs31lmqpoPabB/yKJhtcag&#10;Z6hH5hnZ2/oPqKbmFhxIP+LQJCBlzUWsAavJ0nfVbCpmRKwFm+PMuU3u/8Hyp8PGvFjiuy/Q4QBj&#10;Ec6sgf9wRMOyYnonFs5gI4MV25W0xuXDs9BmlzsECLV30jbhi1URxMJ2H88tFp0nHC/vsukkRQtH&#10;U5beTO9RCaCX18Y6/1VAQ4JQUIuRY1LssHa+dz25hGAaVrVScYxKk7ag05vbND44WxBc6eArIiEG&#10;mEvmQfLdtkOQIG6hPGJHLPRkcYavakxlzZx/YRbZgekj4/0zHlIBhoRBoqQC++tv98Efh4ZWSlpk&#10;W0Hdzz2zghL1TeM4P2eTSaBnVCa3d2NU7LVle23R+2YJSOgMd8vwKAZ/r06itNC84WIsQlQ0Mc0x&#10;dkH9SVz6fgdwsbhYLKITEtIwv9Ybw09ECI1+7d6YNcM0PM7xCU68ZPm7ofS+/VgWew+yjhO7dHWg&#10;D5I5znxYvLAt13r0uvwe5r8BAAD//wMAUEsDBBQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4a5eiRYosTUPSmBg9tPbibWC3QGRnkd226K93POlx&#10;Mi/vfV++nmwvzmb0nSMFi3kEwlDtdEeNgsPbdpaC8AFJY+/IKPgyHtbF9VWOmXYX2pnzPjSCS8hn&#10;qKANYcik9HVrLPq5Gwzx7+hGi4HPsZF6xAuX217GUZRIix3xQouDKVtTf+xPVsFzuX3FXRXb9Lsv&#10;n16Om+Hz8L5U6vZm2jyCCGYKf2H4xWd0KJipcifSXvQKlmnELkHB7P7uAQQnklXMMhVHF6sEZJHL&#10;/w7FDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD9YhRFMgIAAGYEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <o:lock v:ext="edit" aspectratio="t"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="PropLogo"/>
                         <w:tag w:val="PropLogo"/>
                         <w:id w:val="-772469388"/>
                         <w:lock w:val="contentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:picture/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:p w14:paraId="49897D39" w14:textId="77777777" w:rsidR="005922CA" w:rsidRPr="00811BB8" w:rsidRDefault="005922CA" w:rsidP="00F572D9">
+                        <w:p w14:paraId="6F5BEFB2" w14:textId="77777777" w:rsidR="00350560" w:rsidRPr="00811BB8" w:rsidRDefault="00350560" w:rsidP="00F572D9">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:noProof/>
                               <w:lang w:eastAsia="sv-SE"/>
                             </w:rPr>
                             <w:drawing>
-                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="21F52EC6" wp14:editId="5610188D">
+                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7AE1037B" wp14:editId="254F7494">
                                 <wp:extent cx="514155" cy="921598"/>
                                 <wp:effectExtent l="0" t="0" r="635" b="0"/>
                                 <wp:docPr id="2" name="Bild 3"/>
                                 <wp:cNvGraphicFramePr>
                                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                 </wp:cNvGraphicFramePr>
                                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:nvPicPr>
                                         <pic:cNvPr id="2" name="Bild 3"/>
                                         <pic:cNvPicPr>
                                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                         </pic:cNvPicPr>
                                       </pic:nvPicPr>
                                       <pic:blipFill>
-                                        <a:blip r:embed="rId14"/>
+                                        <a:blip r:embed="rId13"/>
                                         <a:stretch>
                                           <a:fillRect/>
                                         </a:stretch>
                                       </pic:blipFill>
                                       <pic:spPr bwMode="auto">
                                         <a:xfrm>
                                           <a:off x="0" y="0"/>
                                           <a:ext cx="514155" cy="921598"/>
                                         </a:xfrm>
                                         <a:prstGeom prst="rect">
                                           <a:avLst/>
                                         </a:prstGeom>
                                         <a:noFill/>
                                         <a:ln>
                                           <a:noFill/>
                                         </a:ln>
                                       </pic:spPr>
                                     </pic:pic>
                                   </a:graphicData>
                                 </a:graphic>
                               </wp:inline>
                             </w:drawing>
                           </w:r>
                         </w:p>
                       </w:sdtContent>
                     </w:sdt>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Nummer"/>
         <w:tag w:val="Nummer"/>
         <w:id w:val="651496753"/>
         <w:lock w:val="contentLocked"/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="606882F0" w14:textId="2084E28C" w:rsidR="005922CA" w:rsidRDefault="00691578" w:rsidP="00333C9D">
+        <w:p w14:paraId="28F0B65D" w14:textId="302FEF5E" w:rsidR="00350560" w:rsidRDefault="00E10B92" w:rsidP="00333C9D">
           <w:pPr>
             <w:pStyle w:val="Prophuvudrubrik"/>
           </w:pPr>
           <w:r>
-            <w:t>2025/26:268</w:t>
+            <w:t>2025/26:289</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="24740F26" w14:textId="77777777" w:rsidR="005922CA" w:rsidRPr="00D01F17" w:rsidRDefault="005922CA" w:rsidP="00333C9D">
+    <w:p w14:paraId="3590D258" w14:textId="77777777" w:rsidR="00350560" w:rsidRPr="00D01F17" w:rsidRDefault="00350560" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:after="40"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7513" w:type="dxa"/>
         <w:tblInd w:w="28" w:type="dxa"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5917"/>
         <w:gridCol w:w="1596"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005922CA" w14:paraId="0C6F65B6" w14:textId="77777777" w:rsidTr="00333C9D">
-[...16 lines deleted...]
-        </w:tc>
+      <w:tr w:rsidR="00350560" w14:paraId="1263DB88" w14:textId="77777777" w:rsidTr="00333C9D">
+        <w:sdt>
+          <w:sdtPr>
+            <w:alias w:val="Rubrik"/>
+            <w:tag w:val="Rubrik"/>
+            <w:id w:val="-2000570357"/>
+            <w:temporary/>
+            <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+            <w:text w:multiLine="1"/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5834" w:type="dxa"/>
+                <w:tcMar>
+                  <w:left w:w="0" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="0FE25B87" w14:textId="6DE9AA0C" w:rsidR="00350560" w:rsidRDefault="00B37C61" w:rsidP="00333C9D">
+                <w:pPr>
+                  <w:pStyle w:val="Proprubrik"/>
+                  <w:spacing w:after="20"/>
+                </w:pPr>
+                <w:r>
+                  <w:t>Återkallelse av regeringens proposition 2025/26:246 Skärpta regler för unga lagöverträdare</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1571" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="NummerEtikett"/>
               <w:tag w:val="NummerEtikett"/>
               <w:id w:val="-752892312"/>
               <w:lock w:val="contentLocked"/>
               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="2F6F205C" w14:textId="45726882" w:rsidR="005922CA" w:rsidRDefault="002529A2" w:rsidP="00333C9D">
+              <w:p w14:paraId="79DE108C" w14:textId="0F3C4935" w:rsidR="00350560" w:rsidRDefault="00B37C61" w:rsidP="00333C9D">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                 </w:pPr>
                 <w:r>
                   <w:t>Skr.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:alias w:val="Nummer"/>
               <w:tag w:val="Nummer"/>
               <w:id w:val="1093290642"/>
               <w:lock w:val="contentLocked"/>
               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="553925E3" w14:textId="41F6689B" w:rsidR="005922CA" w:rsidRPr="00141F91" w:rsidRDefault="00691578" w:rsidP="00333C9D">
+              <w:p w14:paraId="572DC823" w14:textId="293BB674" w:rsidR="00350560" w:rsidRPr="00141F91" w:rsidRDefault="00E10B92" w:rsidP="00333C9D">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                   <w:rPr>
                     <w:szCs w:val="26"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:szCs w:val="26"/>
                   </w:rPr>
-                  <w:t>2025/26:268</w:t>
+                  <w:t>2025/26:289</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="289DAE57" w14:textId="77777777" w:rsidR="005922CA" w:rsidRDefault="005922CA" w:rsidP="00333C9D">
+    <w:p w14:paraId="1BE9AAB4" w14:textId="77777777" w:rsidR="00350560" w:rsidRDefault="00350560" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:before="60"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4436146D" w14:textId="77777777" w:rsidR="005922CA" w:rsidRDefault="005922CA" w:rsidP="00333C9D">
+    <w:p w14:paraId="6E467B01" w14:textId="77777777" w:rsidR="00350560" w:rsidRDefault="00350560" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
         <w:t>Regeringen överlämnar denna skrivelse till riksdagen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69BA64C0" w14:textId="77777777" w:rsidR="005922CA" w:rsidRDefault="005922CA" w:rsidP="00333C9D">
+    <w:p w14:paraId="20E9B75F" w14:textId="77777777" w:rsidR="00350560" w:rsidRDefault="00350560" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2EB7FAB5" w14:textId="3CDA1441" w:rsidR="005922CA" w:rsidRDefault="005922CA" w:rsidP="00333C9D">
+    <w:p w14:paraId="0A7CA4B8" w14:textId="77777777" w:rsidR="000D41BF" w:rsidRDefault="000D41BF" w:rsidP="00CE092C">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Stockholm </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Datum"/>
           <w:tag w:val="Datum"/>
           <w:id w:val="750776800"/>
-          <w:date w:fullDate="2026-05-28T00:00:00Z">
+          <w:date w:fullDate="2026-06-11T00:00:00Z">
             <w:dateFormat w:val="'den' d MMMM yyyy"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00806D98">
-[...6 lines deleted...]
-            <w:t xml:space="preserve"> maj 2026</w:t>
+          <w:r>
+            <w:t>den 11 juni 2026</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="6319CD3D" w14:textId="77777777" w:rsidR="005922CA" w:rsidRDefault="005922CA" w:rsidP="00333C9D">
+    <w:p w14:paraId="6AC7E94E" w14:textId="77777777" w:rsidR="000D41BF" w:rsidRDefault="000D41BF" w:rsidP="00CE092C">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Namnunderskrift1"/>
         <w:tag w:val="Namnunderskrift1"/>
         <w:id w:val="146416067"/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:namnunderskrift1[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="6FE3950B" w14:textId="638DF193" w:rsidR="005922CA" w:rsidRDefault="0052634F" w:rsidP="00333C9D">
+        <w:p w14:paraId="124E3399" w14:textId="77777777" w:rsidR="000D41BF" w:rsidRDefault="000D41BF" w:rsidP="00CE092C">
           <w:pPr>
             <w:pStyle w:val="Propnamnunderskrift1"/>
           </w:pPr>
           <w:r>
-            <w:t>Elisabeth Svantesson</w:t>
+            <w:t>Ulf Kristersson</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="08D9B8D1" w14:textId="59142DDD" w:rsidR="005922CA" w:rsidRDefault="005922CA" w:rsidP="00333C9D">
+    <w:p w14:paraId="5D1E3B8A" w14:textId="77777777" w:rsidR="000D41BF" w:rsidRDefault="000D41BF" w:rsidP="00CE092C">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift2"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2693"/>
           <w:tab w:val="clear" w:pos="7474"/>
           <w:tab w:val="left" w:pos="2126"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Namnunderskrift2"/>
           <w:tag w:val="Namnunderskrift2"/>
           <w:id w:val="-873931827"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00691578" w:rsidRPr="00691578">
-            <w:t>Benjamin Dousa</w:t>
+          <w:r>
+            <w:t>Gunnar Strömmer</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="2393DA1B" w14:textId="33559AB3" w:rsidR="005922CA" w:rsidRPr="008C3EC0" w:rsidRDefault="005922CA" w:rsidP="004534C4">
+    <w:p w14:paraId="6BDEF77E" w14:textId="77777777" w:rsidR="000D41BF" w:rsidRPr="008C3EC0" w:rsidRDefault="000D41BF" w:rsidP="00CE092C">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift2medplatsefter"/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="008C3EC0">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:i w:val="0"/>
           </w:rPr>
           <w:alias w:val="Departementsnamn"/>
           <w:tag w:val="Departementsnamn"/>
           <w:id w:val="-1224515004"/>
           <w:lock w:val="contentLocked"/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00691578">
+          <w:r>
             <w:rPr>
               <w:i w:val="0"/>
             </w:rPr>
-            <w:t>Utrikesdepartementet</w:t>
+            <w:t>Justitiedepartementet</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="008C3EC0">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A230FC7" w14:textId="77777777" w:rsidR="005922CA" w:rsidRDefault="005922CA" w:rsidP="00333C9D">
+    <w:p w14:paraId="63C99F39" w14:textId="77777777" w:rsidR="000D41BF" w:rsidRDefault="000D41BF" w:rsidP="00CE092C">
       <w:pPr>
         <w:pStyle w:val="Proprubrik"/>
         <w:spacing w:before="80" w:after="400"/>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48EE30B0" w14:textId="77777777" w:rsidR="000D41BF" w:rsidRDefault="000D41BF" w:rsidP="00CE092C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74CEA7C0" w14:textId="77777777" w:rsidR="000D41BF" w:rsidRPr="009C6229" w:rsidRDefault="000D41BF" w:rsidP="00CE092C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
       <w:r>
-        <w:t>Skrivelsens huvudsakliga innehåll</w:t>
+        <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E213A8F" w14:textId="039F5750" w:rsidR="005922CA" w:rsidRDefault="00751F4C" w:rsidP="00333C9D">
-[...4 lines deleted...]
-        <w:t>I skrivelse</w:t>
+    <w:p w14:paraId="37066C75" w14:textId="77777777" w:rsidR="000D41BF" w:rsidRDefault="000D41BF" w:rsidP="00CE092C">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1utannumrering"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Toc222211312"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Återkallelse av proposition 2025/26:246 </w:t>
       </w:r>
-      <w:r>
-        <w:t>n</w:t>
+      <w:r w:rsidRPr="00865A8F">
+        <w:t>Skärpta regler för unga lagöverträdare</w:t>
       </w:r>
-      <w:r w:rsidRPr="00751F4C">
-[...19 lines deleted...]
-      </w:r>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="4BD03DC4" w14:textId="77777777" w:rsidR="005922CA" w:rsidRPr="008F2013" w:rsidRDefault="005922CA" w:rsidP="00362009">
-[...5012 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="0C7B9A27" w14:textId="6AC73461" w:rsidR="000D41BF" w:rsidRDefault="000D41BF" w:rsidP="00CE092C">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:br w:type="page"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Den 16 april 2026 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00071800">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>överlämnade regeringen propositionen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00071800">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025/26:246 Skärpta regler för unga lagöverträdare till riksdagen. Propositionen är remitterad till </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>justitieutskottet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00071800">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F65A0B6" w14:textId="7BCF3A3F" w:rsidR="005922CA" w:rsidRPr="009C6229" w:rsidRDefault="005922CA" w:rsidP="00D02A40">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="7CD56EE1" w14:textId="77777777" w:rsidR="000D41BF" w:rsidRPr="00071800" w:rsidRDefault="000D41BF" w:rsidP="00CE092C">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00071800">
+        <w:t xml:space="preserve">Ärendet till riksdagen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="230BAE18" w14:textId="77777777" w:rsidR="000D41BF" w:rsidRDefault="000D41BF" w:rsidP="00CE092C">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
-        <w:sectPr w:rsidR="005922CA" w:rsidRPr="009C6229" w:rsidSect="00155500">
-[...5 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId20"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00071800">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Regeringen återkallar propositionen 2025/26:246 Skärpta regler för unga lagöverträdare.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DD9394B" w14:textId="77777777" w:rsidR="00350560" w:rsidRDefault="00350560" w:rsidP="00333C9D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F55A138" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00DF17E0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A85A194" w14:textId="77777777" w:rsidR="000D41BF" w:rsidRPr="000D41BF" w:rsidRDefault="000D41BF" w:rsidP="000D41BF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="000D41BF" w:rsidRPr="000D41BF" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId14"/>
+          <w:headerReference w:type="default" r:id="rId15"/>
+          <w:footerReference w:type="even" r:id="rId16"/>
+          <w:footerReference w:type="default" r:id="rId17"/>
+          <w:headerReference w:type="first" r:id="rId18"/>
+          <w:footerReference w:type="first" r:id="rId19"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
-          <w:docGrid w:linePitch="360"/>
-[...6381 lines deleted...]
-          <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Departementsnamn"/>
         <w:tag w:val="Departementsnamn"/>
         <w:id w:val="2118557928"/>
         <w:lock w:val="sdtLocked"/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="69B9A2C7" w14:textId="4E813471" w:rsidR="00470F58" w:rsidRDefault="00691578" w:rsidP="00601D40">
+        <w:p w14:paraId="433183D1" w14:textId="386409E8" w:rsidR="00B37C61" w:rsidRDefault="00B37C61" w:rsidP="00B37C61">
           <w:pPr>
             <w:pStyle w:val="Proprubrik"/>
-            <w:spacing w:before="720" w:after="190"/>
+            <w:spacing w:after="190"/>
           </w:pPr>
           <w:r>
-            <w:t>Utrikesdepartementet</w:t>
+            <w:t>Justitiedepartementet</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="11A696FE" w14:textId="06687FD0" w:rsidR="00470F58" w:rsidRDefault="00470F58" w:rsidP="000641A6">
+    <w:p w14:paraId="5D9ACEC0" w14:textId="529983F9" w:rsidR="00B37C61" w:rsidRDefault="00B37C61" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Proputdrag"/>
       </w:pPr>
-      <w:bookmarkStart w:id="139" w:name="_Toc230860179"/>
       <w:r>
         <w:t xml:space="preserve">Utdrag ur protokoll vid regeringssammanträde </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Datum"/>
           <w:tag w:val="Datum"/>
           <w:id w:val="1508867760"/>
-          <w:date w:fullDate="2026-05-28T00:00:00Z">
+          <w:date w:fullDate="2026-06-11T00:00:00Z">
             <w:dateFormat w:val="'den' d MMMM yyyy"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
-            <w:t xml:space="preserve">den </w:t>
-[...5 lines deleted...]
-            <w:t>maj 2026</w:t>
+            <w:t>den 11 juni 2026</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:bookmarkEnd w:id="139"/>
     </w:p>
-    <w:p w14:paraId="3EFB5AED" w14:textId="77777777" w:rsidR="00470F58" w:rsidRDefault="00470F58" w:rsidP="000641A6">
+    <w:p w14:paraId="16FA9630" w14:textId="77777777" w:rsidR="00B37C61" w:rsidRDefault="00B37C61" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4BDC08F8" w14:textId="5E82A16C" w:rsidR="00470F58" w:rsidRDefault="00470F58" w:rsidP="000641A6">
+    <w:p w14:paraId="26605B46" w14:textId="26460216" w:rsidR="00B37C61" w:rsidRDefault="00B37C61" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Närvarande: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Narvarande"/>
           <w:tag w:val="Narvarande"/>
           <w:id w:val="1592354236"/>
           <w:lock w:val="sdtLocked"/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:närvarande[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="009E799A">
-            <w:t>statsrådet</w:t>
+          <w:r w:rsidR="00E10B92">
+            <w:t>statsminister Kristersson, ordförande, och statsråden Svantesson, Waltersson Grönvall, Jonson, Strömmer, Forssmed, Tenje, Slottner, Wykman, Malmer Stenergard, Kullgren, Liljestrand, Bohlin, Pourmokhtari, Britz, Mohamsson, Lann</w:t>
           </w:r>
-          <w:r w:rsidR="002529A2">
-[...53 lines deleted...]
-          <w:proofErr w:type="spellEnd"/>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="5350E7E3" w14:textId="77777777" w:rsidR="00470F58" w:rsidRDefault="00470F58" w:rsidP="000641A6">
+    <w:p w14:paraId="599A49DF" w14:textId="77777777" w:rsidR="00B37C61" w:rsidRDefault="00B37C61" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61DCC87A" w14:textId="54779249" w:rsidR="00470F58" w:rsidRDefault="00470F58" w:rsidP="000641A6">
+    <w:p w14:paraId="0F10C7C2" w14:textId="476A92C6" w:rsidR="00B37C61" w:rsidRDefault="00B37C61" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Föredragande: statsrådet </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Foredragande"/>
           <w:tag w:val="Foredragande"/>
           <w:id w:val="-1423715855"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00B44EF9">
-            <w:t>Dousa</w:t>
+          <w:r>
+            <w:t>Strömmer</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="6E03E86E" w14:textId="77777777" w:rsidR="00470F58" w:rsidRPr="00827386" w:rsidRDefault="00470F58" w:rsidP="000641A6">
+    <w:p w14:paraId="11CC057E" w14:textId="77777777" w:rsidR="00B37C61" w:rsidRPr="00827386" w:rsidRDefault="00B37C61" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="26F8A452" w14:textId="77777777" w:rsidR="00470F58" w:rsidRPr="008B7E85" w:rsidRDefault="00470F58" w:rsidP="0044419F">
+    <w:p w14:paraId="5AFB6619" w14:textId="77777777" w:rsidR="00B37C61" w:rsidRPr="008B7E85" w:rsidRDefault="00B37C61" w:rsidP="0044419F">
       <w:pPr>
         <w:pStyle w:val="Slutstreck"/>
       </w:pPr>
       <w:r w:rsidRPr="008B7E85">
         <w:t>                    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BC4A80B" w14:textId="77777777" w:rsidR="00470F58" w:rsidRPr="006E102E" w:rsidRDefault="00470F58" w:rsidP="000641A6">
+    <w:p w14:paraId="7988B72D" w14:textId="77777777" w:rsidR="00B37C61" w:rsidRPr="006E102E" w:rsidRDefault="00B37C61" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="326F8810" w14:textId="77777777" w:rsidR="00470F58" w:rsidRDefault="00470F58" w:rsidP="000641A6">
+    <w:p w14:paraId="0CE84159" w14:textId="77777777" w:rsidR="00B37C61" w:rsidRDefault="00B37C61" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="182C6F92" w14:textId="37236D5A" w:rsidR="00470F58" w:rsidRDefault="00470F58" w:rsidP="00A66E89">
+    <w:p w14:paraId="451F9A85" w14:textId="31644E03" w:rsidR="00B37C61" w:rsidRDefault="00B37C61" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t>Regeringen beslutar skrivelse</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Regeringen beslutar skrivelse </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Rubrik"/>
           <w:tag w:val="Rubrik"/>
           <w:id w:val="404876568"/>
           <w:lock w:val="sdtContentLocked"/>
-          <w:showingPlcHdr/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="003379F6">
-            <w:t xml:space="preserve">     </w:t>
+          <w:r>
+            <w:t>Återkallelse av regeringens proposition 2025/26:246 Skärpta regler för unga lagöverträdare</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="7F115ED4" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
-[...1 lines deleted...]
-        <w:pStyle w:val="Brdtextmedindrag"/>
+    <w:p w14:paraId="6877BA14" w14:textId="77777777" w:rsidR="00B37C61" w:rsidRDefault="00B37C61" w:rsidP="000641A6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14C75D48" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00DF17E0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
-      <w:headerReference w:type="even" r:id="rId27"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId32"/>
+      <w:headerReference w:type="even" r:id="rId20"/>
+      <w:headerReference w:type="default" r:id="rId21"/>
+      <w:footerReference w:type="even" r:id="rId22"/>
+      <w:footerReference w:type="default" r:id="rId23"/>
+      <w:headerReference w:type="first" r:id="rId24"/>
+      <w:footerReference w:type="first" r:id="rId25"/>
       <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
       <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6E6247DE" w14:textId="77777777" w:rsidR="00272FB9" w:rsidRDefault="00272FB9" w:rsidP="00F8009C">
+    <w:p w14:paraId="53F8D4F2" w14:textId="77777777" w:rsidR="00350560" w:rsidRDefault="00350560" w:rsidP="00F8009C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0BC88E99" w14:textId="77777777" w:rsidR="00272FB9" w:rsidRDefault="00272FB9" w:rsidP="00F8009C">
+    <w:p w14:paraId="164B6E1D" w14:textId="77777777" w:rsidR="00350560" w:rsidRDefault="00350560" w:rsidP="00F8009C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -12349,2724 +950,1866 @@
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TradeGothic">
-    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TradeGothic CondEighteen">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...19 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="25B91B3B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="0F2647CB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251664896" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="11" name="Textruta 4"/>
+              <wp:docPr id="9" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3CC83D8E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="06206119" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251664896;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEn4J1eAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEn4J1eAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="3CC83D8E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="06206119" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1A8CF38C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="74AF6E09" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251651584" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251654144" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="12" name="Textruta 1"/>
+              <wp:docPr id="10" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="407E42AD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="3C3FB117" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 1" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251651584;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7Lc2geAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+tn//FZQ7ooWHbmKCk4uKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpy/w80gjT4Xz8kXjE/Klmdaqxm3oOxIicFoyTSYz2aPai9lA/&#10;0XaYxaykElZS7oLjXpxjtwhou0g1myUjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG62QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR05/AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHstzaB4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 1" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251654144;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7Lc2geAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+tn//FZQ7ooWHbmKCk4uKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpy/w80gjT4Xz8kXjE/Klmdaqxm3oOxIicFoyTSYz2aPai9lA/&#10;0XaYxaykElZS7oLjXpxjtwhou0g1myUjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG62QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR05/AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHstzaB4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="407E42AD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="3C3FB117" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5B9550C9" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="4A768570" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251650560" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251653120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="10" name="Textruta 1"/>
+              <wp:docPr id="8" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="0E9E2F43" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="39A6B88A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251650560;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFOLDneAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+2r//Esod0cJDNzHByZuKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpi3wUaYTpMBp/JB4xf6pZnmrspl4AMSKnBeNkEqM9mr2oPdTP&#10;tB3mMSuphJWUu+C4FxfYLQLaLlLN58mIptIJvLWPTsbQEeVIzaf2WXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMU4sOd4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251653120;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFOLDneAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+2r//Esod0cJDNzHByZuKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpi3wUaYTpMBp/JB4xf6pZnmrspl4AMSKnBeNkEqM9mr2oPdTP&#10;tB3mMSuphJWUu+C4FxfYLQLaLlLN58mIptIJvLWPTsbQEeVIzaf2WXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMU4sOd4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="0E9E2F43" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="39A6B88A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4059E4C4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="3CFECAD9" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="14" name="Textruta 4"/>
+              <wp:docPr id="12" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="431C5A5F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="62E74201" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251660800;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAF6BFDeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLz7fsvoNoQLTz0ExOcvKnp8W5FwAfhaUTovWns8Z4+2gCBD4PE2RL877fu&#10;oz0xl7SctTRyJQ+/VsIrzsw3S5y+yE8ijTAdTk7PiUfMH2oWhxq7aq6AGJHTgnEyidEezVbUHpon&#10;2g6zmJVUwkrKXXLcilfYLwLaLlLNZsmIptIJvLVzJ2PoiHKk5mP3JLwb+ItE/DvYDqcoXtG4t42e&#10;wc1WSFRMHI8496gO+NNEJ+oP2yeujMNzstrvyOkLAAAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAF6BFDeAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAF6BFDeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLz7fsvoNoQLTz0ExOcvKnp8W5FwAfhaUTovWns8Z4+2gCBD4PE2RL877fu&#10;oz0xl7SctTRyJQ+/VsIrzsw3S5y+yE8ijTAdTk7PiUfMH2oWhxq7aq6AGJHTgnEyidEezVbUHpon&#10;2g6zmJVUwkrKXXLcilfYLwLaLlLNZsmIptIJvLVzJ2PoiHKk5mP3JLwb+ItE/DvYDqcoXtG4t42e&#10;wc1WSFRMHI8496gO+NNEJ+oP2yeujMNzstrvyOkLAAAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAF6BFDeAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="431C5A5F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="62E74201" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3FCFEC05" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="0244DE96" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251653632" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="15" name="Textruta 1"/>
+              <wp:docPr id="13" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="414A63B2" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="4D2EB40D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251653632;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGcaQYeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZKfbd9/AdWGaOGhn5jg5HVNj3cjAt4LTyNC701jj3f00QYIfBgkzpbgf791&#10;H+2JuaTlrKWRK3n4tRJecWa+WeL0eX4caYTpcHzymXjE/KFmcaixq2YOxIicFoyTSYz2aLai9tA8&#10;0XaYxaykElZS7pLjVpxjvwhou0g1myUjmkon8MY+OBlDR5QjNR+7J+HdwF8k4t/CdjhF8YrGvW30&#10;DG62QqJi4njEuUd1wJ8mOlF/2D5xZRyek9V+R05fAAAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAZxpBh4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGcaQYeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZKfbd9/AdWGaOGhn5jg5HVNj3cjAt4LTyNC701jj3f00QYIfBgkzpbgf791&#10;H+2JuaTlrKWRK3n4tRJecWa+WeL0eX4caYTpcHzymXjE/KFmcaixq2YOxIicFoyTSYz2aLai9tA8&#10;0XaYxaykElZS7pLjVpxjvwhou0g1myUjmkon8MY+OBlDR5QjNR+7J+HdwF8k4t/CdjhF8YrGvW30&#10;DG62QqJi4njEuUd1wJ8mOlF/2D5xZRyek9V+R05fAAAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAZxpBh4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="414A63B2" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="4D2EB40D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6388ABD9" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="0DA025B4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251652608" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251655168" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="13" name="Textruta 1"/>
+              <wp:docPr id="11" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2DC25A10" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="141BDDFC" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251652608;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB5w+vNeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+3r//Csod0cJDNzHByUVFj3crAj4ITyNC701jj/f00QYIfOglztbgf712&#10;H+2JuaTlrKGRK3j4uRFecWa+WuL0OL+INMJ0uBh9JB4xf6pZnWrspr4GYkROC8bJJEZ7NHtRe6if&#10;aDvMY1ZSCSspd8FxL15jtwhou0g1nycjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG6+QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR85+AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHnD6814AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251655168;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB5w+vNeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+3r//Csod0cJDNzHByUVFj3crAj4ITyNC701jj/f00QYIfOglztbgf712&#10;H+2JuaTlrKGRK3j4uRFecWa+WuL0OL+INMJ0uBh9JB4xf6pZnWrspr4GYkROC8bJJEZ7NHtRe6if&#10;aDvMY1ZSCSspd8FxL15jtwhou0g1nycjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG6+QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR85+AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHnD6814AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="2DC25A10" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
-[...464 lines deleted...]
-                  <w:p w14:paraId="68DD3FB1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="141BDDFC" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="053E1684" w14:textId="77777777" w:rsidR="00272FB9" w:rsidRDefault="00272FB9" w:rsidP="006923D1">
+    <w:p w14:paraId="02D605DF" w14:textId="77777777" w:rsidR="00350560" w:rsidRDefault="00350560" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="Sidfot"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2609A40F" w14:textId="77777777" w:rsidR="00272FB9" w:rsidRPr="006923D1" w:rsidRDefault="00272FB9" w:rsidP="006923D1">
+    <w:p w14:paraId="484374C7" w14:textId="77777777" w:rsidR="00350560" w:rsidRPr="006923D1" w:rsidRDefault="00350560" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="Sidfot"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="002A1886" w14:textId="77777777" w:rsidR="00272FB9" w:rsidRDefault="00272FB9" w:rsidP="006923D1">
+    <w:p w14:paraId="6369E8E5" w14:textId="77777777" w:rsidR="00350560" w:rsidRDefault="00350560" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="RKbas"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7F9D4F86" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="395B3516" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661824" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="5" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2E87D57F" w14:textId="38C38C9F" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00460510" w:rsidP="00664D04">
+                        <w:p w14:paraId="3333AAB1" w14:textId="7AF61353" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="004D0902" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
                               <w:id w:val="1909953747"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="002529A2">
+                              <w:r w:rsidR="00B37C61">
                                 <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
                               <w:id w:val="1135212224"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00691578">
-                                <w:t>2025/26:268</w:t>
+                              <w:r w:rsidR="00E10B92">
+                                <w:t>2025/26:289</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251661824;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7iLIdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2Q+eXUG2JEB76WQlOXtfUtRsR8F54Gg5qNA083tGhDRDqMEicrcD/fu1/tCfO&#10;kpazloat5OHXWnjFmflmic3n+WQSpzNdJqefiEDMH2uWxxq7bi6BqJDTanEyidEezU7UHppH2gvz&#10;mJVUwkrKXXLciZfYrwDaK1LN58mI5tEJvLELJ2PoCG/k5EP3KLwbiItE+VvYjaUoXvC3t42ewc3X&#10;SBxM5I4A96gOwNMsJ84Peycui+N7sjpsx9kzAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3XuKo&#10;8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQuXYX&#10;fqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9YBEO&#10;2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2BHFE&#10;eEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDH7iLIdQIAAGUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7iLIdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2Q+eXUG2JEB76WQlOXtfUtRsR8F54Gg5qNA083tGhDRDqMEicrcD/fu1/tCfO&#10;kpazloat5OHXWnjFmflmic3n+WQSpzNdJqefiEDMH2uWxxq7bi6BqJDTanEyidEezU7UHppH2gvz&#10;mJVUwkrKXXLciZfYrwDaK1LN58mI5tEJvLELJ2PoCG/k5EP3KLwbiItE+VvYjaUoXvC3t42ewc3X&#10;SBxM5I4A96gOwNMsJ84Peycui+N7sjpsx9kzAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3XuKo&#10;8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQuXYX&#10;fqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9YBEO&#10;2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2BHFE&#10;eEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDH7iLIdQIAAGUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="2E87D57F" w14:textId="38C38C9F" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00272FB9" w:rsidP="00664D04">
+                  <w:p w14:paraId="3333AAB1" w14:textId="7AF61353" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0061459B" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
                         <w:id w:val="1909953747"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="002529A2">
+                        <w:r w:rsidR="00B37C61">
                           <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
                         <w:id w:val="1135212224"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00691578">
-                          <w:t>2025/26:268</w:t>
+                        <w:r w:rsidR="00E10B92">
+                          <w:t>2025/26:289</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="48F92C1F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="32EE1C2A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663872" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="4" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3E3DE14D" w14:textId="49E4CED4" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00460510" w:rsidP="00A118D8">
+                        <w:p w14:paraId="541766B1" w14:textId="1C73A3FC" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="004D0902" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
                               <w:id w:val="406809228"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="002529A2">
+                              <w:r w:rsidR="00B37C61">
                                 <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
                               <w:id w:val="1217775106"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00691578">
-                                <w:t>2025/26:268</w:t>
+                              <w:r w:rsidR="00E10B92">
+                                <w:t>2025/26:289</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251663872;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbebtcdgIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtq/IgAS6i2xAsP/cgEJ69rerwbEfBeeJoRem+ae7yjQxsg8GGQOFuB//3a/2hP&#10;1CUtZy3NXMnDr7XwijPzzRKpz/PJJA5pukxOPxGPmD/WLI81dt1cAjEipw3jZBKjPZqdqD00j7Qe&#10;5jErqYSVlLvkuBMvsd8EtF6kms+TEY2lE3hjF07G0BHlSM2H7lF4N/AXifm3sJtOUbygcW8bPYOb&#10;r5GomDgece5RHfCnkU7UH9ZP3BnH92R1WJKzZwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWbHbPB&#10;7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6ur0pd&#10;GH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbrr/3o&#10;FBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL/CEH&#10;cVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJt5u1x2AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbebtcdgIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtq/IgAS6i2xAsP/cgEJ69rerwbEfBeeJoRem+ae7yjQxsg8GGQOFuB//3a/2hP&#10;1CUtZy3NXMnDr7XwijPzzRKpz/PJJA5pukxOPxGPmD/WLI81dt1cAjEipw3jZBKjPZqdqD00j7Qe&#10;5jErqYSVlLvkuBMvsd8EtF6kms+TEY2lE3hjF07G0BHlSM2H7lF4N/AXifm3sJtOUbygcW8bPYOb&#10;r5GomDgece5RHfCnkU7UH9ZP3BnH92R1WJKzZwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWbHbPB&#10;7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6ur0pd&#10;GH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbrr/3o&#10;FBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL/CEH&#10;cVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJt5u1x2AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="3E3DE14D" w14:textId="49E4CED4" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00272FB9" w:rsidP="00A118D8">
+                  <w:p w14:paraId="541766B1" w14:textId="1C73A3FC" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0061459B" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
                         <w:id w:val="406809228"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="002529A2">
+                        <w:r w:rsidR="00B37C61">
                           <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
                         <w:id w:val="1217775106"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00691578">
-                          <w:t>2025/26:268</w:t>
+                        <w:r w:rsidR="00E10B92">
+                          <w:t>2025/26:289</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6AC41D22" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="7BFDCFEA" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5C7810DC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="77904C0C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="7" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="5BF3F803" w14:textId="3CF482D5" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00460510" w:rsidP="00664D04">
+                        <w:p w14:paraId="18EF966A" w14:textId="4CC492A3" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="004D0902" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1929150581"/>
+                              <w:id w:val="1959996323"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="002529A2">
+                              <w:r w:rsidR="00B37C61">
                                 <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1494840105"/>
+                              <w:id w:val="1708835998"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00691578">
-                                <w:t>2025/26:268</w:t>
+                              <w:r w:rsidR="00E10B92">
+                                <w:t>2025/26:289</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlvGe/eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvj995PSyrQ3bKh8qsAXPB0POlJVQVvap4D8eFh8+&#10;cxZQ2FIYsKrgOxX45ez9u2njJmoEazCl8oyC2DBpXMHXiG6SZUGuVS3CAJyypNTga4F09U9Z6UVD&#10;0WuTjYbD86wBXzoPUoVAf687JZ+l+ForiXdaB4XMFJxqw3T6dK7imc2mYvLkhVtXsi9D/EMVtags&#10;JT2EuhYo2MZXf4WqK+khgMaBhDoDrSupUg/UTT580c1yLZxKvRA4wR1gCv8vrLzdLt29Z9h+gZYe&#10;MALSuDAJ9DP202pfxy9VykhPEO4OsKkWmYxO+Tint+BMki4f5RejhGt29HY+4FcFNYtCwT09S0JL&#10;bG8CUkYy3ZvEZAFMVS4qY9IlUkFdGc+2gh7RYKqRPP6wMpY1BT//eDZMgS1E9y6ysTGMSmTo0x07&#10;TBLujIo2xn5XmlVlavSV3EJKZQ/5k3W00pTqLY69/bGqtzh3fZBHygwWD851ZcGn7tP0HCErf+4h&#10;0509AX7SdxSxXbXUeMHP9gRYQbkjXnjoRiY4uajo8W5EwHvhaUbovWnu8Y4ObYDAh17ibA3+92v/&#10;oz1Rl7ScNTRzBQ+/NsIrzsw3S6S+yMfjOKTpMj77RDxi/lSzOtXYTX0FxIicNoyTSYz2aPai9lA/&#10;0nqYx6ykElZS7oLjXrzCbhPQepFqPk9GNJZO4I1dOhlDR5QjNR/aR+Fdz18k5t/CfjrF5AWNO9vo&#10;Gdx8g0TFxPGIc4dqjz+NdKJ+v37izji9J6vjkpw9AwAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlvGe/eAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlvGe/eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvj995PSyrQ3bKh8qsAXPB0POlJVQVvap4D8eFh8+&#10;cxZQ2FIYsKrgOxX45ez9u2njJmoEazCl8oyC2DBpXMHXiG6SZUGuVS3CAJyypNTga4F09U9Z6UVD&#10;0WuTjYbD86wBXzoPUoVAf687JZ+l+ForiXdaB4XMFJxqw3T6dK7imc2mYvLkhVtXsi9D/EMVtags&#10;JT2EuhYo2MZXf4WqK+khgMaBhDoDrSupUg/UTT580c1yLZxKvRA4wR1gCv8vrLzdLt29Z9h+gZYe&#10;MALSuDAJ9DP202pfxy9VykhPEO4OsKkWmYxO+Tint+BMki4f5RejhGt29HY+4FcFNYtCwT09S0JL&#10;bG8CUkYy3ZvEZAFMVS4qY9IlUkFdGc+2gh7RYKqRPP6wMpY1BT//eDZMgS1E9y6ysTGMSmTo0x07&#10;TBLujIo2xn5XmlVlavSV3EJKZQ/5k3W00pTqLY69/bGqtzh3fZBHygwWD851ZcGn7tP0HCErf+4h&#10;0509AX7SdxSxXbXUeMHP9gRYQbkjXnjoRiY4uajo8W5EwHvhaUbovWnu8Y4ObYDAh17ibA3+92v/&#10;oz1Rl7ScNTRzBQ+/NsIrzsw3S6S+yMfjOKTpMj77RDxi/lSzOtXYTX0FxIicNoyTSYz2aPai9lA/&#10;0nqYx6ykElZS7oLjXrzCbhPQepFqPk9GNJZO4I1dOhlDR5QjNR/aR+Fdz18k5t/CfjrF5AWNO9vo&#10;Gdx8g0TFxPGIc4dqjz+NdKJ+v37izji9J6vjkpw9AwAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlvGe/eAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="5BF3F803" w14:textId="3CF482D5" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00272FB9" w:rsidP="00664D04">
+                  <w:p w14:paraId="18EF966A" w14:textId="4CC492A3" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0061459B" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1929150581"/>
+                        <w:id w:val="1959996323"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="002529A2">
+                        <w:r w:rsidR="00B37C61">
                           <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1494840105"/>
+                        <w:id w:val="1708835998"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00691578">
-                          <w:t>2025/26:268</w:t>
+                        <w:r w:rsidR="00E10B92">
+                          <w:t>2025/26:289</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1EA9DEE7" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="3A818CAB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="6" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="5004C86D" w14:textId="7F7942C5" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00460510" w:rsidP="00A118D8">
+                        <w:p w14:paraId="548734A6" w14:textId="540DBA37" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="004D0902" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-1917937327"/>
+                              <w:id w:val="-1007281440"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="002529A2">
+                              <w:r w:rsidR="00B37C61">
                                 <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="287788968"/>
+                              <w:id w:val="1111619865"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00691578">
-                                <w:t>2025/26:268</w:t>
+                              <w:r w:rsidR="00E10B92">
+                                <w:t>2025/26:289</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlbMYbdwIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtqnBDcEWAJ1ZZ44aEfmeDkdU2PdyMC3gtPM0LvTXOPd3RoAwQ+DBJnK/C/X/sf&#10;7Ym6pOWspZkrefi1Fl5xZr5ZIvV5PpnEIU2Xyekn4hHzx5rlscaum0sgRuS0YZxMYrRHsxO1h+aR&#10;1sM8ZiWVsJJylxx34iX2m4DWi1TzeTKisXQCb+zCyRg6ohyp+dA9Cu8G/iIx/xZ20ymKFzTubaNn&#10;cPM1EhUTxyPOPaoD/jTSifrD+ok74/ierA5LcvYMAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1mx2z&#10;wexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCurq9K&#10;XRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W66/9&#10;6BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUDi/wh&#10;B3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAlbMYbdwIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlbMYbdwIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtqnBDcEWAJ1ZZ44aEfmeDkdU2PdyMC3gtPM0LvTXOPd3RoAwQ+DBJnK/C/X/sf&#10;7Ym6pOWspZkrefi1Fl5xZr5ZIvV5PpnEIU2Xyekn4hHzx5rlscaum0sgRuS0YZxMYrRHsxO1h+aR&#10;1sM8ZiWVsJJylxx34iX2m4DWi1TzeTKisXQCb+zCyRg6ohyp+dA9Cu8G/iIx/xZ20ymKFzTubaNn&#10;cPM1EhUTxyPOPaoD/jTSifrD+ok74/ierA5LcvYMAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1mx2z&#10;wexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCurq9K&#10;XRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W66/9&#10;6BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUDi/wh&#10;B3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAlbMYbdwIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="5004C86D" w14:textId="7F7942C5" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00272FB9" w:rsidP="00A118D8">
+                  <w:p w14:paraId="548734A6" w14:textId="540DBA37" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0061459B" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-1917937327"/>
+                        <w:id w:val="-1007281440"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="002529A2">
+                        <w:r w:rsidR="00B37C61">
                           <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="287788968"/>
+                        <w:id w:val="1111619865"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00691578">
-                          <w:t>2025/26:268</w:t>
+                        <w:r w:rsidR="00E10B92">
+                          <w:t>2025/26:289</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="57B17354" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
-[...390 lines deleted...]
-  <w:p w14:paraId="5CB9109A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="35C39314" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF80"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="531A9522"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1492"/>
+        </w:tabs>
+        <w:ind w:left="1492" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B22A75AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01B064D1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B9E585A"/>
     <w:numStyleLink w:val="RKnummerlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="026161C1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="089CCD3C"/>
     <w:numStyleLink w:val="RKpunktlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04206CBB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A386DF5C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -15138,57 +2881,57 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="045727E5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2EB89F6E"/>
     <w:numStyleLink w:val="RKrubrik1-4"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04B66FE9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="07E8A37C"/>
     <w:styleLink w:val="RKstrecklistaram"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefterstrlistaram"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Strecklistaram"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -15271,57 +3014,57 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06441E01"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="07E8A37C"/>
     <w:numStyleLink w:val="RKstrecklistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="094A1350"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="874C1294"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
@@ -15381,57 +3124,57 @@
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C484E05"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:numStyleLink w:val="RKpunktlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D76163D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C6D8D278"/>
     <w:lvl w:ilvl="0" w:tplc="FCFCF040">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="675CCC20" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15500,51 +3243,51 @@
     <w:lvl w:ilvl="7" w:tplc="E92AB558" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="9CB8B256" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12393F3B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:styleLink w:val="RKstrecklista"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefterstrecklista"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Strecklista"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -15625,51 +3368,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17EC6E5E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B9E585A"/>
     <w:styleLink w:val="RKnummerlista"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefternumreradlista"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Numreradlista"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -15749,51 +3492,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="197B46EC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:styleLink w:val="RKpunktlista"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefterpunktlista"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
@@ -15876,51 +3619,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="199F21EB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EC762F8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16003,63 +3746,63 @@
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik8"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik9"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D324031"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:numStyleLink w:val="RKnumreradlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1EAD06AE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="07E8A37C"/>
     <w:numStyleLink w:val="RKstrecklistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24993A85"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2EB89F6E"/>
     <w:styleLink w:val="RKrubrik1-4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -16146,57 +3889,57 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24F04E30"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="07E8A37C"/>
     <w:numStyleLink w:val="RKstrecklistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25B82ACD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B73C09A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
@@ -16256,57 +3999,57 @@
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A1355EC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:numStyleLink w:val="RKnumreradlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2BF62863"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="041D001D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3)"/>
@@ -16348,51 +4091,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="372C411F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5B2E566E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="397"/>
         </w:tabs>
         <w:ind w:left="397" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -16489,51 +4232,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="7539"/>
         </w:tabs>
         <w:ind w:left="7823" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="8616"/>
         </w:tabs>
         <w:ind w:left="8900" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39647D17"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DE44696C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
@@ -16623,51 +4366,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B3772BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D944974"/>
     <w:lvl w:ilvl="0" w:tplc="7532A3CC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Innehll4"/>
       <w:lvlText w:val="Bilaga %1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -16714,57 +4457,57 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FD21564"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:numStyleLink w:val="RKpunktlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FF67402"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="089CCD3C"/>
     <w:styleLink w:val="RKpunktlistaram"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefterpkt-listaram"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlistaram"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -16848,81 +4591,81 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43612E31"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="089CCD3C"/>
     <w:numStyleLink w:val="RKpunktlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45A626CA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B9E585A"/>
     <w:numStyleLink w:val="RKnummerlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="489C4783"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CD01921"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="089CCD3C"/>
     <w:numStyleLink w:val="RKpunktlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53191FCC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:numStyleLink w:val="RKnumreradlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58A86BDA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:styleLink w:val="RKnumreradlistaram"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefternr-listaram"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Numreradlistaram"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -17028,1468 +4771,1187 @@
           <w:tab w:val="num" w:pos="5160"/>
         </w:tabs>
         <w:ind w:left="5500" w:hanging="2665"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5670"/>
         </w:tabs>
         <w:ind w:left="6294" w:hanging="2438"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58FE4B62"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:numStyleLink w:val="RKnumreradlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59A00B31"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B9E585A"/>
     <w:numStyleLink w:val="RKnummerlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="603A5610"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:numStyleLink w:val="RKpunktlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="621E5655"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:numStyleLink w:val="RKpunktlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62A7665E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D1E7806"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="755223B5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="60911509">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1229926071">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="73554473">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1229926071">
+  <w:num w:numId="4" w16cid:durableId="734428684">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="73554473">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="5" w16cid:durableId="868490676">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="734428684">
+  <w:num w:numId="6" w16cid:durableId="597104048">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="868490676">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="7" w16cid:durableId="836459267">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1151796365">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1274170200">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="508256887">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1676959670">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="524560718">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="7"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1834562801">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1637180406">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="840197462">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1558323982">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1309016888">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1464157065">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="2077051901">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="901908029">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1898121741">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="696854227">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="982778859">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="2102407660">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="556403597">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="847603360">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1846094413">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="2"/>
     <w:lvlOverride w:ilvl="1">
       <w:lvl w:ilvl="1">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:pStyle w:val="Numreradlista"/>
         <w:lvlText w:val="%2."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="284" w:hanging="284"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1269047988">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1151949666">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="815949773">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1037857484">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1915698394">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1593665405">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="178811758">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="316424554">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="29" w16cid:durableId="1151949666">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="36" w16cid:durableId="1025905477">
+    <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="30" w16cid:durableId="815949773">
-    <w:abstractNumId w:val="24"/>
+  <w:num w:numId="37" w16cid:durableId="4476604">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="31" w16cid:durableId="1037857484">
-    <w:abstractNumId w:val="34"/>
+  <w:num w:numId="38" w16cid:durableId="402145859">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="32" w16cid:durableId="1915698394">
-    <w:abstractNumId w:val="35"/>
+  <w:num w:numId="39" w16cid:durableId="1232156023">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="33" w16cid:durableId="1593665405">
-    <w:abstractNumId w:val="37"/>
+  <w:num w:numId="40" w16cid:durableId="1796826326">
+    <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="34" w16cid:durableId="178811758">
-[...2 lines deleted...]
-  <w:num w:numId="35" w16cid:durableId="316424554">
+  <w:num w:numId="41" w16cid:durableId="1454207087">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="36" w16cid:durableId="1025905477">
-    <w:abstractNumId w:val="26"/>
+  <w:num w:numId="42" w16cid:durableId="2104447184">
+    <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="37" w16cid:durableId="4476604">
-[...15 lines deleted...]
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="43" w16cid:durableId="1849058214">
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="90"/>
+  <w:zoom w:percent="110"/>
   <w:mirrorMargins/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="005922CA"/>
-    <w:rsid w:val="00000648"/>
+    <w:rsidRoot w:val="00350560"/>
     <w:rsid w:val="000023F8"/>
-    <w:rsid w:val="00003D86"/>
     <w:rsid w:val="000070E2"/>
     <w:rsid w:val="0000783D"/>
     <w:rsid w:val="000106C3"/>
     <w:rsid w:val="000112FE"/>
     <w:rsid w:val="000127FF"/>
-    <w:rsid w:val="00012A7A"/>
-    <w:rsid w:val="00013B3F"/>
     <w:rsid w:val="000140A3"/>
     <w:rsid w:val="000163C7"/>
     <w:rsid w:val="000211BF"/>
-    <w:rsid w:val="000213EA"/>
-    <w:rsid w:val="000231AF"/>
     <w:rsid w:val="00025171"/>
     <w:rsid w:val="000276E3"/>
     <w:rsid w:val="00032E6D"/>
-    <w:rsid w:val="00037332"/>
     <w:rsid w:val="00040A0F"/>
     <w:rsid w:val="00043AB1"/>
     <w:rsid w:val="00043EBE"/>
-    <w:rsid w:val="00045A1F"/>
     <w:rsid w:val="00046417"/>
     <w:rsid w:val="00047664"/>
-    <w:rsid w:val="00053C4B"/>
     <w:rsid w:val="00055486"/>
     <w:rsid w:val="00061989"/>
     <w:rsid w:val="000631A9"/>
     <w:rsid w:val="00067524"/>
     <w:rsid w:val="00070DFE"/>
     <w:rsid w:val="00072689"/>
-    <w:rsid w:val="0007411E"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00075788"/>
     <w:rsid w:val="00075F2D"/>
     <w:rsid w:val="000761F8"/>
+    <w:rsid w:val="00081166"/>
     <w:rsid w:val="0008203A"/>
     <w:rsid w:val="00085ABB"/>
     <w:rsid w:val="00085AEF"/>
     <w:rsid w:val="00085EFF"/>
     <w:rsid w:val="000879B3"/>
-    <w:rsid w:val="00095318"/>
     <w:rsid w:val="0009544E"/>
     <w:rsid w:val="00096CFD"/>
     <w:rsid w:val="000978DE"/>
     <w:rsid w:val="000A1209"/>
     <w:rsid w:val="000A40DD"/>
-    <w:rsid w:val="000A42BC"/>
     <w:rsid w:val="000A6489"/>
     <w:rsid w:val="000A66BE"/>
     <w:rsid w:val="000A6F2D"/>
     <w:rsid w:val="000B3DDA"/>
     <w:rsid w:val="000B7DEE"/>
     <w:rsid w:val="000C0142"/>
     <w:rsid w:val="000C0772"/>
     <w:rsid w:val="000C5CDD"/>
     <w:rsid w:val="000C7233"/>
-    <w:rsid w:val="000E6531"/>
+    <w:rsid w:val="000D41BF"/>
     <w:rsid w:val="000E67B7"/>
     <w:rsid w:val="000E6A30"/>
-    <w:rsid w:val="000E6C0D"/>
     <w:rsid w:val="000E7DA9"/>
     <w:rsid w:val="000F4DD6"/>
     <w:rsid w:val="000F73EB"/>
-    <w:rsid w:val="001006D5"/>
     <w:rsid w:val="001028C5"/>
     <w:rsid w:val="00107129"/>
-    <w:rsid w:val="00110809"/>
     <w:rsid w:val="00110C85"/>
     <w:rsid w:val="00113CC6"/>
-    <w:rsid w:val="001141CE"/>
     <w:rsid w:val="00115516"/>
     <w:rsid w:val="00116299"/>
     <w:rsid w:val="001166EB"/>
     <w:rsid w:val="0012094D"/>
     <w:rsid w:val="00122565"/>
     <w:rsid w:val="0012360F"/>
     <w:rsid w:val="00125F18"/>
     <w:rsid w:val="00127836"/>
     <w:rsid w:val="00131972"/>
     <w:rsid w:val="0013464D"/>
     <w:rsid w:val="00135343"/>
     <w:rsid w:val="00144361"/>
     <w:rsid w:val="001456A0"/>
-    <w:rsid w:val="001503F9"/>
-    <w:rsid w:val="00151834"/>
     <w:rsid w:val="00152749"/>
     <w:rsid w:val="00152BB9"/>
     <w:rsid w:val="001531B4"/>
     <w:rsid w:val="00155500"/>
-    <w:rsid w:val="00157DC3"/>
     <w:rsid w:val="00157EF7"/>
     <w:rsid w:val="00162BB7"/>
     <w:rsid w:val="00163D57"/>
     <w:rsid w:val="00166139"/>
-    <w:rsid w:val="00166193"/>
     <w:rsid w:val="00174E46"/>
     <w:rsid w:val="00175A45"/>
     <w:rsid w:val="00176E54"/>
     <w:rsid w:val="00181DAB"/>
-    <w:rsid w:val="00182596"/>
     <w:rsid w:val="00185AD6"/>
-    <w:rsid w:val="0018680D"/>
     <w:rsid w:val="00186929"/>
     <w:rsid w:val="0019074D"/>
     <w:rsid w:val="00194C95"/>
     <w:rsid w:val="00195571"/>
     <w:rsid w:val="001A0FB9"/>
     <w:rsid w:val="001A465E"/>
     <w:rsid w:val="001A4767"/>
     <w:rsid w:val="001A5048"/>
-    <w:rsid w:val="001A5813"/>
     <w:rsid w:val="001A6FAB"/>
     <w:rsid w:val="001B7CDA"/>
     <w:rsid w:val="001C0D83"/>
-    <w:rsid w:val="001C4491"/>
     <w:rsid w:val="001C4647"/>
-    <w:rsid w:val="001C6C0D"/>
     <w:rsid w:val="001D0157"/>
     <w:rsid w:val="001D0638"/>
-    <w:rsid w:val="001D0FBE"/>
     <w:rsid w:val="001D1007"/>
     <w:rsid w:val="001D2B7C"/>
     <w:rsid w:val="001D3465"/>
     <w:rsid w:val="001D4287"/>
     <w:rsid w:val="001D7D3E"/>
     <w:rsid w:val="001F5CE5"/>
-    <w:rsid w:val="001F76A7"/>
     <w:rsid w:val="001F782A"/>
     <w:rsid w:val="002001F8"/>
-    <w:rsid w:val="0020211B"/>
     <w:rsid w:val="00203904"/>
     <w:rsid w:val="00203FAB"/>
     <w:rsid w:val="0020543F"/>
-    <w:rsid w:val="00211523"/>
     <w:rsid w:val="00211E15"/>
     <w:rsid w:val="002132D5"/>
-    <w:rsid w:val="002255C2"/>
     <w:rsid w:val="00233E31"/>
     <w:rsid w:val="00235765"/>
     <w:rsid w:val="002367E5"/>
     <w:rsid w:val="002405D8"/>
-    <w:rsid w:val="00242CFB"/>
     <w:rsid w:val="00244011"/>
     <w:rsid w:val="00244906"/>
-    <w:rsid w:val="002529A2"/>
-    <w:rsid w:val="00252B78"/>
     <w:rsid w:val="00252C4D"/>
-    <w:rsid w:val="00255714"/>
     <w:rsid w:val="002603EF"/>
     <w:rsid w:val="00263274"/>
     <w:rsid w:val="00263817"/>
     <w:rsid w:val="002675C4"/>
-    <w:rsid w:val="00270682"/>
-[...1 lines deleted...]
-    <w:rsid w:val="002773DE"/>
+    <w:rsid w:val="002745DC"/>
     <w:rsid w:val="002818CA"/>
-    <w:rsid w:val="0028201D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00282DE9"/>
     <w:rsid w:val="002859A1"/>
     <w:rsid w:val="00285A6F"/>
-    <w:rsid w:val="00286C7A"/>
     <w:rsid w:val="00287045"/>
     <w:rsid w:val="0029293D"/>
     <w:rsid w:val="00292E0F"/>
     <w:rsid w:val="00294B19"/>
-    <w:rsid w:val="00294B57"/>
     <w:rsid w:val="00295225"/>
     <w:rsid w:val="00295C59"/>
-    <w:rsid w:val="00296595"/>
     <w:rsid w:val="00297A80"/>
     <w:rsid w:val="002A1E80"/>
     <w:rsid w:val="002A2948"/>
-    <w:rsid w:val="002A2F47"/>
     <w:rsid w:val="002B01BF"/>
     <w:rsid w:val="002B12FD"/>
-    <w:rsid w:val="002B671A"/>
     <w:rsid w:val="002B7EB5"/>
     <w:rsid w:val="002C14EF"/>
     <w:rsid w:val="002C1EBF"/>
     <w:rsid w:val="002C49A5"/>
-    <w:rsid w:val="002C782F"/>
     <w:rsid w:val="002D09C9"/>
-    <w:rsid w:val="002D20B9"/>
     <w:rsid w:val="002D2ED8"/>
     <w:rsid w:val="002D6A16"/>
     <w:rsid w:val="002E219E"/>
-    <w:rsid w:val="002E2F53"/>
     <w:rsid w:val="002E57AD"/>
     <w:rsid w:val="002E5F6A"/>
     <w:rsid w:val="002E60D4"/>
     <w:rsid w:val="002E7485"/>
     <w:rsid w:val="002F073E"/>
-    <w:rsid w:val="002F1306"/>
+    <w:rsid w:val="002F0FE7"/>
     <w:rsid w:val="002F434A"/>
     <w:rsid w:val="002F4A14"/>
     <w:rsid w:val="002F4DD9"/>
-    <w:rsid w:val="002F6854"/>
     <w:rsid w:val="0031012B"/>
     <w:rsid w:val="00312E5A"/>
     <w:rsid w:val="00317CC4"/>
     <w:rsid w:val="00320896"/>
-    <w:rsid w:val="003224C3"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00327C20"/>
     <w:rsid w:val="00327E6C"/>
-    <w:rsid w:val="00330007"/>
     <w:rsid w:val="00332455"/>
     <w:rsid w:val="00332DE2"/>
-    <w:rsid w:val="003379F6"/>
     <w:rsid w:val="0034001E"/>
-    <w:rsid w:val="0034222E"/>
     <w:rsid w:val="00342D4D"/>
     <w:rsid w:val="00344E28"/>
-    <w:rsid w:val="00346681"/>
     <w:rsid w:val="0034791C"/>
+    <w:rsid w:val="00350560"/>
     <w:rsid w:val="00351E66"/>
     <w:rsid w:val="0035347F"/>
     <w:rsid w:val="0035356C"/>
     <w:rsid w:val="00355582"/>
     <w:rsid w:val="003605D4"/>
     <w:rsid w:val="00360677"/>
     <w:rsid w:val="003612EA"/>
     <w:rsid w:val="00361ABA"/>
     <w:rsid w:val="00362009"/>
     <w:rsid w:val="00362B62"/>
-    <w:rsid w:val="003645B0"/>
     <w:rsid w:val="0037021E"/>
     <w:rsid w:val="00371D07"/>
     <w:rsid w:val="00376669"/>
-    <w:rsid w:val="00376A1B"/>
     <w:rsid w:val="00381C02"/>
     <w:rsid w:val="0038525D"/>
     <w:rsid w:val="00385C7A"/>
     <w:rsid w:val="0038735C"/>
     <w:rsid w:val="00390A6D"/>
-    <w:rsid w:val="00393C80"/>
     <w:rsid w:val="00397521"/>
     <w:rsid w:val="003A1544"/>
-    <w:rsid w:val="003A7617"/>
     <w:rsid w:val="003B024C"/>
     <w:rsid w:val="003B0EF7"/>
-    <w:rsid w:val="003B1339"/>
     <w:rsid w:val="003B26C6"/>
+    <w:rsid w:val="003B60B0"/>
     <w:rsid w:val="003B735E"/>
     <w:rsid w:val="003C0194"/>
-    <w:rsid w:val="003C5C3A"/>
     <w:rsid w:val="003D02E8"/>
-    <w:rsid w:val="003D0CDE"/>
     <w:rsid w:val="003D0E6F"/>
     <w:rsid w:val="003D565A"/>
     <w:rsid w:val="003D6631"/>
-    <w:rsid w:val="003E07F8"/>
     <w:rsid w:val="003E1270"/>
-    <w:rsid w:val="003E2696"/>
     <w:rsid w:val="003E2E9A"/>
+    <w:rsid w:val="003E3487"/>
     <w:rsid w:val="003E3D11"/>
     <w:rsid w:val="003E4276"/>
-    <w:rsid w:val="003E694C"/>
     <w:rsid w:val="003F2744"/>
-    <w:rsid w:val="003F3A7D"/>
     <w:rsid w:val="003F3D8A"/>
     <w:rsid w:val="003F4295"/>
     <w:rsid w:val="003F6CBA"/>
-    <w:rsid w:val="0040272F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00411639"/>
+    <w:rsid w:val="00403D4D"/>
     <w:rsid w:val="00414A77"/>
     <w:rsid w:val="004158C3"/>
-    <w:rsid w:val="0042122A"/>
     <w:rsid w:val="0042549F"/>
     <w:rsid w:val="0042561B"/>
     <w:rsid w:val="0042584F"/>
     <w:rsid w:val="00432371"/>
-    <w:rsid w:val="00435AF0"/>
+    <w:rsid w:val="00433A2D"/>
     <w:rsid w:val="004457A0"/>
     <w:rsid w:val="00445801"/>
     <w:rsid w:val="00446747"/>
     <w:rsid w:val="00450482"/>
     <w:rsid w:val="004506DF"/>
     <w:rsid w:val="00451C3E"/>
-    <w:rsid w:val="0045236D"/>
     <w:rsid w:val="00452D99"/>
     <w:rsid w:val="00454D1F"/>
-    <w:rsid w:val="0045758D"/>
-    <w:rsid w:val="00460510"/>
     <w:rsid w:val="00465E66"/>
-    <w:rsid w:val="00470F58"/>
-    <w:rsid w:val="004718C8"/>
     <w:rsid w:val="004727BD"/>
     <w:rsid w:val="004734CD"/>
     <w:rsid w:val="004738C6"/>
     <w:rsid w:val="00474983"/>
-    <w:rsid w:val="00474F7B"/>
-    <w:rsid w:val="004775B0"/>
     <w:rsid w:val="00477ABF"/>
-    <w:rsid w:val="00480EC6"/>
     <w:rsid w:val="00484FCB"/>
     <w:rsid w:val="00487BE9"/>
     <w:rsid w:val="00490ACA"/>
     <w:rsid w:val="004917D3"/>
-    <w:rsid w:val="00491807"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004A4650"/>
     <w:rsid w:val="004A4D23"/>
-    <w:rsid w:val="004B0740"/>
     <w:rsid w:val="004B45DA"/>
     <w:rsid w:val="004B5C2E"/>
     <w:rsid w:val="004B6A37"/>
-    <w:rsid w:val="004B74BA"/>
     <w:rsid w:val="004B771E"/>
-    <w:rsid w:val="004C302E"/>
     <w:rsid w:val="004C3AEF"/>
-    <w:rsid w:val="004C5C73"/>
     <w:rsid w:val="004C6EBB"/>
     <w:rsid w:val="004C70F2"/>
-    <w:rsid w:val="004D4010"/>
+    <w:rsid w:val="004D0902"/>
     <w:rsid w:val="004D6D83"/>
     <w:rsid w:val="004D7475"/>
     <w:rsid w:val="004D7A3D"/>
     <w:rsid w:val="004E0277"/>
-    <w:rsid w:val="004E465B"/>
-    <w:rsid w:val="004E5929"/>
+    <w:rsid w:val="004E0951"/>
     <w:rsid w:val="004E62A0"/>
     <w:rsid w:val="004F013F"/>
     <w:rsid w:val="004F29B2"/>
     <w:rsid w:val="004F4804"/>
-    <w:rsid w:val="004F4F6F"/>
     <w:rsid w:val="00500B7A"/>
-    <w:rsid w:val="0050160B"/>
     <w:rsid w:val="0050181A"/>
     <w:rsid w:val="00504ADE"/>
     <w:rsid w:val="00504FB2"/>
-    <w:rsid w:val="005051E9"/>
     <w:rsid w:val="00506A6B"/>
     <w:rsid w:val="0050742E"/>
     <w:rsid w:val="00510DD2"/>
     <w:rsid w:val="0051351F"/>
     <w:rsid w:val="00513F14"/>
     <w:rsid w:val="00515EC7"/>
-    <w:rsid w:val="00525C6A"/>
-    <w:rsid w:val="0052634F"/>
     <w:rsid w:val="005311C5"/>
     <w:rsid w:val="00533460"/>
     <w:rsid w:val="0053355B"/>
     <w:rsid w:val="00535212"/>
     <w:rsid w:val="005358B1"/>
     <w:rsid w:val="00536700"/>
     <w:rsid w:val="00537022"/>
     <w:rsid w:val="00537049"/>
     <w:rsid w:val="00540DF7"/>
-    <w:rsid w:val="00540F9E"/>
     <w:rsid w:val="0054196B"/>
     <w:rsid w:val="005429E7"/>
     <w:rsid w:val="00542DDB"/>
     <w:rsid w:val="00544938"/>
-    <w:rsid w:val="00546F18"/>
     <w:rsid w:val="00552E8C"/>
-    <w:rsid w:val="00554B50"/>
     <w:rsid w:val="00556424"/>
     <w:rsid w:val="00561D74"/>
-    <w:rsid w:val="005637D7"/>
     <w:rsid w:val="0056410E"/>
     <w:rsid w:val="00564D4D"/>
     <w:rsid w:val="005652A9"/>
-    <w:rsid w:val="00566171"/>
     <w:rsid w:val="005722ED"/>
     <w:rsid w:val="00574282"/>
     <w:rsid w:val="00574F50"/>
     <w:rsid w:val="00584FCD"/>
     <w:rsid w:val="005870F4"/>
-    <w:rsid w:val="005922CA"/>
     <w:rsid w:val="005926A7"/>
     <w:rsid w:val="005A0098"/>
     <w:rsid w:val="005A2C12"/>
     <w:rsid w:val="005A3B52"/>
     <w:rsid w:val="005A3B8A"/>
     <w:rsid w:val="005A72C8"/>
     <w:rsid w:val="005A7EB1"/>
     <w:rsid w:val="005B49A2"/>
     <w:rsid w:val="005C0FDC"/>
     <w:rsid w:val="005C11AF"/>
     <w:rsid w:val="005C2E5B"/>
     <w:rsid w:val="005C5DD2"/>
-    <w:rsid w:val="005D1F50"/>
     <w:rsid w:val="005D31A4"/>
     <w:rsid w:val="005D3B15"/>
     <w:rsid w:val="005E1131"/>
     <w:rsid w:val="005E3665"/>
     <w:rsid w:val="005E3C60"/>
     <w:rsid w:val="005E3C87"/>
-    <w:rsid w:val="005E58D4"/>
     <w:rsid w:val="005E5E8D"/>
-    <w:rsid w:val="005E6BFD"/>
     <w:rsid w:val="005E7780"/>
-    <w:rsid w:val="005E77BA"/>
     <w:rsid w:val="005F089D"/>
     <w:rsid w:val="005F121F"/>
     <w:rsid w:val="005F13BA"/>
     <w:rsid w:val="005F2844"/>
-    <w:rsid w:val="005F46A5"/>
     <w:rsid w:val="005F48D9"/>
     <w:rsid w:val="005F4EBB"/>
     <w:rsid w:val="005F7386"/>
     <w:rsid w:val="00601BA2"/>
-    <w:rsid w:val="00602718"/>
     <w:rsid w:val="00602FF7"/>
     <w:rsid w:val="006042E5"/>
     <w:rsid w:val="0060650E"/>
-    <w:rsid w:val="00607118"/>
-    <w:rsid w:val="0061112E"/>
     <w:rsid w:val="006115D2"/>
     <w:rsid w:val="00613168"/>
+    <w:rsid w:val="0061459B"/>
     <w:rsid w:val="00617215"/>
     <w:rsid w:val="00617D56"/>
     <w:rsid w:val="00626B7E"/>
-    <w:rsid w:val="00630D4A"/>
     <w:rsid w:val="00634C6C"/>
     <w:rsid w:val="00640C08"/>
     <w:rsid w:val="0064389E"/>
-    <w:rsid w:val="00643FB4"/>
     <w:rsid w:val="0064723F"/>
     <w:rsid w:val="00650A95"/>
-    <w:rsid w:val="006525CB"/>
     <w:rsid w:val="0065293C"/>
     <w:rsid w:val="00652B2E"/>
-    <w:rsid w:val="0065579C"/>
     <w:rsid w:val="00664D04"/>
     <w:rsid w:val="0066533B"/>
-    <w:rsid w:val="00665405"/>
-    <w:rsid w:val="0066635D"/>
     <w:rsid w:val="00667FC2"/>
     <w:rsid w:val="00670FDB"/>
-    <w:rsid w:val="00671220"/>
     <w:rsid w:val="006737AA"/>
     <w:rsid w:val="00674574"/>
     <w:rsid w:val="00676699"/>
     <w:rsid w:val="00676752"/>
-    <w:rsid w:val="00683629"/>
     <w:rsid w:val="00684F41"/>
     <w:rsid w:val="0068579B"/>
-    <w:rsid w:val="00691578"/>
     <w:rsid w:val="006923D1"/>
-    <w:rsid w:val="006935E5"/>
     <w:rsid w:val="006949B8"/>
     <w:rsid w:val="006A0759"/>
     <w:rsid w:val="006A2EEC"/>
-    <w:rsid w:val="006A5019"/>
     <w:rsid w:val="006A6FF1"/>
-    <w:rsid w:val="006B165D"/>
-    <w:rsid w:val="006B2C17"/>
     <w:rsid w:val="006B2E43"/>
-    <w:rsid w:val="006B5F56"/>
     <w:rsid w:val="006B6F5C"/>
     <w:rsid w:val="006C3AFC"/>
     <w:rsid w:val="006C671A"/>
-    <w:rsid w:val="006C7F2E"/>
     <w:rsid w:val="006D232A"/>
     <w:rsid w:val="006D4A59"/>
     <w:rsid w:val="006D4C91"/>
-    <w:rsid w:val="006D57EB"/>
-    <w:rsid w:val="006D69A4"/>
     <w:rsid w:val="006D6F79"/>
     <w:rsid w:val="006E0779"/>
     <w:rsid w:val="006E0B12"/>
     <w:rsid w:val="006E234F"/>
     <w:rsid w:val="006E345B"/>
     <w:rsid w:val="006E34F6"/>
     <w:rsid w:val="006E4743"/>
     <w:rsid w:val="006E5A48"/>
     <w:rsid w:val="006E5BA0"/>
     <w:rsid w:val="006F1889"/>
     <w:rsid w:val="006F2296"/>
     <w:rsid w:val="006F4745"/>
     <w:rsid w:val="007020D6"/>
+    <w:rsid w:val="00702A73"/>
     <w:rsid w:val="007030C4"/>
     <w:rsid w:val="007064DA"/>
-    <w:rsid w:val="00710506"/>
-    <w:rsid w:val="00712797"/>
     <w:rsid w:val="00712EDD"/>
-    <w:rsid w:val="00714DCE"/>
     <w:rsid w:val="007159FE"/>
-    <w:rsid w:val="0071735B"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00734C8A"/>
     <w:rsid w:val="00735F7E"/>
     <w:rsid w:val="007428B6"/>
     <w:rsid w:val="00751306"/>
-    <w:rsid w:val="00751F4C"/>
     <w:rsid w:val="007524F1"/>
     <w:rsid w:val="00753EFC"/>
     <w:rsid w:val="00756E53"/>
     <w:rsid w:val="00756EAD"/>
     <w:rsid w:val="00762CDA"/>
     <w:rsid w:val="00763A3D"/>
     <w:rsid w:val="007648F2"/>
     <w:rsid w:val="007705A3"/>
     <w:rsid w:val="00773619"/>
     <w:rsid w:val="0077500F"/>
     <w:rsid w:val="007751D7"/>
     <w:rsid w:val="007754D6"/>
-    <w:rsid w:val="0077798C"/>
     <w:rsid w:val="00777AB3"/>
     <w:rsid w:val="00781161"/>
-    <w:rsid w:val="0078178A"/>
     <w:rsid w:val="00782D59"/>
     <w:rsid w:val="00787BEC"/>
-    <w:rsid w:val="00790C59"/>
     <w:rsid w:val="00791898"/>
     <w:rsid w:val="007A040D"/>
     <w:rsid w:val="007A0AC8"/>
     <w:rsid w:val="007A2097"/>
-    <w:rsid w:val="007A3915"/>
     <w:rsid w:val="007A4089"/>
-    <w:rsid w:val="007B44D3"/>
-    <w:rsid w:val="007B4AA5"/>
     <w:rsid w:val="007C1483"/>
     <w:rsid w:val="007C15BE"/>
-    <w:rsid w:val="007C5CCC"/>
     <w:rsid w:val="007C6631"/>
     <w:rsid w:val="007C6E37"/>
     <w:rsid w:val="007D045C"/>
-    <w:rsid w:val="007D1402"/>
     <w:rsid w:val="007D25ED"/>
-    <w:rsid w:val="007D4161"/>
-    <w:rsid w:val="007E25B0"/>
     <w:rsid w:val="007E44F8"/>
     <w:rsid w:val="007E70C6"/>
-    <w:rsid w:val="007F22A2"/>
-[...1 lines deleted...]
-    <w:rsid w:val="007F3E53"/>
     <w:rsid w:val="007F5652"/>
     <w:rsid w:val="008054AE"/>
     <w:rsid w:val="00806287"/>
-    <w:rsid w:val="00806D98"/>
     <w:rsid w:val="00811E52"/>
-    <w:rsid w:val="00813356"/>
     <w:rsid w:val="008141FF"/>
     <w:rsid w:val="0081778B"/>
     <w:rsid w:val="008212D3"/>
     <w:rsid w:val="00823968"/>
     <w:rsid w:val="00830602"/>
     <w:rsid w:val="008321F8"/>
     <w:rsid w:val="00834815"/>
-    <w:rsid w:val="00836AB5"/>
     <w:rsid w:val="008449F4"/>
     <w:rsid w:val="008463D8"/>
     <w:rsid w:val="008478BB"/>
-    <w:rsid w:val="008523B1"/>
     <w:rsid w:val="008524DA"/>
     <w:rsid w:val="00853C1F"/>
-    <w:rsid w:val="0085576A"/>
     <w:rsid w:val="008568B8"/>
     <w:rsid w:val="0085711F"/>
     <w:rsid w:val="00862380"/>
     <w:rsid w:val="00863AA1"/>
     <w:rsid w:val="00863C1F"/>
     <w:rsid w:val="00863FAF"/>
-    <w:rsid w:val="00865EFF"/>
-[...2 lines deleted...]
-    <w:rsid w:val="0087608A"/>
     <w:rsid w:val="0087615E"/>
     <w:rsid w:val="00876795"/>
-    <w:rsid w:val="008810F4"/>
     <w:rsid w:val="00882820"/>
-    <w:rsid w:val="008828BF"/>
     <w:rsid w:val="00884D66"/>
     <w:rsid w:val="008857B8"/>
     <w:rsid w:val="00890F70"/>
     <w:rsid w:val="008937E3"/>
-    <w:rsid w:val="00893CC7"/>
     <w:rsid w:val="00897BD6"/>
     <w:rsid w:val="008A1705"/>
     <w:rsid w:val="008A48C1"/>
-    <w:rsid w:val="008A60AC"/>
-[...1 lines deleted...]
-    <w:rsid w:val="008B0FA5"/>
     <w:rsid w:val="008B1C1B"/>
-    <w:rsid w:val="008B4159"/>
     <w:rsid w:val="008B48D7"/>
-    <w:rsid w:val="008B57CB"/>
     <w:rsid w:val="008B5B8D"/>
     <w:rsid w:val="008B6943"/>
-    <w:rsid w:val="008C25D5"/>
-[...1 lines deleted...]
-    <w:rsid w:val="008C4B1F"/>
     <w:rsid w:val="008C6FA5"/>
     <w:rsid w:val="008C728F"/>
     <w:rsid w:val="008D5418"/>
-    <w:rsid w:val="008D6704"/>
-    <w:rsid w:val="008E03CE"/>
     <w:rsid w:val="008E1047"/>
     <w:rsid w:val="008E3691"/>
     <w:rsid w:val="008E434C"/>
     <w:rsid w:val="008E643A"/>
     <w:rsid w:val="008F0389"/>
     <w:rsid w:val="008F0733"/>
     <w:rsid w:val="008F2013"/>
     <w:rsid w:val="008F61C6"/>
     <w:rsid w:val="008F6391"/>
-    <w:rsid w:val="008F6BDC"/>
     <w:rsid w:val="008F7951"/>
     <w:rsid w:val="00900A87"/>
     <w:rsid w:val="009026BB"/>
-    <w:rsid w:val="0090610E"/>
     <w:rsid w:val="00906FC8"/>
     <w:rsid w:val="00906FDE"/>
     <w:rsid w:val="0091172E"/>
     <w:rsid w:val="00914A74"/>
-    <w:rsid w:val="00914BD6"/>
     <w:rsid w:val="00915BF3"/>
     <w:rsid w:val="009161B5"/>
     <w:rsid w:val="00920097"/>
     <w:rsid w:val="009205B3"/>
     <w:rsid w:val="00922E83"/>
     <w:rsid w:val="0093096C"/>
-    <w:rsid w:val="00932DE7"/>
     <w:rsid w:val="00932F55"/>
     <w:rsid w:val="00936B1B"/>
-    <w:rsid w:val="00937AD0"/>
-    <w:rsid w:val="00940661"/>
     <w:rsid w:val="009415C3"/>
-    <w:rsid w:val="00941EB7"/>
     <w:rsid w:val="0094324D"/>
     <w:rsid w:val="00947731"/>
     <w:rsid w:val="00951955"/>
     <w:rsid w:val="00952E1E"/>
     <w:rsid w:val="00953D04"/>
     <w:rsid w:val="00955249"/>
     <w:rsid w:val="00960FDF"/>
-    <w:rsid w:val="009610B1"/>
     <w:rsid w:val="00975EA3"/>
     <w:rsid w:val="00980016"/>
     <w:rsid w:val="00981CF6"/>
     <w:rsid w:val="009831A0"/>
     <w:rsid w:val="00985FDE"/>
     <w:rsid w:val="00987008"/>
-    <w:rsid w:val="00993EBE"/>
+    <w:rsid w:val="00987D56"/>
     <w:rsid w:val="009A4473"/>
     <w:rsid w:val="009A46D7"/>
     <w:rsid w:val="009A4C6F"/>
     <w:rsid w:val="009A4FDE"/>
-    <w:rsid w:val="009A50CA"/>
     <w:rsid w:val="009A51D0"/>
     <w:rsid w:val="009A7B86"/>
+    <w:rsid w:val="009B7E58"/>
     <w:rsid w:val="009C0F31"/>
     <w:rsid w:val="009C2B67"/>
     <w:rsid w:val="009C38E8"/>
     <w:rsid w:val="009C5051"/>
     <w:rsid w:val="009C52B1"/>
     <w:rsid w:val="009C61A6"/>
     <w:rsid w:val="009C6229"/>
-    <w:rsid w:val="009C648D"/>
     <w:rsid w:val="009D1AD6"/>
-    <w:rsid w:val="009D2439"/>
     <w:rsid w:val="009D6A5E"/>
     <w:rsid w:val="009D7B25"/>
     <w:rsid w:val="009D7EF0"/>
-    <w:rsid w:val="009E799A"/>
     <w:rsid w:val="009F2AC6"/>
     <w:rsid w:val="009F38FB"/>
-    <w:rsid w:val="009F7938"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A0503D"/>
     <w:rsid w:val="00A118D8"/>
     <w:rsid w:val="00A11C77"/>
     <w:rsid w:val="00A13A71"/>
     <w:rsid w:val="00A16183"/>
     <w:rsid w:val="00A177C7"/>
+    <w:rsid w:val="00A200CF"/>
     <w:rsid w:val="00A20FD6"/>
     <w:rsid w:val="00A2108E"/>
     <w:rsid w:val="00A22920"/>
     <w:rsid w:val="00A22B78"/>
     <w:rsid w:val="00A2670B"/>
-    <w:rsid w:val="00A2787D"/>
     <w:rsid w:val="00A27C03"/>
     <w:rsid w:val="00A30AE8"/>
-    <w:rsid w:val="00A319FA"/>
     <w:rsid w:val="00A32406"/>
-    <w:rsid w:val="00A325BC"/>
     <w:rsid w:val="00A32BF1"/>
     <w:rsid w:val="00A40190"/>
     <w:rsid w:val="00A401C4"/>
     <w:rsid w:val="00A4086F"/>
-    <w:rsid w:val="00A46274"/>
     <w:rsid w:val="00A46AD1"/>
     <w:rsid w:val="00A476E3"/>
-    <w:rsid w:val="00A5157D"/>
     <w:rsid w:val="00A51BC6"/>
-    <w:rsid w:val="00A5373D"/>
     <w:rsid w:val="00A538A3"/>
-    <w:rsid w:val="00A63089"/>
     <w:rsid w:val="00A640C6"/>
     <w:rsid w:val="00A643CF"/>
-    <w:rsid w:val="00A66E89"/>
     <w:rsid w:val="00A7165A"/>
     <w:rsid w:val="00A738F0"/>
-    <w:rsid w:val="00A739A8"/>
     <w:rsid w:val="00A73FCD"/>
-    <w:rsid w:val="00A741BE"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A746E0"/>
     <w:rsid w:val="00A76360"/>
     <w:rsid w:val="00A77512"/>
     <w:rsid w:val="00A80877"/>
     <w:rsid w:val="00A82617"/>
     <w:rsid w:val="00A851EA"/>
     <w:rsid w:val="00A8548C"/>
     <w:rsid w:val="00A856B5"/>
     <w:rsid w:val="00A858C5"/>
     <w:rsid w:val="00A8707F"/>
-    <w:rsid w:val="00A872FE"/>
-    <w:rsid w:val="00A87FBF"/>
     <w:rsid w:val="00A93215"/>
     <w:rsid w:val="00A932B0"/>
     <w:rsid w:val="00A937DF"/>
     <w:rsid w:val="00A94369"/>
     <w:rsid w:val="00A950D5"/>
     <w:rsid w:val="00AA00A4"/>
-    <w:rsid w:val="00AA0FBD"/>
     <w:rsid w:val="00AA1AF4"/>
     <w:rsid w:val="00AA2A75"/>
-    <w:rsid w:val="00AA5B4F"/>
     <w:rsid w:val="00AA5DA5"/>
-    <w:rsid w:val="00AA6196"/>
-    <w:rsid w:val="00AA7B57"/>
     <w:rsid w:val="00AB35DF"/>
-    <w:rsid w:val="00AB56D9"/>
     <w:rsid w:val="00AB67EF"/>
     <w:rsid w:val="00AC0393"/>
-    <w:rsid w:val="00AC24EE"/>
     <w:rsid w:val="00AC259F"/>
     <w:rsid w:val="00AC3E3B"/>
     <w:rsid w:val="00AC484C"/>
-    <w:rsid w:val="00AC4D56"/>
     <w:rsid w:val="00AC64FC"/>
-    <w:rsid w:val="00AD4CBE"/>
     <w:rsid w:val="00AD6662"/>
     <w:rsid w:val="00AE121A"/>
-    <w:rsid w:val="00AE2232"/>
     <w:rsid w:val="00AE41F9"/>
     <w:rsid w:val="00AE553C"/>
-    <w:rsid w:val="00AE72FD"/>
+    <w:rsid w:val="00AE7F8D"/>
     <w:rsid w:val="00AF1194"/>
     <w:rsid w:val="00AF283E"/>
     <w:rsid w:val="00AF2C80"/>
     <w:rsid w:val="00AF4655"/>
     <w:rsid w:val="00AF509E"/>
-    <w:rsid w:val="00AF5B3B"/>
-    <w:rsid w:val="00AF6EB6"/>
     <w:rsid w:val="00AF7BE2"/>
     <w:rsid w:val="00B0103B"/>
     <w:rsid w:val="00B0163B"/>
-    <w:rsid w:val="00B02037"/>
     <w:rsid w:val="00B04D10"/>
     <w:rsid w:val="00B07126"/>
     <w:rsid w:val="00B07A32"/>
     <w:rsid w:val="00B21971"/>
     <w:rsid w:val="00B21F89"/>
     <w:rsid w:val="00B22069"/>
-    <w:rsid w:val="00B23E8A"/>
     <w:rsid w:val="00B32167"/>
     <w:rsid w:val="00B36F45"/>
-    <w:rsid w:val="00B407A3"/>
+    <w:rsid w:val="00B37C61"/>
     <w:rsid w:val="00B40CA5"/>
     <w:rsid w:val="00B425C2"/>
     <w:rsid w:val="00B42712"/>
     <w:rsid w:val="00B439B9"/>
     <w:rsid w:val="00B43E6A"/>
     <w:rsid w:val="00B444D4"/>
-    <w:rsid w:val="00B44EF9"/>
+    <w:rsid w:val="00B47003"/>
     <w:rsid w:val="00B50A9C"/>
     <w:rsid w:val="00B50C12"/>
     <w:rsid w:val="00B50DBD"/>
-    <w:rsid w:val="00B530D7"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B613EB"/>
     <w:rsid w:val="00B61F4F"/>
     <w:rsid w:val="00B6470E"/>
-    <w:rsid w:val="00B65F15"/>
+    <w:rsid w:val="00B6621F"/>
     <w:rsid w:val="00B66357"/>
     <w:rsid w:val="00B669F3"/>
-    <w:rsid w:val="00B70118"/>
+    <w:rsid w:val="00B66BE8"/>
     <w:rsid w:val="00B711B7"/>
     <w:rsid w:val="00B72B1A"/>
-    <w:rsid w:val="00B75477"/>
     <w:rsid w:val="00B76245"/>
     <w:rsid w:val="00B7625D"/>
     <w:rsid w:val="00B82B71"/>
     <w:rsid w:val="00B849B0"/>
     <w:rsid w:val="00B87498"/>
     <w:rsid w:val="00B92D32"/>
     <w:rsid w:val="00B937F4"/>
     <w:rsid w:val="00B9461D"/>
-    <w:rsid w:val="00BA20EA"/>
+    <w:rsid w:val="00B95547"/>
     <w:rsid w:val="00BA6701"/>
-    <w:rsid w:val="00BA6841"/>
     <w:rsid w:val="00BA6DA2"/>
     <w:rsid w:val="00BA760C"/>
     <w:rsid w:val="00BA79AD"/>
     <w:rsid w:val="00BB3F51"/>
     <w:rsid w:val="00BB4010"/>
     <w:rsid w:val="00BC0372"/>
     <w:rsid w:val="00BC06AC"/>
     <w:rsid w:val="00BC2840"/>
     <w:rsid w:val="00BC4B2B"/>
     <w:rsid w:val="00BC4EBF"/>
     <w:rsid w:val="00BD0368"/>
-    <w:rsid w:val="00BD0EAB"/>
     <w:rsid w:val="00BD1624"/>
     <w:rsid w:val="00BD3326"/>
-    <w:rsid w:val="00BD57D3"/>
     <w:rsid w:val="00BD6947"/>
     <w:rsid w:val="00BD794E"/>
     <w:rsid w:val="00BE673F"/>
     <w:rsid w:val="00BE67A7"/>
-    <w:rsid w:val="00BF2A83"/>
     <w:rsid w:val="00BF40F4"/>
     <w:rsid w:val="00BF449B"/>
-    <w:rsid w:val="00BF5987"/>
     <w:rsid w:val="00BF5F66"/>
-    <w:rsid w:val="00BF72D3"/>
-    <w:rsid w:val="00C008C4"/>
     <w:rsid w:val="00C015F7"/>
     <w:rsid w:val="00C024CA"/>
     <w:rsid w:val="00C026B4"/>
     <w:rsid w:val="00C0514A"/>
     <w:rsid w:val="00C05B93"/>
-    <w:rsid w:val="00C06BA0"/>
+    <w:rsid w:val="00C0688B"/>
     <w:rsid w:val="00C06FD5"/>
-    <w:rsid w:val="00C12D30"/>
+    <w:rsid w:val="00C12B10"/>
     <w:rsid w:val="00C13B63"/>
     <w:rsid w:val="00C17119"/>
-    <w:rsid w:val="00C17BBA"/>
     <w:rsid w:val="00C22958"/>
-    <w:rsid w:val="00C23209"/>
     <w:rsid w:val="00C24C3D"/>
     <w:rsid w:val="00C250F3"/>
-    <w:rsid w:val="00C26397"/>
-    <w:rsid w:val="00C2658E"/>
     <w:rsid w:val="00C3241F"/>
-    <w:rsid w:val="00C33E78"/>
     <w:rsid w:val="00C3691B"/>
-    <w:rsid w:val="00C40857"/>
-    <w:rsid w:val="00C4733F"/>
     <w:rsid w:val="00C47A8A"/>
     <w:rsid w:val="00C511B9"/>
     <w:rsid w:val="00C544DB"/>
     <w:rsid w:val="00C54F93"/>
     <w:rsid w:val="00C57856"/>
     <w:rsid w:val="00C57E30"/>
-    <w:rsid w:val="00C60211"/>
     <w:rsid w:val="00C60629"/>
     <w:rsid w:val="00C6365E"/>
-    <w:rsid w:val="00C63F0C"/>
     <w:rsid w:val="00C67150"/>
-    <w:rsid w:val="00C67F60"/>
     <w:rsid w:val="00C70289"/>
     <w:rsid w:val="00C71644"/>
     <w:rsid w:val="00C716D6"/>
     <w:rsid w:val="00C746D2"/>
     <w:rsid w:val="00C75B2E"/>
-    <w:rsid w:val="00C76463"/>
     <w:rsid w:val="00C76EC8"/>
     <w:rsid w:val="00C779B1"/>
     <w:rsid w:val="00C77C20"/>
     <w:rsid w:val="00C8425B"/>
-    <w:rsid w:val="00C87D45"/>
     <w:rsid w:val="00C92EDF"/>
     <w:rsid w:val="00C95AD1"/>
     <w:rsid w:val="00C97F02"/>
     <w:rsid w:val="00CA161B"/>
     <w:rsid w:val="00CA1B36"/>
-    <w:rsid w:val="00CA21EF"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00CA40A5"/>
     <w:rsid w:val="00CA644F"/>
     <w:rsid w:val="00CA71C5"/>
-    <w:rsid w:val="00CA7E0B"/>
     <w:rsid w:val="00CB67B4"/>
-    <w:rsid w:val="00CC07BB"/>
     <w:rsid w:val="00CC3895"/>
     <w:rsid w:val="00CC7E2B"/>
-    <w:rsid w:val="00CD0210"/>
-    <w:rsid w:val="00CD26DE"/>
     <w:rsid w:val="00CD3194"/>
     <w:rsid w:val="00CD368D"/>
     <w:rsid w:val="00CD41FA"/>
     <w:rsid w:val="00CE0113"/>
     <w:rsid w:val="00CE501F"/>
     <w:rsid w:val="00CE5186"/>
     <w:rsid w:val="00CE5F1A"/>
     <w:rsid w:val="00CF0598"/>
     <w:rsid w:val="00CF1CB5"/>
-    <w:rsid w:val="00CF224D"/>
     <w:rsid w:val="00CF2B9C"/>
     <w:rsid w:val="00CF3744"/>
-    <w:rsid w:val="00CF4811"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D02A40"/>
+    <w:rsid w:val="00CF4ADA"/>
     <w:rsid w:val="00D04A06"/>
     <w:rsid w:val="00D04A47"/>
     <w:rsid w:val="00D04EC3"/>
     <w:rsid w:val="00D143D5"/>
-    <w:rsid w:val="00D14CA1"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00D310F4"/>
     <w:rsid w:val="00D332B5"/>
-    <w:rsid w:val="00D36B61"/>
     <w:rsid w:val="00D42F0C"/>
     <w:rsid w:val="00D45DEE"/>
     <w:rsid w:val="00D465BF"/>
     <w:rsid w:val="00D477A5"/>
-    <w:rsid w:val="00D5068D"/>
     <w:rsid w:val="00D50784"/>
     <w:rsid w:val="00D51C77"/>
     <w:rsid w:val="00D51E13"/>
     <w:rsid w:val="00D53197"/>
-    <w:rsid w:val="00D54BD8"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D74D76"/>
     <w:rsid w:val="00D75981"/>
     <w:rsid w:val="00D76584"/>
     <w:rsid w:val="00D9256D"/>
     <w:rsid w:val="00D92C98"/>
     <w:rsid w:val="00D9410D"/>
     <w:rsid w:val="00D947BA"/>
-    <w:rsid w:val="00D971E1"/>
     <w:rsid w:val="00DA524D"/>
-    <w:rsid w:val="00DA5D42"/>
     <w:rsid w:val="00DA612D"/>
     <w:rsid w:val="00DB3C2B"/>
-    <w:rsid w:val="00DB3FEF"/>
     <w:rsid w:val="00DB5937"/>
     <w:rsid w:val="00DB62B9"/>
-    <w:rsid w:val="00DC0B01"/>
-    <w:rsid w:val="00DC2462"/>
     <w:rsid w:val="00DC2740"/>
     <w:rsid w:val="00DC55EB"/>
-    <w:rsid w:val="00DC7B37"/>
     <w:rsid w:val="00DD1584"/>
     <w:rsid w:val="00DD26CE"/>
-    <w:rsid w:val="00DD2C88"/>
-    <w:rsid w:val="00DD68EB"/>
     <w:rsid w:val="00DD706C"/>
     <w:rsid w:val="00DD7177"/>
     <w:rsid w:val="00DE4A8A"/>
     <w:rsid w:val="00DE581C"/>
     <w:rsid w:val="00DE62BC"/>
     <w:rsid w:val="00DE6481"/>
+    <w:rsid w:val="00DF17E0"/>
     <w:rsid w:val="00DF5E55"/>
     <w:rsid w:val="00E01018"/>
-    <w:rsid w:val="00E02161"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00E039F3"/>
     <w:rsid w:val="00E05B09"/>
     <w:rsid w:val="00E07DD1"/>
-    <w:rsid w:val="00E133C6"/>
+    <w:rsid w:val="00E10B92"/>
     <w:rsid w:val="00E169B3"/>
-    <w:rsid w:val="00E2170C"/>
     <w:rsid w:val="00E22AC9"/>
+    <w:rsid w:val="00E243BA"/>
     <w:rsid w:val="00E24CE3"/>
     <w:rsid w:val="00E2570A"/>
     <w:rsid w:val="00E257CC"/>
     <w:rsid w:val="00E2734F"/>
     <w:rsid w:val="00E371B7"/>
-    <w:rsid w:val="00E417A1"/>
     <w:rsid w:val="00E444C3"/>
     <w:rsid w:val="00E46004"/>
     <w:rsid w:val="00E465F6"/>
     <w:rsid w:val="00E52261"/>
-    <w:rsid w:val="00E54EDE"/>
     <w:rsid w:val="00E57C43"/>
-    <w:rsid w:val="00E664B5"/>
     <w:rsid w:val="00E672A6"/>
     <w:rsid w:val="00E678BE"/>
+    <w:rsid w:val="00E70E5B"/>
     <w:rsid w:val="00E72942"/>
     <w:rsid w:val="00E752E2"/>
-    <w:rsid w:val="00E759D7"/>
     <w:rsid w:val="00E77951"/>
     <w:rsid w:val="00E77BE5"/>
     <w:rsid w:val="00E80DA0"/>
     <w:rsid w:val="00E81F6B"/>
     <w:rsid w:val="00E823D2"/>
     <w:rsid w:val="00E90753"/>
     <w:rsid w:val="00E93706"/>
     <w:rsid w:val="00EA1F6C"/>
     <w:rsid w:val="00EA4366"/>
     <w:rsid w:val="00EA7762"/>
     <w:rsid w:val="00EB2528"/>
-    <w:rsid w:val="00EB3120"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00EB6A87"/>
     <w:rsid w:val="00EC3063"/>
-    <w:rsid w:val="00EC396B"/>
     <w:rsid w:val="00EC442C"/>
-    <w:rsid w:val="00EC5EAB"/>
-    <w:rsid w:val="00ED323D"/>
     <w:rsid w:val="00ED5748"/>
     <w:rsid w:val="00ED633C"/>
-    <w:rsid w:val="00EE0F67"/>
     <w:rsid w:val="00EE1584"/>
     <w:rsid w:val="00EE5DA5"/>
-    <w:rsid w:val="00EE763A"/>
     <w:rsid w:val="00EF34A0"/>
     <w:rsid w:val="00EF37DD"/>
-    <w:rsid w:val="00EF449F"/>
     <w:rsid w:val="00EF4F11"/>
     <w:rsid w:val="00EF74DE"/>
     <w:rsid w:val="00F007F3"/>
-    <w:rsid w:val="00F00ACC"/>
     <w:rsid w:val="00F00C64"/>
     <w:rsid w:val="00F039B2"/>
     <w:rsid w:val="00F05B4E"/>
     <w:rsid w:val="00F10357"/>
     <w:rsid w:val="00F11470"/>
     <w:rsid w:val="00F11605"/>
     <w:rsid w:val="00F1254B"/>
     <w:rsid w:val="00F12A03"/>
-    <w:rsid w:val="00F13307"/>
     <w:rsid w:val="00F13B4D"/>
     <w:rsid w:val="00F15CC0"/>
     <w:rsid w:val="00F16A9C"/>
     <w:rsid w:val="00F214E2"/>
     <w:rsid w:val="00F2564E"/>
     <w:rsid w:val="00F261C1"/>
     <w:rsid w:val="00F301F8"/>
     <w:rsid w:val="00F31501"/>
     <w:rsid w:val="00F323C1"/>
-    <w:rsid w:val="00F3244C"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00F426FA"/>
     <w:rsid w:val="00F44DC6"/>
-    <w:rsid w:val="00F464E0"/>
     <w:rsid w:val="00F50DDC"/>
-    <w:rsid w:val="00F53598"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F60EB9"/>
     <w:rsid w:val="00F615FB"/>
     <w:rsid w:val="00F65D5F"/>
     <w:rsid w:val="00F66903"/>
     <w:rsid w:val="00F67AA9"/>
     <w:rsid w:val="00F7204B"/>
     <w:rsid w:val="00F72DEB"/>
     <w:rsid w:val="00F8009C"/>
     <w:rsid w:val="00F8033E"/>
-    <w:rsid w:val="00F81E99"/>
     <w:rsid w:val="00F83776"/>
     <w:rsid w:val="00F85211"/>
     <w:rsid w:val="00F862EE"/>
     <w:rsid w:val="00F874C2"/>
     <w:rsid w:val="00F925FA"/>
     <w:rsid w:val="00F93877"/>
     <w:rsid w:val="00F965F7"/>
     <w:rsid w:val="00F9798D"/>
     <w:rsid w:val="00FA1E93"/>
     <w:rsid w:val="00FA2081"/>
-    <w:rsid w:val="00FA3D27"/>
     <w:rsid w:val="00FA60BB"/>
     <w:rsid w:val="00FA63CA"/>
-    <w:rsid w:val="00FA7EC4"/>
     <w:rsid w:val="00FB0984"/>
     <w:rsid w:val="00FB2317"/>
     <w:rsid w:val="00FB2D6C"/>
     <w:rsid w:val="00FB78A1"/>
     <w:rsid w:val="00FC0765"/>
     <w:rsid w:val="00FC2CFD"/>
     <w:rsid w:val="00FC6786"/>
     <w:rsid w:val="00FC67BC"/>
     <w:rsid w:val="00FC6F89"/>
-    <w:rsid w:val="00FD4FAA"/>
     <w:rsid w:val="00FD5004"/>
     <w:rsid w:val="00FD695E"/>
+    <w:rsid w:val="00FD779D"/>
     <w:rsid w:val="00FE09D4"/>
     <w:rsid w:val="00FE0AB2"/>
     <w:rsid w:val="00FE0C4D"/>
     <w:rsid w:val="00FE104B"/>
     <w:rsid w:val="00FE2333"/>
-    <w:rsid w:val="00FE2DCE"/>
     <w:rsid w:val="00FE41DC"/>
-    <w:rsid w:val="00FE7577"/>
     <w:rsid w:val="00FF3248"/>
     <w:rsid w:val="00FF7693"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="4DE813E3"/>
-  <w15:docId w15:val="{2DDBE8E5-7354-4CA9-A165-D5CEF9878E3C}"/>
+  <w14:docId w14:val="697D2F2D"/>
+  <w15:docId w15:val="{7E01D442-AE46-4321-B256-D20C84D3521C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="2" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:semiHidden="1" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
@@ -18848,51 +6310,51 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:semiHidden/>
-    <w:rsid w:val="00DC2740"/>
+    <w:rsid w:val="00B47003"/>
     <w:pPr>
       <w:spacing w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00B669F3"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:numId w:val="25"/>
       </w:numPr>
       <w:spacing w:before="720" w:after="240"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="28"/>
@@ -19103,56 +6565,57 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RKbas">
     <w:name w:val="RKbas"/>
     <w:link w:val="RKbasChar"/>
     <w:uiPriority w:val="14"/>
     <w:semiHidden/>
-    <w:rsid w:val="00181DAB"/>
+    <w:rsid w:val="00B47003"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Brdtext">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtextmedindrag"/>
     <w:link w:val="BrdtextChar"/>
     <w:qFormat/>
     <w:rsid w:val="006E0779"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2268"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="both"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
@@ -19315,267 +6778,275 @@
     <w:name w:val="Rubrik 1 utan numrering"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Rubrik1utannumreringChar"/>
     <w:uiPriority w:val="14"/>
     <w:qFormat/>
     <w:rsid w:val="001166EB"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="907"/>
       </w:tabs>
       <w:spacing w:before="720" w:after="240"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="30"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RKbasChar">
     <w:name w:val="RKbas Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="RKbas"/>
     <w:uiPriority w:val="14"/>
     <w:semiHidden/>
-    <w:rsid w:val="000A6F2D"/>
+    <w:rsid w:val="00B47003"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1utannumreringChar">
     <w:name w:val="Rubrik 1 utan numrering Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Rubrik1utannumrering"/>
     <w:uiPriority w:val="14"/>
     <w:rsid w:val="001166EB"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="30"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik2utannumrering">
     <w:name w:val="Rubrik 2 utan numrering"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Rubrik2utannumreringChar"/>
     <w:uiPriority w:val="14"/>
     <w:qFormat/>
     <w:rsid w:val="001166EB"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="907"/>
       </w:tabs>
       <w:spacing w:before="480" w:after="160"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2utannumreringChar">
     <w:name w:val="Rubrik 2 utan numrering Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Rubrik2utannumrering"/>
     <w:uiPriority w:val="14"/>
     <w:rsid w:val="001166EB"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik3utannumrering">
     <w:name w:val="Rubrik 3 utan numrering"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Rubrik3utannumreringChar"/>
     <w:uiPriority w:val="14"/>
     <w:qFormat/>
     <w:rsid w:val="001166EB"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="907"/>
       </w:tabs>
       <w:spacing w:before="400" w:after="120"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3utannumreringChar">
     <w:name w:val="Rubrik 3 utan numrering Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Rubrik3utannumrering"/>
     <w:uiPriority w:val="14"/>
     <w:rsid w:val="001166EB"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
+      <w:kern w:val="18"/>
       <w:sz w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik4utannumrering">
     <w:name w:val="Rubrik 4 utan numrering"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Rubrik4utannumreringChar"/>
     <w:uiPriority w:val="14"/>
     <w:qFormat/>
     <w:rsid w:val="001166EB"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="907"/>
       </w:tabs>
       <w:spacing w:before="320" w:after="80" w:line="210" w:lineRule="exact"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4utannumreringChar">
     <w:name w:val="Rubrik 4 utan numrering Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Rubrik4utannumrering"/>
     <w:uiPriority w:val="14"/>
     <w:rsid w:val="001166EB"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
+      <w:kern w:val="18"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik5utannumrering">
     <w:name w:val="Rubrik 5 utan numrering"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Rubrik5utannumreringChar"/>
     <w:uiPriority w:val="14"/>
     <w:qFormat/>
     <w:rsid w:val="001166EB"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="907"/>
       </w:tabs>
       <w:spacing w:before="240" w:after="80" w:line="210" w:lineRule="exact"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5utannumreringChar">
     <w:name w:val="Rubrik 5 utan numrering Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Rubrik5utannumrering"/>
     <w:uiPriority w:val="14"/>
     <w:rsid w:val="001166EB"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:i/>
+      <w:kern w:val="18"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FigurRubrik">
     <w:name w:val="Figur Rubrik"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="FigurUnderrubrik"/>
     <w:link w:val="FigurRubrikChar"/>
     <w:rsid w:val="00E81F6B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:tabs>
         <w:tab w:val="left" w:pos="1134"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="260" w:after="80"/>
       <w:ind w:left="1134" w:hanging="1134"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic" w:cs="Times New Roman"/>
       <w:b/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FigurRubrikChar">
     <w:name w:val="Figur Rubrik Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="FigurRubrik"/>
     <w:rsid w:val="00E81F6B"/>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic" w:cs="Times New Roman"/>
       <w:b/>
+      <w:kern w:val="18"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FigurUnderrubrik">
     <w:name w:val="Figur Underrubrik"/>
     <w:basedOn w:val="RKbas"/>
     <w:link w:val="FigurUnderrubrikChar"/>
     <w:rsid w:val="00E81F6B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:tabs>
         <w:tab w:val="right" w:pos="5897"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="100" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="1134"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic" w:cs="Times New Roman"/>
       <w:sz w:val="17"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FigurUnderrubrikChar">
     <w:name w:val="Figur Underrubrik Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="FigurUnderrubrik"/>
     <w:rsid w:val="00E81F6B"/>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic" w:cs="Times New Roman"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="17"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Fotnotstext">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="RKbas"/>
     <w:link w:val="FotnotstextChar"/>
     <w:uiPriority w:val="4"/>
     <w:rsid w:val="00113CC6"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FotnotstextChar">
     <w:name w:val="Fotnotstext Char"/>
@@ -19594,50 +7065,51 @@
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="4"/>
     <w:semiHidden/>
     <w:rsid w:val="00113CC6"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bilagarubrik">
     <w:name w:val="Bilaga rubrik"/>
     <w:basedOn w:val="Proprubrik"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="BilagarubrikChar"/>
     <w:rsid w:val="001166EB"/>
     <w:pPr>
       <w:spacing w:after="240"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BilagarubrikChar">
     <w:name w:val="Bilaga rubrik Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Bilagarubrik"/>
     <w:rsid w:val="001166EB"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Proprubrik">
     <w:name w:val="Prop. rubrik"/>
     <w:basedOn w:val="Brdtext"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="ProprubrikChar"/>
     <w:semiHidden/>
     <w:rsid w:val="001166EB"/>
     <w:pPr>
       <w:jc w:val="left"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="30"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ProprubrikChar">
     <w:name w:val="Prop. rubrik Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="Proprubrik"/>
     <w:semiHidden/>
     <w:rsid w:val="001166EB"/>
@@ -19656,217 +7128,223 @@
     <w:pPr>
       <w:keepLines/>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="40" w:line="160" w:lineRule="exact"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic CondEighteen" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic CondEighteen" w:cs="Times New Roman"/>
       <w:spacing w:val="4"/>
       <w:sz w:val="14"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TabellFotnotChar">
     <w:name w:val="Tabell Fotnot Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="TabellFotnot"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00574F50"/>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic CondEighteen" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic CondEighteen" w:cs="Times New Roman"/>
       <w:spacing w:val="4"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="14"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabellHuvud">
     <w:name w:val="Tabell Huvud"/>
     <w:basedOn w:val="RKbas"/>
     <w:link w:val="TabellHuvudChar"/>
     <w:qFormat/>
     <w:rsid w:val="00474983"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="20" w:after="20" w:line="220" w:lineRule="exact"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic CondEighteen" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic CondEighteen" w:cs="Times New Roman"/>
       <w:b/>
       <w:spacing w:val="4"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TabellHuvudChar">
     <w:name w:val="Tabell Huvud Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="TabellHuvud"/>
     <w:rsid w:val="00474983"/>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic CondEighteen" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic CondEighteen" w:cs="Times New Roman"/>
       <w:b/>
       <w:spacing w:val="4"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabellRader">
     <w:name w:val="Tabell Rader"/>
     <w:basedOn w:val="RKbas"/>
     <w:link w:val="TabellRaderChar"/>
     <w:qFormat/>
     <w:rsid w:val="00652B2E"/>
     <w:pPr>
       <w:keepLines/>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="20" w:after="20" w:line="220" w:lineRule="exact"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic CondEighteen" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic CondEighteen" w:cs="Times New Roman"/>
       <w:spacing w:val="4"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TabellRaderChar">
     <w:name w:val="Tabell Rader Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="TabellRader"/>
     <w:rsid w:val="00652B2E"/>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic CondEighteen" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic CondEighteen" w:cs="Times New Roman"/>
       <w:spacing w:val="4"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabellRubrik">
     <w:name w:val="Tabell Rubrik"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="FigurUnderrubrik"/>
     <w:link w:val="TabellRubrikChar"/>
     <w:qFormat/>
     <w:rsid w:val="00285A6F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:tabs>
         <w:tab w:val="left" w:pos="1134"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="260" w:after="80"/>
       <w:ind w:left="1134" w:hanging="1134"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic" w:cs="Times New Roman"/>
       <w:b/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TabellRubrikChar">
     <w:name w:val="Tabell Rubrik Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="TabellRubrik"/>
     <w:rsid w:val="00285A6F"/>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic" w:cs="Times New Roman"/>
       <w:b/>
+      <w:kern w:val="18"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabellSlutsumma">
     <w:name w:val="Tabell Slutsumma"/>
     <w:basedOn w:val="TabellRader"/>
     <w:link w:val="TabellSlutsummaChar"/>
     <w:qFormat/>
     <w:rsid w:val="005F2844"/>
     <w:pPr>
       <w:keepNext/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TabellSlutsummaChar">
     <w:name w:val="Tabell Slutsumma Char"/>
     <w:basedOn w:val="TabellRaderChar"/>
     <w:link w:val="TabellSlutsumma"/>
     <w:rsid w:val="005F2844"/>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic CondEighteen" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic CondEighteen" w:cs="Times New Roman"/>
       <w:b/>
       <w:spacing w:val="4"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabellUnderrubrik">
     <w:name w:val="Tabell Underrubrik"/>
     <w:basedOn w:val="TabellRubrik"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="TabellUnderrubrikChar"/>
     <w:qFormat/>
     <w:rsid w:val="00285A6F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="1134"/>
       </w:tabs>
       <w:spacing w:before="0" w:after="100" w:line="200" w:lineRule="exact"/>
       <w:ind w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
       <w:sz w:val="17"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TabellUnderrubrikChar">
     <w:name w:val="Tabell Underrubrik Char"/>
     <w:basedOn w:val="TabellRubrikChar"/>
     <w:link w:val="TabellUnderrubrik"/>
     <w:rsid w:val="00285A6F"/>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic" w:cs="Times New Roman"/>
       <w:b w:val="0"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="17"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:semiHidden/>
     <w:rsid w:val="00F8009C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:semiHidden/>
     <w:rsid w:val="000A6F2D"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
@@ -19903,129 +7381,132 @@
     <w:link w:val="ProphuvudrubrikChar"/>
     <w:semiHidden/>
     <w:rsid w:val="001166EB"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="38"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ProphuvudrubrikChar">
     <w:name w:val="Prop. huvudrubrik Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Prophuvudrubrik"/>
     <w:semiHidden/>
     <w:rsid w:val="001166EB"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="38"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Propnamnunderskrift1">
     <w:name w:val="Prop. namnunderskrift 1"/>
     <w:basedOn w:val="RKbas"/>
     <w:link w:val="Propnamnunderskrift1Char"/>
     <w:semiHidden/>
     <w:rsid w:val="0068579B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2693"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240" w:after="290"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Propnamnunderskrift1Char">
     <w:name w:val="Prop. namnunderskrift 1 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Propnamnunderskrift1"/>
     <w:semiHidden/>
     <w:rsid w:val="007648F2"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
+      <w:kern w:val="18"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Propnamnunderskrift2">
     <w:name w:val="Prop. namnunderskrift 2"/>
     <w:basedOn w:val="RKbas"/>
     <w:link w:val="Propnamnunderskrift2Char"/>
     <w:semiHidden/>
     <w:rsid w:val="00FE2333"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2693"/>
         <w:tab w:val="left" w:pos="7474"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:ind w:right="-2268"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Propnamnunderskrift2Char">
     <w:name w:val="Prop. namnunderskrift 2 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Propnamnunderskrift2"/>
     <w:semiHidden/>
     <w:rsid w:val="007648F2"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
+      <w:kern w:val="18"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Proprdatablad">
     <w:name w:val="Prop. rdatablad"/>
     <w:basedOn w:val="Proprubrik"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="ProprdatabladChar"/>
     <w:semiHidden/>
     <w:rsid w:val="0081778B"/>
     <w:pPr>
       <w:spacing w:after="80"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ProprdatabladChar">
     <w:name w:val="Prop. rdatablad Char"/>
     <w:basedOn w:val="ProprubrikChar"/>
     <w:link w:val="Proprdatablad"/>
     <w:semiHidden/>
     <w:rsid w:val="007648F2"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="20"/>
@@ -20035,292 +7516,303 @@
     <w:name w:val="Prop. utdrag"/>
     <w:basedOn w:val="Brdtext"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="ProputdragChar"/>
     <w:semiHidden/>
     <w:rsid w:val="0081778B"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ProputdragChar">
     <w:name w:val="Prop. utdrag Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="Proputdrag"/>
     <w:semiHidden/>
     <w:rsid w:val="007648F2"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll1Char"/>
     <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
     <w:rsid w:val="00B07A32"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:spacing w:before="100"/>
       <w:ind w:left="397" w:right="510" w:hanging="397"/>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll1Char">
     <w:name w:val="Innehåll 1 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll1"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="00BD3326"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:noProof/>
+      <w:kern w:val="18"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll2Char"/>
     <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
     <w:rsid w:val="00B07A32"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:ind w:left="1134" w:right="510" w:hanging="737"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll2Char">
     <w:name w:val="Innehåll 2 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll2"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="00B07A32"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
+      <w:kern w:val="18"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll3Char"/>
     <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
     <w:rsid w:val="00B07A32"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:ind w:left="1985" w:right="510" w:hanging="851"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll3Char">
     <w:name w:val="Innehåll 3 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll3"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="00B07A32"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
+      <w:kern w:val="18"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Innehllsfrteckning">
     <w:name w:val="Innehållsförteckning"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="InnehllsfrteckningChar"/>
     <w:semiHidden/>
     <w:rsid w:val="00FC67BC"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="520" w:after="280"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="InnehllsfrteckningChar">
     <w:name w:val="Innehållsförteckning Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehllsfrteckning"/>
     <w:semiHidden/>
     <w:rsid w:val="00FC67BC"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00876795"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll4Char"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="00AF2C80"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="8"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1134"/>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:spacing w:before="100"/>
       <w:ind w:left="1134" w:right="510" w:hanging="1134"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll4Char">
     <w:name w:val="Innehåll 4 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll4"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="00203904"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll5Char"/>
     <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
     <w:rsid w:val="00465E66"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="510"/>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:spacing w:before="100"/>
       <w:ind w:left="851" w:right="510" w:hanging="851"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll5Char">
     <w:name w:val="Innehåll 5 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll5"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="007064DA"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll6">
     <w:name w:val="toc 6"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll6Char"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="00465E66"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="510"/>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:spacing w:before="100"/>
       <w:ind w:left="851" w:right="510" w:hanging="851"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll6Char">
     <w:name w:val="Innehåll 6 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll6"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="007064DA"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009D1AD6"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
     <w:name w:val="Ballongtext Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Ballongtext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009D1AD6"/>
     <w:rPr>
@@ -20917,50 +8409,51 @@
     <w:uiPriority w:val="20"/>
     <w:rsid w:val="00AD6662"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="42"/>
       </w:numPr>
       <w:spacing w:before="90"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextefterstrlistaramChar">
     <w:name w:val="Brödtext efter str.lista ram Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="Brdtextefterstrlistaram"/>
     <w:uiPriority w:val="20"/>
     <w:rsid w:val="00DC2740"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:rsid w:val="00CC7E2B"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="001166EB"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
@@ -21003,183 +8496,62 @@
     <w:rsid w:val="00E752E2"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="2" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:ind w:left="113" w:right="113"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik4efterram">
     <w:name w:val="Rubrik 4 efter ram"/>
     <w:basedOn w:val="Rubrik4utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
     <w:rsid w:val="00E752E2"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik5efterram">
     <w:name w:val="Rubrik 5 efter ram"/>
     <w:basedOn w:val="Rubrik5utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
     <w:rsid w:val="00E752E2"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revision">
-[...78 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...39 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -21447,124 +8819,158 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<dokumentvärden xmlns="http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd">
-[...17 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<dokumentvärden xmlns="http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd">
+  <departementsnamn>Justitiedepartementet</departementsnamn>
+  <logos>
+    <logo id="26">AQAAAHQAAACnAAAAXQAAANsAAAC7AAAAYxQAAFoLAAC8GgAA1BYAACBFTUYAAAEAWA4AAF8AAAAEAAAADQAAAFgAAAAAAAAAAAQAAAADAABAAQAA8AAAAEEAZABvAGIAZQAgAFMAeQBzAHQAZQBtAHMAAAARAAAADAAAAAgAAAASAAAADAAAAAEAAAAKAAAAEAAAAAAAAAAAAAAADAAAABAAAAAAAAAAAAAAAAkAAAAQAAAA1AEAAE4DAAALAAAAEAAAAJwAAAAaAQAAEwAAAAwAAAACAAAAJwAAABgAAAABAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAABAAAAXwAAADQAAAACAAAALAAAAAAAAAAsAAAAAAAAAAAiAQACAAAAAAAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAgAAADoAAAAMAAAACgAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAFAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAABbAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjAV8AAAA0AAAAAgAAACwAAAAAAAAALAAAAAAAAAAAIgEAAgAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAIAAAAoAAAADAAAAAMAAAAnAAAAGAAAAAMAAAABAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAEAAABaAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjARMAAAAMAAAAAgAAACcAAAAYAAAAAQAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAQAAACgAAAAMAAAAAwAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAAIgEAAwAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAAA6AAAADAAAAAoAAABfAAAANAAAAAIAAAAsAAAAAAAAACwAAAAAAAAABQAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAADAAAAWwAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAFfAAAANAAAAAMAAAAsAAAAAAAAACwAAAAAAAAAACIBAAMAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAADAAAAKAAAAAwAAAACAAAAJwAAABgAAAACAAAAAQAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAABAAAAWgAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAE6AAAADAAAAAoAAAA7AAAACAAAABsAAAAQAAAATAIAAC0BAABYAAAATAAAAL0AAABgAAAAxQAAAGgAAAAMAAAATAIxAUgCNQFDAjUBPgI1AToCMgE6Ai0BOgIoAT4CJAFDAiQBSAIkAUwCKAFMAi0BPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAABDAgAAWgEAAFgAAADoAAAAqAAAAGYAAADaAAAAdQAAADMAAABLAloBSwJaAUsCWgFLAkwBSAJAAUgCQAFWAkkBWwJbAVsCWwFrAlsBawJbAWsCWwFkAkoBVQJBAVUCQQFvAkgBewJaAXsCWgGKAloBigJaAYoCWgFuAjUBQwI4AUMCOAFDAjgBQwI4AUMCOAFDAjgBGAI1AfwBWgELAloBCwJaAQsCWgELAloBFwJIATACQQEwAkEBIgJKARsCWwErAlsBKwJbASsCWwErAlsBMAJJAT4CQAE+AkABOwJMATwCWgFDAloBQwJaAUMCWgE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAEMCAACOAQAAWAAAAJgCAACmAAAAcgAAANsAAACGAAAAnwAAAIcCjgGHAo4BhwKOAYkCcwGPAl8BjwJfAYECWgGEAmYBhAJmAYQCZgGBAmUBfwJmAX0CZgF6AmgBegJtAXsCcQF+AnIBgAJyAYQCcwGGAnABhgJwAYYCcAGGAnsBeAJ7AWoCewFpAnEBaQJxAWkCcQFrAnMBbgJyAXACcgF0AnEBdAJtAXUCagF0AmgBcgJnAXACZQFsAmYBbAJmAWwCZgFuAl4BZgJeAV4CXgFgAmYBYAJmAWACZgFeAmYBWwJnAVkCZwFXAmkBVwJtAVgCcQFbAnIBXQJyAWACcgFjAnABYwJwAWMCcAFjAnsBUwJ7AUUCewFGAnABRgJwAUYCcAFHAnIBSgJyAUwCcwFPAnIBUAJvAVECbAFRAmkBTwJoAU0CZQFIAmYBSAJmAUoCXgFDAl4BQwJeAUMCXgFDAl4BQwJeAUMCXgE8Al4BPQJmAT0CZgE5AmUBNwJoATUCaQE0AmwBNQJvATYCcgE5AnMBPAJyAT4CcgFAAnABQAJwAUACcAFBAnsBMwJ7ASMCewEjAnABIwJwASMCcAEmAnIBKQJyASsCcgEuAnEBLgJtAS8CaQEtAmcBKwJnASgCZgEmAmYBJgJmASYCZgEoAl4BIAJeARgCXgEaAmYBGgJmARoCZgEWAmUBFAJnARICaAERAmoBEQJtARICcQEVAnIBFwJyARsCcwEcAnEBHAJxARwCcQEcAnsBDgJ7AQACewEAAnABAAJwAQACcAECAnMBBQJyAQgCcgELAnEBCwJtAQsCaAEJAmYBBwJmAQUCZQECAmYBAgJmAQICZgEEAloB9gFfAfYBXwH9AXMB/wGOAUMCjgFDAo4BQwKOAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAC8CAABYAAAAoAAAAKgAAACHAAAA2gAAALsAAAAhAAAAQwIvAnECJwJ8AiICggIfAowCHQKMAgkCjALxAYwC1wGMAtcBjAKXAYwClwGMApcBQwKXAUMClwFDApcBQwKXAUMClwFDApcB+gGXAfoBlwH6AZcB+gHXAfoB1wH6AdcB+gHXAfoB8AH6AQkC+gEdAgQCHwIKAiICFAInAkMCLwJDAi8CPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAAAiAgAA0gEAAFgAAAAwAQAArAAAAIwAAADAAAAAnAAAAEUAAAA5AtIBOQLSATkC0gE+AqkBPgKpAT4CqQE2AqcBNwKvATcCrwEwAq8BMAK0ATACtAEwArQBMAK3ATICuAE0AroBOAK5ATgCuQE4ArkBNwLCAS4CwgElAsIBJAK5ASQCuQEkArkBJwK6ASgCuQEpArkBLAK4ASwCtAEtAq8BJwKvAScCrwEoAqgBIgKoASICqAEiAqgBHAKoAR4CrwEeAq8BGAKvARgCtAEYArgBGwK5ARwCuQEeAroBIAK5ASACuQEgArkBHwLCARYCwgENAsIBDQK5AQ0CuQENArkBEQK6ARICuAEUArcBFAK0ARQCtAEUArQBFAKvAQ4CrwEOAq8BDgKnAQcCqQEMAtIBDALSAQwC0gE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAGUCAADSAQAAWAAAADABAADCAAAAjAAAANYAAACcAAAARQAAAE8C0gFPAtIBTwLSAUkCqQFJAqkBSQKpAVECpwFQAq8BUAKvAVcCrwFXArQBVwK0AVcCtAFXArcBVQK4AVMCugFPArkBTwK5AU8CuQFQAsIBWQLCAWICwgFjArkBYwK5AWMCuQFgAroBXwK5AV4CuQFbArgBWwK0AVsCrwFgAq8BYAKvAV8CqAFlAqgBZQKoAWUCqAFrAqgBaQKvAWkCrwFvAq8BbwK0AW8CuAFsArkBawK5AWkCugFnArkBZwK5AWcCuQFoAsIBcQLCAXoCwgF6ArkBegK5AXoCuQF3AroBdQK4AXMCtwFzArQBcwK0AXMCtAFzAq8BeQKvAXkCrwF5AqcBgAKpAXsC0gF7AtIBewLSAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAAoCAABYAAAAMAEAALcAAACeAAAAzAAAAK8AAABFAAAALAIKAiwCCgIsAgoCJwLfAScC3wEnAt8BLgLeAS0C5gEtAuYBNALlATQC6wE0AusBNALrATUC7gEzAvABMQLxAS0C8AEtAvABLQLwAS4C+gE3AvoBQAL6AUEC8AFBAvABQQLwAT8C8QE9AvABPALwATkC8AE5AusBOQLmAT4C5gE+AuYBPQLfAUQC3wFEAt8BRALfAUoC3gFJAuYBSQLmAU8C5gFPAusBTwLvAUwC8AFLAvEBSQLxAUcC8AFHAvABRwLwAUgC+gFSAvoBWwL6AVwC8AFcAvABXALwAVgC8QFWAvABVALvAVQC7AFUAuwBVALsAVQC5gFcAuYBXALmAVsC3gFiAuABXQIKAl0CCgJdAgoCPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/ygAAAAMAAAAAgAAACgAAAAMAAAAAwAAAA4AAAAUAAAAAAAAABAAAAAUAAAA</logo>
+  </logos>
+  <närvarande>statsminister Kristersson, ordförande, och statsråden Svantesson, Waltersson Grönvall, Jonson, Strömmer, Forssmed, Tenje, Slottner, Wykman, Malmer Stenergard, Kullgren, Liljestrand, Bohlin, Pourmokhtari, Britz, Mohamsson, Lann</närvarande>
+  <föredragande>statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Edholm, Waltersson Grönvall, Jonson, Strömmer, Forssmed, Tenje, Forssell, Slottner, Wykman, Malmer Stenergard, Kullgren, Liljestrand, Bohlin, Carlson, Pourmokhtari, Rosencrantz, Dousa, Larsson, Britz, Mohamsson, Lann</föredragande>
+  <departementsenhet id="Justitiedepartementet"/>
+  <dokumentnummer etikett="Skr.">2025/26:289</dokumentnummer>
+  <titel>Återkallelse av regeringens proposition 2025/26:246 Skärpta regler för unga lagöverträdare</titel>
+  <template id="16"/>
+  <kapitel/>
+  <avsnitt/>
+  <fastaavsnitt/>
+  <bilagor/>
+</dokumentvärden>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <RecordNumber xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xsi:nil="true"/>
+    <k46d94c0acf84ab9a79866a9d8b1905f xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Justitiedepartementet</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">75210908-dd30-49f2-afb6-71c3d988f75d</TermId>
+        </TermInfo>
+      </Terms>
+    </k46d94c0acf84ab9a79866a9d8b1905f>
+    <TaxCatchAll xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Value>1</Value>
+    </TaxCatchAll>
+    <DirtyMigration xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7">false</DirtyMigration>
+    <RKNyckelord xmlns="18f3d968-6251-40b0-9f11-012b293496c2" xsi:nil="true"/>
+    <edbe0b5c82304c8e847ab7b8c02a77c3 xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </edbe0b5c82304c8e847ab7b8c02a77c3>
+    <_dlc_DocId xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">6VV7YVCVAJZ7-373442560-14139</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">
+      <Url>https://dhs.sp.regeringskansliet.se/yta/sb-gransk/_layouts/15/DocIdRedir.aspx?ID=6VV7YVCVAJZ7-373442560-14139</Url>
+      <Description>6VV7YVCVAJZ7-373442560-14139</Description>
+    </_dlc_DocIdUrl>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="RK Dokument" ma:contentTypeID="0x010100BBA312BF02777149882D207184EC35C000A7E881806DB1DF4F99131D47CFDF91B1" ma:contentTypeVersion="28" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="bbd1197027d3ae3c71d41581fff8ffb5">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xmlns:ns3="cc625d36-bb37-4650-91b9-0c96159295ba" xmlns:ns4="18f3d968-6251-40b0-9f11-012b293496c2" xmlns:ns6="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6a000b15a2f5ca8844d8e6b57363d61e" ns2:_="" ns3:_="" ns4:_="" ns6:_="">
     <xsd:import namespace="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
     <xsd:import namespace="cc625d36-bb37-4650-91b9-0c96159295ba"/>
     <xsd:import namespace="18f3d968-6251-40b0-9f11-012b293496c2"/>
     <xsd:import namespace="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:RecordNumber" minOccurs="0"/>
                 <xsd:element ref="ns2:DirtyMigration" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns3:k46d94c0acf84ab9a79866a9d8b1905f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:edbe0b5c82304c8e847ab7b8c02a77c3" minOccurs="0"/>
                 <xsd:element ref="ns4:RKNyckelord" minOccurs="0"/>
                 <xsd:element ref="ns6:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns6:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns6:_dlc_DocIdPersistId" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -21742,209 +9148,169 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ContentTypeId="0x010100BBA312BF02777149882D207184EC35C0" PreviousValue="false"/>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-[...40 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}">
-[...7 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{20A08E68-C4FD-4F82-8406-CC60DF9AFA47}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9F61D0D9-7F5E-49B4-A1BF-FC2220166842}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B6328686-5D66-415E-B7C9-444865DA8825}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
+    <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Skr/Skr-kapitel.xsd"/>
+    <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{05037801-F874-44DA-8C4C-C095789260B3}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{93900A2A-B2DE-4578-8D3B-B96D83EA7BEE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="cc625d36-bb37-4650-91b9-0c96159295ba"/>
-    <ds:schemaRef ds:uri="c8513d94-e4a9-4e8c-aaeb-65767e1e224a"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="82a710c5-e6e4-4e63-b1e5-0a47d224ee7f"/>
+    <ds:schemaRef ds:uri="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
+    <ds:schemaRef ds:uri="18f3d968-6251-40b0-9f11-012b293496c2"/>
     <ds:schemaRef ds:uri="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BAA88763-2D40-4774-9081-C31CA4E7B628}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E75EF940-469A-4F0C-AD8A-D6219F034D6D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C681FB4F-B8F5-45DB-9736-E6831D9F7E34}">
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2CAADCD9-797D-45B1-B373-6FB7DA028899}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
+    <ds:schemaRef ds:uri="cc625d36-bb37-4650-91b9-0c96159295ba"/>
+    <ds:schemaRef ds:uri="18f3d968-6251-40b0-9f11-012b293496c2"/>
+    <ds:schemaRef ds:uri="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BEA8AC3E-C257-4FB7-8ABB-007831417265}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>43</Pages>
-[...1 lines deleted...]
-  <Characters>102494</Characters>
+  <Pages>3</Pages>
+  <Words>189</Words>
+  <Characters>1004</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>243</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>8</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr/>
+      <vt:lpstr>Återkallelse av regeringens proposition 2025/26:246 Skärpta regler för unga lagöverträdare</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
+  <Company>Regeringskansliet</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>121589</CharactersWithSpaces>
+  <CharactersWithSpaces>1191</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...2 lines deleted...]
-  <cp:keywords/>
+  <dc:title>Återkallelse av regeringens proposition 2025/26:246 Skärpta regler för unga lagöverträdare</dc:title>
+  <dc:creator>Jessica Sundqvist</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:version/>
+  <cp:version>1.2.8</cp:version>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100BBA312BF02777149882D207184EC35C000A7E881806DB1DF4F99131D47CFDF91B1</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ActivityCategory">
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
+    <vt:lpwstr>e486d14d-a7fc-4fd6-a973-5ed7ab96d695</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Organisation">
-    <vt:lpwstr>28;#Utrikesdepartementet|9d481ed4-129e-47ac-a716-cf44fa41cd0b</vt:lpwstr>
+    <vt:lpwstr>1;#Justitiedepartementet|75210908-dd30-49f2-afb6-71c3d988f75d</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_dlc_DocIdItemGuid">
-[...5 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="TaxKeywordTaxHTField">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ActivityCategory">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>