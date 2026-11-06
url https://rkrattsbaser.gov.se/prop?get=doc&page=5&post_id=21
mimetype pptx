--- v0 (2026-07-10)
+++ v1 (2026-11-06)
@@ -1,4319 +1,19951 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps7.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header14.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer14.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header16.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header17.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer16.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer17.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header18.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer18.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header19.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header20.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer19.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer20.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header21.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer21.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header22.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header23.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer22.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer23.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header24.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer24.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header25.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header26.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer25.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer26.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header27.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer27.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header28.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header29.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer28.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer29.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header30.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer30.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header31.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header32.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer31.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer32.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header33.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer33.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header34.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header35.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer34.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer35.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header36.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer36.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header37.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header38.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer37.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer38.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header39.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer39.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header40.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header41.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer40.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer41.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header42.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer42.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header43.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header44.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer43.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer44.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header45.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer45.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="47FA003E" w14:textId="7E12AB30" w:rsidR="00963A67" w:rsidRDefault="00066F1B" w:rsidP="00333C9D">
+    <w:p w14:paraId="758BA7F5" w14:textId="77777777" w:rsidR="00227591" w:rsidRDefault="00227591" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Prophuvudrubrik"/>
       </w:pPr>
-      <w:sdt>
-[...14 lines deleted...]
-      <w:r w:rsidR="00963A67">
+      <w:r>
+        <w:t>Regeringens proposition</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E75C75E" wp14:editId="676E5210">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="536293EB" wp14:editId="07D18B78">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3683000</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-277495</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="716400" cy="1036800"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1" name="Textruta 14"/>
+                <wp:docPr id="1" name="Textruta 12"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeAspect="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="716400" cy="1036800"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="PropLogo"/>
                               <w:tag w:val="PropLogo"/>
-                              <w:id w:val="-772469388"/>
+                              <w:id w:val="-838614461"/>
                               <w:lock w:val="contentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:picture/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:p w14:paraId="37861D8B" w14:textId="77777777" w:rsidR="00963A67" w:rsidRPr="00811BB8" w:rsidRDefault="00963A67" w:rsidP="00F572D9">
+                              <w:p w14:paraId="3B750C6A" w14:textId="77777777" w:rsidR="00227591" w:rsidRPr="00811BB8" w:rsidRDefault="00227591" w:rsidP="00C37AA0">
                                 <w:pPr>
                                   <w:pStyle w:val="Brdtext"/>
                                 </w:pPr>
                                 <w:r>
                                   <w:rPr>
                                     <w:noProof/>
                                     <w:lang w:eastAsia="sv-SE"/>
                                   </w:rPr>
                                   <w:drawing>
-                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="33198459" wp14:editId="74F722AB">
+                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="146A0505" wp14:editId="424F415F">
                                       <wp:extent cx="514155" cy="921598"/>
                                       <wp:effectExtent l="0" t="0" r="635" b="0"/>
                                       <wp:docPr id="2" name="Bild 3"/>
                                       <wp:cNvGraphicFramePr>
                                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                       </wp:cNvGraphicFramePr>
                                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                           <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                             <pic:nvPicPr>
                                               <pic:cNvPr id="2" name="Bild 3"/>
                                               <pic:cNvPicPr>
                                                 <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                               </pic:cNvPicPr>
                                             </pic:nvPicPr>
                                             <pic:blipFill>
-                                              <a:blip r:embed="rId13"/>
+                                              <a:blip r:embed="rId14"/>
                                               <a:stretch>
                                                 <a:fillRect/>
                                               </a:stretch>
                                             </pic:blipFill>
                                             <pic:spPr bwMode="auto">
                                               <a:xfrm>
                                                 <a:off x="0" y="0"/>
                                                 <a:ext cx="514155" cy="921598"/>
                                               </a:xfrm>
                                               <a:prstGeom prst="rect">
                                                 <a:avLst/>
                                               </a:prstGeom>
                                               <a:noFill/>
                                               <a:ln>
                                                 <a:noFill/>
                                               </a:ln>
                                             </pic:spPr>
                                           </pic:pic>
                                         </a:graphicData>
                                       </a:graphic>
                                     </wp:inline>
                                   </w:drawing>
                                 </w:r>
                               </w:p>
                             </w:sdtContent>
                           </w:sdt>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="5E75C75E" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="536293EB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Textruta 14" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:290pt;margin-top:-21.85pt;width:56.4pt;height:81.65pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9YhRFMgIAAGYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2ynadoZcYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2Xmg22nYRSZF6uPro2cPXaPIQVhXgy5oNkopEZpDWetdQb+/rj7d&#10;U+I80yVToEVBj8LRh/nHD7PW5GIMFahSWIIg2uWtKWjlvcmTxPFKNMyNwAiNRgm2YR5Vu0tKy1pE&#10;b1QyTtNp0oItjQUunMPbx95I5xFfSsH9s5ROeKIKirn5eNp4bsOZzGcs31lmqpoPabB/yKJhtcag&#10;Z6hH5hnZ2/oPqKbmFhxIP+LQJCBlzUWsAavJ0nfVbCpmRKwFm+PMuU3u/8Hyp8PGvFjiuy/Q4QBj&#10;Ec6sgf9wRMOyYnonFs5gI4MV25W0xuXDs9BmlzsECLV30jbhi1URxMJ2H88tFp0nHC/vsukkRQtH&#10;U5beTO9RCaCX18Y6/1VAQ4JQUIuRY1LssHa+dz25hGAaVrVScYxKk7ag05vbND44WxBc6eArIiEG&#10;mEvmQfLdtkOQIG6hPGJHLPRkcYavakxlzZx/YRbZgekj4/0zHlIBhoRBoqQC++tv98Efh4ZWSlpk&#10;W0Hdzz2zghL1TeM4P2eTSaBnVCa3d2NU7LVle23R+2YJSOgMd8vwKAZ/r06itNC84WIsQlQ0Mc0x&#10;dkH9SVz6fgdwsbhYLKITEtIwv9Ybw09ECI1+7d6YNcM0PM7xCU68ZPm7ofS+/VgWew+yjhO7dHWg&#10;D5I5znxYvLAt13r0uvwe5r8BAAD//wMAUEsDBBQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4a5eiRYosTUPSmBg9tPbibWC3QGRnkd226K93POlx&#10;Mi/vfV++nmwvzmb0nSMFi3kEwlDtdEeNgsPbdpaC8AFJY+/IKPgyHtbF9VWOmXYX2pnzPjSCS8hn&#10;qKANYcik9HVrLPq5Gwzx7+hGi4HPsZF6xAuX217GUZRIix3xQouDKVtTf+xPVsFzuX3FXRXb9Lsv&#10;n16Om+Hz8L5U6vZm2jyCCGYKf2H4xWd0KJipcifSXvQKlmnELkHB7P7uAQQnklXMMhVHF6sEZJHL&#10;/w7FDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD9YhRFMgIAAGYEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape id="Textruta 12" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:290pt;margin-top:-21.85pt;width:56.4pt;height:81.65pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9YhRFMgIAAGYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2ynadoZcYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2Xmg22nYRSZF6uPro2cPXaPIQVhXgy5oNkopEZpDWetdQb+/rj7d&#10;U+I80yVToEVBj8LRh/nHD7PW5GIMFahSWIIg2uWtKWjlvcmTxPFKNMyNwAiNRgm2YR5Vu0tKy1pE&#10;b1QyTtNp0oItjQUunMPbx95I5xFfSsH9s5ROeKIKirn5eNp4bsOZzGcs31lmqpoPabB/yKJhtcag&#10;Z6hH5hnZ2/oPqKbmFhxIP+LQJCBlzUWsAavJ0nfVbCpmRKwFm+PMuU3u/8Hyp8PGvFjiuy/Q4QBj&#10;Ec6sgf9wRMOyYnonFs5gI4MV25W0xuXDs9BmlzsECLV30jbhi1URxMJ2H88tFp0nHC/vsukkRQtH&#10;U5beTO9RCaCX18Y6/1VAQ4JQUIuRY1LssHa+dz25hGAaVrVScYxKk7ag05vbND44WxBc6eArIiEG&#10;mEvmQfLdtkOQIG6hPGJHLPRkcYavakxlzZx/YRbZgekj4/0zHlIBhoRBoqQC++tv98Efh4ZWSlpk&#10;W0Hdzz2zghL1TeM4P2eTSaBnVCa3d2NU7LVle23R+2YJSOgMd8vwKAZ/r06itNC84WIsQlQ0Mc0x&#10;dkH9SVz6fgdwsbhYLKITEtIwv9Ybw09ECI1+7d6YNcM0PM7xCU68ZPm7ofS+/VgWew+yjhO7dHWg&#10;D5I5znxYvLAt13r0uvwe5r8BAAD//wMAUEsDBBQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4a5eiRYosTUPSmBg9tPbibWC3QGRnkd226K93POlx&#10;Mi/vfV++nmwvzmb0nSMFi3kEwlDtdEeNgsPbdpaC8AFJY+/IKPgyHtbF9VWOmXYX2pnzPjSCS8hn&#10;qKANYcik9HVrLPq5Gwzx7+hGi4HPsZF6xAuX217GUZRIix3xQouDKVtTf+xPVsFzuX3FXRXb9Lsv&#10;n16Om+Hz8L5U6vZm2jyCCGYKf2H4xWd0KJipcifSXvQKlmnELkHB7P7uAQQnklXMMhVHF6sEZJHL&#10;/w7FDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD9YhRFMgIAAGYEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <o:lock v:ext="edit" aspectratio="t"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="PropLogo"/>
                         <w:tag w:val="PropLogo"/>
-                        <w:id w:val="-772469388"/>
+                        <w:id w:val="-838614461"/>
                         <w:lock w:val="contentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:picture/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:p w14:paraId="37861D8B" w14:textId="77777777" w:rsidR="00963A67" w:rsidRPr="00811BB8" w:rsidRDefault="00963A67" w:rsidP="00F572D9">
+                        <w:p w14:paraId="3B750C6A" w14:textId="77777777" w:rsidR="00227591" w:rsidRPr="00811BB8" w:rsidRDefault="00227591" w:rsidP="00C37AA0">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:noProof/>
                               <w:lang w:eastAsia="sv-SE"/>
                             </w:rPr>
                             <w:drawing>
-                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="33198459" wp14:editId="74F722AB">
+                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="146A0505" wp14:editId="424F415F">
                                 <wp:extent cx="514155" cy="921598"/>
                                 <wp:effectExtent l="0" t="0" r="635" b="0"/>
                                 <wp:docPr id="2" name="Bild 3"/>
                                 <wp:cNvGraphicFramePr>
                                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                 </wp:cNvGraphicFramePr>
                                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:nvPicPr>
                                         <pic:cNvPr id="2" name="Bild 3"/>
                                         <pic:cNvPicPr>
                                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                         </pic:cNvPicPr>
                                       </pic:nvPicPr>
                                       <pic:blipFill>
-                                        <a:blip r:embed="rId13"/>
+                                        <a:blip r:embed="rId14"/>
                                         <a:stretch>
                                           <a:fillRect/>
                                         </a:stretch>
                                       </pic:blipFill>
                                       <pic:spPr bwMode="auto">
                                         <a:xfrm>
                                           <a:off x="0" y="0"/>
                                           <a:ext cx="514155" cy="921598"/>
                                         </a:xfrm>
                                         <a:prstGeom prst="rect">
                                           <a:avLst/>
                                         </a:prstGeom>
                                         <a:noFill/>
                                         <a:ln>
                                           <a:noFill/>
                                         </a:ln>
                                       </pic:spPr>
                                     </pic:pic>
                                   </a:graphicData>
                                 </a:graphic>
                               </wp:inline>
                             </w:drawing>
                           </w:r>
                         </w:p>
                       </w:sdtContent>
                     </w:sdt>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CE829C1" w14:textId="2696B10B" w:rsidR="00963A67" w:rsidRDefault="005A4340" w:rsidP="00333C9D">
-[...7 lines deleted...]
-    <w:p w14:paraId="5196CC25" w14:textId="77777777" w:rsidR="00963A67" w:rsidRPr="00D01F17" w:rsidRDefault="00963A67" w:rsidP="00333C9D">
+    <w:sdt>
+      <w:sdtPr>
+        <w:alias w:val="Nummer"/>
+        <w:tag w:val="Nummer"/>
+        <w:id w:val="-1816559108"/>
+        <w:lock w:val="contentLocked"/>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+        <w:text/>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:p w14:paraId="09B76907" w14:textId="383E3E44" w:rsidR="00227591" w:rsidRDefault="008D3B88" w:rsidP="00333C9D">
+          <w:pPr>
+            <w:pStyle w:val="Prophuvudrubrik"/>
+          </w:pPr>
+          <w:r>
+            <w:t>2025/26:305</w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="5C44F14E" w14:textId="77777777" w:rsidR="00227591" w:rsidRPr="005F407A" w:rsidRDefault="00227591" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:after="40"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7513" w:type="dxa"/>
         <w:tblInd w:w="28" w:type="dxa"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5917"/>
         <w:gridCol w:w="1596"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00963A67" w14:paraId="0BF2BC5F" w14:textId="77777777" w:rsidTr="005C1ACE">
-[...19 lines deleted...]
-        </w:tc>
+      <w:tr w:rsidR="00227591" w14:paraId="06E2434D" w14:textId="77777777" w:rsidTr="00333C9D">
+        <w:sdt>
+          <w:sdtPr>
+            <w:alias w:val="Rubrik"/>
+            <w:tag w:val="Rubrik"/>
+            <w:id w:val="-283352459"/>
+            <w:temporary/>
+            <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+            <w:text w:multiLine="1"/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5834" w:type="dxa"/>
+                <w:tcMar>
+                  <w:left w:w="0" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="5BEA2D47" w14:textId="2C697D4E" w:rsidR="00227591" w:rsidRDefault="00EF079A" w:rsidP="00E47719">
+                <w:pPr>
+                  <w:pStyle w:val="Proprubrik"/>
+                  <w:spacing w:after="20"/>
+                </w:pPr>
+                <w:r>
+                  <w:t>En mer enhetlig reglering av tillsyn och kontroll på miljöbalkens område</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1571" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="NummerEtikett"/>
               <w:tag w:val="NummerEtikett"/>
-              <w:id w:val="-752892312"/>
+              <w:id w:val="1988590602"/>
               <w:lock w:val="contentLocked"/>
-              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="453C2804" w14:textId="40AE0507" w:rsidR="00963A67" w:rsidRDefault="000F7AB3" w:rsidP="00333C9D">
+              <w:p w14:paraId="41D7E4DE" w14:textId="2B7578C1" w:rsidR="00227591" w:rsidRDefault="00EF079A" w:rsidP="00333C9D">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                 </w:pPr>
                 <w:r>
-                  <w:t>Skr.</w:t>
+                  <w:t>Prop.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
-          <w:p w14:paraId="2FD7FC31" w14:textId="7FE96DC4" w:rsidR="005C1ACE" w:rsidRPr="003F2B22" w:rsidRDefault="000F7AB3" w:rsidP="005C1ACE">
-[...1 lines deleted...]
-              <w:pStyle w:val="Brdtext"/>
+          <w:sdt>
+            <w:sdtPr>
               <w:rPr>
-                <w:sz w:val="30"/>
-                <w:szCs w:val="30"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
-            </w:pPr>
-[...7 lines deleted...]
-          </w:p>
+              <w:alias w:val="Nummer"/>
+              <w:tag w:val="Nummer"/>
+              <w:id w:val="-348560707"/>
+              <w:lock w:val="contentLocked"/>
+              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="1273FDF4" w14:textId="5D5E464D" w:rsidR="00227591" w:rsidRPr="00141F91" w:rsidRDefault="008D3B88" w:rsidP="00333C9D">
+                <w:pPr>
+                  <w:pStyle w:val="Proprubrik"/>
+                  <w:rPr>
+                    <w:szCs w:val="26"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:szCs w:val="26"/>
+                  </w:rPr>
+                  <w:t>2025/26:305</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7A313072" w14:textId="77777777" w:rsidR="00963A67" w:rsidRDefault="00963A67" w:rsidP="00333C9D">
+    <w:p w14:paraId="313C834B" w14:textId="77777777" w:rsidR="00227591" w:rsidRDefault="00227591" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:before="60"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C1C7E7F" w14:textId="77777777" w:rsidR="00963A67" w:rsidRDefault="00963A67" w:rsidP="00333C9D">
+    <w:p w14:paraId="79858F10" w14:textId="77777777" w:rsidR="00227591" w:rsidRDefault="00227591" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
-        <w:t>Regeringen överlämnar denna skrivelse till riksdagen.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7C2DBC5A" w14:textId="77777777" w:rsidR="00963A67" w:rsidRDefault="00963A67" w:rsidP="00333C9D">
+        <w:t>Regeringen överlämnar denna proposition till riksdagen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13CE4935" w14:textId="77777777" w:rsidR="00227591" w:rsidRDefault="00227591" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="019FD052" w14:textId="07BA7524" w:rsidR="00963A67" w:rsidRDefault="00963A67" w:rsidP="00333C9D">
+    <w:p w14:paraId="6BDB3B69" w14:textId="3DF8A64C" w:rsidR="00227591" w:rsidRDefault="00227591" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Stockholm </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Datum"/>
           <w:tag w:val="Datum"/>
-          <w:id w:val="750776800"/>
-          <w:date w:fullDate="2026-06-11T00:00:00Z">
+          <w:id w:val="-1894106154"/>
+          <w:date w:fullDate="2026-08-27T00:00:00Z">
             <w:dateFormat w:val="'den' d MMMM yyyy"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00737300">
-            <w:t>den 11 juni 2026</w:t>
+          <w:r w:rsidR="00BD6626">
+            <w:t>den 27 augusti 2026</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="6B078492" w14:textId="77777777" w:rsidR="00963A67" w:rsidRDefault="00963A67" w:rsidP="00333C9D">
+    <w:p w14:paraId="54831E15" w14:textId="77777777" w:rsidR="00227591" w:rsidRDefault="00227591" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
-    <w:sdt>
-[...19 lines deleted...]
-    <w:p w14:paraId="33E1BB7D" w14:textId="7B303274" w:rsidR="00963A67" w:rsidRDefault="00963A67" w:rsidP="00333C9D">
+    <w:p w14:paraId="4525FE0B" w14:textId="77F388B1" w:rsidR="00227591" w:rsidRDefault="001E5421" w:rsidP="00333C9D">
+      <w:pPr>
+        <w:pStyle w:val="Propnamnunderskrift1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ebba Busch</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D8FD3D8" w14:textId="5999FB7E" w:rsidR="00227591" w:rsidRDefault="00227591" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift2"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2693"/>
           <w:tab w:val="clear" w:pos="7474"/>
           <w:tab w:val="left" w:pos="2126"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:sdt>
-[...14 lines deleted...]
-    <w:p w14:paraId="75E2727D" w14:textId="43CAC4D4" w:rsidR="00963A67" w:rsidRPr="008C3EC0" w:rsidRDefault="00963A67" w:rsidP="004534C4">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00282B73" w:rsidRPr="00282B73">
+        <w:t>Romina</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00282B73" w:rsidRPr="00282B73">
+        <w:t xml:space="preserve"> Pourmokhtari</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71BEFC3A" w14:textId="074F3D7B" w:rsidR="00227591" w:rsidRPr="008624B2" w:rsidRDefault="00227591" w:rsidP="00BB2C9D">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift2medplatsefter"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="008C3EC0">
+      <w:r w:rsidRPr="008F01E7">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:i w:val="0"/>
           </w:rPr>
           <w:alias w:val="Departementsnamn"/>
           <w:tag w:val="Departementsnamn"/>
-          <w:id w:val="-1224515004"/>
+          <w:id w:val="596381816"/>
           <w:lock w:val="contentLocked"/>
-          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="000F7AB3">
+          <w:r w:rsidR="00EF079A">
             <w:rPr>
               <w:i w:val="0"/>
             </w:rPr>
-            <w:t>Justitiedepartementet</w:t>
+            <w:t>Klimat- och näringslivsdepartementet</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="008C3EC0">
+      <w:r w:rsidRPr="008F01E7">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B4F1B93" w14:textId="77777777" w:rsidR="00963A67" w:rsidRDefault="00963A67" w:rsidP="00333C9D">
+    <w:p w14:paraId="46DF3974" w14:textId="77777777" w:rsidR="00227591" w:rsidRDefault="00227591" w:rsidP="00E47719">
       <w:pPr>
         <w:pStyle w:val="Proprubrik"/>
         <w:spacing w:before="80" w:after="400"/>
       </w:pPr>
       <w:r>
-        <w:t>Skrivelsens huvudsakliga innehåll</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="052A030C" w14:textId="3730C6CD" w:rsidR="00303305" w:rsidRDefault="00303305" w:rsidP="00303305">
+        <w:t>Propositionens huvudsakliga innehåll</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E5DC74C" w14:textId="14D723A9" w:rsidR="00227591" w:rsidRDefault="00227591" w:rsidP="000F5110">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">I skrivelsen redovisar regeringen sin bedömning av de iakttagelser och rekommendationer som Riksrevisionen har gjort i rapporten Migrationsverkets kontroller av arbetstillstånd – stor risk för fel och missbruk (RiR 2026:5). </w:t>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00415E0E">
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:r w:rsidR="00B64C39">
+        <w:t>propositionen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> föreslås ändringar i miljöbalken som </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00053787">
+        <w:t>syftar till att ytterligare anpassa och komplettera nationella bestämmelser inom miljö</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00053787">
+        <w:t>balkens tillämpningsområde till EU:s marknadskontrollförordning och EU:s kontrollförordning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Ändringarna syftar också till </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00053787">
+        <w:t xml:space="preserve">att effektivisera kommuners tillsyn och kontroll. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Förslagen innebär följande. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EB390D7" w14:textId="77777777" w:rsidR="00227591" w:rsidRDefault="00227591" w:rsidP="00227591">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00053787">
+        <w:t>egeringen ska få meddela föreskrifter om hur kommunerna ska planera, genomföra och utvärdera tillsyn enligt miljöbalken och kontroll enligt EU:s kontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00053787">
+        <w:t>förordningar.</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00415E0E">
+    </w:p>
+    <w:p w14:paraId="59C866F7" w14:textId="77777777" w:rsidR="00227591" w:rsidRDefault="00227591" w:rsidP="00227591">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen eller den myndighet som regeringen bestämmer ska få meddela föreskrifter om att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00053787">
+        <w:t>myndigheter som utför kontroll enligt EU:s marknads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00053787">
+        <w:t>kontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00053787">
+        <w:t xml:space="preserve">förordning ska kunna begära kostnadsfria prover av kemiska produkter, biotekniska organismer och varor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7822E9EB" w14:textId="4A83CD2B" w:rsidR="00227591" w:rsidRDefault="00227591" w:rsidP="00227591">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen eller den myndighet som regeringen bestämmer ska få meddela föreskrifter om att en kommunal myndighet som är tillsyns</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>myndighet eller kontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">myndighet ska lämna de uppgifter som behövs för rapportering till följd av Sveriges medlemskap i EU. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CABDEB2" w14:textId="2061A1B7" w:rsidR="00227591" w:rsidRDefault="00227591" w:rsidP="000F5110">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextefterpunktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Det föreslås även </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00053787">
+        <w:t>en enhetlig reglering av myndigheters rätt till ersättning för kostnader för provtagning och analys av prover samt för köp under dold identitet av kemiska produkter, biotekniska organismer och varor i samband med tillsyn enligt miljöbalken och kontroll enligt EU:s kontroll</w:t>
+      </w:r>
+      <w:r w:rsidR="00015390">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00053787">
+        <w:t>förordningar.</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r w:rsidR="00804C66">
+      <w:r w:rsidR="007D3CB9">
+        <w:t>Det</w:t>
+      </w:r>
+      <w:r w:rsidR="009E3B6C">
+        <w:t xml:space="preserve"> föreslås även ändringar av rättelsekaraktär som rör lagen (2010:921) om mark- och miljödomstolar. </w:t>
+      </w:r>
+      <w:r w:rsidR="007D3CB9">
+        <w:t>Ändringarna</w:t>
+      </w:r>
+      <w:r w:rsidR="007D3CB9" w:rsidRPr="00053787">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...96 lines deleted...]
-    <w:p w14:paraId="0E0870AB" w14:textId="77777777" w:rsidR="00963A67" w:rsidRPr="008F2013" w:rsidRDefault="00963A67" w:rsidP="00362009">
+      <w:r w:rsidR="009E3B6C">
+        <w:t xml:space="preserve">i miljöbalken </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00053787">
+        <w:t>föreslås träda i kraft den 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t> mars 2027</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00053787">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="688B3E69" w14:textId="77777777" w:rsidR="00227591" w:rsidRPr="008F2013" w:rsidRDefault="00227591" w:rsidP="005E3C60">
       <w:pPr>
         <w:pStyle w:val="Innehllsfrteckning"/>
         <w:pageBreakBefore/>
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32EB006B" w14:textId="716B5375" w:rsidR="000F7AB3" w:rsidRDefault="00963A67">
+    <w:p w14:paraId="52CD6C05" w14:textId="29CA9A56" w:rsidR="00015390" w:rsidRDefault="00227591">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \h \z \t "</w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00B849B0">
+      <w:r w:rsidRPr="00613168">
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText>Rubrik 1;1; Heading 1;1;Rubrik 2;2; Heading 2;2;Rubrik 3;3; Heading 3;3;Bilaga rubrik;4;Prop. utdrag;5, Rubrik 1,1, Heading 1,1,Rubrik 2,2, Heading 2,2,Rubrik 3,3, Heading 3,3,Bilaga rubrik,4,Prop. utdrag,5</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText xml:space="preserve">" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc231996787" w:history="1">
-        <w:r w:rsidR="000F7AB3" w:rsidRPr="00694A1E">
+      <w:hyperlink w:anchor="_Toc238653358" w:history="1">
+        <w:r w:rsidR="00015390" w:rsidRPr="009E695F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="000F7AB3">
+        <w:r w:rsidR="00015390">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000F7AB3" w:rsidRPr="00694A1E">
+        <w:r w:rsidR="00015390" w:rsidRPr="009E695F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Ärendet och dess beredning</w:t>
+          <w:t>Förslag till riksdagsbeslut</w:t>
         </w:r>
-        <w:r w:rsidR="000F7AB3">
+        <w:r w:rsidR="00015390">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000F7AB3">
+        <w:r w:rsidR="00015390">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="000F7AB3">
+        <w:r w:rsidR="00015390">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc231996787 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238653358 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="000F7AB3">
+        <w:r w:rsidR="00015390">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="000F7AB3">
+        <w:r w:rsidR="00015390">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000F7AB3">
+        <w:r w:rsidR="00F4326C">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="000F7AB3">
+        <w:r w:rsidR="00015390">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7C7BDBBD" w14:textId="2FE43394" w:rsidR="000F7AB3" w:rsidRDefault="000F7AB3">
+    <w:p w14:paraId="2DB5D9EE" w14:textId="30D9DDF7" w:rsidR="00015390" w:rsidRDefault="00015390">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc231996788" w:history="1">
-        <w:r w:rsidRPr="00694A1E">
+      <w:hyperlink w:anchor="_Toc238653359" w:history="1">
+        <w:r w:rsidRPr="009E695F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00694A1E">
+        <w:r w:rsidRPr="009E695F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Riksrevisionens iakttagelser och rekommendationer</w:t>
+          <w:t>Lagtext</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc231996788 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238653359 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00F4326C">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="36A9DDD1" w14:textId="468A7238" w:rsidR="000F7AB3" w:rsidRDefault="000F7AB3">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll1"/>
+    <w:p w14:paraId="34763855" w14:textId="76D89CA4" w:rsidR="00015390" w:rsidRDefault="00015390">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc231996789" w:history="1">
-        <w:r w:rsidRPr="00694A1E">
+      <w:hyperlink w:anchor="_Toc238653360" w:history="1">
+        <w:r w:rsidRPr="009E695F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>2.1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00694A1E">
+        <w:r w:rsidRPr="009E695F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Regeringens bedömning och åtgärder med anledning av Riksrevisionens iakttagelser</w:t>
+          <w:t>Förslag till lag om ändring i miljöbalken</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc231996789 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238653360 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00F4326C">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2DAF7404" w14:textId="403040FF" w:rsidR="000F7AB3" w:rsidRDefault="000F7AB3">
+    <w:p w14:paraId="365BE98C" w14:textId="2BFB60BB" w:rsidR="00015390" w:rsidRDefault="00015390">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc231996790" w:history="1">
-        <w:r w:rsidRPr="00694A1E">
+      <w:hyperlink w:anchor="_Toc238653361" w:history="1">
+        <w:r w:rsidRPr="009E695F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>3.1</w:t>
+          <w:t>2.2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00694A1E">
+        <w:r w:rsidRPr="009E695F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Inledning</w:t>
+          <w:t>Förslag till lag om ändring i lagen (2026:1240) om ändring i lagen (2010:921) om mark- och miljödomstolar</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc231996790 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238653361 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00F4326C">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3F02962B" w14:textId="55735266" w:rsidR="000F7AB3" w:rsidRDefault="000F7AB3">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w14:paraId="7F1B8370" w14:textId="4650B824" w:rsidR="00015390" w:rsidRDefault="00015390">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc231996791" w:history="1">
-        <w:r w:rsidRPr="00694A1E">
+      <w:hyperlink w:anchor="_Toc238653362" w:history="1">
+        <w:r w:rsidRPr="009E695F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>3.2</w:t>
+          <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00694A1E">
+        <w:r w:rsidRPr="009E695F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Lagändringar och utredningar</w:t>
+          <w:t>Ärendet och dess beredning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc231996791 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238653362 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00F4326C">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6147CBDB" w14:textId="0A5DC0CF" w:rsidR="000F7AB3" w:rsidRDefault="000F7AB3">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w14:paraId="5D8E48E3" w14:textId="3896A591" w:rsidR="00015390" w:rsidRDefault="00015390">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc231996792" w:history="1">
-        <w:r w:rsidRPr="00694A1E">
+      <w:hyperlink w:anchor="_Toc238653363" w:history="1">
+        <w:r w:rsidRPr="009E695F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>3.3</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00694A1E">
+        <w:r w:rsidRPr="009E695F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Uppdrag och myndighetsdialog</w:t>
+          <w:t>Föreskrifter om hur kommuner ska utföra tillsyn och kontroll</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc231996792 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238653363 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00F4326C">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1A648167" w14:textId="0F671109" w:rsidR="000F7AB3" w:rsidRDefault="000F7AB3">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w14:paraId="368F0734" w14:textId="55F55656" w:rsidR="00015390" w:rsidRDefault="00015390">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc231996793" w:history="1">
-        <w:r w:rsidRPr="00694A1E">
+      <w:hyperlink w:anchor="_Toc238653364" w:history="1">
+        <w:r w:rsidRPr="009E695F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>3.4</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00694A1E">
+        <w:r w:rsidRPr="009E695F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Regeringens samlade bedömning</w:t>
+          <w:t>Möjligheten för myndigheter att få kostnadsfria prover och ersättning för analyskostnader utökas</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc231996793 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238653364 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00F4326C">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>15</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1CC51507" w14:textId="63938569" w:rsidR="000F7AB3" w:rsidRDefault="000F7AB3">
+    <w:p w14:paraId="28142E75" w14:textId="0F4B12A6" w:rsidR="00015390" w:rsidRDefault="00015390">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc238653365" w:history="1">
+        <w:r w:rsidRPr="009E695F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>5.1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="009E695F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Kostnadsfria prover ska kunna begäras även vid kontroll enligt EU:s marknadskontrollförordning</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238653365 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00F4326C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>15</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="29470CCE" w14:textId="65EA29D4" w:rsidR="00015390" w:rsidRDefault="00015390">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc238653366" w:history="1">
+        <w:r w:rsidRPr="009E695F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>5.2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="009E695F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Skyldigheten att ersätta en myndighets kostnader för provtagning och analys förenklas och utvidgas</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238653366 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00F4326C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>17</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="25C30D8F" w14:textId="19DE8D3A" w:rsidR="00015390" w:rsidRDefault="00015390">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc238653367" w:history="1">
+        <w:r w:rsidRPr="009E695F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>5.3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="009E695F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Myndigheter ska ges rätt att begära ersättning för testköp</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238653367 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00F4326C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>19</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="46EBEECE" w14:textId="730FED70" w:rsidR="00015390" w:rsidRDefault="00015390">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc238653368" w:history="1">
+        <w:r w:rsidRPr="009E695F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="009E695F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Föreskrifter om att kommuner ska lämna uppgifter som behövs för Sveriges rapportering till EU</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238653368 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00F4326C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>20</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="64353617" w14:textId="4B5ECE44" w:rsidR="00015390" w:rsidRDefault="00015390">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc238653369" w:history="1">
+        <w:r w:rsidRPr="009E695F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="009E695F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Vissa ändringar av rättelsekaraktär</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238653369 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00F4326C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>24</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="686907B7" w14:textId="3D900E80" w:rsidR="00015390" w:rsidRDefault="00015390">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc238653370" w:history="1">
+        <w:r w:rsidRPr="009E695F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="009E695F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Ikraftträdande- och övergångsbestämmelser</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238653370 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00F4326C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>24</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2059DEE2" w14:textId="5B438B6B" w:rsidR="00015390" w:rsidRDefault="00015390">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc238653371" w:history="1">
+        <w:r w:rsidRPr="009E695F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="009E695F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Konsekvenser</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238653371 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00F4326C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>25</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="32C8510E" w14:textId="7DA4BD90" w:rsidR="00015390" w:rsidRDefault="00015390">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc238653372" w:history="1">
+        <w:r w:rsidRPr="009E695F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>9.1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="009E695F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Övergripande konsekvenser av förslagen</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238653372 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00F4326C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>25</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="49DA4E77" w14:textId="62391ABC" w:rsidR="00015390" w:rsidRDefault="00015390">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc238653373" w:history="1">
+        <w:r w:rsidRPr="009E695F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>9.2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="009E695F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Problemen och den förändring som eftersträvas</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238653373 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00F4326C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>26</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="570116E7" w14:textId="3F65AB8C" w:rsidR="00015390" w:rsidRDefault="00015390">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc238653374" w:history="1">
+        <w:r w:rsidRPr="009E695F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>9.3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="009E695F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Konsekvenser om inga ytterligare åtgärder vidtas</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238653374 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00F4326C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>27</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5FD8766E" w14:textId="672CC980" w:rsidR="00015390" w:rsidRDefault="00015390">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc238653375" w:history="1">
+        <w:r w:rsidRPr="009E695F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>9.4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="009E695F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Alternativa lösningar</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238653375 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00F4326C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>28</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0E4443FD" w14:textId="416A298B" w:rsidR="00015390" w:rsidRDefault="00015390">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc238653376" w:history="1">
+        <w:r w:rsidRPr="009E695F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>9.5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="009E695F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Berörda aktörer</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238653376 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00F4326C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>29</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6BF0F535" w14:textId="4A337721" w:rsidR="00015390" w:rsidRDefault="00015390">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc238653377" w:history="1">
+        <w:r w:rsidRPr="009E695F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>9.6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="009E695F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Konsekvenser av förslagen</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238653377 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00F4326C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>29</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="15FBEA38" w14:textId="1F1CE3C9" w:rsidR="00015390" w:rsidRDefault="00015390">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc238653378" w:history="1">
+        <w:r w:rsidRPr="009E695F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>9.7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="009E695F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Bedömning av förslagens förenlighet med EU-rätten</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238653378 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00F4326C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>34</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7C551279" w14:textId="747B2F28" w:rsidR="00015390" w:rsidRDefault="00015390">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc238653379" w:history="1">
+        <w:r w:rsidRPr="009E695F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>9.8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="009E695F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Bedömning av om det finns behov av särskilda informationsinsatser</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238653379 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00F4326C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>34</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="66B2ABA2" w14:textId="3A1FCBC4" w:rsidR="00015390" w:rsidRDefault="00015390">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc238653380" w:history="1">
+        <w:r w:rsidRPr="009E695F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>9.9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="009E695F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Utvärdering av förslagen</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238653380 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00F4326C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>34</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6F6F5378" w14:textId="4E0CB70A" w:rsidR="00015390" w:rsidRDefault="00015390">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc238653381" w:history="1">
+        <w:r w:rsidRPr="009E695F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="009E695F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Författningskommentar</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238653381 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00F4326C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>34</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1CE218D5" w14:textId="4548B021" w:rsidR="00015390" w:rsidRDefault="00015390">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc238653382" w:history="1">
+        <w:r w:rsidRPr="009E695F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>10.1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="009E695F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Förslaget till lag om ändring i miljöbalken</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238653382 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00F4326C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>34</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="28DF6F22" w14:textId="736315B9" w:rsidR="00015390" w:rsidRDefault="00015390">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc238653383" w:history="1">
+        <w:r w:rsidRPr="009E695F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>10.2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="009E695F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Förslaget till lag om ändring i lagen (2026:1240) om ändring i lagen (2010:921) om mark- och miljödomstolar</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238653383 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00F4326C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>39</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1EB73755" w14:textId="6AB0ADAC" w:rsidR="00015390" w:rsidRDefault="00015390">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc231996794" w:history="1">
-        <w:r w:rsidRPr="00694A1E">
+      <w:hyperlink w:anchor="_Toc238653384" w:history="1">
+        <w:r w:rsidRPr="009E695F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Migrationsverkets kontroller av arbetstillstånd – stor risk för fel och missbruk</w:t>
+          <w:t>Sammanfattning av promemorian Tillsyn och kontroll inom miljöbalkens område</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc231996794 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238653384 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00F4326C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>10</w:t>
+          <w:t>40</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4FC46165" w14:textId="084F3336" w:rsidR="000F7AB3" w:rsidRDefault="000F7AB3">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll5"/>
+    <w:p w14:paraId="75D27265" w14:textId="7C7489C2" w:rsidR="00015390" w:rsidRDefault="00015390">
+      <w:pPr>
+        <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc231996795" w:history="1">
-        <w:r w:rsidRPr="00694A1E">
+      <w:hyperlink w:anchor="_Toc238653385" w:history="1">
+        <w:r w:rsidRPr="009E695F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Utdrag ur protokoll vid regeringssammanträde den 11 juni 2026</w:t>
+          <w:t>Promemorians lagförslag</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc231996795 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238653385 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00F4326C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>68</w:t>
+          <w:t>41</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="794FC3A1" w14:textId="3BD92DD8" w:rsidR="00963A67" w:rsidRDefault="00963A67" w:rsidP="00362009">
-[...1 lines deleted...]
-        <w:pStyle w:val="Brdtextmedindrag"/>
+    <w:p w14:paraId="257B8793" w14:textId="308C16DA" w:rsidR="00015390" w:rsidRDefault="00015390">
+      <w:pPr>
+        <w:pStyle w:val="Innehll4"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc238653386" w:history="1">
+        <w:r w:rsidRPr="009E695F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Förteckning över remissinstanserna</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238653386 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00F4326C">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>46</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0F0CE80C" w14:textId="2EFB742D" w:rsidR="00015390" w:rsidRDefault="00015390">
+      <w:pPr>
+        <w:pStyle w:val="Innehll4"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc238653387" w:history="1">
+        <w:r w:rsidRPr="009E695F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Sammanfattning av Naturvårdsverkets skrivelse Förslag på digitala lösningar för digitaliserad tillsynsvägledning i relevanta delar</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238653387 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00F4326C">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>47</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7D2EDF6F" w14:textId="6E9AA62F" w:rsidR="00015390" w:rsidRDefault="00015390">
+      <w:pPr>
+        <w:pStyle w:val="Innehll4"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc238653388" w:history="1">
+        <w:r w:rsidRPr="009E695F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Skrivelsens lagförslag</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238653388 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00F4326C">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>48</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0A3EA5AE" w14:textId="468EE679" w:rsidR="00015390" w:rsidRDefault="00015390">
+      <w:pPr>
+        <w:pStyle w:val="Innehll4"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc238653389" w:history="1">
+        <w:r w:rsidRPr="009E695F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Förteckning över remissinstanserna</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238653389 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00F4326C">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>49</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2066BD89" w14:textId="10D43015" w:rsidR="00015390" w:rsidRDefault="00015390">
+      <w:pPr>
+        <w:pStyle w:val="Innehll4"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc238653390" w:history="1">
+        <w:r w:rsidRPr="009E695F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Lagrådets yttrande</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238653390 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00F4326C">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>50</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2081E286" w14:textId="7ACA032E" w:rsidR="00015390" w:rsidRDefault="00015390">
+      <w:pPr>
+        <w:pStyle w:val="Innehll5"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc238653391" w:history="1">
+        <w:r w:rsidRPr="009E695F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Utdrag ur protokoll vid regeringssammanträde den 27 augusti 2026</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238653391 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00F4326C">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>51</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="57F756C5" w14:textId="31DBF989" w:rsidR="00227591" w:rsidRDefault="00227591" w:rsidP="005E3C60">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="173DB29B" w14:textId="1C313EB8" w:rsidR="00963A67" w:rsidRDefault="00963A67" w:rsidP="00333C9D">
+    <w:p w14:paraId="46C8965D" w14:textId="77777777" w:rsidR="00227591" w:rsidRPr="000F5110" w:rsidRDefault="00227591" w:rsidP="00E47719">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
+        <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_Toc337537303"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="2" w:name="_Toc231996787"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc337112318"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc4079163"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc238653358"/>
+      <w:r w:rsidRPr="000F5110">
+        <w:lastRenderedPageBreak/>
+        <w:t>Förslag till riksdagsbeslut</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidR="006376D3">
-[...2 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="264261D3" w14:textId="77777777" w:rsidR="00303305" w:rsidRDefault="00303305" w:rsidP="00303305">
+    <w:p w14:paraId="183D3C9D" w14:textId="77777777" w:rsidR="00227591" w:rsidRPr="000F5110" w:rsidRDefault="00227591" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc205904774"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6B0E4301" w14:textId="77777777" w:rsidR="00303305" w:rsidRDefault="00303305" w:rsidP="00303305">
+      <w:r w:rsidRPr="000F5110">
+        <w:t>Regeringens förslag:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="004B09D0" w14:textId="52992001" w:rsidR="00227591" w:rsidRPr="000F5110" w:rsidRDefault="00B64C39" w:rsidP="00FE7DE8">
+      <w:pPr>
+        <w:pStyle w:val="Numreradlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F5110">
+        <w:t>Riksdagen antar regeringens förslag till lag om ändring i miljöbalken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C87274C" w14:textId="573225E0" w:rsidR="00FE7DE8" w:rsidRPr="000F5110" w:rsidRDefault="00FE7DE8" w:rsidP="007A7AEC">
+      <w:pPr>
+        <w:pStyle w:val="Numreradlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F5110">
+        <w:t xml:space="preserve">Riksdagen antar regeringens </w:t>
+      </w:r>
+      <w:r w:rsidR="007A7AEC" w:rsidRPr="000F5110">
+        <w:t>förslag till lag om ändring i lagen (2026:1240) om änd</w:t>
+      </w:r>
+      <w:r w:rsidR="00015390">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="007A7AEC" w:rsidRPr="000F5110">
+        <w:t>ring i lagen (2010:921) om mark- och miljödom</w:t>
+      </w:r>
+      <w:r w:rsidR="00015390">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="007A7AEC" w:rsidRPr="000F5110">
+        <w:t>stolar</w:t>
+      </w:r>
+      <w:r w:rsidR="004C3CAB" w:rsidRPr="000F5110">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="571F402F" w14:textId="31A5F319" w:rsidR="00DB62B9" w:rsidRDefault="00227591" w:rsidP="00B267A2">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
         <w:ind w:firstLine="0"/>
-      </w:pPr>
-[...1631 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId19"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId15"/>
+          <w:headerReference w:type="default" r:id="rId16"/>
+          <w:footerReference w:type="even" r:id="rId17"/>
+          <w:footerReference w:type="default" r:id="rId18"/>
+          <w:headerReference w:type="first" r:id="rId19"/>
+          <w:footerReference w:type="first" r:id="rId20"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r w:rsidRPr="00415E0E">
-[...11 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FD7C5E0" w14:textId="652E7ECF" w:rsidR="008370D3" w:rsidRPr="000F5110" w:rsidRDefault="008370D3" w:rsidP="00E47719">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc238653359"/>
+      <w:r w:rsidRPr="000F5110">
         <w:lastRenderedPageBreak/>
-        <w:t>Migrationsverkets kontroller av arbetstillstånd – stor risk för fel och missbruk</w:t>
-[...3 lines deleted...]
-    <w:p w14:paraId="0AD8A0C6" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
+        <w:t>Lag</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE7DE8" w:rsidRPr="000F5110">
+        <w:t>text</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="46CCBDB5" w14:textId="169F4BB7" w:rsidR="00FE7DE8" w:rsidRPr="00FE7DE8" w:rsidRDefault="00FE7DE8" w:rsidP="00FE7DE8">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F5110">
+        <w:t>Regeringen har följande förslag till lagtext.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25AD5E33" w14:textId="08368D4F" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00E47719">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc238653360"/>
+      <w:r>
+        <w:t xml:space="preserve">Förslag till lag om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD5B7C">
+        <w:t>ändring</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> i miljöbalken</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="3FE5FAB3" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="000A55B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Härigenom föreskrivs i fråga om miljöbalken</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74CF79D5" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="000A55B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00340C98">
         <w:rPr>
-          <w:sz w:val="30"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...9 lines deleted...]
-    <w:p w14:paraId="37F9F48F" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r>
+        <w:t>att</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>26 kap. 22, 22 b, 28, 31, 32 och 32 a §§ och 27 kap. 2 § ska ha följande lydelse,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5681E8F9" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="00340C98" w:rsidRDefault="00492E8B" w:rsidP="000A55B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B43A51">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>dels</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att det ska införas två nya paragrafer, 26 kap. 4 a och 22 c §§, av följande lydelse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50D37764" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="00152749" w:rsidRDefault="00492E8B" w:rsidP="000A55B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="000A55B2" w14:paraId="408324DF" w14:textId="77777777" w:rsidTr="00DC6642">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5B98167C" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="005B0E77" w:rsidRDefault="00492E8B" w:rsidP="00DC6642">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B0E77">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Nuvarande lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="74A3871C" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="005B0E77" w:rsidRDefault="00492E8B" w:rsidP="00DC6642">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B0E77">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Föreslagen lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="022A67D7" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="000A55B2">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
+        <w:spacing w:before="230"/>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="30"/>
+          <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:br w:type="page"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="3607D98D" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>26 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1965"/>
+        <w:gridCol w:w="1966"/>
+        <w:gridCol w:w="1966"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E47719" w14:paraId="180148C6" w14:textId="77777777" w:rsidTr="00E47719">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1666" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2FDE5B01" w14:textId="77777777" w:rsidR="00E47719" w:rsidRDefault="00E47719" w:rsidP="00DC6642">
+            <w:pPr>
+              <w:spacing w:line="2" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1667" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EE9AF78" w14:textId="77777777" w:rsidR="00E47719" w:rsidRDefault="00E47719" w:rsidP="00DC6642">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1667" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0055FC2D" w14:textId="595FE539" w:rsidR="00E47719" w:rsidRDefault="00E47719" w:rsidP="00DC6642">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>4 a </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00574282">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>§</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7DB80769" w14:textId="77777777" w:rsidR="00E47719" w:rsidRPr="00574282" w:rsidRDefault="00E47719" w:rsidP="00DC6642">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A57F9">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Regeringen får meddela före</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="008A57F9">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">skrifter om hur kommunerna ska </w:t>
+            </w:r>
+            <w:bookmarkStart w:id="5" w:name="_Hlk221690048"/>
+            <w:r w:rsidRPr="008A57F9">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>planera, genomföra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> och </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A57F9">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>utvärdera</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A57F9">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">tillsynen </w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="5"/>
+            <w:r w:rsidRPr="008A57F9">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>enligt detta kapitel.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="04519EF0" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="000A55B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A4B09D8" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="000A55B2">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>22 §</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
-          <w:sz w:val="30"/>
+          <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
-      </w:pPr>
-[...9 lines deleted...]
-    <w:p w14:paraId="673842F8" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BC58733" w14:textId="40FB8FE3" w:rsidR="00492E8B" w:rsidRPr="00DF2927" w:rsidRDefault="00492E8B" w:rsidP="000A55B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF2927">
+        <w:t>Den som bedriver en verksamhet eller vidtar en åtgärd som kan befaras medföra olägenheter för människors hälsa eller miljön eller den som annars är skyldig att avhjälpa en olägenhet från sådan verksamhet är skyldig att utföra sådana undersökningar av verksam</w:t>
+      </w:r>
+      <w:r w:rsidR="00015390">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00DF2927">
+        <w:t>heten och dess verkning</w:t>
+      </w:r>
+      <w:r w:rsidR="00015390">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00DF2927">
+        <w:t>ar som behövs för till</w:t>
+      </w:r>
+      <w:r w:rsidR="00015390">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00DF2927">
+        <w:t>synen. Detsamma gäller den som upplåter en byggnad för bostäder eller för allmänna ändamål, om det finns skäl att anta att byggnadens skick medför olägenheter för människors hälsa.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF2927">
+        <w:t>Om det är lämpligare, får tillsynsmyndigheten i stället besluta att en sådan undersökning ska utföras av någon annan och utse någon att göra undersökningen.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="000A55B2" w14:paraId="7A64C0E8" w14:textId="77777777" w:rsidTr="00DC6642">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="23E0804D" w14:textId="5C1C99D7" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00DC6642">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2927">
+              <w:t xml:space="preserve">Om inte annat följer av </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DF2927">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>22 b § 2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DF2927">
+              <w:t>, ska den som är skyldig att utföra undersökningen ersätta kostna</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00DF2927">
+              <w:t>derna för en undersökning som någon annan utsetts att göra med det be</w:t>
+            </w:r>
+            <w:r w:rsidR="00015390">
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00DF2927">
+              <w:t>lopp som till</w:t>
+            </w:r>
+            <w:r w:rsidR="00015390">
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00DF2927">
+              <w:t>syns</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00DF2927">
+              <w:t>myndighet</w:t>
+            </w:r>
+            <w:r w:rsidR="00015390">
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00DF2927">
+              <w:t>en fast</w:t>
+            </w:r>
+            <w:r w:rsidR="00015390">
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00DF2927">
+              <w:t>ställer.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="76A6DC77" w14:textId="12F3A170" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00DC6642">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2927">
+              <w:t xml:space="preserve">Om inte </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00466212">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>något</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DF2927">
+              <w:t xml:space="preserve"> annat följer av </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DF2927">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>22 c §</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4418">
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DF2927">
+              <w:t xml:space="preserve"> ska den som är skyldig att utföra undersökningen ersätta kostnaderna för en under</w:t>
+            </w:r>
+            <w:r>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DF2927">
+              <w:t>ökning som någon annan utsetts att göra med det belopp som tillsyns</w:t>
+            </w:r>
+            <w:r w:rsidR="00015390">
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00DF2927">
+              <w:t>myndig</w:t>
+            </w:r>
+            <w:r w:rsidR="00015390">
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00DF2927">
+              <w:t>het</w:t>
+            </w:r>
+            <w:r w:rsidR="00015390">
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00DF2927">
+              <w:t>en fast</w:t>
+            </w:r>
+            <w:r w:rsidR="00015390">
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00DF2927">
+              <w:t>ställer.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="064971E8" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="000A55B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF2927">
+        <w:t>Beslut om undersökning får förenas med förbud att överlåta den berörda fastigheten eller annan egendom till dess undersökningen är slutförd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AA37ADE" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="000A55B2">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CAD6937" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00580972">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:keepNext/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>22 b §</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
-          <w:sz w:val="30"/>
+          <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
-      </w:pPr>
-[...9 lines deleted...]
-    <w:p w14:paraId="22B5F90D" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="000A55B2" w14:paraId="34DD9CD7" w14:textId="77777777" w:rsidTr="00DC6642">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="23AA69A1" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00DC6642">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:ind w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Den som har lämnat ett prov enligt föreskrifter </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A431C7">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>meddelade</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> med stöd av 22 a §</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BA308B3" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00DC6642">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00A431C7">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> ska ha rätt till ersättning för provet från den myndighet som provet lämnats till, om det finns särskilda skäl för det, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A431C7">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>och</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1891923F" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00DC6642">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A431C7">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>2. behöver inte ersätta kost</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00A431C7">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>na</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00A431C7">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>derna för provtagning och under</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00A431C7">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>sökning av prover, om det finns särskilda skäl för det.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23A43ED9" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="00A431C7" w:rsidRDefault="00492E8B" w:rsidP="00DC6642">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6F0BDB01" w14:textId="27850993" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00DC6642">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:ind w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Den som har lämnat ett prov enligt föreskrifter </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A431C7">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>som har meddelats</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> med stöd av 22 a § ska ha rätt till ersättning för provet från den myndig</w:t>
+            </w:r>
+            <w:r w:rsidR="00015390">
+              <w:softHyphen/>
+            </w:r>
+            <w:r>
+              <w:t>het som provet lämnats till, om det finns särskilda skäl för det.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000A55B2" w14:paraId="07F99184" w14:textId="77777777" w:rsidTr="00DC6642">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="34D6B81A" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00DC6642">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2C6188AD" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00DC6642">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>22 c </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00574282">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>§</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34C51669" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="00574282" w:rsidRDefault="00492E8B" w:rsidP="00DC6642">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00093AE0">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>En myndighets kostnader för prov</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00093AE0">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>tagning och undersökning av prov i samband med tillsyn i fråga om kemiska produkter, bio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00093AE0">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>tekniska organismer och varor ska</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00093AE0">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>ersättas av den vars verksamhet prov</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00093AE0">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>tag</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00093AE0">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>ningen avser, om det inte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00093AE0">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>finns särskilda skäl mot det.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0C50207D" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="000A55B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78FB2357" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="000A55B2">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>28 §</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
-          <w:sz w:val="30"/>
+          <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
-      </w:pPr>
-[...9 lines deleted...]
-    <w:p w14:paraId="0F2F86A0" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5587A8D4" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="000A55B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Om det är nödvändigt för att skydda människors hälsa eller miljön får tillsynsmyndigheten köpa kemiska produkter, biotekniska organismer och varor under dold identitet (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>testköp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5064C054" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="000A55B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ett </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>testköp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> får endast göras i syfte att kontrollera att föremålet för köpet uppfyller gällande krav för sådant skydd i</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44334542" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="000A55B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1. denna balk,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DF4E0A5" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="000A55B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2. föreskrifter som har meddelats med stöd av balken, eller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="365B1AD2" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="000A55B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3. EU-förordningar inom balkens tillämpningsområde.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6020ADF3" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="00D65AF9" w:rsidRDefault="00492E8B" w:rsidP="000A55B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004679B1">
+        <w:t>Näringsidkaren ska underrättas om testköpet och resultatet av det så snart det kan ske utan att köpet förlorar sin betydelse.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="000A55B2" w14:paraId="33011C3A" w14:textId="77777777" w:rsidTr="00DC6642">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="60BE1DF0" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00DC6642">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="788F7825" w14:textId="26258203" w:rsidR="00492E8B" w:rsidRPr="00D65AF9" w:rsidRDefault="00492E8B" w:rsidP="00DC6642">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D1581F">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>Tillsynsmyndigheten får i enskilda</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D65AF9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> fall besluta att närings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00D65AF9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">idkaren ska ersätta myndigheten för </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>det</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D65AF9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> som har betalats för den kemiska pro</w:t>
+            </w:r>
+            <w:r w:rsidR="00015390">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00D65AF9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>dukt</w:t>
+            </w:r>
+            <w:r w:rsidR="00015390">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00D65AF9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>en, biotekniska organismen eller varan vid tes</w:t>
+            </w:r>
+            <w:r w:rsidR="00015390">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00D65AF9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>tköpet, om det inte finns särskilda skäl mot det.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4CA4AF6B" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="000A55B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64EA673F" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="000A55B2">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>31 §</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
-          <w:sz w:val="30"/>
+          <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
-      </w:pPr>
-[...9 lines deleted...]
-    <w:p w14:paraId="276676CF" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="000A55B2" w14:paraId="0B314106" w14:textId="77777777" w:rsidTr="00DC6642">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0F87D1C1" w14:textId="6B388B72" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00DC6642">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:ind w:firstLine="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00053F47">
+              <w:t>Vid sådan kontroll eller annan offentlig verksamhet som avses i 30</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00053F47">
+              <w:t>§ ska det som anges i 3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00937611">
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00053F47">
+              <w:t xml:space="preserve"> 3</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00053F47">
+              <w:t xml:space="preserve">a, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00210775">
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00053F47">
+              <w:t xml:space="preserve">, 6 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00053F47">
+              <w:lastRenderedPageBreak/>
+              <w:t>och 8</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00053F47">
+              <w:t>§§ om tillsyn, tillsynsväg</w:t>
+            </w:r>
+            <w:r w:rsidR="00015390">
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00053F47">
+              <w:t>ledning och tillsyns</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00053F47">
+              <w:t>myndig</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidR="00015390">
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00053F47">
+              <w:t>het</w:t>
+            </w:r>
+            <w:r w:rsidR="00015390">
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidR="00015390">
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00053F47">
+              <w:t>er gälla i fråga om kontroll, annan offentlig verksamhet och kontroll</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00053F47">
+              <w:t>myndig</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00053F47">
+              <w:t>heter enligt de EU-förord</w:t>
+            </w:r>
+            <w:r w:rsidR="00015390">
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00053F47">
+              <w:t>ningar som anges i 30</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00053F47">
+              <w:t>§. Detta gäller dock inte om annat följer av förord</w:t>
+            </w:r>
+            <w:r w:rsidR="00015390">
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00053F47">
+              <w:t>ningarna.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="688681DF" w14:textId="734A9177" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00DC6642">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:ind w:firstLine="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00053F47">
+              <w:lastRenderedPageBreak/>
+              <w:t>Vid sådan kontroll eller annan offentlig verksamhet som avses i 30</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00053F47">
+              <w:t xml:space="preserve">§ ska det som anges i </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A54AFB">
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00053F47">
+              <w:t xml:space="preserve"> 3</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00053F47">
+              <w:t xml:space="preserve">a, </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">4, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00053F47">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>4 a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00053F47">
+              <w:t>, 6 och 8</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00053F47">
+              <w:t>§§ om tillsyn, tillsyns</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00053F47">
+              <w:t>vägledning och tillsyns</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>myndighet</w:t>
+            </w:r>
+            <w:r w:rsidR="00015390">
+              <w:softHyphen/>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">er </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00053F47">
+              <w:t>gälla i fråga om kontroll, annan offentlig verk</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00053F47">
+              <w:t>samhet och kontroll</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00053F47">
+              <w:t>myndig</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00053F47">
+              <w:t>heter enligt de EU-förord</w:t>
+            </w:r>
+            <w:r w:rsidR="00015390">
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00053F47">
+              <w:t>ningar som anges i 30</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00053F47">
+              <w:t xml:space="preserve">§. Detta gäller dock inte om </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00053F47">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>något</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00053F47">
+              <w:t xml:space="preserve"> annat följer av förordningarna.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7B984410" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="000A55B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B78258E" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="000A55B2">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>32 §</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
-          <w:sz w:val="30"/>
+          <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
-      </w:pPr>
-[...9 lines deleted...]
-    <w:p w14:paraId="30FFE7A7" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B458948" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="000A55B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003E7F66">
+        <w:t>Vid sådan kontroll eller annan offentlig verksamhet som avses i 30</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E7F66">
+        <w:t>§ ska det som anges</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65B0810C" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="000A55B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003E7F66">
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E7F66">
+        <w:t>i 9</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E7F66">
+        <w:t>§ gälla förelägganden och förbud som behövs för att de EU-förordningar som anges i 30</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E7F66">
+        <w:t>§ ska följas,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F5386CC" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="000A55B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003E7F66">
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E7F66">
+        <w:t>i 14, 14</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E7F66">
+        <w:t>a, 17, 18 och 26</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E7F66">
+        <w:t>§§ gälla beslut som kontrollmyndigheterna meddelar enligt förordningarna,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="026706FF" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="003E7F66" w:rsidRDefault="00492E8B" w:rsidP="000A55B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003E7F66">
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E7F66">
+        <w:t>i 21</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E7F66">
+        <w:t>§ gälla de uppgifter och handlingar som behövs för kontrollen,</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="000A55B2" w14:paraId="7354690C" w14:textId="77777777" w:rsidTr="00DC6642">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="458411AB" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00DC6642">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003E7F66">
+              <w:t>4.</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E7F66">
+              <w:t xml:space="preserve">i </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E7F66">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>22 b § gälla ersättning och kostnader för prov som har lämnats enligt förordningarna</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E7F66">
+              <w:t>, och</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="76A6AD54" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00DC6642">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003E7F66">
+              <w:t>4.</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E7F66">
+              <w:t xml:space="preserve">i </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E7F66">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>22 a–22 c §§ gälla för prover som behövs för kontrollen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E7F66">
+              <w:t>, och</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="084EE32E" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="000A55B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>5. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15D2C">
+        <w:t xml:space="preserve">i 28 § gälla </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A15D2C">
+        <w:t>testköp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A15D2C">
+        <w:t xml:space="preserve"> som kontrollmyndigheterna gör.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="556E0BE4" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="000A55B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A15D2C">
+        <w:t>Första stycket gäller inte om annat följer av förordningarna.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79CAFBCC" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="000A55B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B2AB65E" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="000A55B2">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>32 a §</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
-          <w:sz w:val="30"/>
+          <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
-      </w:pPr>
-[...9 lines deleted...]
-    <w:p w14:paraId="027C6E74" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="000A55B2" w14:paraId="3DE2B6C3" w14:textId="77777777" w:rsidTr="00DC6642">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="30A33EB1" w14:textId="0EBB8895" w:rsidR="00492E8B" w:rsidRPr="003837AD" w:rsidRDefault="00492E8B" w:rsidP="00DC6642">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003837AD">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Regeringen får meddela före</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="003837AD">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>skrifter om skyldighet för en kommu</w:t>
+            </w:r>
+            <w:r w:rsidR="00015390">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="003837AD">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>nal myndighet som ska utföra kontroll enligt förordning (EU) 2019/1020 att lämna upplysningar om kontrollen till en marknadskontrollmyndighet</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00107697">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="01A8E099" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00DC6642">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:ind w:firstLine="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00107697">
+              <w:t xml:space="preserve">Regeringen </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">eller den myndighet som regeringen bestämmer </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00107697">
+              <w:t xml:space="preserve">får meddela föreskrifter om skyldighet för en kommunal myndighet som </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46BD0E52" w14:textId="62D3C4A8" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00DC6642">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003837AD">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00107697">
+              <w:t>ska utföra kontroll enligt för</w:t>
+            </w:r>
+            <w:r w:rsidR="00015390">
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00107697">
+              <w:t>ord</w:t>
+            </w:r>
+            <w:r w:rsidR="00015390">
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00107697">
+              <w:t>ning (EU) 2019/1020 att lämna upplysningar om kontrollen till en marknadskontroll</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00107697">
+              <w:t>myn</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00107697">
+              <w:t>dighet</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00972EDE">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003837AD">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> eller</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DDB373B" w14:textId="2BFC902B" w:rsidR="00351801" w:rsidRPr="003837AD" w:rsidRDefault="00492E8B" w:rsidP="00351801">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003837AD">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>2. är tillsynsmyndighet eller kontroll</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="003837AD">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>myndighet att till den myndighet som regeringen b</w:t>
+            </w:r>
+            <w:r w:rsidR="00015390">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidR="00015390">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="003837AD">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>stämmer lämna sådana upp</w:t>
+            </w:r>
+            <w:r w:rsidR="00015390">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="003837AD">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">gifter om tillsynen eller kontrollen som </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>behövs</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003837AD">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> för rapportering </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">till följd </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003837AD">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>av Sveriges medlemskap i Europeiska unionen.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3D8A38FF" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="000A55B2">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
+        <w:spacing w:before="230"/>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="30"/>
+          <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:br w:type="page"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="38992AE8" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>27 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AB96686" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="000A55B2">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2 §</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
-          <w:sz w:val="30"/>
+          <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
-      </w:pPr>
-[...781 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId25"/>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="359F255B" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="000B58D8" w:rsidRDefault="00492E8B" w:rsidP="000A55B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000B58D8">
+        <w:t>Regeringen eller den myndighet som regeringen bestämmer får meddela föreskrifter om skyldighet att ersätta en myndighets kostnader.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="000A55B2" w14:paraId="7AA5D0B4" w14:textId="77777777" w:rsidTr="00DC6642">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3568E582" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="005B0E77" w:rsidRDefault="00492E8B" w:rsidP="00DC6642">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B58D8">
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Bestämmelser om skyldighet </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B58D8">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>att ersätta en myndighets kostnader finns också i 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B58D8">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>kap. 16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B58D8">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>§, 25</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B58D8">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>kap. 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B58D8">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>§ samt 26</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B58D8">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>kap. 22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B58D8">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">§ andra stycket och </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B58D8">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>22 b § 2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B58D8">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="143970B7" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="005B0E77" w:rsidRDefault="00492E8B" w:rsidP="00DC6642">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B58D8">
+              <w:t>Bestämmelser om skyldighet att ersätta en myndighets kostnader finns också i 10</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B58D8">
+              <w:t>kap. 16</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B58D8">
+              <w:t>§, 25</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B58D8">
+              <w:t>kap. 8</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B58D8">
+              <w:t>§ samt 26</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B58D8">
+              <w:t>kap. 22</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B58D8">
+              <w:t>§ andra stycket</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001057E4">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B58D8">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B58D8">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>22 c</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B58D8">
+              <w:t xml:space="preserve"> och </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B58D8">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>28 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>§</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B58D8">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>§</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B58D8">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="46447A62" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="00811E52" w:rsidRDefault="00492E8B" w:rsidP="000A55B2">
+      <w:pPr>
+        <w:pStyle w:val="Slutstreck"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00811E52">
+        <w:t>                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B5AD8C4" w14:textId="77777777" w:rsidR="005A1078" w:rsidRDefault="00492E8B" w:rsidP="000A55B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="005A1078" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId21"/>
+          <w:headerReference w:type="default" r:id="rId22"/>
+          <w:footerReference w:type="even" r:id="rId23"/>
+          <w:footerReference w:type="default" r:id="rId24"/>
+          <w:headerReference w:type="first" r:id="rId25"/>
+          <w:footerReference w:type="first" r:id="rId26"/>
+          <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Denna lag träder i kraft den </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00220A92">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00220A92">
+        <w:t>mars 2027</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43159675" w14:textId="6C19B4DC" w:rsidR="00ED7AD8" w:rsidRPr="000F5110" w:rsidRDefault="00ED7AD8" w:rsidP="00E47719">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc238653361"/>
+      <w:r w:rsidRPr="000F5110">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Förslag </w:t>
+      </w:r>
+      <w:r w:rsidR="007A7AEC" w:rsidRPr="000F5110">
+        <w:t>till lag om ändring i lagen (2026:1240) om ändring i lagen (2010:921) om mark- och miljödomstolar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="775670EC" w14:textId="4C834271" w:rsidR="00ED7AD8" w:rsidRPr="000F5110" w:rsidRDefault="00ED7AD8" w:rsidP="00624C02">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F5110">
+        <w:t xml:space="preserve">Härigenom föreskrivs </w:t>
+      </w:r>
+      <w:r w:rsidR="00624C02" w:rsidRPr="000F5110">
+        <w:t>att 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00A31471" w:rsidRPr="000F5110">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00624C02" w:rsidRPr="000F5110">
+        <w:t>kap.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A31471" w:rsidRPr="000F5110">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00624C02" w:rsidRPr="000F5110">
+        <w:t>2 och 8</w:t>
+      </w:r>
+      <w:r w:rsidR="00A31471" w:rsidRPr="000F5110">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00624C02" w:rsidRPr="000F5110">
+        <w:t>§§ lagen (2010:921) om mark- och miljödomstolar i stället för lydelsen enligt lagen (2026:1240) om ändring i den lagen ska ha följande lydelse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02D41756" w14:textId="77777777" w:rsidR="00624C02" w:rsidRPr="000F5110" w:rsidRDefault="00624C02" w:rsidP="00624C02">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00624C02" w:rsidRPr="000F5110" w14:paraId="7BE594EF" w14:textId="77777777" w:rsidTr="00D26EBF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4E1BB89F" w14:textId="15EB1A02" w:rsidR="00624C02" w:rsidRPr="000F5110" w:rsidRDefault="00624C02" w:rsidP="00D26EBF">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F5110">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Lydelse enligt SFS 2026:1240</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="18868694" w14:textId="77777777" w:rsidR="00624C02" w:rsidRPr="000F5110" w:rsidRDefault="00624C02" w:rsidP="00D26EBF">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F5110">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Föreslagen lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="318F855E" w14:textId="533E2C11" w:rsidR="00624C02" w:rsidRPr="000F5110" w:rsidRDefault="00624C02" w:rsidP="00DC55EB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:spacing w:before="230"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F5110">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>2 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69FC3A64" w14:textId="769C95B9" w:rsidR="00624C02" w:rsidRPr="000F5110" w:rsidRDefault="00624C02" w:rsidP="00DC55EB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F5110">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="009801D6" w:rsidRPr="000F5110">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F5110">
+        <w:t>§</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28EB80F3" w14:textId="77777777" w:rsidR="00624C02" w:rsidRPr="000F5110" w:rsidRDefault="00624C02" w:rsidP="00624C02">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F5110">
+        <w:t>Ett tekniskt råd ska ha teknisk eller naturvetenskaplig utbildning och erfarenhet av sådana sakfrågor som domstolen prövar.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00624C02" w:rsidRPr="000F5110" w14:paraId="67E36E99" w14:textId="77777777" w:rsidTr="00185E2B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6DBEA744" w14:textId="56685B70" w:rsidR="00624C02" w:rsidRPr="000F5110" w:rsidRDefault="00624C02" w:rsidP="00185E2B">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000F5110">
+              <w:t>En särskild ledamot ska ha erfarenhet av sådana sakfrågor som faller inom Naturvårdsverkets, Havs- och vattenmyndig</w:t>
+            </w:r>
+            <w:r w:rsidR="00015390">
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="000F5110">
+              <w:t>hetens, Boverkets, Lant</w:t>
+            </w:r>
+            <w:r w:rsidR="00015390">
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="000F5110">
+              <w:t>mäteriets eller Skogs</w:t>
+            </w:r>
+            <w:r w:rsidR="00015390">
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidR="00015390">
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="000F5110">
+              <w:t xml:space="preserve">styrelsens </w:t>
+            </w:r>
+            <w:r w:rsidR="000F378C" w:rsidRPr="000F5110">
+              <w:t>verk</w:t>
+            </w:r>
+            <w:r w:rsidR="00015390">
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidR="000F378C" w:rsidRPr="000F5110">
+              <w:t>samhets</w:t>
+            </w:r>
+            <w:r w:rsidR="000F378C" w:rsidRPr="000F5110">
+              <w:softHyphen/>
+              <w:t>område</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F5110">
+              <w:t>, av indu</w:t>
+            </w:r>
+            <w:r w:rsidR="00015390">
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="000F5110">
+              <w:t>striell, kommunal eller areell verksamhet eller av vatten- och avloppsfrågor.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4623D65C" w14:textId="576123C8" w:rsidR="00624C02" w:rsidRPr="000F5110" w:rsidRDefault="00624C02" w:rsidP="00185E2B">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000F5110">
+              <w:t>En särskild ledamot ska ha erfarenhet av sådana sakfrågor som faller inom Naturvårdsverkets, Havs- och vattenmyndighetens, Boverkets, Lant</w:t>
+            </w:r>
+            <w:r w:rsidR="00015390">
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="000F5110">
+              <w:t>mäteriets</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F5110">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>, Strål</w:t>
+            </w:r>
+            <w:r w:rsidR="00F72D86">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="000F5110">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>säkerhets</w:t>
+            </w:r>
+            <w:r w:rsidR="00F72D86">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="000F5110">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>myndighetens</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F5110">
+              <w:t xml:space="preserve"> eller Skogs</w:t>
+            </w:r>
+            <w:r w:rsidR="00F72D86">
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="000F5110">
+              <w:t>styrel</w:t>
+            </w:r>
+            <w:r w:rsidR="00F72D86">
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidR="00F72D86">
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="000F5110">
+              <w:t xml:space="preserve">sens </w:t>
+            </w:r>
+            <w:r w:rsidR="000F378C" w:rsidRPr="000F5110">
+              <w:t>verk</w:t>
+            </w:r>
+            <w:r w:rsidR="00F72D86">
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidR="00F72D86">
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidR="000F378C" w:rsidRPr="000F5110">
+              <w:t>samhets</w:t>
+            </w:r>
+            <w:r w:rsidR="000F378C" w:rsidRPr="000F5110">
+              <w:softHyphen/>
+              <w:t>område</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F5110">
+              <w:t>, av in</w:t>
+            </w:r>
+            <w:r w:rsidR="00F72D86">
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="000F5110">
+              <w:t>dustriell, kommunal eller areell verksamhet eller av vatten- och avloppsfrågor.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1B16C1FF" w14:textId="77777777" w:rsidR="00624C02" w:rsidRPr="000F5110" w:rsidRDefault="00624C02" w:rsidP="00624C02">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="531D0204" w14:textId="2A5D4A1F" w:rsidR="00624C02" w:rsidRPr="000F5110" w:rsidRDefault="00624C02" w:rsidP="00624C02">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F5110">
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="009801D6" w:rsidRPr="000F5110">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F5110">
+        <w:t>§</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AE33E01" w14:textId="77777777" w:rsidR="00624C02" w:rsidRPr="000F5110" w:rsidRDefault="00624C02" w:rsidP="00624C02">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F5110">
+        <w:t>Om det ska ingå andra än lagfarna domare i rätten, bestämmer rättens ordförande med hänsyn till de frågor som prövas i målet eller ärendet och vad som föreskrivs i andra stycket vilka som ska ingå.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00624C02" w14:paraId="104A9349" w14:textId="77777777" w:rsidTr="00185E2B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1ACE6B15" w14:textId="51DF7405" w:rsidR="00624C02" w:rsidRPr="000F5110" w:rsidRDefault="00624C02" w:rsidP="00185E2B">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000F5110">
+              <w:t>När det ingår två eller tre särskilda ledamöter i rätten, ska en av dem ha erfarenhet av sådana sakfrågor som faller inom Natur</w:t>
+            </w:r>
+            <w:r w:rsidR="00F72D86">
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="000F5110">
+              <w:t>vårdsverkets, Havs- och vatten</w:t>
+            </w:r>
+            <w:r w:rsidR="00F72D86">
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="000F5110">
+              <w:t>myndighetens, Boverkets, Lant</w:t>
+            </w:r>
+            <w:r w:rsidR="00F72D86">
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="000F5110">
+              <w:t>mäteriets eller Skogs</w:t>
+            </w:r>
+            <w:r w:rsidR="00F72D86">
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="000F5110">
+              <w:t>styrelsens verksamhetsområde och en av dem ha erfarenhet av industriell, kom</w:t>
+            </w:r>
+            <w:r w:rsidR="00F72D86">
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="000F5110">
+              <w:t>munal eller areell verksamhet eller av sådana sakfrågor som faller inom nämnda förvaltningsmyndig</w:t>
+            </w:r>
+            <w:r w:rsidR="000F378C" w:rsidRPr="000F5110">
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="000F5110">
+              <w:t>heters verksamhetsområden. I mål enligt lagen (2006:412) om all</w:t>
+            </w:r>
+            <w:r w:rsidR="00F72D86">
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="000F5110">
+              <w:t>männa vattentjänster ska de särskilda ledamöterna ha erfarenhet av vatten- och avloppsfrågor.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7BEEB960" w14:textId="5A620425" w:rsidR="00917E68" w:rsidRPr="000F5110" w:rsidRDefault="00624C02" w:rsidP="000F378C">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000F5110">
+              <w:t>När det ingår två eller tre särskilda ledamöter i rätten, ska en av dem ha erfarenhet av sådana sakfrågor som faller inom Natur</w:t>
+            </w:r>
+            <w:r w:rsidR="00F72D86">
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="000F5110">
+              <w:t>vårdsverkets, Havs- och vatten</w:t>
+            </w:r>
+            <w:r w:rsidR="00F72D86">
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="000F5110">
+              <w:t>myndighetens, Boverkets, Lant</w:t>
+            </w:r>
+            <w:r w:rsidR="00F72D86">
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="000F5110">
+              <w:t>mäteriets eller Skogsstyrelsens verk</w:t>
+            </w:r>
+            <w:r w:rsidR="00F72D86">
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="000F5110">
+              <w:t>samhetsområde och en av dem ha erfarenhet av industriell, kom</w:t>
+            </w:r>
+            <w:r w:rsidR="00F72D86">
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="000F5110">
+              <w:t>munal eller areell verksamhet eller av sådana sakfrågor som faller inom nämnda förvaltningsmyndig</w:t>
+            </w:r>
+            <w:r w:rsidR="000F378C" w:rsidRPr="000F5110">
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="000F5110">
+              <w:t>heters verksamhetsområden. I mål enligt lagen (2006:412) om all</w:t>
+            </w:r>
+            <w:r w:rsidR="00F72D86">
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="000F5110">
+              <w:t>männa vattentjänster ska de sär</w:t>
+            </w:r>
+            <w:r w:rsidR="00F72D86">
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="000F5110">
+              <w:t xml:space="preserve">skilda ledamöterna ha erfarenhet av vatten- och avloppsfrågor. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F5110">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>I mål eller ärenden enligt lagen (1984:3) om kärnteknisk verksamhet ska de sär</w:t>
+            </w:r>
+            <w:r w:rsidR="00F72D86">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="000F5110">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>skilda leda</w:t>
+            </w:r>
+            <w:r w:rsidR="00F72D86">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="000F5110">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>möterna ha erf</w:t>
+            </w:r>
+            <w:r w:rsidR="00F72D86">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="000F5110">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">arenhet av sådana sakfrågor som </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F5110">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>faller inom Strålsäkerhets</w:t>
+            </w:r>
+            <w:r w:rsidR="00B93AC8" w:rsidRPr="000F5110">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="000F5110">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>myn</w:t>
+            </w:r>
+            <w:r w:rsidR="00015390">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="000F5110">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>dig</w:t>
+            </w:r>
+            <w:r w:rsidR="00015390">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="000F5110">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>hetens verk</w:t>
+            </w:r>
+            <w:r w:rsidR="00015390">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="000F5110">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>samhets</w:t>
+            </w:r>
+            <w:r w:rsidR="00015390">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="000F5110">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>område.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5A5EAC82" w14:textId="77777777" w:rsidR="00917E68" w:rsidRDefault="00917E68" w:rsidP="008603F4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:sectPr w:rsidR="00917E68" w:rsidSect="005A1078">
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F56C4D4" w14:textId="52E4B5F5" w:rsidR="00DB62B9" w:rsidRDefault="00492E8B" w:rsidP="00E47719">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc238653362"/>
+      <w:r w:rsidRPr="00C20350">
+        <w:lastRenderedPageBreak/>
+        <w:t>Ärendet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och dess beredning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="3AE22AFE" w14:textId="14320C62" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00F833AA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007B5615">
+        <w:t>Anpassningar och kompletteringar av svensk rätt till EU</w:t>
+      </w:r>
+      <w:r>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B5615">
+        <w:t>lagstiftning om produkt</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007B5615">
+        <w:t xml:space="preserve">kontroll har genomförts genom författningsändringar som behandlas i </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">bland annat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B5615">
+        <w:t>propositionen Anpassningar till EU:s marknads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007B5615">
+        <w:t xml:space="preserve">kontrollförordning – del 2 (prop. 2021/22:238). I </w:t>
+      </w:r>
+      <w:r>
+        <w:t>det</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B5615">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>lagstift</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>nings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007B5615">
+        <w:t>ärende</w:t>
+      </w:r>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B5615">
+        <w:t xml:space="preserve"> identifierades behov av vissa författningsändringar inom miljöbalkens tillämpningsområde som krävde ytterligare över</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007B5615">
+        <w:t>väganden.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE36C2">
+        <w:t>D</w:t>
+      </w:r>
+      <w:r>
+        <w:t>essa författningsändringar behandlas i promemorian Tillsyn och kontroll inom miljöbalkens område (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B5615">
+        <w:t>KN2025/00591</w:t>
+      </w:r>
+      <w:r>
+        <w:t>) som togs fram inom Regerings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">kansliet. </w:t>
+      </w:r>
+      <w:r w:rsidR="009E10C6">
+        <w:t>Promemorian inneh</w:t>
+      </w:r>
+      <w:r w:rsidR="008321B6">
+        <w:t>åller</w:t>
+      </w:r>
+      <w:r w:rsidR="009E10C6">
+        <w:t xml:space="preserve"> också förslag </w:t>
+      </w:r>
+      <w:r w:rsidR="00614204">
+        <w:t xml:space="preserve">i fråga om överlåtelse av tillsyn </w:t>
+      </w:r>
+      <w:r w:rsidR="009E10C6">
+        <w:t>som bygg</w:t>
+      </w:r>
+      <w:r w:rsidR="008321B6">
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidR="009E10C6">
+        <w:t xml:space="preserve"> på förslag som lämnats i betänkandet</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE36C2" w:rsidRPr="00FE36C2">
+        <w:t xml:space="preserve"> Miljötillsyn och sanktioner </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE36C2">
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE36C2" w:rsidRPr="00FE36C2">
+        <w:t>en tillsyn präglad av ansvar, respekt och enkelhet</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE36C2">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE36C2" w:rsidRPr="00FE36C2">
+        <w:t>SOU 2017:63</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE36C2">
+        <w:t>).</w:t>
+      </w:r>
+      <w:r w:rsidR="009E10C6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>En samman</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">fattning av promemorian finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B5615">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B5615">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Promemorians lagförslag finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B5615">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B5615">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Promemorian har remiss</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>behandlats. En förteckning över remiss</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">instanserna finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B5615">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga 3</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Remis</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">svaren finns tillgängliga </w:t>
+      </w:r>
+      <w:r w:rsidR="006F3399" w:rsidRPr="000F5110">
+        <w:t>på regeringens webbplats, regeringen.se, och</w:t>
+      </w:r>
+      <w:r w:rsidR="006F3399">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i Klimat- och näringslivsdepartementet (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B5615">
+        <w:t>KN2025/00591</w:t>
+      </w:r>
+      <w:r>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1198328F" w14:textId="75F7916C" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00F833AA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen beslutade den 12 december 2024 att ge </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F92ADE">
+        <w:t>Naturvårdsverket, Havs- och vattenmyndigheten, Kemikalieinspektionen, Statens jordbruks</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00F92ADE">
+        <w:t>verk och länsstyrelserna i uppdrag att lämna förslag på en eller flera gemensamma lösningar för att åstadkomma en effektiv och samordnad digitaliserad tillsynsvägledning och uppföljning samt inrapportering av tillsynen enligt miljöbalken och EU-förordningar på miljöbalkens område.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> I uppdraget ingick bland annat att lämna nödvändiga författningsförslag. Enligt regeringens beslut skulle Naturvårdsverket samordna uppdraget. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003337ED">
+        <w:t>Naturvårdsverket redovisade uppdraget</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> i juni 2025 i skrivelsen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003337ED">
+        <w:t>Förslag på digitala lösningar för digitaliserad tillsynsvägledning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003337ED">
+        <w:t>KN2025/02183</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">). En sammanfattning av skrivelsen i nu relevanta delar finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003337ED">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga 4</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Skrivelsens lagförslag finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003337ED">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga 5</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Skrivelsen har remissbehandlats. En förteckning över remissinstanserna finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003337ED">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga 6</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Remissvaren finns tillgängliga </w:t>
+      </w:r>
+      <w:r w:rsidR="003157B8" w:rsidRPr="000F5110">
+        <w:t xml:space="preserve">på regeringens webbplats, regeringen.se, och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F5110">
+        <w:t>i Klimat</w:t>
+      </w:r>
+      <w:r>
+        <w:t>- och näringslivsdepartementet (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003337ED">
+        <w:t>KN2025/02183</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F6EDB5B" w14:textId="2DA219ED" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00F833AA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I propositionen behandlas </w:t>
+      </w:r>
+      <w:r w:rsidR="008321B6">
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">lagförslag </w:t>
+      </w:r>
+      <w:r w:rsidR="008321B6">
+        <w:t>som</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> promemorian </w:t>
+      </w:r>
+      <w:r w:rsidR="008321B6">
+        <w:t>ger anledning till</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. I propositionen behandlas även lagförslaget i skrivelsen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="604F3923" w14:textId="2DD0261D" w:rsidR="00492E8B" w:rsidRPr="000F5110" w:rsidRDefault="00492E8B" w:rsidP="00E47719">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F5110">
+        <w:t>Lagrådet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B074272" w14:textId="2BAD5F87" w:rsidR="00492E8B" w:rsidRPr="00F833AA" w:rsidRDefault="00492E8B" w:rsidP="00F833AA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:sectPr w:rsidR="00492E8B" w:rsidRPr="00F833AA" w:rsidSect="00917E68">
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F5110">
+        <w:t>Regeringen beslutade den 28 maj 2026 att inhämta Lagrådets yttrande över</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD5B7C" w:rsidRPr="000F5110">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F5110">
+        <w:t xml:space="preserve">ett </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD5B7C" w:rsidRPr="000F5110">
+        <w:t xml:space="preserve">förslag till lag om ändring i miljöbalken </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F5110">
+        <w:t xml:space="preserve">som överensstämmer med lagförslaget i denna proposition. Lagrådet lämnade förslaget utan erinran. Lagrådets yttrande finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F5110">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga 7.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C20350" w:rsidRPr="000F5110">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C20350" w:rsidRPr="000F5110">
+        <w:t xml:space="preserve">I förhållande till lagrådsremissen lämnas även ett förslag av rättelsekaraktär i 2 kap. 2 och 8 §§ lagen </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF4862">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF4862" w:rsidRPr="00EF4862">
+        <w:t>2010:921</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF4862">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF4862" w:rsidRPr="00EF4862">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C20350" w:rsidRPr="000F5110">
+        <w:t>om mark- och miljödomstolar. Ändringen är författnings</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF4862">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00C20350" w:rsidRPr="000F5110">
+        <w:t>tekniskt och även i övrigt av sådan beskaffenhet att Lagrådets hörande skulle sakna betydelse. Regeringen har därför inte inhämtat Lagrådets yttrande över förslaget.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="347FA9A5" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00E47719">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc230858594"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc238653363"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A26844">
+        <w:t xml:space="preserve">öreskrifter om </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">hur </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A26844">
+        <w:t>kommuner</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A26844">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ka utföra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A26844">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A26844">
+        <w:t>illsyn och kontroll</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p w14:paraId="209BF38A" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00E47719">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19DAAB62" w14:textId="504ED511" w:rsidR="00492E8B" w:rsidRPr="00A76360" w:rsidRDefault="00492E8B" w:rsidP="00DD1325">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen ska få meddela föreskrifter om hur kommunerna ska planera, genom</w:t>
+      </w:r>
+      <w:r w:rsidR="00F72D86">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>föra och ut</w:t>
+      </w:r>
+      <w:r w:rsidR="00F72D86">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>värdera till</w:t>
+      </w:r>
+      <w:r w:rsidR="00F72D86">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>synen enligt miljöbalken. Bemyndigandet ska gälla även för kontroll enligt EU:s kontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>förordningar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74ED958E" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00E47719">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Promemorians förslag </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="598F6950" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00DD1325">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslaget i promemorian stämmer överens med regeringens förslag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DC7FE4C" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00E47719">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Remissinstansernas synpunkter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C739A74" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00DD1325">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Flertalet av</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0530C">
+        <w:t xml:space="preserve"> remissinstanser</w:t>
+      </w:r>
+      <w:r>
+        <w:t>na</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0530C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0530C">
+        <w:t>illstyrker förslaget eller har inga invänd</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00F0530C">
+        <w:t>ningar mot det.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69F91CE5" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="00C75FBB" w:rsidRDefault="00492E8B" w:rsidP="00DD1325">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C75FBB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Hjo kommun</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C75FBB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00076404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">(miljönämnden </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00076404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>stra Skaraborg)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C75FBB">
+        <w:t xml:space="preserve">motsätter sig att regeringen ska få meddela föreskrifter om hur kommuner ska planera, genomföra och utvärdera tillsynen enligt miljöbalken. Kommunen anser att ett eventuellt bemyndigande </w:t>
+      </w:r>
+      <w:r>
+        <w:t>endast ska gälla</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C75FBB">
+        <w:t xml:space="preserve"> föreskrifter </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">som </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C75FBB">
+        <w:t xml:space="preserve">är nödvändiga </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">för att uppfylla </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C75FBB">
+        <w:t>EU-rättsliga förpliktelser.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14D66558" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00DD1325">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3072D">
+        <w:t>Flera</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> remissinstanser, bland annat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00076404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Helsingborg</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00076404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Malmö</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00076404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">kommuner </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">samt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00076404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>länsstyrelserna i</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00076404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Norrbottens</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00076404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Uppsala</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00076404">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>län</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, påpekar att för detaljerade och långtgående krav på hur kommunernas tillsyn och kontroll ska planeras, genomföras och utvärderas kan bli onödigt betungande och hindra den operativa tillsynen samt kräva ytterligare resurser. Dessa remiss</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>instanser anser att det är viktigt att det finns en balans mellan principen om kommuners självständighet och målet med föreskrifter som meddelas med stöd av bemyndigandet samt att kommuner även i fortsättningen ska ha möjlighet att anpassa genomförandet av den tillsyn och kontroll de ansvarar för efter sina förutsättningar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FFAA6E0" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00E47719">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Skälen för regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DE0CB45" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00E47719">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:spacing w:before="0"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen bör få meddela föreskrifter om kommuners tillsyn och kontroll</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43E3057C" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00DD1325">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F0530C">
+        <w:t xml:space="preserve">Kommunerna utför en viktig del av tillsynen och kontrollen av </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">den nationella och unionsrättsliga </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0530C">
+        <w:t>miljö</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00F0530C">
+        <w:t>lagstiftningen. Utgångspunkten är att kommunerna själva bestämmer hur deras tillsyns- och kontrollverksamhet ska organiseras och hur de ska genom</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00F0530C">
+        <w:t xml:space="preserve">föra sitt åtagande. Kommunernas självbestämmande </w:t>
+      </w:r>
+      <w:r>
+        <w:t>begränsas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0530C">
+        <w:t xml:space="preserve"> bland annat av den detaljreglering som har utvecklats på EU-nivå</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0530C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">till exempel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0530C">
+        <w:t>i fråga om utförande av kontroll enligt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00226380">
+        <w:t>Europaparlamentets och rådets förordning (EU) 2017/625 av den 15</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00226380">
+        <w:t>mars 2017 om offentlig kontroll och annan offentlig verksamhet för att säkerställa tillämpningen av livsmedels- och foderlagstiftningen och av bestämmelser om djurs hälsa och djurskydd, växtskydd och växt</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00226380">
+        <w:t>skydds</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00226380">
+        <w:t xml:space="preserve">medel samt om ändring av Europaparlamentets och rådets förordningar (EG) nr 999/2001, (EG) nr 396/2005, (EG) nr 1069/2009, (EG) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00226380">
+        <w:lastRenderedPageBreak/>
+        <w:t>nr</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00226380">
+        <w:t>1107/2009, (EU) nr 1151/2012, (EU) nr 652/2014, (EU) 2016/429 och (EU) 2016/2031, rådets förordningar (EG) nr 1/2005 och (EG) nr</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00226380">
+        <w:t>1099/2009 och rådets direktiv 98/58/EG, 1999/74/EG, 2007/43/EG, 2008/119/EG och 2008/120/EG och om upphävande av Europa</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00226380">
+        <w:t>parla</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00226380">
+        <w:t>mentets och rådets förordningar (EG) nr 854/2004 och (EG) nr 882/2004, rådets direktiv 89/608/EEG, 89/662/EEG, 90/425/EEG, 91/496/EEG, 96/23/EG, 96/93/EG och 97/78/EG samt rådets beslut 92/438/EEG (förordningen om offentlig kontroll)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, i fortsättningen kallad EU:s kontrollförordning, och i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC28EE">
+        <w:t>Europaparlamentet</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC28EE">
+        <w:t xml:space="preserve"> och rådet</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC28EE">
+        <w:t xml:space="preserve"> förordning (EU) 2019/1020 </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">av den 20 juni 2019 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC28EE">
+        <w:t>om marknadskontroll och överens</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00BC28EE">
+        <w:t>stämmelse för produkter och om ändring av direktiv 2004/42/EG och förordningarna (EG) nr 765/2008 och (EU) nr 305/2011, i fortsättningen kallad EU:s marknadskontrollförordning. Kontroll enligt EU:s kontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00BC28EE">
+        <w:t xml:space="preserve">förordningar används härefter som samlingsterm för offentlig kontroll och annan offentlig verksamhet enligt EU:s kontrollförordning och </w:t>
+      </w:r>
+      <w:r>
+        <w:t>marknads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00BC28EE">
+        <w:t>kontroll enligt EU:s marknadskontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00BC28EE">
+        <w:t xml:space="preserve">förordning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="775643B4" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00DD1325">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>När de har ansvar för tillsyn över en viss verksamhet är kommunerna även behöriga myndigheter att utföra kontroll enligt EU:s kontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>förordning i fråga om viss hantering av växtskyddsmedel, se 2 kap. 32 a § miljötillsynsförordningen (2011:13). I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0530C">
+        <w:t xml:space="preserve"> egenskap av behöriga myndigheter enligt EU:s kontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00F0530C">
+        <w:t>förordning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> är kommunerna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0530C">
+        <w:t xml:space="preserve"> bundna av bestämmelserna om genomförande av offentlig kontroll i den förordningen. Av artikel</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0530C">
+        <w:t>9.</w:t>
+      </w:r>
+      <w:r>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0530C">
+        <w:t xml:space="preserve"> i förordningen </w:t>
+      </w:r>
+      <w:r>
+        <w:t>framgår</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0530C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">det </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0530C">
+        <w:t>till exempel att kommunerna enligt huvud</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00F0530C">
+        <w:t>regeln ska utföra offentlig kontroll utan föranmälan. Av artikel</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0530C">
+        <w:t>10.</w:t>
+      </w:r>
+      <w:r>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0530C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>framgår det</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0530C">
+        <w:t xml:space="preserve"> att kommunerna ska upprätta en förteckning över de aktörer som de är ansvariga för att kontrollera och att de ska hålla förteckningen uppdaterad. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0062500A">
+        <w:t>Att kommunerna ska genomföra kontroll i enlighet med dessa bestämmelser följer alltså av att kommunerna enligt bestämmelser i miljötillsyns</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0062500A">
+        <w:softHyphen/>
+        <w:t>förordningen är utsedda till behöriga myndigheter enligt EU:s kontroll</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0062500A">
+        <w:softHyphen/>
+        <w:t>förordning. Kommissionen får i vissa fall anta delegerade akter som kan påverka kommuner</w:t>
+      </w:r>
+      <w:r>
+        <w:t>na</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0062500A">
+        <w:t>s kontroll enligt förordningen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4370528B" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00DD1325">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A8094E">
+        <w:t>Kommunerna är inte marknadskontrollmyndigheter enligt EU:s mark</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A8094E">
+        <w:t>nads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A8094E">
+        <w:t>kontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A8094E">
+        <w:t xml:space="preserve">förordning och bestämmelserna i den förordningen riktar sig alltså inte direkt till kommunerna. Kommunerna utför dock en del av marknadskontrollen </w:t>
+      </w:r>
+      <w:r>
+        <w:t>av bland annat kemiska produkter och varor. F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8094E">
+        <w:t>ör att Sverige ska uppfylla kraven i EU-rätten måste kommunerna följa de bestämmelser om utförande av kontrollen som finns i EU:s marknads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00EF7DB6">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>kontroll</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF7DB6">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>förordning. I miljötillsynsförordningen anges därför att kommunerna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8094E">
+        <w:t xml:space="preserve"> har det ansvar som en marknadskontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A8094E">
+        <w:t xml:space="preserve">myndighet har enligt vissa artiklar i </w:t>
+      </w:r>
+      <w:r>
+        <w:t>EU:s marknadskontrollförordning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8094E">
+        <w:t xml:space="preserve"> (2</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8094E">
+        <w:t>kap. 32</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8094E">
+        <w:t>c</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8094E">
+        <w:t xml:space="preserve">§). Det innebär bland annat att kommunerna ska följa en riskbaserad metod vid utförandet av kontrollen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="471B659A" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00DD1325">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A8094E">
+        <w:t xml:space="preserve">Kommissionen får i vissa fall anta </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A8094E">
+        <w:t>genomförandeakter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A8094E">
+        <w:t xml:space="preserve"> med bland annat enhetliga villkor för marknads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A8094E">
+        <w:t>kontrollmyndigheternas kontroller och bestämmelser om hur ofta kontroller ska utföras samt hur många prover som ska kontrolleras när det gäller vissa produkter eller produktkategorier</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8094E">
+        <w:t xml:space="preserve"> dessa </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A8094E">
+        <w:t>genom</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A8094E">
+        <w:t>förandeakter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A8094E">
+        <w:t xml:space="preserve"> även kommer </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8094E">
+        <w:t xml:space="preserve">gälla för produkter som kommunen ansvarar för </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8094E">
+        <w:t>kontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:t>era,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8094E">
+        <w:t xml:space="preserve"> behöver </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8094E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">gälla även </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8094E">
+        <w:t>när kommunerna utför uppgifter som är marknads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A8094E">
+        <w:t>kontroll.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0115AD40" w14:textId="0EEEF579" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00DD1325">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Enligt 26 kap. miljöbalken </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8094E">
+        <w:t xml:space="preserve">ska myndigheter som utför kontroll enligt EU:s marknadskontrollförordning utföra kontrollen på eget initiativ eller, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8094E">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">i nödvändig utsträckning, efter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F5110">
+        <w:t>anmälan (3</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF3129" w:rsidRPr="000F5110">
+        <w:t>1 a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F5110">
+        <w:t> §).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8094E">
+        <w:t xml:space="preserve"> Regeringen får meddela föreskrifter om skyldigheter för en kommun som ska utföra kontroll enligt förordningen att lämna upplysningar om kontrollen till en marknads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A8094E">
+        <w:t>kontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A8094E">
+        <w:t>myndighet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (32 a §)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8094E">
+        <w:t xml:space="preserve">. Regeringen har föreskrivit att den kommunala nämnd som ska utföra kontroll </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">inom miljöbalkens tillämpningsområde </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8094E">
+        <w:t>senast den 31</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8094E">
+        <w:t>januari varje år till den ansvariga marknads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A8094E">
+        <w:t>kontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A8094E">
+        <w:t>myndigheten ska redovisa en utvärdering av verksamheten (1</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8094E">
+        <w:t>kap. 12</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8094E">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8094E">
+        <w:t xml:space="preserve">§ </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">andra stycket </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8094E">
+        <w:t>miljö</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A8094E">
+        <w:t>tillsynsförordningen).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37A41DBB" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00DD1325">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A8094E">
+        <w:t>Miljötillsyns</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A8094E">
+        <w:t>förordningen innehåller även skyldigheter för myndigheter som utövar tillsyn eller utför kontroll att bland annat göra behovs</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A8094E">
+        <w:t>utredningar, föra register över de tillsynsobjekt som behöver åter</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A8094E">
+        <w:t>kommande tillsyn och utvärdera tillsyns- eller kontrollverksamheten. Skyldigheterna riktar sig även till kommunerna</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E157297" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00DD1325">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8094E">
+        <w:t>tt regeringen med stöd av 26</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8094E">
+        <w:t>kap. 3</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8094E">
+        <w:t>§</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8094E">
+        <w:t xml:space="preserve">första stycket </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">miljöbalken </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8094E">
+        <w:t xml:space="preserve">kan föreskriva </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001131C1">
+        <w:t>att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D07B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8094E">
+        <w:t>kommuner</w:t>
+      </w:r>
+      <w:r>
+        <w:t>na</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8094E">
+        <w:t xml:space="preserve"> ska utöva tillsyn framstår som klart. Det är </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">däremot </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8094E">
+        <w:t xml:space="preserve">inte tydligt att regeringen med stöd av det bemyndigandet får meddela föreskrifter om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001131C1">
+        <w:t>hur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D07B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8094E">
+        <w:t xml:space="preserve">kommunerna ska organisera och genomföra tillsynen </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">enligt miljöbalken </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8094E">
+        <w:t>eller kontrollen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> enligt EU:s kontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>för</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ordningar, när detta inte följer direkt av förordningarna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8094E">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">En sådan möjlighet bör därför införas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07D9E021" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00E47719">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Föreskrifterna bör gälla hur kommuner ska </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00653EF5">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>planera, genomföra och utvärdera tillsynen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eller kontrollen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C77FA39" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00DD1325">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8094E">
+        <w:t>ör att säkerställa en enhetlig och effektiv tillsyn enligt miljö</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A8094E">
+        <w:t xml:space="preserve">balken </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">och för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8094E">
+        <w:t>att säkerställa att Sverige uppfyller sina EU-rättsliga förpliktelser</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> bör regeringen kunna meddela föreskrifter om kommuners tillsyn och kontroll</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8094E">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002052EC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">För att det syftet ska kunna uppnås bör bemyndigandet inte, som </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE7509">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Hjo kommun</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> anser, begränsas till att gälla endast sådana föreskrifter som krävs för att Sverige ska uppfylla sina EU-rättsliga förpliktelser.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31C74B4D" w14:textId="7B50D5D9" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00DD1325">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Bemyndigandet bör göra det möjligt att meddela föreskrifter om till exempel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8094E">
+        <w:t>krav på att kommunerna ska göra utredningar av behovet av tillsyn</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> eller kontroll</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8094E">
+        <w:t>, föra register över tillsyns</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A8094E">
+        <w:t xml:space="preserve">objekt, att tillsynsbesök ska göras med vissa intervall och att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F0F74">
+        <w:t xml:space="preserve">kommunerna ska </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00952F06">
+        <w:t xml:space="preserve">lämna underrättelser till </w:t>
+      </w:r>
+      <w:r>
+        <w:t>statliga</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00952F06">
+        <w:t xml:space="preserve"> tillsynsmyndigheter</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8094E">
+        <w:t>följa upp och utvärdera tillsyns- eller kontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A8094E">
+        <w:t>verksamheten.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> När det gäller kontroll enligt EU:s marknads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>förordning bör bemyndigandet göra det möjligt att föreskriva att kommuner, när de utför kontroll i enlighet med vad regeringen föreskrivit, ska ha det ansvar som marknads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>myndigheter har enligt vissa bestämmelser i den förordningen. Regeringen bör därför få meddela före</w:t>
+      </w:r>
+      <w:r w:rsidR="00F72D86">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">skrifter om hur kommuner ska </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00653EF5">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>planera, genomföra och utvärdera tillsynen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> enligt 26 kap. miljöbalken</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45A0A6B5" w14:textId="1F8E46D4" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00DD1325">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Bemyndigandet bör även vara tillämpligt vid kontroll enligt EU:s kontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>förordningar.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00653EF5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8094E">
+        <w:t>I enlighet med principen om EU-rättens företräde ska sådana föreskrifter inte tillämpas i strid med EU:s kontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A8094E">
+        <w:t>för</w:t>
+      </w:r>
+      <w:r w:rsidR="00F72D86">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A8094E">
+        <w:t>ordningar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F37F041" w14:textId="1F8A5639" w:rsidR="00DB62B9" w:rsidRDefault="00492E8B" w:rsidP="00DD1325">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId27"/>
+          <w:headerReference w:type="default" r:id="rId28"/>
+          <w:footerReference w:type="even" r:id="rId29"/>
+          <w:footerReference w:type="default" r:id="rId30"/>
+          <w:headerReference w:type="first" r:id="rId31"/>
+          <w:footerReference w:type="first" r:id="rId32"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Omfattningen av bemyndigandet bedöms inte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55035">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">gå </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55035">
+        <w:t>längre</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55035">
+        <w:t xml:space="preserve">än vad som är nödvändigt med hänsyn till ändamålet att säkerställa </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en enhetlig tillsyn enligt miljö</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">balken och kontroll enligt EU:s kontrollförordningar samt att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8094E">
+        <w:t xml:space="preserve">Sverige </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ska </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8094E">
+        <w:t>uppfyll</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8094E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">sina EU-rättsliga förpliktelser. När föreskrifter meddelas ska regeringen göra en bedömning av om den inskränkning av </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>det kommunala självstyret som föreskrifterna innebär är proportionerlig i förhållande till syftet med föreskrifterna. De farhågor som vissa remiss</w:t>
+      </w:r>
+      <w:r w:rsidR="00F72D86">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>instanser har när det gäller ökad detaljstyrning och krav på resurser kan beaktas när föreskrifter tas fram.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5436D159" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00E47719">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc230858595"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc238653364"/>
+      <w:r w:rsidRPr="00DA70E0">
+        <w:t xml:space="preserve">Möjligheten för myndigheter att få </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD5B7C">
+        <w:t>kostnadsfria</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA70E0">
+        <w:t xml:space="preserve"> prover och ersättning för analyskostnader utökas</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p w14:paraId="560A3286" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00E47719">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc230858596"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc238653365"/>
+      <w:r w:rsidRPr="00E4196D">
+        <w:t>Kostnadsfria prover ska kunna begäras även vid kontroll enligt EU:s marknads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00E4196D">
+        <w:t>kontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00E4196D">
+        <w:t>förordning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p w14:paraId="60412DCC" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00E47719">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F86D343" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="00A76360" w:rsidRDefault="00492E8B" w:rsidP="000965A2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E4196D">
+        <w:t xml:space="preserve">Regeringen eller den myndighet som regeringen bestämmer ska få meddela föreskrifter om </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E4196D">
+        <w:t xml:space="preserve">den som saluför, överlåter eller för in eller ut en kemisk produkt, bioteknisk organism eller vara till eller från Sverige </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ska</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E4196D">
+        <w:t xml:space="preserve"> lämna de prover som behövs för kontrollen enligt EU:s marknadskontrollförordning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32637740" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00E47719">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Promemorians förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CE297C9" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="000965A2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslaget i promemorian stämmer överens med regeringens förslag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BE5C314" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00E47719">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08798D91" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="000965A2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Flertalet av</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0530C">
+        <w:t xml:space="preserve"> remissinstanser</w:t>
+      </w:r>
+      <w:r>
+        <w:t>na</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0530C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0530C">
+        <w:t>illstyrker förslaget eller har inga invänd</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00F0530C">
+        <w:t>ningar mot det.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A46692">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Företagarna</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> motsätter sig förslaget med motiveringen att det inte finns någon skyldighet för företag att tillhanda</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>hålla kostnadsfria prover enligt EU:s marknads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>förordning och att verksamheten i stället bör bekostas genom myndighetens budget.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A38A91A" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00E47719">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Skälen för regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ABC117B" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="000965A2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F73C7D">
+        <w:t>I 26</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73C7D">
+        <w:t xml:space="preserve">kap. miljöbalken finns </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">det </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73C7D">
+        <w:t>bestämmelser om myndigheters möjlighet att begära kostnadsfria prover av kemiska produkter, biotekniska orga</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00F73C7D">
+        <w:t>nismer och varor. Regeringen får meddela föreskrifter om skyldighet för den som saluför, överlåter eller till eller från Sverige för in eller ut en kemisk produkt, bioteknisk organism eller vara att lämna de prover som behövs för tillsynen (22</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73C7D">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73C7D">
+        <w:t xml:space="preserve">§). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BF756A8" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="000965A2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D51B79">
+        <w:t>Enligt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73C7D">
+        <w:t xml:space="preserve"> EU:s kontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00F73C7D">
+        <w:t>förordning ska aktörer i den utsträckning det är nödvändigt för att utföra offentlig kontroll eller annan offentlig verk</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00F73C7D">
+        <w:t xml:space="preserve">samhet ge de behöriga myndigheterna tillgång till bland annat varor under </w:t>
+      </w:r>
+      <w:r>
+        <w:t>aktörernas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73C7D">
+        <w:t xml:space="preserve"> kontroll (artikel</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73C7D">
+        <w:t xml:space="preserve">15). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AC41CA3" w14:textId="642EB905" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="000965A2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I EU:s marknadskontrollförordning saknas dock </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73C7D">
+        <w:t xml:space="preserve">en uttrycklig reglering om rätt för myndigheter att få kostnadsfria prover. Vissa bestämmelser om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73C7D">
+        <w:lastRenderedPageBreak/>
+        <w:t>tillsyn i 26</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73C7D">
+        <w:t>kap. miljöbalken gäller även vid kontroll enligt EU:s kontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00F73C7D">
+        <w:t xml:space="preserve">förordningar (se </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020321A">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73C7D">
+        <w:t>0 och 32</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73C7D">
+        <w:t xml:space="preserve">§§). </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Det gäller dock inte bemyndigandet om rätt till kostnadsfria prover.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="408B5622" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="000965A2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73C7D">
+        <w:t>arknads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00F73C7D">
+        <w:t>kontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00F73C7D">
+        <w:t xml:space="preserve">myndigheter </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ska ha de befogenheter som behövs för att tillämpa förordningen och harmoniserad unions</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>lagstiftning. Medlems</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>staterna får ge marknads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>myndigheterna befogenhet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73C7D">
+        <w:t xml:space="preserve"> att skaffa varuprover, att inspektera varuproverna och att demontera dem i syfte att identifiera bristande överensstämmelse och få bevis (artikel</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73C7D">
+        <w:t xml:space="preserve">14). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C7423AE" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="000965A2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC613C">
+        <w:t xml:space="preserve">I lagstiftning om produktsäkerhet finns ofta bestämmelser om en rätt för </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC613C">
+        <w:t xml:space="preserve">tillsynsmyndighet att </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">från en näringsidkare </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC613C">
+        <w:t xml:space="preserve">utan ersättning </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">få eller ta </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC613C">
+        <w:t>olika prover</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, se bland annat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153493">
+        <w:t>26</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153493">
+        <w:t>§ produktsäkerhetslagen (2004:451)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153493">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">14 kap. 2 § läkemedelslagen (2015:315). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E898F12" w14:textId="49055730" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="000965A2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B679C7">
+        <w:t xml:space="preserve">Möjligheten att förelägga </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">någon att tillhandahålla </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B679C7">
+        <w:t>kostnadsfria prover av kemiska produkter, biotekniska organismer och varor är ett viktigt instru</w:t>
+      </w:r>
+      <w:r w:rsidR="00F72D86">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B679C7">
+        <w:t>ment i myndig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B679C7">
+        <w:t xml:space="preserve">heternas </w:t>
+      </w:r>
+      <w:r>
+        <w:t>miljö</w:t>
+      </w:r>
+      <w:r w:rsidR="00F72D86">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>balks</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B679C7">
+        <w:t>tillsyn och bör</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B679C7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">i motsats till vad </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D51B79">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Företagarna</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> framför, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B679C7">
+        <w:t>kunna tillämpas även vid myndigheters marknads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B679C7">
+        <w:t>kontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> enligt miljöbalken. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B679C7">
+        <w:t>En sådan rätt är förenlig med och ryms inom de befogenheter som medlems</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B679C7">
+        <w:t>staterna ska ge marknads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B679C7">
+        <w:t>kontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B679C7">
+        <w:t>myndigheter enligt EU:s marknads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B679C7">
+        <w:t>kontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B679C7">
+        <w:t>förordning. Rätten att begära kostnadsfria prover bör därför gälla även för myndigheter som inom miljöbalkens tillämpnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B679C7">
+        <w:t>område utför kontroll av produkter i enlighet med EU:s marknads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B679C7">
+        <w:t>kontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B679C7">
+        <w:t>förordning. Regeringen eller den myndighet som regeringen bestämmer bör därför få meddela föreskrifter om skyl</w:t>
+      </w:r>
+      <w:r w:rsidR="00F72D86">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B679C7">
+        <w:t>dighet för den som saluför, överlåter eller till eller från Sverige för in eller ut en kemisk produkt, bio</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B679C7">
+        <w:t>teknisk organism eller vara att lämna de prover som behövs för kontrollen enligt EU:s kontrol</w:t>
+      </w:r>
+      <w:r>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B679C7">
+        <w:t>förordningar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E427C9C" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="000965A2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B679C7">
+        <w:t xml:space="preserve">Eftersom de behöriga myndigheterna </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">kan begära prover </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B679C7">
+        <w:t>med stöd av EU:s kontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B679C7">
+        <w:t xml:space="preserve">förordning </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ska den regleringen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B679C7">
+        <w:t>, i enlighet med principen om EU-rättens företräde, tillämpas före tillsyns</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B679C7">
+        <w:t xml:space="preserve">bestämmelserna i miljöbalken. Bemyndigandet om myndigheters möjlighet att </w:t>
+      </w:r>
+      <w:r>
+        <w:t>begära att någon ska tillhandahålla</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B679C7">
+        <w:t xml:space="preserve"> prover av kemiska produkter, biotekniska organismer och varor kommer därför i praktiken inte vara tillämpligt vid kontroll enligt EU:s kontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B679C7">
+        <w:t>förordning.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27B322B2" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="000965A2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D51B79">
+        <w:t>Den</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73C7D">
+        <w:t xml:space="preserve"> som har lämnat ett prov efter föreläggande från en tillsyns</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00F73C7D">
+        <w:t>myndighet ska ha rätt till ersättning för provet, om det finns särskilda skäl (</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">26 kap. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73C7D">
+        <w:t>22</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73C7D">
+        <w:t>b</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73C7D">
+        <w:t>§</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73C7D">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> miljöbalken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73C7D">
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73C7D">
+        <w:t>Särskilda skäl för att en verksamhets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00F73C7D">
+        <w:t>utövare ska få ersättning för ett prov kan vara att varan eller produkten är särskilt dyr eller att tillsynsmyndigheten har begärt fler prov än vad som är normalt (prop.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73C7D">
+        <w:t>2009/10:167 s.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73C7D">
+        <w:t>37).</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73C7D">
+        <w:t>Bestämmelserna i 26</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73C7D">
+        <w:t>kap. miljö</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00F73C7D">
+        <w:t>balken om rätt till ersättning för prov gäller även för prov som har lämnats enligt EU:s kontrollförordning (32</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73C7D">
+        <w:t>§</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73C7D">
+        <w:t>4).</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> När det införs en skyldighet att lämna prover för marknadskontroll kommer rätten till ersättning också att gälla.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E46DF15" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00E47719">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc230858597"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc238653366"/>
+      <w:r w:rsidRPr="00A66E07">
+        <w:lastRenderedPageBreak/>
+        <w:t>Skyldigheten att ersätta en myndighets kostnader för provtagning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och analys</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A66E07">
+        <w:t xml:space="preserve"> förenklas och utvidgas</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p w14:paraId="1FE8E8FF" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00E47719">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="453F333D" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="00A66E07" w:rsidRDefault="00492E8B" w:rsidP="000965A2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A66E07">
+        <w:t>En kommunal eller statlig myndighet ska kunna besluta att kostnader för provtagning och undersökning av ett prov av en kemisk produkt, bioteknisk organism eller vara i samband med tillsyn enligt miljöbalken eller kontroll enligt EU:s kontrollförordningar ska ersättas av den vars verksamhet provtagningen avser, om inte särskilda skäl talar emot det. Möjligheten att kräva ersättning för kostnader ska gälla oavsett om provet har köpts in av myndigheten eller lämnats till myndigheten efter föreläggande.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="249D7245" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00E47719">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Promemorians förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47358301" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="009A4C6F" w:rsidRDefault="00492E8B" w:rsidP="000965A2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslaget i promemorian stämmer överens med regeringens förslag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AEF9135" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00E47719">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03A281EA" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="000965A2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Flertalet av</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0530C">
+        <w:t xml:space="preserve"> remissinstanser</w:t>
+      </w:r>
+      <w:r>
+        <w:t>na</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0530C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0530C">
+        <w:t>illstyrker förslaget eller har inga invänd</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00F0530C">
+        <w:t>ningar mot det.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A46692">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Företagarna</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> motsätter sig förslaget och anser att den verksamhet som en myndighet utför inom ramen för sitt myndighets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>uppdrag bör bekostas genom myndighetens budget.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C5E919A" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00E47719">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Skälen för regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23047F23" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00E47719">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:spacing w:before="0"/>
+        <w:outlineLvl w:val="3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Myndigheters möjlighet att begära ersättning för provtagning och analys</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E8E3269" w14:textId="5DE06392" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="000965A2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F60C9">
+        <w:t>Inom ramen för tillsynen behöver tillsynsmyndigheten ofta analysera den produkt som har lämnats eller köpts in. En statlig myndighets kostnader för provtagning och undersökning av prov i samband med tillsyn i fråga om kemiska produkter, biotekniska organismer och varor ska ersättas av den vars verksamhet provtagningen avser, se 8</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F60C9">
+        <w:t>kap. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F60C9">
+        <w:t xml:space="preserve">§ förordningen (1998:940) om avgifter för prövning och tillsyn enligt miljöbalken. Den som har lämnat ett prov efter </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">att ha fått ett </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F60C9">
+        <w:t xml:space="preserve">föreläggande om </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">att göra </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F60C9">
+        <w:t>det från en tillsyns</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="004F60C9">
+        <w:t>myndighet, behöver dock inte ersätta kos</w:t>
+      </w:r>
+      <w:r w:rsidR="00F72D86">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="004F60C9">
+        <w:t>tnaderna för prov</w:t>
+      </w:r>
+      <w:r w:rsidR="00F72D86">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="004F60C9">
+        <w:t>tagning och under</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="004F60C9">
+        <w:t>sökning av provet om det finns särskilda skäl (26</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F60C9">
+        <w:t>kap. 22</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F60C9">
+        <w:t>b</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F60C9">
+        <w:t>§ 2 miljö</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="004F60C9">
+        <w:t xml:space="preserve">balken). </w:t>
+      </w:r>
+      <w:r>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F60C9">
+        <w:t xml:space="preserve">ärskilda skäl </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">kan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F60C9">
+        <w:t>vara att under</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="004F60C9">
+        <w:t>sökningen visar att verksamhetsutövaren följt gällande bestämmelser för den kemiska produkten, organismen eller varan eller att kostnaden för analysen uppgår till höga belopp (prop.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F60C9">
+        <w:t>2009/10:167 s.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F60C9">
+        <w:t>37).</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3030D809" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="000965A2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F60C9">
+        <w:t>Ersättningsskyldigheten i förordningen om avgifter för prövning och tillsyn enligt miljöbalken är till sin ordalydelse inte begränsad till situa</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="004F60C9">
+        <w:t>tionen att provet har lämnats efter ett föreläggande. Bestämmelsen i miljöbalken om när ersättning inte behöver lämnas är dock begränsad till den situationen. Principerna om ersättningsskyldighet för en myndighets analyskostnader skiljer sig därför åt beroende på om myndigheten har köpt in ett prov eller begärt att en näringsidkare lämnar ett kostnadsfritt prov. Bestämmelsen i förordningen om avgifter för prövning och tillsyn</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F60C9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">som </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">har meddelats med stöd av 27 kap. 2 § miljöbalken, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F60C9">
+        <w:t>är inte tillämplig när det gäller kontroll enligt EU:s kontrollförordningar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CDCAEB4" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="000965A2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B925C7">
+        <w:t>Regeringen eller den myndighet som regeringen bestämmer får besluta om avgifter för marknads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B925C7">
+        <w:t>kontroll enligt EU:s marknads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B925C7">
+        <w:t>kontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B925C7">
+        <w:t>förordning, se 2</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B925C7">
+        <w:t>§ lagen (2014:140) med bemyndigande att meddela vissa föreskrifter om marknads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B925C7">
+        <w:t xml:space="preserve">kontroll av varor och annan närliggande tillsyn. En kommun får meddela föreskrifter om sådana avgifter när det gäller en kommunal </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B925C7">
+        <w:t>myndighets verksamhet</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B925C7">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Det finns en motsvarande reglering om avgifter för myndigheters kostnader för tillsyn enligt miljöbalken och kontroll enligt EU:s kontrollförordning, se 27 kap. 1 § miljöbalken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19271CA4" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00E47719">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:outlineLvl w:val="3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Samma principer bör gälla för samtliga myndigheters möjlighet att begära ersättning för provtagning och analyskostnader vid tillsyn och kontroll</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C826C9D" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="000965A2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB21D0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Företagarna</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> anser att en myndighets kostnader för analys bör bekostas genom myndighetens budget. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F60C9">
+        <w:t xml:space="preserve">EU:s kontrollförordningar bygger </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">dock </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F60C9">
+        <w:t>på tanken att en näringsidkare ska ersätta kostnader för provtagning och undersökning i de fall en analys av en vara eller en produkt visar att varan eller produkten inte överens</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="004F60C9">
+        <w:t>stämmer med kraven i gällande lagstiftning. Bestämmelserna</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B925C7">
+        <w:t>i 26</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B925C7">
+        <w:t>kap. miljöbalken som gäller i de fall en näringsidkare har lämnat ett kostnads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B925C7">
+        <w:t>fritt prov ger uttryck för samma princip.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="028D7CE2" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="000965A2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B925C7">
+        <w:t>Det är rimligt att principerna för ersättningsskyldighet är desamma oavsett om en myndighet har köpt in ett prov eller begärt att få ett kost</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B925C7">
+        <w:t>nads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B925C7">
+        <w:t>fritt prov. Samma principer bör också gälla vid tillsyn enligt miljö</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B925C7">
+        <w:t>balken och vid kontroll enligt EU:s kontrollförordningar och oavsett om tillsynen eller kontrollen utförs av en statlig eller kommunal myndighet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08FCA646" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="000965A2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B925C7">
+        <w:t xml:space="preserve">n näringsidkare </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">bör </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B925C7">
+        <w:t>därför vara skyldig att ersätta en myndighet för kostnader för provtagning och undersökning i samband med tillsyn enligt miljöbalken och kontroll enligt EU:s kontrollförordningar, om kontrollen visar att produkten inte överens</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B925C7">
+        <w:t>stämmer med gällande krav.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F837970" w14:textId="6CEE9DBB" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="000965A2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">En enhetlig reglering av myndigheters rätt till ersättning är inte möjlig baserad på de befintliga reglerna i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E4551">
+        <w:t>lagen med bemyndigande att meddela vissa föreskrifter om marknads</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E4551">
+        <w:softHyphen/>
+        <w:t>kontroll av varor och annan närliggande tillsyn</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och 27 kap. miljöbalken. En ny reglering bör därför införas i miljö</w:t>
+      </w:r>
+      <w:r w:rsidR="00F72D86">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">balken. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B925C7">
+        <w:t>Regleringen bör utformas så att en myndighets kostnader för prov</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B925C7">
+        <w:t>tagning och undersökning av prov i samband med tillsyn i fråga om kemiska produkter, biotekniska organismer och varor ska ersättas av den vars verksamhet provtagningen avser</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B925C7">
+        <w:t xml:space="preserve"> om inte särskilda skäl talar emot det. Den bör vara tillämplig på en </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">statlig eller kommunal </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B925C7">
+        <w:t>myndighets kostnader för provtagning och undersökning av ett prov som köpts in, öppet eller dolt, samt av ett prov som myndigheten har fått efter före</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B925C7">
+        <w:t>läggande. Regleringen bör gälla även vid kontroll enligt EU:s kontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B925C7">
+        <w:t>förordningar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51D69C63" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00E47719">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc230858598"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc238653367"/>
+      <w:r w:rsidRPr="00EB14B2">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Myndigheter </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ska </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB14B2">
+        <w:t xml:space="preserve">ges rätt att begära ersättning för </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EB14B2">
+        <w:t>testköp</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="17"/>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="313A634C" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00E47719">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28003294" w14:textId="169EFA72" w:rsidR="00492E8B" w:rsidRPr="00EB14B2" w:rsidRDefault="00492E8B" w:rsidP="000965A2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB14B2">
+        <w:t>En tillsynsmyndighet ska, om inte särskilda skäl talar emot det, få be</w:t>
+      </w:r>
+      <w:r w:rsidR="00F72D86">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00EB14B2">
+        <w:t>sluta att en när</w:t>
+      </w:r>
+      <w:r w:rsidR="00F72D86">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00EB14B2">
+        <w:t>ings</w:t>
+      </w:r>
+      <w:r w:rsidR="00F72D86">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00EB14B2">
+        <w:t>idkare från vilken myndigheten har gjort ett s</w:t>
+      </w:r>
+      <w:r>
+        <w:t>å kallat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB14B2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EB14B2">
+        <w:t>testköp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EB14B2">
+        <w:t xml:space="preserve"> av en kemisk produkt, bioteknisk organism eller vara ska ersätta myndigheten för </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">det </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB14B2">
+        <w:t xml:space="preserve">den betalat. Rätten att besluta om ersättning ska gälla även för </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EB14B2">
+        <w:t>testköp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EB14B2">
+        <w:t xml:space="preserve"> som gjorts som ett led i kontroll enligt EU:s kontrollförordningar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AA114AF" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00E47719">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Promemorians förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00A34AE8" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="000965A2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslaget i promemorian stämmer överens med regeringens förslag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="137D44C8" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00E47719">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47C45D5C" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="000965A2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Flertalet av</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0530C">
+        <w:t xml:space="preserve"> remissinstanser</w:t>
+      </w:r>
+      <w:r>
+        <w:t>na</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0530C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0530C">
+        <w:t>illstyrker förslaget eller har inga invänd</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00F0530C">
+        <w:t>ningar mot det.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A46692">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Företagarna</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> motsätter sig förslaget och anser att den verksamhet som en myndighet utför inom ramen för sitt myndighets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>uppdrag bör bekostas genom myndighetens budget.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="533E7A4F" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="00EB14B2" w:rsidRDefault="00492E8B" w:rsidP="00E47719">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Skälen för regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EE70FCE" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="000965A2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000309F9">
+        <w:t>Tillsynsmyndigheter har möjlighet att köpa kemiska produkter, bio</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="000309F9">
+        <w:t>tekniska organismer och varor under dold identitet (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000309F9">
+        <w:t>testköp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000309F9">
+        <w:t>), om det är nödvändigt för att skydda människors hälsa eller miljön (26</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000309F9">
+        <w:t>kap. 28</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000309F9">
+        <w:t xml:space="preserve">§ miljöbalken). Ett </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000309F9">
+        <w:t>testköp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000309F9">
+        <w:t xml:space="preserve"> får endast göras i syfte att kontrollera att före</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="000309F9">
+        <w:t xml:space="preserve">målet för köpet uppfyller gällande krav för sådant skydd i </w:t>
+      </w:r>
+      <w:r>
+        <w:t>miljö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000309F9">
+        <w:t>balken, föreskrifter som har meddelats med stöd av balken, eller EU-förordningar inom balkens tillämpningsområde. Näringsidkaren ska underrättas om testköpet och resultatet av det så snart det kan ske utan att köpet förlorar sin betydelse. Regleringen gäller även för myndigheter som utför kontroll enligt EU:s kontrollförordningar</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="215602EB" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="000965A2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000309F9">
+        <w:t xml:space="preserve">Myndigheter som utför tillsyn enligt miljöbalken eller kontroll enligt EU:s kontrollförordningar kan i dag inte återkräva kostnaden för </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000309F9">
+        <w:t>testköp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000309F9">
+        <w:t xml:space="preserve"> från den som provet har köpts av. Om en myndighet i stället förelägger ett företag att lämna ett prov, är det dock normalt företaget som får bekosta detta. En myndighet som har begärt ett kostnadsfritt prov ska ersätta den som har lämnat provet endast om det finns särskilda skäl för det. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BBAA3DF" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="000965A2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF4427">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Företagarna</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> anser att en myndighets kostnader för </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>testköp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> bör bekostas av myndighetens budget. Regeringen anser dock att det inte är motiverat att reglerna om vem som får stå för kostnaden för ett prov av en kemisk produkt, bioteknisk organism eller vara är beroende av om myndigheten har fått provet efter ett föreläggande eller ett </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>testköp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00075603">
+        <w:t>Samma regler bör gälla oberoende av om det är en statlig eller kommunal myndighet som utöv</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00075603">
+        <w:t xml:space="preserve">r tillsynen eller kontrollen. En sådan ordning bidrar till enhetlighet och förutsägbarhet när det gäller kostnadsansvaret för dem som omfattas av tillsynen eller kontrollen. Det bidrar även till myndigheternas möjlighet att få full täckning för kostnader de har i samband med kontroll av kemiska </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00075603">
+        <w:lastRenderedPageBreak/>
+        <w:t>produkter, biotekniska organismer och varor. Det finns däremot inte skäl att ge myndigheter rätt att kräva ersättning för ett köp av en kemisk produkt, bioteknisk organism eller vara som en myndighet har gjort öppet</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00075603">
+        <w:t xml:space="preserve"> eftersom myndigheten då hade kunnat utnyttja möjligheten att förelägga </w:t>
+      </w:r>
+      <w:r>
+        <w:t>den som köpet gjorts av att lämna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00075603">
+        <w:t xml:space="preserve"> ett prov.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E4C3C40" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00492E8B" w:rsidP="000965A2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF47ED">
+        <w:t>Tillsynsmyndigheten bör därför ha möjlighet att, om inte särskilda skäl talar emot det, besluta att näringsidkaren ska ersätta myndigheten för vad den har betalat för den kemiska produkten, biotekniska organismen eller varan vid testköpet. Detta bör gälla även vid kontroll enligt EU:s kontroll</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF47ED">
+        <w:softHyphen/>
+        <w:t>förordninga</w:t>
+      </w:r>
+      <w:r>
+        <w:t>r.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="555092D3" w14:textId="59E0468C" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00E47719">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc230858599"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc238653368"/>
+      <w:r>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00855AE5">
+        <w:t xml:space="preserve">öreskrifter om </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">att kommuner ska lämna </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0087291C">
+        <w:t>uppgifter</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00855AE5">
+        <w:t xml:space="preserve">som behövs för </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Sveriges </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00855AE5">
+        <w:t>rapportering</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> till EU</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p w14:paraId="0F1D89FD" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00E47719">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B436082" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="001331F2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen eller den myndighet som regeringen bestämmer ska få meddela föreskrifter om att en kommunal myndighet som ska </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00050515">
+        <w:t>utöva tillsyn enligt miljöbalken eller utföra kontroll enligt EU:s kontroll</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00050515">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">förordningar ska lämna </w:t>
+      </w:r>
+      <w:r>
+        <w:t>sådana uppgifter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00050515">
+        <w:t xml:space="preserve"> om tillsynen eller kontrollen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> som behövs för rapportering till följd av Sveriges medlemskap i EU. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62DA64DE" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="007D07B9" w:rsidRDefault="00492E8B" w:rsidP="001331F2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Den rätt som regeringen har att meddela föreskrifter om skyldighet för en kommunal myndighet att lämna upplysningar om sin marknads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kontroll till en marknadskontrollmyndighet ska kunna delegeras till den myndighet som regeringen bestämmer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F5C8C69" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00E47719">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Skrivelsens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C838A56" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="001331F2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslaget i skrivelsen stämmer i huvudsak överens med regeringens förslag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D5ED82F" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00E47719">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Remissinstansernas synpunkter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A988632" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="001331F2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Flertalet av</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0530C">
+        <w:t xml:space="preserve"> remissinstanser</w:t>
+      </w:r>
+      <w:r>
+        <w:t>na</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0530C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0530C">
+        <w:t>illstyrker förslaget eller har inga invänd</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00F0530C">
+        <w:t>ningar mot det.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007206C0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Gislaveds kommun</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>påpekar att den administrativa belast</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ningen på kommuner kan öka om de ska rapportera fler upp</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0050151F">
+        <w:t xml:space="preserve">gifter </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">än de gör i dag. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CC303F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Stockholm</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC303F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>kommun</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00952721">
+        <w:t xml:space="preserve">anser att det kan finnas behov av att reglera formerna för hur upplysningarna ska lämnas, men ser inget uppenbart behov av att det ska göras </w:t>
+      </w:r>
+      <w:r>
+        <w:t>av en myndighet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78612791" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00E47719">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Skälen för regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4237EC19" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00E47719">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:spacing w:before="0"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Uppgifter om kommuners kontroll behövs för Sveriges rapportering enligt EU:s kontrollförordning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76694FD3" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="001331F2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Kontroll av att krav i EU-rättsakter inom miljöbalkens tillämpnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>område följs utförs, beroende på vilken EU-rättsakt och vilka krav i rätts</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>akten som ska kontrolleras, genom tillsyn enligt miljöbalken eller kontroll enligt EU:s marknadskontrollförordning eller EU:s kontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>förordning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41283C33" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="001331F2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00352B8C">
+        <w:t xml:space="preserve">Av de sakområden </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">inom EU-rätten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00352B8C">
+        <w:t xml:space="preserve">som </w:t>
+      </w:r>
+      <w:r>
+        <w:t>omfattas av</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00352B8C">
+        <w:t xml:space="preserve"> EU:s kontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00352B8C">
+        <w:t>förordning faller tre områden inom miljöbalkens tillämpnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00352B8C">
+        <w:t xml:space="preserve">område. Det gäller avsiktlig utsättning av genetiskt modifierade organismer i miljön, krav </w:t>
+      </w:r>
+      <w:r>
+        <w:t>för</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00352B8C">
+        <w:t xml:space="preserve"> utsläppande på marknaden av växtskydds</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00352B8C">
+        <w:t>medel samt hållbar användning av växtskyddsmedel.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Kontrollen på dessa områden fördelas enligt miljötillsynsförordningen mellan flera statliga myndigheter. Kommuner ansvarar, när de har tillsynsansvar för en viss verksamhet, även för kontrollen av utsläppande på marknaden av växtskyddsmedel när det gäller andra än så kallade primärleverantörer, och för användning av växtskydds</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>medel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F9A55C1" w14:textId="5682DAB4" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="001331F2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I EU:s kontrollförordning finns det en skyldighet för medlemsstaterna att lämna </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0078679E">
+        <w:t>årliga rapporter om sin kon</w:t>
+      </w:r>
+      <w:r w:rsidR="00F72D86">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0078679E">
+        <w:t>troll</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0078679E">
+        <w:t xml:space="preserve">till </w:t>
+      </w:r>
+      <w:r>
+        <w:t>EU</w:t>
+      </w:r>
+      <w:r w:rsidR="00F72D86">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0078679E">
+        <w:t>kommi</w:t>
+      </w:r>
+      <w:r w:rsidR="00F72D86">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0078679E">
+        <w:t xml:space="preserve">ssionen </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(artikel 113.1). De år</w:t>
+      </w:r>
+      <w:r w:rsidR="00F72D86">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>liga rapporterna ska innehålla bland annat resultaten av de kontroller som har utförts under föregående år enligt den fleråriga nationella kontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>planen som ska tas fram av medlemsstaten och den typ och det antal fall av regleröverträdelser som de behöriga myndigheterna har upptäckt under föregående år. Närmare bestämmelser om vilka uppgifter som ska ingå i den årliga rapporten finns i k</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE1DBF">
+        <w:t>ommissionens genomförandeförordning (EU)</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE1DBF">
+        <w:t>2019/723 av den 2</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE1DBF">
+        <w:t>maj 2019 om tillämp</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00DE1DBF">
+        <w:t>nings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00DE1DBF">
+        <w:t>föreskrifter för Europaparlamentets och rådets förordning (EU)</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE1DBF">
+        <w:t>2017/625 vad gäller den standardiserade förlaga som ska användas i medlemsstaternas årliga rapporter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ED8B62A" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="001331F2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0078679E">
+        <w:t xml:space="preserve">Livsmedelsverket </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ska </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0078679E">
+        <w:t xml:space="preserve">utföra de uppgifter som en medlemsstat har i fråga om bland annat årliga rapporter enligt </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">EU:s kontrollförordning, se </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0078679E">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0078679E">
+        <w:t>§ 1 förordningen (2009:1426) med instruktion för Livsmedelsverket. Kemi</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0078679E">
+        <w:t>kalie</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0078679E">
+        <w:t xml:space="preserve">inspektionen bistår Livsmedelsverket med att ta fram underlag till rapporten i den del den avser </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">kontroll av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0078679E">
+        <w:t>utsläppande på marknaden och användning av växtskyddsmedel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AD1360E" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="001331F2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Eftersom kommunerna till viss del ansvarar för kontrollen av växt</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>skyddsmedel, behöver Kemikalieinspektionen och Livsmedels</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">verket underlag från kommunerna när den årliga rapporten ska tas fram. Kemikalieinspektionen skickar i dag </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA20E5">
+        <w:t>frågeformulär till kommunerna för att på frivillig basis inhämta de uppgifter om kommunernas</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> tillsyn och kontroll som behövs för rapporteringen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4713BE42" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00E47719">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Uppgifter om kommuners tillsyn och kontroll behövs för Sveriges rapportering enligt EU-rättsakter inom miljöbalkens tillämpningsområde</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B76B787" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="001331F2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ansvar för tillsyn enligt miljöbalken och kontroll av de EU-rättsliga krav som enligt EU:s marknadskontrollförordning ska kontrolleras enligt den förordningen är fördelade mellan centrala statliga myndigheter, läns</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>styrelserna och kommunerna.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="746B8FCE" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="001331F2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00816BC1">
+        <w:t xml:space="preserve">Kommunerna ska bland </w:t>
+      </w:r>
+      <w:r>
+        <w:t>annat utöva tillsyn och utföra viss marknads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">kontroll avseende att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00816BC1">
+        <w:t>Europaparlamentets och rådets förordning (EG) nr 1907/2006 av den 18</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00816BC1">
+        <w:t>december 2006 om registrering, utvärdering, godkännande och begränsning av kemikalier (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00816BC1">
+        <w:t>Reach</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00816BC1">
+        <w:t xml:space="preserve">), inrättande av en europeisk kemikaliemyndighet, ändring av direktiv 1999/45/EG och upphävande av rådets förordning (EEG) nr 793/93 och kommissionens förordning (EG) nr 1488/94 samt rådets direktiv 76/769/EEG och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00816BC1">
+        <w:lastRenderedPageBreak/>
+        <w:t>kommissionens direktiv 91/155/EEG, 93/67/EEG, 93/105/EG och 2000/21/EG (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00816BC1">
+        <w:t>Reach</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00816BC1">
+        <w:t>-förordningen)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> följs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00816BC1">
+        <w:t>. Detsamma gäller för Europa</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00816BC1">
+        <w:t>parlamentets och rådets förordning (EG) nr 1272/2008 av den 16</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00816BC1">
+        <w:t>december 2008 om klassificering, märkning och förpackning av ämnen och blandningar, ändring och upphävande av direktiven 67/548/EEG och 1999/45/EG samt ändring av förordning (EG) nr 1907/2006 (CLP-förordningen) och Europaparlamentets och rådets förordning (EU) nr 528/2012 av den 22</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00816BC1">
+        <w:t>maj 2012 om tillhandahållande på marknaden och användning av biocidprodukter</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (EU:s förordning om biocidprodukter)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00816BC1">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D78C2E7" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="001331F2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Reach</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>-förordningen finns det krav på att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE1DBF">
+        <w:t xml:space="preserve"> medlemsstaterna vart femte år lämna</w:t>
+      </w:r>
+      <w:r>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE1DBF">
+        <w:t xml:space="preserve"> en rapport till kommissionen om tillämpningen av förordningen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE1DBF">
+        <w:t>artikel</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE1DBF">
+        <w:t>117.1</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE1DBF">
+        <w:t xml:space="preserve">. Rapporten ska </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bland annat innehålla uppgifter om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE1DBF">
+        <w:t xml:space="preserve"> resultaten av de offentliga inspektionerna och den övervakning som genomförts under den föregående rapporteringsperioden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CD9F580" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="001331F2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Enligt CLP-förordningen ska medlemsstaterna vart femte år lämna in en rapport till </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Europeiska</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> kemikaliemyndigheten (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Echa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">) om resultaten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F33EDD">
+        <w:t xml:space="preserve">av de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF7DB6">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>offentliga kontroller och andra tillsynsåtgärder som vidtagits (artikel 46.2).</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Även EU:s förordning om biocidprodukter innehåller krav på att medlems</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>staterna ska rapportera vart femte år. Rapporten ska särskilt innehålla bland annat resultaten av de officiella kontroller som utförts av att förord</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ningen följs (artikel 65.3).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50AC2AAE" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="001331F2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D57F9C">
+        <w:t>Kemikalieinspektionen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> utför för Sveriges räkning rapportering enligt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Reach</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>-förordningen, CLP-förordningen och EU:s förordning om biocid</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>produkter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77EE46B9" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="001331F2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Även på kemikalieområdet behöver Kemikalieinspektionen underlag från kommunerna när rapporterna tas fram. Liksom för uppgifter om kommuners kontroll av växtskyddsmedel skickar Kemikalie</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">inspektionen i dag </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA20E5">
+        <w:t>fråge</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00BA20E5">
+        <w:t>formulär till kommunerna för att på frivillig basis inhämta de uppgifter om kommunernas</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> tillsyn och kontroll som behövs för rapporteringen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00397D6C">
+        <w:t>Kvaliteten på svaren varierar dock.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B1C2E88" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00E47719">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen eller den myndighet som regeringen bestämmer bör få meddela föreskrifter om att kommuner ska lämna de uppgifter som behövs för rapportering enligt EU-rätten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5331CCAE" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="001331F2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Eftersom kommuner utövar sådan tillsyn och kontroll som omfattas av rapporteringsskyldighet enligt EU:s kontrollförordning och EU-rättsakter inom miljöbalkens tillämpningsområde bör kommunerna vara skyldiga att lämna de uppgifter som behövs för att Sverige ska kunna uppfylla sina EU-rättsliga förpliktelser.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38860EAC" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="001331F2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>De uppgifter om en kommuns tillsyn eller kontroll som en tillsyns</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>vägledande myndighet eller marknadskontrollmyndighet kan få med stöd av bemyndigandena om kommuners uppgiftslämnande enligt 26 kap. 6 § andra stycket eller 32 a § miljöbalken kan inte anses omfatta uppgifter som behövs för Sveriges rapportering enligt EU:s kontrollförordning eller EU-rättsakter inom miljöbalkens område.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09ED9FB3" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="001331F2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D433B4">
+        <w:t>För</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att säkerställa att Sverige uppfyller kraven på rapportering enligt EU:s kontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">förordning och enligt EU-rättsakter inom miljöbalkens tillämpningsområde bör regeringen kunna meddela föreskrifter om skyldigheter för kommuner att lämna de uppgifter om deras tillsyn och kontroll som krävs för rapporteringen. I detta ingår att meddela föreskrifter </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>om hur uppgifter ska lämnas. Det behöver därför inte regleras särskilt. Uppgifterna bör lämnas till den myndighet som regeringen bestämmer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C1446E1" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="001331F2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Det är rimligt att även den myndighet som regeringen utser att ansvara för att samla in uppgifter som behövs för rapportering enligt EU:s kontrollförordning eller EU-rättsakter inom miljöbalkens område kan meddela föreskrifter om kommuners skyldighet att lämna uppgifterna.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F26743">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Föreskrifterna bör därför, liksom föreskrifter om lämnande av uppgifter som tillsynsvägledande myndigheter behöver för sin tillsynsvägledning, kunna meddelas av regeringen eller den myndighet som regeringen bestämmer. Det finns inte skäl att, som </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C570E7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Stockholms kommun</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> föreslår, begränsa bemyndigandet för kommunerna så att det inte omfattar hur uppgifterna ska lämnas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30F01010" w14:textId="1F181C74" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="001331F2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Det bemyndigande som föreslås i skrivelsen är begränsat till upplys</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ningar om kontrollen av utsläppande på marknaden och användning av växtskydds</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">medel. De bestämmelser på förordningsnivå som föreslås i skrivelsen är dock vidare och gäller den information som en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157018">
+        <w:t>kontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00157018">
+        <w:t xml:space="preserve">myndighet behöver för </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD5AC3">
+        <w:t xml:space="preserve">sin </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157018">
+        <w:t>rapportering som följer av Sveriges medlem</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00157018">
+        <w:t xml:space="preserve">skap i </w:t>
+      </w:r>
+      <w:r>
+        <w:t>EU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157018">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04A50611" w14:textId="3F4CF612" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="001331F2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>För att uppnå syftet med bemyndigandet bör det utformas så att regeringen eller den myndighet som regeringen bestämmer får meddela föreskrifter om skyldighet för en kommunal myndighet som är tillsyns- eller kontrollmyndighet att till den myndighet som regeringen bestämmer lämna s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB2272">
+        <w:t xml:space="preserve">ådana uppgifter om tillsynen eller kontrollen som </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">behövs för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB2272">
+        <w:t xml:space="preserve">rapportering </w:t>
+      </w:r>
+      <w:r>
+        <w:t>till följd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB2272">
+        <w:t xml:space="preserve"> av Sveriges medlemskap i </w:t>
+      </w:r>
+      <w:r>
+        <w:t>EU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB2272">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49E65BE5" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="00441F75" w:rsidRDefault="00492E8B" w:rsidP="001331F2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Gislaveds kommun</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> påpekar att den administrativa belastningen på kommunerna ökar om de ska rapportera fler uppgifter än de gör i dag. Som framgår ovan i detta avsnitt behövs uppgifter om kommuners tillsyn och kontroll för Sveriges rapportering enligt EU-rätten. Detta kan leda till mer administrativt arbete för de kommuner som inte på frivillig basis har lämnat de uppgifter som har efterfrågats av den ansvariga myndigheten. Omfattningen av bemyndigandet bedöms dock inte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55035">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">gå </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55035">
+        <w:t>längre</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55035">
+        <w:t>än vad som är nödvändigt med hänsyn till ändamålet att säkerställa</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att Sverige kan fullgöra sina EU-rättsliga rapporterings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>skyldigheter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25602FFE" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00E47719">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Den myndighet som regeringen bestämmer bör få meddela föreskrifter om att kommuner ska lämna upplysningar till en marknadskontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>myndighet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37837095" w14:textId="5E7D8B1C" w:rsidR="00DB62B9" w:rsidRDefault="00492E8B" w:rsidP="001331F2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Föreskrifter om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8094E">
+        <w:t xml:space="preserve">skyldighet för en kommun som ska utföra </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">kontroll enligt EU:s marknadskontrollförordning </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8094E">
+        <w:t>att lämna upplysningar om kontrollen till en marknads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A8094E">
+        <w:t>kontrollmyndighet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> bör kunna meddelas av den myndighet till vilken upplysningarna ska lämnas. Det befintliga bemyndigandet i 26 kap. miljöbalken om att meddela sådana föreskrifter bör därför ändras så att regeringen eller den myndighet som regeringen bestämmer får meddela föreskrifterna.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EE3AF23" w14:textId="255302B3" w:rsidR="00ED7AD8" w:rsidRPr="000F5110" w:rsidRDefault="00F54E31" w:rsidP="00E47719">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Toc238653369"/>
+      <w:r w:rsidRPr="000F5110">
+        <w:lastRenderedPageBreak/>
+        <w:t>Vissa ändringar av rättelsekaraktär</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p w14:paraId="0FC2B9CB" w14:textId="77777777" w:rsidR="00ED7AD8" w:rsidRPr="000F5110" w:rsidRDefault="00ED7AD8" w:rsidP="00E47719">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F5110">
+        <w:t>Regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BAF0BE6" w14:textId="622C657A" w:rsidR="00ED7AD8" w:rsidRPr="000F5110" w:rsidRDefault="00F54E31" w:rsidP="00EB7FA9">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F5110">
+        <w:t>Det</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB7FA9" w:rsidRPr="000F5110">
+        <w:t xml:space="preserve"> ska göras </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F5110">
+        <w:t xml:space="preserve">vissa ändringar av rättelsekaraktär som rör </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB7FA9" w:rsidRPr="000F5110">
+        <w:t>lagen om mark- och miljödomstolar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F5110">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB7FA9" w:rsidRPr="000F5110">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="456857BD" w14:textId="0444B96A" w:rsidR="00ED7AD8" w:rsidRPr="000F5110" w:rsidRDefault="00EB7FA9" w:rsidP="00E47719">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F5110">
+        <w:t>Skälen för regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D1EBD5D" w14:textId="45DDE306" w:rsidR="00ED7AD8" w:rsidRPr="00ED7AD8" w:rsidRDefault="00EB7FA9" w:rsidP="00ED7AD8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:sectPr w:rsidR="00ED7AD8" w:rsidRPr="00ED7AD8" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId33"/>
+          <w:headerReference w:type="default" r:id="rId34"/>
+          <w:footerReference w:type="even" r:id="rId35"/>
+          <w:footerReference w:type="default" r:id="rId36"/>
+          <w:headerReference w:type="first" r:id="rId37"/>
+          <w:footerReference w:type="first" r:id="rId38"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F5110">
+        <w:t>I 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD5B7C" w:rsidRPr="000F5110">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F5110">
+        <w:t>kap.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD5B7C" w:rsidRPr="000F5110">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F5110">
+        <w:t>2 och 8</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD5B7C" w:rsidRPr="000F5110">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F5110">
+        <w:t>§§ lagen om mark- och miljödomstolar regleras vilken kompetens som ska finnas vid prövningen av mål och ärenden i mark- och miljödomstol. I regeringens proposition Ett tydligt regelverk för aktivt skogsbruk (prop. 2025/26:242) föreslogs ändringar i 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00914377" w:rsidRPr="000F5110">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F5110">
+        <w:t>kap.</w:t>
+      </w:r>
+      <w:r w:rsidR="00914377" w:rsidRPr="000F5110">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F5110">
+        <w:t>2 och 8</w:t>
+      </w:r>
+      <w:r w:rsidR="00914377" w:rsidRPr="000F5110">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F5110">
+        <w:t>§§ lagen om mark- och miljödomstolar som innebär att särskilda ledamöter ska kunna ha erfarenhet från Skogsstyrelsens verksamhets</w:t>
+      </w:r>
+      <w:r w:rsidR="00A76DDE" w:rsidRPr="000F5110">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="000F5110">
+        <w:t>område. De ändringarna träder i kraft den 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00C04795" w:rsidRPr="000F5110">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F5110">
+        <w:t>januari 2027 (SFS 2026:1240). Av förbiseende uppmärksammades inte att regeringens proposition En mer ändamålsenlig prövning av kärn</w:t>
+      </w:r>
+      <w:r w:rsidR="00F72D86">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="000F5110">
+        <w:t>tekniska anläggningar (prop. 2025/26:171) inne</w:t>
+      </w:r>
+      <w:r w:rsidR="00F72D86">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="000F5110">
+        <w:t>höll ändringar i samma paragrafer. Dessa ändringar trädde i kraft den 17 juni 2026 (SFS 2026:589)</w:t>
+      </w:r>
+      <w:r w:rsidR="00297309" w:rsidRPr="000F5110">
+        <w:t xml:space="preserve">. Ändringarna </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F5110">
+        <w:t xml:space="preserve">innebär att </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB3A1E" w:rsidRPr="000F5110">
+        <w:t>särskilda ledamöter ska kunna ha erfarenhet från Strålsäkerhets</w:t>
+      </w:r>
+      <w:r w:rsidR="003F3AD7" w:rsidRPr="000F5110">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00AB3A1E" w:rsidRPr="000F5110">
+        <w:t xml:space="preserve">myndighetens verksamhetsområde och att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F5110">
+        <w:t xml:space="preserve">i </w:t>
+      </w:r>
+      <w:r w:rsidR="009612EE" w:rsidRPr="000F5110">
+        <w:t xml:space="preserve">vissa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F5110">
+        <w:t xml:space="preserve">mål eller ärenden enligt </w:t>
+      </w:r>
+      <w:r w:rsidR="00224CA8" w:rsidRPr="000F5110">
+        <w:t>lagen (1984:3) om kärnteknisk verksamhet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F5110">
+        <w:t xml:space="preserve"> ska de särskilda ledamöterna i mark- och miljödomstolen ha erfarenhet av sådana sakfrågor som faller inom Strålsäkerhetsmyndighetens verksamhets</w:t>
+      </w:r>
+      <w:r w:rsidR="00A76DDE" w:rsidRPr="000F5110">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="000F5110">
+        <w:t xml:space="preserve">område. För att de ändringar som följde av prop. 2025/26:171 inte ska upphöra att gälla när SFS 2026:1240 träder i kraft, </w:t>
+      </w:r>
+      <w:r w:rsidR="009B4216" w:rsidRPr="000F5110">
+        <w:t xml:space="preserve">bör </w:t>
+      </w:r>
+      <w:r w:rsidR="00E72F51" w:rsidRPr="000F5110">
+        <w:t>lagen om mark- och miljödomstolar ändras så</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F5110">
+        <w:t xml:space="preserve"> att 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00914377" w:rsidRPr="000F5110">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F5110">
+        <w:t>kap.</w:t>
+      </w:r>
+      <w:r w:rsidR="00914377" w:rsidRPr="000F5110">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F5110">
+        <w:t>2 och 8</w:t>
+      </w:r>
+      <w:r w:rsidR="00914377" w:rsidRPr="000F5110">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F5110">
+        <w:t>§§ omfattar såväl de ändringar som följde av prop. 2025/26:242 som de som följde av prop. 2025/26:171</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB7FA9">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EDDBC3B" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00E47719">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc230858600"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc238653370"/>
+      <w:r>
+        <w:t>Ikraftträdande- och övergångsbestämmelser</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="22"/>
+    </w:p>
+    <w:p w14:paraId="3B8AE333" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00E47719">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A3AE51B" w14:textId="29330710" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00F022AD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F5110">
+        <w:t xml:space="preserve">Lagändringarna </w:t>
+      </w:r>
+      <w:r w:rsidR="002133B8" w:rsidRPr="000F5110">
+        <w:t xml:space="preserve">i miljöbalken </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F5110">
+        <w:t>ska</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F0A87">
+        <w:t xml:space="preserve"> träda i kraft den 1 mars 2027</w:t>
+      </w:r>
+      <w:r w:rsidR="004452D5">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="207424E3" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00E47719">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22B7D768" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="007C1742" w:rsidRDefault="00492E8B" w:rsidP="00F022AD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Det behövs inga övergångsbestämmelser.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01CF7A71" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00E47719">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Promemorians förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F98E35F" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00F022AD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslaget i promemorian stämmer inte överens med regeringens förslag. I promemorian föreslås att lagändringarna ska träda i kraft den 1 juli 2026. Promemorian behandlar inte frågan om övergångsbestämmelser.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77576E54" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00E47719">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="703093E9" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="00AE2035" w:rsidRDefault="00492E8B" w:rsidP="00F022AD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Remissinstanserna har inga synpunkter på förslaget.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12A7342E" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00E47719">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Skrivelsens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="338976CB" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="00206CC9" w:rsidRDefault="00492E8B" w:rsidP="00F022AD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslaget i skrivelsen stämmer inte överens med regeringens förslag. I skrivelsen föreslås att lagändringen ska träda i kraft den 1 januari 2029. Skrivelsen behandlar inte frågan om övergångsbestämmelser.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B9F186C" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00E47719">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6178B66F" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00F022AD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Remissinstanserna har inga synpunkter på förslaget.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EFB99F0" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00E47719">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Skälen för regeringens förslag och bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B7EDB6C" w14:textId="3F785DF8" w:rsidR="00654E38" w:rsidRDefault="00492E8B" w:rsidP="00F022AD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Lagändringen i skrivelsen föreslås träda i kraft den 1 januari 2029. I skrivelsen saknas en motivering till tidpunkten för ikraftträdandet men den sammanfaller med ikraftträdande för vissa ändringar som föreslås på förordningsnivå. Enligt förslagen i skrivelsen ska bland annat de uppgifter som behövs för rapportering som följer av Sveriges medlemskap i EU lämnas i ett nytt informationssystem som ska tillhandahållas av Naturvårds</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>verket. Det kan behövas tid för att inrätta det informations</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>system som föreslås i skrivelsen. Bemyndigandet om att meddela före</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">skrifter om kommuners skyldigheter att lämna sådana uppgifter som behövs för Sveriges rapportering enligt EU-rätten behöver dock träda i kraft innan dess. Det bedöms inte finnas praktiska eller andra skäl att avvakta med ikraftträdandet av bemyndigandena som föreslås i skrivelsen. De lagändringar </w:t>
+      </w:r>
+      <w:r w:rsidR="005F66FF" w:rsidRPr="000F5110">
+        <w:t xml:space="preserve">i miljöbalken </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F5110">
+        <w:t>som</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> föreslås i</w:t>
+      </w:r>
+      <w:r w:rsidR="002133B8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">denna </w:t>
+      </w:r>
+      <w:r w:rsidR="002133B8">
+        <w:t xml:space="preserve">proposition </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bör i stället träda i kraft så fort som möjligt, vilket bedöms vara den 1 mars 2027.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73FFF508" w14:textId="15CBB41C" w:rsidR="00DB62B9" w:rsidRDefault="00492E8B" w:rsidP="00654E38">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId39"/>
+          <w:headerReference w:type="default" r:id="rId40"/>
+          <w:footerReference w:type="even" r:id="rId41"/>
+          <w:footerReference w:type="default" r:id="rId42"/>
+          <w:headerReference w:type="first" r:id="rId43"/>
+          <w:footerReference w:type="first" r:id="rId44"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Det bedöms inte finnas behov av några övergångsbestämmelser</w:t>
+      </w:r>
+      <w:r w:rsidR="0087291C">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54E97FCB" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="001D04FF" w:rsidRDefault="00492E8B" w:rsidP="00E47719">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_Toc230858601"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc238653371"/>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>Konsekvenser</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="24"/>
+    </w:p>
+    <w:p w14:paraId="1CD88177" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="001D04FF" w:rsidRDefault="00492E8B" w:rsidP="00E47719">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="_Toc230858602"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc238653372"/>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>Övergripande konsekvenser av förslagen</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="26"/>
+    </w:p>
+    <w:p w14:paraId="38EB693B" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="001D04FF" w:rsidRDefault="00492E8B" w:rsidP="00FD6D97">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>En del av lagförslagen utgörs av bemyndiganden för regeringen eller den myndighet som regeringen bestämmer att meddela föreskrifter. Konse</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>kvens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:softHyphen/>
+        <w:t>beskrivningen är inte begränsad till konsekvenser av lagförslagen utan innehåller även vissa beskrivningar av konsekvenserna av föreskrifter som kan meddelas med stöd av bemyndigandena.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A30BC59" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="001D04FF" w:rsidRDefault="00492E8B" w:rsidP="00FD6D97">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001D04FF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Regelrådet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t xml:space="preserve"> anser att konsekvensutredningen i promemorian är brist</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>fällig</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t xml:space="preserve"> eftersom den saknar en beskrivning av särskilda hänsyn till små företag vid reglernas utformning. Regelrådet anser även att beskrivningen i promemorian av berörda företags kostnader och intäkter är bristfällig.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AB679D8" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="001D04FF" w:rsidRDefault="00492E8B" w:rsidP="00FD6D97">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>Nedan redogörs så långt det är möjligt för förslagens konsekvenser. Där det är möjligt kvantifieras effekterna av förslagen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="456D59AA" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="001D04FF" w:rsidRDefault="00492E8B" w:rsidP="00E47719">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="27" w:name="_Toc230858603"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc238653373"/>
+      <w:r w:rsidRPr="001D04FF">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Problemen och </w:t>
+      </w:r>
+      <w:r>
+        <w:t>den</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t xml:space="preserve"> förändring som eftersträvas</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="28"/>
+    </w:p>
+    <w:p w14:paraId="0F15B4E3" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="001D04FF" w:rsidRDefault="00492E8B" w:rsidP="00E47719">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>Reglering av kommuners tillsyn och kontroll</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EC9320B" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="001D04FF" w:rsidRDefault="00492E8B" w:rsidP="00FD6D97">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>Kommuner har ansvar för tillsyn enligt miljöbalken och kontroll enligt EU:s kontroll</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">förordningar inom ett stort antal områden. Utgångspunkten är att kommunerna bestämmer hur tillsynen och kontrollen ska organiseras och genomföras. Kommunernas självbestämmande påverkas bland annat av detaljerade regler om hur kontrollen av krav i EU-rätten ska utföras. Regeringen har meddelat föreskrifter om att kommuner vid kontroll enligt EU:s </w:t>
+      </w:r>
+      <w:r>
+        <w:t>marknads</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>kontrollförordning ska följa vissa bestämmelser i förord</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>ning</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>. Det finns även andra bestämmelser som reglerar hur kommuner ska planera, genomföra och utvärdera tillsyn enligt miljö</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>balken. Det finns dock oklarheter om vilket bemyndigande regeringen har att meddela föreskrifter som påverkar kommunernas självbestämmande på detta sätt. Förslaget om att regeringen ska få möjlighet att meddela föreskrifter om kommuners planering, genom</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>förande och utvärdering av tillsyn enligt miljö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:softHyphen/>
+        <w:t>balken och kontroll enligt EU:s kontrollförordningar syftar till att säkerställa en enhetlig och effektiv tillsyn och kontroll inom miljöbalkens tillämpningsområde. Möjligheten att reglera kommuners tillsyn och kontroll motiveras även av behovet av att säkerställa att Sverige uppfyller de förpliktelser som följer av EU-rätten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1791B813" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="001D04FF" w:rsidRDefault="00492E8B" w:rsidP="00E47719">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3utannumrering"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t xml:space="preserve">Kostnadsfria prover, ersättning för provtagning och undersökning av prov samt ersättning för </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>testköp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="4C4F6FD7" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="001D04FF" w:rsidRDefault="00492E8B" w:rsidP="00FD6D97">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:rStyle w:val="BrdtextmedindragChar"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>I dagsläget gäller myndigheternas befogenhet att begära kostnadsfria prover av kemiska produkter, biotekniska organismer och varor endast vid tillsyn enligt miljöbalken. En stor del av lagstiftningen på kemikalie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:softHyphen/>
+        <w:t>området utgörs av EU-lagstiftning som också omfattas av EU:s marknads</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">kontrollförordning. Förslaget om att </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">regeringen ska få meddela föreskrifter om att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>myndigheter som utför kontroll enligt EU:s marknads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>kontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>förordning ska kunna begära kostnadsfria prover av kemiska produkter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, biotekniska organismer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t xml:space="preserve"> och varor syftar till att skapa enhetlighet i de befogenheter som myndigheterna har vid tillsyn enligt miljöbalken och kontroll enligt EU:s kontrollförordningar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E827B20" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="001D04FF" w:rsidRDefault="00492E8B" w:rsidP="00FD6D97">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>Skyldigheten att ersätta en statlig myndighets kostnader för provtagning och undersökning gäller i dagsläget endast verksamheter som är föremål för tillsyn enligt miljöbalken. Denna ersättningsskyldighet bör även gälla då motsvarande kostnader blir aktuella vid kontroll enligt EU:s kontroll</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:softHyphen/>
+        <w:t>förordningar, oavsett om tillsynen eller kontrollen utförs av en statlig eller kommunal myndighet. Principerna om ersättningsskyldighet för en myn</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>dig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t xml:space="preserve">hets analyskostnader skiljer sig åt beroende på om myndigheten har köpt in ett prov eller begärt att en näringsidkare lämnar ett kostnadsfritt prov. Samma princip om undantag bör i stället gälla alla som omfattas av ersättningsskyldigheten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EBA434F" w14:textId="399A5490" w:rsidR="00492E8B" w:rsidRPr="001D04FF" w:rsidRDefault="00492E8B" w:rsidP="00FD6D97">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t xml:space="preserve">I dagsläget saknas </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">det </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>möjlighet för myndigheter som utövar tillsyn enligt miljö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:softHyphen/>
+        <w:t>balken eller kontroll enligt EU:s kontrollförordningar att kräva ersättning för prover som har köpts in under dold identitet (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>testköp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t xml:space="preserve">). Eftersom det är ett verktyg som myndigheterna kan använda vid sin tillsyn </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:lastRenderedPageBreak/>
+        <w:t>eller kontroll, bör samma ersättnings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">skyldighet gälla för </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>testköp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t xml:space="preserve"> som när myndigheten har begärt att ett prov ska lämnas kostnadsfritt. Reglerna om i vilka fall en näringsidkare ska ha rätt till ersättning för ett prov som har lämnats efter </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">att ha fått ett </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t xml:space="preserve">föreläggande </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">om att göra det </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t xml:space="preserve">eller som en myndighet har fått genom </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>testköp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t xml:space="preserve"> blir därmed desamma.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AB4E885" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="001D04FF" w:rsidRDefault="00492E8B" w:rsidP="00E47719">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3utannumrering"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>Kommuners uppgiftslämnande</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29490059" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="001D04FF" w:rsidRDefault="00492E8B" w:rsidP="00FD6D97">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>I EU:s kontroll</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:softHyphen/>
+        <w:t>förordning och EU-rättsakter inom miljöbalkens tillämp</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>nings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">område finns </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">det </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t xml:space="preserve">skyldigheter för medlemsstaterna att lämna rapporter som ska innehålla bland annat uppgifter om tillämpningen av förordningarna och resultatet av kontroller. I dagsläget saknas </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">det </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>en skyl</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>dig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>het för kommunerna att lämna uppgifter till den myndighet som har ansvar för rapporteringen. Eftersom kommuner utövar sådan tillsyn eller kontroll som omfattas av rapporterings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:softHyphen/>
+        <w:t>krav enligt EU-rätten</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t xml:space="preserve"> behöver den myndighet som har ansvar för Sveriges rapportering få de uppgifter som är nödvändiga för rapporteringen. Förslaget om att regeringen eller den myndighet som regeringen bestämmer ska få meddela föreskrifter om att en kommunal tillsyns- eller kontrollmyndighet ska lämna </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>uppgifter om kontrollen som behövs till följd av Sveriges medlemskap i EU är nöd</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>vändigt för att Sverige ska kunna uppfylla EU-rättens krav på rapportering.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="709F1B7D" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="001D04FF" w:rsidRDefault="00492E8B" w:rsidP="00E47719">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="29" w:name="_Toc230858604"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc238653374"/>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>Konsekvenser om inga ytterligare åtgärder vidtas</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="30"/>
+    </w:p>
+    <w:p w14:paraId="22EE7D5A" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="001D04FF" w:rsidRDefault="00492E8B" w:rsidP="00E47719">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>Reglering av kommuners tillsyn och kontroll</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="324BB1C0" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="001D04FF" w:rsidRDefault="00492E8B" w:rsidP="00FD6D97">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>En avsaknad av reglering av regeringens möjlighet att meddela föreskrifter om kommuners tillsyn och kontroll kan bidra till skillnader i hur kommuner och statliga tillsynsmyndigheter utövar tillsyn och utför kontroll över samma typ av verksamheter och produkter. Utöver att till</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t xml:space="preserve">synen och kontrollen </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t xml:space="preserve"> bli ineffektiv och differentierad </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">riskerar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t xml:space="preserve">Sverige att inte leva upp till de krav som följer av EU:s </w:t>
+      </w:r>
+      <w:r>
+        <w:t>marknads</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>kontroll</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:softHyphen/>
+        <w:t>förordning och harmoniserad lagstiftning inom miljöbalkens tillämpnings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:softHyphen/>
+        <w:t>område, om ingen åtgärd vidtas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CEED43D" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="001D04FF" w:rsidRDefault="00492E8B" w:rsidP="00E47719">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3utannumrering"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t xml:space="preserve">Kostnadsfria prover, ersättning för provtagning och undersökning av prov samt ersättning för </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>testköp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="1150F890" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="001D04FF" w:rsidRDefault="00492E8B" w:rsidP="00FD6D97">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t xml:space="preserve">Så länge befogenheten att förelägga </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">någon att lämna </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>kostnadsfria prover av kemiska produkter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, biotekniska organismer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t xml:space="preserve"> och varor för marknads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t xml:space="preserve">kontrollen saknas, finns </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">det </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>en skillnad mellan vilka medel som myndigheterna kan använda vid tillsyn enligt miljö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:softHyphen/>
+        <w:t>balken</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t xml:space="preserve"> kontroll enligt EU:s kontrollförordning </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>kontroll enligt EU:s marknads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>kontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>förordning. Utan denna befogenhet kan marknadskontrollmyndigheterna, länsstyrelserna och kommunerna endast utföra sådana kontroller av kemiska produkter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, biotekniska organismer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t xml:space="preserve"> och varor som kräver närmare undersökning efter öppna eller dolda köp. I dag måste detta finansieras med anslag och skattemedel. Eftersom resurserna för marknads</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">kontrollen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:lastRenderedPageBreak/>
+        <w:t>är begränsade, begränsas möjligheterna att göra de inköp som behövs för kontrollen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A5C5BF7" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="001D04FF" w:rsidRDefault="00492E8B" w:rsidP="00FD6D97">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>Om inga åtgärder vidtas kommer reglerna om ersättnings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">skyldighet när det gäller kostnaderna för provtagning och undersökning av prov </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>fortsätta att vara olika för tillsyn enligt miljöbalken respektive kontroll enligt EU:s kontrollförordningar och beroende av hur myndigheten skaffat ett prov. Finansierings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:softHyphen/>
+        <w:t>principerna förblir då oenhetliga och beroende av vilket produktkrav som ska kontrolleras.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="744100A6" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="001D04FF" w:rsidRDefault="00492E8B" w:rsidP="00FD6D97">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>Om den nuvarande regleringen om ersättning för myndigheters kost</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t xml:space="preserve">nader för </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>testköp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t xml:space="preserve"> kvarstår, saknas det möjlighet för myndigheterna att kräva ersättning för prover som har köpts in genom </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>testköp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>. Om ersättning ska kunna krävas är myndigheten hänvisad till att förelägga företaget att lämna ett prov av en kemisk produkt, bioteknisk organism eller vara.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CC2CC0C" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="001D04FF" w:rsidRDefault="00492E8B" w:rsidP="00E47719">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3utannumrering"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>Kommuners uppgiftslämnande</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="581AF05A" w14:textId="6C5B3E0F" w:rsidR="00492E8B" w:rsidRPr="001D04FF" w:rsidRDefault="00492E8B" w:rsidP="00FD6D97">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>I avsaknad av en reglering om att regeringen eller den myndighet som regeringen bestämmer får meddela föreskrifter om att en kommunal myn</w:t>
+      </w:r>
+      <w:r w:rsidR="00F72D86">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t xml:space="preserve">dighet ska lämna de uppgifter som behövs för Sveriges rapportering enligt EU-rättsakter riskerar Sverige </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>inte uppfylla sina åtaganden enligt EU-rätten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C83A09D" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="001D04FF" w:rsidRDefault="00492E8B" w:rsidP="00E47719">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="31" w:name="_Toc230858605"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc238653375"/>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>Alternativa lösningar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="32"/>
+    </w:p>
+    <w:p w14:paraId="00B55A71" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="001D04FF" w:rsidRDefault="00492E8B" w:rsidP="00E47719">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>Reglering av kommuners tillsyn och kontroll</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="485B4564" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="001D04FF" w:rsidRDefault="00492E8B" w:rsidP="00FD6D97">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>Ett alternativ är att inte ändra nuvarande reglering. Tillsynsvägledande myndigheter kan då med stöd av befintliga bestämmelser i 26 kap. miljö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:softHyphen/>
+        <w:t>balken och miljötillsynsförordningen ge kommunerna stöd i hur tillsyn och kontroll ska utföras. Det stöd som kan ges genom tillsyns</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">vägledning är dock inte tillräckligt för att säkerställa att tillsynen och kontrollen blir enhetlig och inte heller för att säkerställa att Sverige lever upp till de krav som följer av bland annat EU:s </w:t>
+      </w:r>
+      <w:r>
+        <w:t>marknads</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>kontrollförordning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7081EAD6" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="001D04FF" w:rsidRDefault="00492E8B" w:rsidP="00E47719">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3utannumrering"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t xml:space="preserve">Kostnadsfria prover, ersättning för provtagning och undersökning av prov samt ersättning för </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>testköp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="431B136C" w14:textId="44568D29" w:rsidR="00492E8B" w:rsidRPr="001D04FF" w:rsidRDefault="00492E8B" w:rsidP="00FD6D97">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t xml:space="preserve">Ett alternativ till förslaget är att utöka myndigheternas anslag så att de i större utsträckning kan finansiera sina kostnader för öppna och dolda inköp, provtagning och undersökning av kemiska produkter, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>biotekniska organismer och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t xml:space="preserve"> varor. En sådan ordning skulle dock inte vara förenlig med principen att myndigheter genom avgifter ska få full kostnads</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:softHyphen/>
+        <w:t>täckning för sin tillsyns- och kontrollverksamhet. Liksom i fallet då en myndighet har begärt ett kostnadsfritt prov av en kemisk produkt, bioteknisk organism eller vara, är det mer lämpligt att den verksamhets</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:softHyphen/>
+        <w:t>utövare som tillsynen eller kontrollen avser som huvudregel får stå för myndighet</w:t>
+      </w:r>
+      <w:r w:rsidR="007B4095">
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>s kostnader.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00C4DD7F" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="001D04FF" w:rsidRDefault="00492E8B" w:rsidP="00E47719">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3utannumrering"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001D04FF">
+        <w:lastRenderedPageBreak/>
+        <w:t>Kommuners uppgiftslämnande</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B71FAA6" w14:textId="20A71D42" w:rsidR="00492E8B" w:rsidRPr="001D04FF" w:rsidRDefault="00492E8B" w:rsidP="00FD6D97">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t xml:space="preserve">Ett </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F5110">
+        <w:t xml:space="preserve">alternativ är att inte ändra nuvarande reglering. De myndigheter som ansvarar för </w:t>
+      </w:r>
+      <w:r w:rsidR="003D100C" w:rsidRPr="000F5110">
+        <w:t xml:space="preserve">Sveriges </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F5110">
+        <w:t>rapportering till EU-institutioner enligt EU-rätts</w:t>
+      </w:r>
+      <w:r w:rsidR="00F72D86">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="000F5110">
+        <w:t>akter får då fortsatt be kommuner att på frivillig basis lämna de upp</w:t>
+      </w:r>
+      <w:r w:rsidR="00F72D86">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="000F5110">
+        <w:t>gifter om deras tillsyn och kontroll som behövs för rapportering</w:t>
+      </w:r>
+      <w:r w:rsidR="003D100C" w:rsidRPr="000F5110">
+        <w:t>en.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EA97DE8" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="001D04FF" w:rsidRDefault="00492E8B" w:rsidP="00E47719">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="33" w:name="_Toc230858606"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc238653376"/>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>Berörda aktörer</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="34"/>
+    </w:p>
+    <w:p w14:paraId="47501D30" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="001D04FF" w:rsidRDefault="00492E8B" w:rsidP="00FD6D97">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>Samtliga 290 kommuner i Sverige berörs av förslagen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="677C8BE2" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="001D04FF" w:rsidRDefault="00492E8B" w:rsidP="00FD6D97">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t xml:space="preserve">Av de statliga myndigheterna berörs </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">länsstyrelserna och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">centrala statliga myndigheter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>som inom miljö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:softHyphen/>
+        <w:t>balkens tillämpningsområde har ansvar för tillsyn eller tillsyns</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:softHyphen/>
+        <w:t>väg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:softHyphen/>
+        <w:t>ledning eller är behöriga myndigheter enligt EU:s kontroll</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:softHyphen/>
+        <w:t>förordningar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="300F47F3" w14:textId="5EADF993" w:rsidR="00492E8B" w:rsidRPr="001D04FF" w:rsidRDefault="00492E8B" w:rsidP="00FD6D97">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>Även de företag som tillhandahåller sådana kemiska produkter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, bio</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tekniska organismer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t xml:space="preserve"> och varor som omfattas av tillsyn och marknads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>kontroll inom miljö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:softHyphen/>
+        <w:t>balkens tillämpningsområde berörs av förslagen. Det är i</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>dag en stor mängd företag, allt från dagligvarubutiker och drivmedels</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>stationer till detalj</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">handelsföretag som säljer kemiska produkter, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>biotekniska organismer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t xml:space="preserve"> och varor. Förslagen rör såväl små lokala butiker som stora varumarknader och företag som säljer enbart konsument</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t xml:space="preserve">produkter. De rör även företag som säljer produkter för industrin eller för professionellt bruk. Utöver dessa berörs även e-handlare utan egna butiker. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55480FDD" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="001D04FF" w:rsidRDefault="00492E8B" w:rsidP="00FD6D97">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t xml:space="preserve">Enligt Kemikalieinspektionens produktregister finns </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">det </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>ca 2</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>300 före</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>tag i Sverige som är primärleverantörer av kemiska produkter. Kemikalie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:softHyphen/>
+        <w:t>inspektionen har ännu inget register över varuföretagen i Sverige. Det är därför svårt att uppskatta exakt hur många företag som är primär</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:softHyphen/>
+        <w:t>leverantörer av varor i Sverige. Tillgänglig statistik över företag utgår från så kallade SNI-koder som företagen själva registrerar sin verksamhet efter. Det kan leda till både överskattning och underskattning av antalet företag som är relevanta för kontroll enligt EU:s marknads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>kontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>förordning. Kemikalieinspektionens uppskattar utifrån SCB:s data antalet primär</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:softHyphen/>
+        <w:t>leverantörer av varor till ca 20 000 företag</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>(Kemikalie</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>inspektionens rapport 4/22 s. 30). Till detta tillkommer ett stort antal utländska e-handelsföretag som sätter varor och produkter på den svenska marknaden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48958247" w14:textId="5A98B171" w:rsidR="00492E8B" w:rsidRPr="001D04FF" w:rsidRDefault="00492E8B" w:rsidP="00FD6D97">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>Eftersom det saknas register finns det inte något säkert sätt att uppskatta antalet distributörer av kemiska produkter</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t xml:space="preserve"> biotekniska organismer</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AB3B456" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="001D04FF" w:rsidRDefault="00492E8B" w:rsidP="00FD6D97">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>I den utsträckning som förslagen leder till ökade och mer effektiva tillsyns- och kontrollinsatser kan de beröra allmänheten och miljön genom att skyddsnivån upprätthålls i större utsträckning än tidigare.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B1A1937" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="001D04FF" w:rsidRDefault="00492E8B" w:rsidP="00E47719">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="35" w:name="_Toc230858607"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc238653377"/>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>Konsekvenser av förslagen</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="36"/>
+    </w:p>
+    <w:p w14:paraId="434621E1" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="001D04FF" w:rsidRDefault="00492E8B" w:rsidP="00E47719">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>Konsekvenser för företag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="748E98D7" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="001D04FF" w:rsidRDefault="00492E8B" w:rsidP="00E47719">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>Reglering av kommuners tillsyn och kontroll</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D8A63B9" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="001D04FF" w:rsidRDefault="00492E8B" w:rsidP="00FD6D97">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>En ökad styrning av hur kommunerna ska planera, genomföra och utvärdera tillsyn enligt miljöbalken och kontroll enligt EU:s kontroll</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">förordningar syftar till att säkerställa </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t xml:space="preserve">enhetlig och effektiv tillsyn och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:lastRenderedPageBreak/>
+        <w:t>kontroll. Detta kan medföra ökad förutsägbarhet och en mer enhetlig tillämpning av regler inom miljöbalkens tillämpningsområde, vilket vore positivt för berörda företag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61206E2C" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="001D04FF" w:rsidRDefault="00492E8B" w:rsidP="00FD6D97">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>Föreskrifter som reglerar hur kommuner ska planera, genomföra och utvärdera tillsynen eller kontrollen kan leda till ökade kostnader för kommunerna. Dessa kostnader kan påverka de avgifter som kommunerna tar ut från de verksamhetsutövare som tillsynen eller kontrollen avser.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="342F7024" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="001D04FF" w:rsidRDefault="00492E8B" w:rsidP="00E47719">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t xml:space="preserve">Kostnadsfria prover, ersättning för provtagning och undersökning av prov samt ersättning för </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>testköp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="1AEDECF9" w14:textId="461A32E2" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00FD6D97">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t xml:space="preserve">Förslaget kommer att medföra ökade kostnader för de företag som blir föremål för förelägganden om </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">att lämna </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>kostnadsfria prover som ett led i marknads</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:softHyphen/>
+        <w:t>kontroll</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:softHyphen/>
+        <w:t>myndigheternas och kommunernas kontroll enligt EU:s marknads</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:softHyphen/>
+        <w:t>kontroll</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:softHyphen/>
+        <w:t>förordning. Dessa kostnader gäller för de kemiska pro</w:t>
+      </w:r>
+      <w:r w:rsidR="00F72D86">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>dukterna</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, biotekniska organismerna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t xml:space="preserve"> eller varorna, provlämnandet i sig och de administrativa kostnader som följer av detta förfarande, inklusive eventuella domstolsprocesser. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34A8C268" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="001D04FF" w:rsidRDefault="00492E8B" w:rsidP="00FD6D97">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>Förslaget innebär att den som har lämnat ett sådant kostnadsfritt prov ska ha rätt till ersättning från myndigheten, om det finns särskilda skäl för det. Särskilda skäl kan vara att varan eller produkten är särskilt dyr eller att tillsyns</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:softHyphen/>
+        <w:t>myndigheten har begärt fler prov än vad som är normalt. Vid bedömning</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t xml:space="preserve"> av om </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">det finns </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>särskilda skäl bör myndigheten ta hänsyn till företagets storlek och omsättning. Vad som anses vara en dyr produkt skiljer sig åt mellan små och stora företag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4936E13A" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="001D04FF" w:rsidRDefault="00492E8B" w:rsidP="00FD6D97">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>Förslaget om att myndigheter som utövar tillsyn enligt miljöbalken eller utför kontroll enligt EU:s kontrollförordningar ska kunna begära ersätt</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t xml:space="preserve">ning för </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>testköp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t xml:space="preserve"> av kemiska produkter, biotekniska organismer eller varor kommer att innebära ökade kostnader för de företag som blir föremål för sådana åtgärder. Huvudregeln blir, liksom när det gäller rätten för myndig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t xml:space="preserve">heter att begära kostnadsfria prover, att företagen får stå för kostnaden för provet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="596B58EB" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="001D04FF" w:rsidRDefault="00492E8B" w:rsidP="00FD6D97">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t xml:space="preserve">Kostnadspåverkan för företag beror på hur många varor, kemiska produkter eller biotekniska organismer som begärs och hur dyra dessa produkter är. Kemikalieinspektionen kontrollerar vanligtvis omkring tre varor från varje företag vid en inspektion. Försäljningspriset på varorna varierar men </w:t>
+      </w:r>
+      <w:r>
+        <w:t>är</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t xml:space="preserve"> vanligtvis 10–2 000 kronor. I vissa fall kan priset uppgå till 50 000 kronor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="063F09F7" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="001D04FF" w:rsidRDefault="00492E8B" w:rsidP="00FD6D97">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>Tidigare tillsyn visar på fler brister i billigare varor</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t xml:space="preserve">erparten av de varor som köps in för kontroll i enlighet med principen om riskbaserat urval har </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">därför </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t xml:space="preserve">en låg kostnad. Kostnaderna för företag bedöms kunna uppgå till högst några tusen kronor i normalfallet. Vid kontroll av kemiska produkter kontrollerar Kemikalieinspektionen främst dokumentation, bland annat märkning, säkerhetsdatablad och etiketter. I de fall inköp görs varierar kostnaden mycket beroende på vad det är för kemisk produkt. Det är därför svårt att göra en uppskattning av vilka kostnader förslaget kan medföra för företag. Företag kommer inte heller </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t xml:space="preserve">behöva återbetala myndighetens kostnader för </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>testköp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>, om produkten är särskilt dyr eller om myndigheten har köpt in fler prov än vad som är normalt. Vad som anses vara en dyr produkt skiljer sig åt mellan små och stora företag.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t xml:space="preserve">Vid </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:lastRenderedPageBreak/>
+        <w:t>bedömning</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t xml:space="preserve"> av om </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">det finns </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t xml:space="preserve">särskilda skäl bör myndigheten ta hänsyn till företagets storlek och omsättning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B6DECFF" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="001D04FF" w:rsidRDefault="00492E8B" w:rsidP="00FD6D97">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t xml:space="preserve">Förslaget medför ökade kostnader för de företag som blir föremål för ersättningsskyldighet för kostnader för provtagning och undersökning av prov. Dessa kostnader gäller provtagningen i sig, analyskostnaderna och de administrativa kostnader som följer av detta förfarande, inklusive eventuella domstolsprocesser. För Kemikalieinspektionen är kostnaderna för en provtagning </w:t>
+      </w:r>
+      <w:r>
+        <w:t>från</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t xml:space="preserve"> några hundra kronor upp till några tusen kronor. Vissa typer av analyser kan vara dyrare och uppgå till tiotusentals kronor. De mer kostsamma analyserna avser främst PFAS och vissa biocid</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>produkter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>. Företagen ska inte behöva betala under</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:softHyphen/>
+        <w:t>sökningen av provet om det finns särskilda skäl för det. Vad som anses vara en hög analyskostnad skiljer sig åt mellan små och stora företag.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Även här bör myndigheten v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>id bedömning</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t xml:space="preserve"> av om </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">det finns </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t xml:space="preserve">särskilda skäl ta hänsyn till företagets storlek och omsättning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0329C92F" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="001D04FF" w:rsidRDefault="00492E8B" w:rsidP="00E47719">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>Kommuners uppgiftslämnande</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7517BBAE" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="001D04FF" w:rsidRDefault="00492E8B" w:rsidP="00FD6D97">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>Förslaget kan</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t xml:space="preserve"> om föreskrifter meddelas om att kommuner ska lämna uppgifter om deras tillsyn och kontroll som behövs för rapportering enligt EU-rätten</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t xml:space="preserve"> leda till ökade kostnader för kommunerna. Dessa kostnader kan påverka de avgifter som kommunerna tar ut från de verksamhetsutövare som tillsynen eller kontrollen avser.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A87F77A" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="001D04FF" w:rsidRDefault="00492E8B" w:rsidP="00E47719">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3utannumrering"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>Konsekvenser för staten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D2DD811" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="001D04FF" w:rsidRDefault="00492E8B" w:rsidP="00E47719">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>Reglering av kommuners tillsyn och kontroll</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22C6C85D" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="001D04FF" w:rsidRDefault="00492E8B" w:rsidP="00FD6D97">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>Förslaget om att regeringen ska få meddela föreskrifter om hur kommuner ska planera, genomföra och utvärdera tillsyn enligt miljöbalken och kontroll enligt EU:s kontrollförordningar är avsett att öka effektiviteten och enhetligheten i tillsyn enligt miljöbalken och kontroll enligt EU:s kontrollförordningar. Detta är en förutsättning för att Sverige ska kunna uppfylla sina EU-rättsliga åtaganden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F015680" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="001D04FF" w:rsidRDefault="00492E8B" w:rsidP="00E47719">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t xml:space="preserve">Kostnadsfria prover, ersättning för provtagning och undersökning av prov samt ersättning för </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>testköp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="3160479D" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="001D04FF" w:rsidRDefault="00492E8B" w:rsidP="00FD6D97">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>Möjligheten att begära kostnadsfria prover av kemiska produkter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, bio</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tekniska organismer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t xml:space="preserve"> och varor påverkar främst de berörda marknads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>kontroll</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:softHyphen/>
+        <w:t>myndigheterna</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och länsstyrelserna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Förslagen om myndigheters rätt till ersättning för provtagning och undersökning av prov samt för </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>testköp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> påverkar länsstyrelserna och andra statliga tillsyns- och kontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>myndigheter. Förslagen om att myndigheter ska kunna begära ersättning för provtagning och undersökning av prov kan medföra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t xml:space="preserve"> administrativa kostnader för beslut om prover och ersättning, liksom för det över</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>prövnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t xml:space="preserve">förfarande som kan följa </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">på </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t xml:space="preserve">dessa beslut. Detsamma gäller vid beslut om ersättning för prover som har köpts in via </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>testköp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55A82714" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="001D04FF" w:rsidRDefault="00492E8B" w:rsidP="00FD6D97">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>En positiv konsekvens blir att anslag inte längre behöver finansiera inköp av prover och analyskostnader, i de fall den enskilde aktören behöver stå för kostnaden. Det är dock är svårt att uppskatta hur stor en eventuell kostnadsbesparing kan bli med den föreslagna ersättnings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:lastRenderedPageBreak/>
+        <w:t>modellen. Sannolikt blir besparingen begränsad. Vid föreläggande</w:t>
+      </w:r>
+      <w:r>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t xml:space="preserve"> och fakturering ökar myndighetens personaladministrativa kostnader. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EF00A53" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="001D04FF" w:rsidRDefault="00492E8B" w:rsidP="00FD6D97">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>En annan positiv konsekvens med förslaget i den del som avser befogen</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t xml:space="preserve">heten att förelägga om varuprover, är att myndigheten kan få tillgång till produkter som endast säljs mellan företag och som myndigheterna därför inte kommer åt genom öppna eller dolda köp. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49C8E6BF" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="001D04FF" w:rsidRDefault="00492E8B" w:rsidP="00FD6D97">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t xml:space="preserve">Förelägganden om </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">att någon ska lämna </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t xml:space="preserve">varuprover och ersättningsfrågor som är kopplade till dessa och till beslut om ersättning för provtagning och undersökning av prov samt beslut om ersättning vid </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>testköp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t xml:space="preserve"> kan över</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t xml:space="preserve">klagas till de fem mark- och miljödomstolarna. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>Överlag</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t xml:space="preserve"> överklagas relativt få beslut. Även om förslagen kan medföra en något ökad arbetsbörda bedöms kostnaderna kunna hanteras inom befintligt anslag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B490A00" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="001D04FF" w:rsidRDefault="00492E8B" w:rsidP="00E47719">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>Kommuners uppgiftslämnande</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C1168F4" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="001D04FF" w:rsidRDefault="00492E8B" w:rsidP="00FD6D97">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslaget möjliggör för regeringen eller den myndighet som regeringen bestämmer att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t xml:space="preserve"> meddela föreskrifter</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">skyldigheter för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t xml:space="preserve">kommunala myndigheter </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>lämna de uppgifter om deras tillsyn och kontroll som behövs för Sveriges rapportering enligt EU-rättsakter. Det är en förut</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>sättning för att Sverige ska kunna uppfylla sina EU-rättsliga förpliktelser om rapportering.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42F4595E" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="001D04FF" w:rsidRDefault="00492E8B" w:rsidP="00E47719">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3utannumrering"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>Konsekvenser för kommuner</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33154763" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="001D04FF" w:rsidRDefault="00492E8B" w:rsidP="00E47719">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>Reglering av kommuners tillsyn och kontroll</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52606B71" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="001D04FF" w:rsidRDefault="00492E8B" w:rsidP="00FD6D97">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>Förslaget innebär att regeringen inom miljöbalkens tillämpningsområde får meddela föreskrifter som reglerar hur kommuner ska planera, genom</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>föra och utvärdera tillsyn enligt miljöbalken och kontroll enligt EU:s kontrollförordningar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5806BD05" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="001D04FF" w:rsidRDefault="00492E8B" w:rsidP="00FD6D97">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>De föreskrifter som meddelas med stöd av bemyndigandet kommer att begränsa kommunernas handlingsutrymme att självständigt organisera den tillsyn och kontroll som kommunerna har ansvar för. Förslagen har därför påverkan på det kommunala självstyret. En sådan inskränkning får inte gå utöver vad som är nödvändigt med hänsyn till förslagets syfte (14 kap. 3 § regeringsformen). Hur kommunerna ska utföra tillsyn och kontroll över de tillsynsobjekt som kommunerna har ansvar för regleras redan i miljöbalken, miljötillsynsförordningen och EU-rätten. Förslaget innebär att regeringen ges ett uttryckligt bemyndigande att meddela före</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>skrifter som rör kommunernas planering, organisering och utvärdering av tillsynen och kontrollen. Syftet med förslage</w:t>
+      </w:r>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t xml:space="preserve"> är att säkerställa en effektiv tillsyn enligt miljöbalken och att Sverige uppfyller sina EU-rättsliga förpliktelser. Den inskränkning i det kommunala självstyret som förslaget medför är därför proportionerlig i förhållande till syftet med förslage</w:t>
+      </w:r>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="158E4308" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="001D04FF" w:rsidRDefault="00492E8B" w:rsidP="00FD6D97">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>Förslaget kan medföra kostnader för kommunerna. Eventuellt ökade kostnader bör som utgångspunkt finansieras genom att kommunerna justerar sina avgifter för tillsynen eller kontrollen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DAE580F" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="001D04FF" w:rsidRDefault="00492E8B" w:rsidP="00E47719">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001D04FF">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Kostnadsfria prover, ersättning för provtagning och undersökning av prov samt ersättning för </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>testköp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="7474FC3B" w14:textId="47F44E0B" w:rsidR="00492E8B" w:rsidRPr="001D04FF" w:rsidRDefault="00492E8B" w:rsidP="00FD6D97">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t xml:space="preserve">Skattemedel behöver inte längre finansiera inköp av prover och analyser i de fall den enskilde aktören </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ska</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t xml:space="preserve"> stå för kostnaden. Förslaget medför därför minskade administrativa kostnader för denna finansiering. Å andra sidan medför förslaget administrativa kostnader för beslut om att be</w:t>
+      </w:r>
+      <w:r w:rsidR="00C14C99">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>gära kost</w:t>
+      </w:r>
+      <w:r w:rsidR="00C14C99">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>nad</w:t>
+      </w:r>
+      <w:r w:rsidR="00C14C99">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t xml:space="preserve">sfria prover av kemiska produkter, biotekniska organismer och varor och för beslut om ersättning för provtagning och undersökning av prov. Kostnader kan också uppstå vid överklaganden som kan följa på dessa beslut. Detsamma gäller vid beslut om ersättning för prover som har köpts in via </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>testköp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t xml:space="preserve">. Sammantaget bedöms arbetsbördan för kommunerna öka marginellt. Eventuellt ökade kostnader bör som utgångspunkt finansieras genom att kommunerna justerar sina avgifter för tillsynen eller kontrollen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46FD59E5" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="001D04FF" w:rsidRDefault="00492E8B" w:rsidP="00E47719">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>Kommuners uppgiftslämnande</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="006E86C7" w14:textId="1B9E6B9D" w:rsidR="00492E8B" w:rsidRPr="001D04FF" w:rsidRDefault="00492E8B" w:rsidP="00FD6D97">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>Förslaget innebär att regeringen eller den myndighet som regeringen bestämmer får meddela föreskrifter om att en kommunal myndighet som är tillsynsmyndigheter eller utför kontroll enligt EU:s kontrollförordningar ska lämna uppgifter som en myndighet behöver för Sveriges rapportering enligt EU-rätten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B3538F1" w14:textId="0262D1A5" w:rsidR="00492E8B" w:rsidRPr="001D04FF" w:rsidRDefault="00492E8B" w:rsidP="00FD6D97">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>De för</w:t>
+      </w:r>
+      <w:r>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>skrifter som kan meddelas med stöd av bemyndigandet kan innebära nya arbetsuppgifter för kommunerna. Förslagen har därför på</w:t>
+      </w:r>
+      <w:r w:rsidR="00C14C99">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>verkan på det kommunala självstyret. En sådan inskränkning får inte gå utöver vad som är nödvändigt med hänsyn till förslagets syfte (14 kap. 3 § regeringsformen).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33D63551" w14:textId="5D5FEFBE" w:rsidR="00492E8B" w:rsidRPr="001D04FF" w:rsidRDefault="00492E8B" w:rsidP="00FD6D97">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t xml:space="preserve">Kommuner, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F5110">
+        <w:t xml:space="preserve">liksom statliga myndigheter, utövar </w:t>
+      </w:r>
+      <w:r w:rsidR="00736F00" w:rsidRPr="000F5110">
+        <w:t xml:space="preserve">sådan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F5110">
+        <w:t>tillsyn enligt miljö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F5110">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">balken </w:t>
+      </w:r>
+      <w:r w:rsidR="00613285" w:rsidRPr="000F5110">
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F5110">
+        <w:t>kontroll enligt EU:s kontrollförordningar som omfattas av rapporteringskrav</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t xml:space="preserve"> enligt EU-rättsakter. För att Sverige ska kunna upp</w:t>
+      </w:r>
+      <w:r w:rsidR="00C14C99">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>fylla sina EU-rättsliga förpliktelser om rapportering behöver den myndigheter som ansvarar för rapporteringen få uppgifter om kom</w:t>
+      </w:r>
+      <w:r w:rsidR="00C14C99">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>munernas tillsyn och kontroll. Den inskränkning i det kommunala självstyret som förslaget medför är proportionerligt i förhållande till syftet med förslaget.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BC83982" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="001D04FF" w:rsidRDefault="00492E8B" w:rsidP="00FD6D97">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>Förslaget kan medföra kostnader för kommunerna. Eventuellt ökade kostnader bör som utgångspunkt finansieras genom att kommunerna justerar sina avgifter för tillsynen eller kontrollen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B530097" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="001D04FF" w:rsidRDefault="00492E8B" w:rsidP="00E47719">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3utannumrering"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>Konsekvenser för allmänheten och miljön</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A4A6040" w14:textId="447D348C" w:rsidR="00492E8B" w:rsidRPr="001D04FF" w:rsidRDefault="00492E8B" w:rsidP="00FD6D97">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>Förslagen syftar till att öka enhetligheten och effektiviteten i myndigheters tillsyn enligt miljöbalken och kontroll enligt EU:s kontrollförordningar. En ökad tillsyn av verksamheter som påverkar miljön och människors hälsa samt kontroll av att kemiska produkter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, biotekniska produkter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t xml:space="preserve"> och varor uppfyller gällande produktkrav kan leda till positiva konsekvenser för miljön och att skyddsnivån för allmänheten upprätthålls i högre ut</w:t>
+      </w:r>
+      <w:r w:rsidR="00C14C99">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>sträckning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="625B1DFC" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="001D04FF" w:rsidRDefault="00492E8B" w:rsidP="00E47719">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="37" w:name="_Toc230858608"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc238653378"/>
+      <w:r w:rsidRPr="001D04FF">
+        <w:lastRenderedPageBreak/>
+        <w:t>Bedömning av förslagens förenlighet med EU-rätten</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="38"/>
+    </w:p>
+    <w:p w14:paraId="5C9A493A" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="001D04FF" w:rsidRDefault="00492E8B" w:rsidP="00FD6D97">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>Förslagen överensstämmer med de skyldigheter som följer av Sveriges medlemskap i EU. Förslagen har delvis sin grund i EU:s kontroll</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:softHyphen/>
+        <w:t>förord</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>ningar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och EU-rättsakter inom miljöbalkens tillämpningsområde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>. För</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>slagen innebär en anpassning och kompletteringar till förordningarna. De föreslagna ändringarna går inte utöver de skyldigheter som följer av Sveriges EU-medlemskap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25F81981" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="001D04FF" w:rsidRDefault="00492E8B" w:rsidP="00E47719">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="39" w:name="_Toc230858609"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc238653379"/>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>Bedömning av om det finns behov av särskilda informationsinsatser</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="40"/>
+    </w:p>
+    <w:p w14:paraId="39F71EC3" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="001D04FF" w:rsidRDefault="00492E8B" w:rsidP="00FD6D97">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>Det bedöms inte finnas något behov av särskilda informations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:softHyphen/>
+        <w:t>insatser med anledning av de föreslagna lagändringarna. Förslagen kan medföra ett behov av vägledning för de berörda kommunala myndigheterna. Detta kan ske genom det råd och stöd som de tillsynsvägledande myndigheterna ska ge till de myndigheter som utövar tillsyn eller kontroll</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D4470">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>inom miljöbalkens tillämpningsområde.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="586401D2" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="001D04FF" w:rsidRDefault="00492E8B" w:rsidP="00E47719">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="41" w:name="_Toc230858610"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc238653380"/>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>Utvärdering av förslagen</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="42"/>
+    </w:p>
+    <w:p w14:paraId="7FFD0596" w14:textId="1D7C440F" w:rsidR="00DB62B9" w:rsidRDefault="00492E8B" w:rsidP="00FD6D97">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId45"/>
+          <w:headerReference w:type="default" r:id="rId46"/>
+          <w:footerReference w:type="even" r:id="rId47"/>
+          <w:footerReference w:type="default" r:id="rId48"/>
+          <w:headerReference w:type="first" r:id="rId49"/>
+          <w:footerReference w:type="first" r:id="rId50"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D04FF">
+        <w:t>Lagförslagen kan utvärderas inom ramen för gällande regler om de tillsyns</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:softHyphen/>
+        <w:t>vägledande myndigheternas ansvar för att utvärdera, följa upp och samordna tillsynen enligt miljöbalken och kontrollen enligt EU:s kontroll</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04FF">
+        <w:softHyphen/>
+        <w:t>förordningar</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="480A0845" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00E47719">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="43" w:name="_Toc230858611"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc238653381"/>
+      <w:r w:rsidRPr="004966CE">
+        <w:t>Författningskommentar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="44"/>
+    </w:p>
+    <w:p w14:paraId="43EC11DD" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00E47719">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="45" w:name="_Toc238653382"/>
+      <w:r>
+        <w:t>Förslaget till lag om ändring i miljöbalken</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="45"/>
+    </w:p>
+    <w:p w14:paraId="52761A1C" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00E47719">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009713EB">
+        <w:t xml:space="preserve">26 kap. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17D4814F" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="00D13770" w:rsidRDefault="00492E8B" w:rsidP="002E1CBE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D13770">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>4 a §    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D13770">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Regeringen får meddela föreskrifter om hur kommunerna ska planera, genomföra och utvärdera tillsynen enligt detta kapitel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E718512" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="00B158FC" w:rsidRDefault="00492E8B" w:rsidP="002E1CBE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="740AE76A" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="002E1CBE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Paragrafen, som är ny, innehåller ett bemyndigande för regeringen att meddela föreskrifter om hur kommunerna ska planera, genomföra och utvärdera tillsynen. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Övervägandena finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E35B3">
+        <w:t xml:space="preserve">avsnitt </w:t>
+      </w:r>
+      <w:r>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E35B3">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="615CD294" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="002E1CBE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Föreskrifterna kan avse skyldighet för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F05CB2">
+        <w:t xml:space="preserve">kommunerna </w:t>
+      </w:r>
+      <w:r>
+        <w:t>att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F05CB2">
+        <w:t xml:space="preserve"> göra utredningar av </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tillsyns</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F05CB2">
+        <w:t xml:space="preserve">behovet </w:t>
+      </w:r>
+      <w:r>
+        <w:t>inom kommunens ansvarsområde, att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F05CB2">
+        <w:t xml:space="preserve"> föra register över tillsyns</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00F05CB2">
+        <w:t>objekt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F05CB2">
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">genomföra </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F05CB2">
+        <w:t>tillsynsbesök med vissa intervall</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00952F06">
+        <w:t xml:space="preserve">att lämna underrättelser till </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">statliga </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00952F06">
+        <w:t>tillsynsmyndigheter</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och att följa upp och ut</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>värdera tillsynsverk</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>samheten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41076862" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="002E1CBE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F5110">
+        <w:t xml:space="preserve">Paragrafen kompletterar bemyndigandet i 3 § första stycket. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="567AF4FF" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="00B158FC" w:rsidRDefault="00492E8B" w:rsidP="002E1CBE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="543C51AA" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="00C14C99" w:rsidRDefault="00492E8B" w:rsidP="002E1CBE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D13770">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>22 §    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C14C99">
+        <w:t>Den som bedriver en verksamhet eller vidtar en åtgärd som kan befaras medföra olägenheter för människors hälsa eller miljön eller den som annars är skyldig att avhjälpa en olägenhet från sådan verksamhet är skyldig att utföra sådana undersökningar av verksamheten och dess verkningar som behövs för tillsynen. Detsamma gäller den som upplåter en byggnad för bostäder eller för allmänna ändamål, om det finns skäl att anta att byggnadens skick medför olägenheter för människors hälsa. Om det är lämpligare, får tillsynsmyndigheten i stället besluta att en sådan undersökning ska utföras av någon annan och utse någon att göra undersökningen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2915CD56" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="00C14C99" w:rsidRDefault="00492E8B" w:rsidP="002E1CBE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C14C99">
+        <w:t xml:space="preserve">Om inte </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C14C99">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>något</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C14C99">
+        <w:t xml:space="preserve"> annat följer av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C14C99">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>22 c §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C14C99">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C14C99">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C14C99">
+        <w:t>ska den som är skyldig att utföra under</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C14C99">
+        <w:softHyphen/>
+        <w:t>sökningen ersätta kost</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C14C99">
+        <w:softHyphen/>
+        <w:t>naderna för en under</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C14C99">
+        <w:softHyphen/>
+        <w:t>sökning som någon annan utsetts att göra med det belopp som tillsyns</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C14C99">
+        <w:softHyphen/>
+        <w:t>myndigheten fastställer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44732945" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="00D13770" w:rsidRDefault="00492E8B" w:rsidP="002E1CBE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C14C99">
+        <w:t>Beslut om undersökning får förenas med förbud att överlåta den berörda fastigheten eller annan egendom till dess undersökningen är slutförd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D13770">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11030B6B" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="002E1CBE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CD9C90F" w14:textId="09C808AA" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="002E1CBE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I paragrafen regleras en skyldighet för</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B3341">
+        <w:t xml:space="preserve"> den som bedriver </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B3341">
+        <w:t xml:space="preserve">verksamhet eller vidtar </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B3341">
+        <w:t>åtgärd som kan befaras medföra olägenheter för människors hälsa eller miljön att göra undersökningar av verksamheten och dess verk</w:t>
+      </w:r>
+      <w:r w:rsidR="00C14C99">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007B3341">
+        <w:t>ningar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> eller att ersätta kostnader förenade med undersökningar som vidtas av någon annan än verksamhetsutövaren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A031F57" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="000F5110" w:rsidRDefault="00492E8B" w:rsidP="002E1CBE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0072298D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B47925">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>andra stycket</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0072298D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ändras</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0072298D">
+        <w:t xml:space="preserve"> hänvisningen till 22 b § till 22 c §. Det</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0072298D">
+        <w:t>är en följd av ändringar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">na i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0072298D">
+        <w:t>22 b</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0072298D">
+        <w:t xml:space="preserve">§ och den nya </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F5110">
+        <w:t>22 c §. Det görs även en redaktionell ändring.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34D60CBF" w14:textId="0B8300A9" w:rsidR="00492E8B" w:rsidRPr="000F5110" w:rsidRDefault="00492E8B" w:rsidP="002E1CBE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F5110">
+        <w:t>Enligt första stycket kan en tillsynsmyndighet utse någon annan än ver</w:t>
+      </w:r>
+      <w:r w:rsidR="00C14C99">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="000F5110">
+        <w:t>ksamhetsutövaren att utföra en undersökning av verksamheten som behövs för till</w:t>
+      </w:r>
+      <w:r w:rsidR="00C14C99">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="000F5110">
+        <w:t>synen. Enligt andra stycket är verksamhetsutövaren då skyldig att ersätta kostnaderna för undersökningen med det belopp som tillsynsmyndigheten har fastställt. I 22 c § begränsas ansvaret för att ersätta kostnader. Om 22 c § är tillämplig gäller alltså den paragrafen i stället för förevarande paragraf.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12B3C173" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="000F5110" w:rsidRDefault="00492E8B" w:rsidP="002E1CBE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="151105E3" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="000F5110" w:rsidRDefault="00492E8B" w:rsidP="002E1CBE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F5110">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>22 b §    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F5110">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Den som har lämnat ett prov enligt föreskrifter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F5110">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>som har meddelats</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F5110">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> med stöd av 22 a § ska ha rätt till ersättning för provet från den myndighet som provet lämnats till, om det finns särskilda skäl för det.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="491B9647" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="000F5110" w:rsidRDefault="00492E8B" w:rsidP="002E1CBE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42610034" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="000F5110" w:rsidRDefault="00492E8B" w:rsidP="002E1CBE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F5110">
+        <w:t>Paragrafen reglerar rätten till ersättning för den som enligt föreskrifter meddelade av regeringen eller den myndighet som regeringen bestämmer har lämnat ett prov av en kemisk produkt, bioteknisk organism eller vara.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E519FA3" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="002E1CBE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F5110">
+        <w:t>Ändringen innebär att andra punkten tas bort. En motsvarande be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F5110">
+        <w:softHyphen/>
+        <w:t>stämmelse införs i stället i 22 c §, se författningskommentaren till den paragrafen. Den ytterligare ändringen är redaktionell.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C65F466" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="00EA472C" w:rsidRDefault="00492E8B" w:rsidP="002E1CBE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E5DD222" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="00D13770" w:rsidRDefault="00492E8B" w:rsidP="002E1CBE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D13770">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>22 c §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D13770">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D13770">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>En myndighets kostnader för provtagning och undersökning av prov i samband med tillsyn i fråga om kemiska produkter, biotekniska organismer och varor ska ersättas av den vars verksamhet provtagningen avser, om det inte finns särskilda skäl mot det.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60533D76" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="002E1CBE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7469D345" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="002E1CBE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Paragrafen, som är ny, reglerar skyldigheten för den vars verksamhet provtagningen avser att ersätta en myndighet för dess kostnader för provtagning och undersökning i samband med tillsyn i fråga om kemiska </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">produkter, biotekniska organismer och varor. Paragrafen motsvarar delvis hittillsvarande 22 b § 2. Övervägandena </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D09B0">
+        <w:t xml:space="preserve">finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E35B3">
+        <w:t xml:space="preserve">avsnitt </w:t>
+      </w:r>
+      <w:r>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E35B3">
+        <w:t>.2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ADB047E" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="002E1CBE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Kemisk produkt, bioteknisk organism och vara har samma betydelse som i 14 kap. 2 §.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F480427" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="002E1CBE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Den vars verksamhet provtagningen avser ska ersätta myndigheten om inte särskilda skäl talar emot det. Detta gäller</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C867A9">
+        <w:t xml:space="preserve"> oberoende av om det är en statlig eller kommunal myndighet som utför analysen</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C867A9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Det gäller också</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C867A9">
+        <w:t xml:space="preserve"> oavsett hur myndigheten har fått provet, genom öppet </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">köp </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C867A9">
+        <w:t xml:space="preserve">eller dolt köp enligt 28 § eller </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">efter ett </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C867A9">
+        <w:t>föreläggande i enlighet med bestämmelser som har meddelats med stöd av 22 a §.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68D436B7" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="002E1CBE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Särskilda skäl som talar emot ersättningsskyldighet kan vara att under</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">sökningen visar att verksamhetsutövaren följt gällande bestämmelser för den kemiska produkten, biotekniska organismen eller varan. Andra skäl kan vara att myndigheten har köpt eller begärt ett stort antal prov av samma kemiska produkt, biotekniska organism eller vara eller att kostnaden för undersökningen av provet uppgår till höga belopp. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C7D6D">
+        <w:t xml:space="preserve">Vid bedömning av om </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">det finns </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C7D6D">
+        <w:t xml:space="preserve">särskilda skäl bör myndigheten ta hänsyn till företagets storlek och omsättning. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A82B84">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3043EF8F" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="004A6D18" w:rsidRDefault="00492E8B" w:rsidP="002E1CBE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="394A1C10" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="00D13770" w:rsidRDefault="00492E8B" w:rsidP="002E1CBE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D13770">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>28 §    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D13770">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Om det är nödvändigt för att skydda människors hälsa eller miljön får till</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00D13770">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>syns</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00D13770">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>myndigheten köpa kemiska produkter, biotekniska organismer och varor under dold identitet (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D13770">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>testköp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D13770">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B2366DB" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="00D13770" w:rsidRDefault="00492E8B" w:rsidP="002E1CBE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D13770">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ett </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D13770">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>testköp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D13770">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> får endast göras i syfte att kontrollera att föremålet för köpet uppfyller gällande krav för sådant skydd i</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="482DBF9E" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="00D13770" w:rsidRDefault="00492E8B" w:rsidP="002E1CBE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D13770">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D13770">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>denna balk,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E1CE525" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="00D13770" w:rsidRDefault="00492E8B" w:rsidP="002E1CBE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D13770">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D13770">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>föreskrifter som har meddelats med stöd av balken, eller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="558F80A0" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="00D13770" w:rsidRDefault="00492E8B" w:rsidP="002E1CBE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D13770">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D13770">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>EU-förordningar inom balkens tillämpningsområde.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D465F33" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="00D13770" w:rsidRDefault="00492E8B" w:rsidP="002E1CBE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D13770">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Näringsidkaren ska underrättas om testköpet och resultatet av det så snart det kan ske utan att köpet förlorar sin betydelse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FBF2902" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="000F5110" w:rsidRDefault="00492E8B" w:rsidP="002E1CBE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D13770">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tillsynsmyndigheten får i enskilda fall besluta att näringsidkaren ska ersätta myndigheten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F5110">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>för det som har betalats för den kemiska produkten, biotekniska organismen eller varan vid testköpet, om det inte finns särskilda skäl mot det.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3394E068" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="000F5110" w:rsidRDefault="00492E8B" w:rsidP="002E1CBE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7171D5D6" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="000F5110" w:rsidRDefault="00492E8B" w:rsidP="002E1CBE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F5110">
+        <w:t>Paragrafen reglerar tillsynsmyndigheternas möjlighet att köpa kemiska produkter, biotekniska organismer eller varor under dold identitet (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F5110">
+        <w:t>test</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F5110">
+        <w:softHyphen/>
+        <w:t>köp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F5110">
+        <w:t>). Övervägandena finns i avsnitt 5.3.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37256DB3" w14:textId="3071C7CC" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="002E1CBE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F5110">
+        <w:t xml:space="preserve">Enligt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F5110">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>fjärde stycket</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F5110">
+        <w:t xml:space="preserve">, som är nytt, får tillsynsmyndigheten besluta att näringsidkaren ska ersätta myndigheten för </w:t>
+      </w:r>
+      <w:r w:rsidR="00533A2E" w:rsidRPr="000F5110">
+        <w:t>det</w:t>
+      </w:r>
+      <w:r w:rsidR="00533A2E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>som har betalats vid testköpet för den kemiska produkten, biotekniska organismen eller varan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4996">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>om inte särskilda skäl talar emot det. Kemisk produkt, bioteknisk organism och vara har samma betydelse som i 14 kap. 2 §.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31EE48B7" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="002E1CBE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Särskilda skäl som talar emot att näringsidkaren ska ersätta myndigheten för dess kostnader för inköp kan vara att provet avser en särskilt dyr vara eller att myndigheten har köpt in fler prover än vad som är normalt. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00382492">
+        <w:t xml:space="preserve">Vid bedömning av om </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">det finns </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00382492">
+        <w:t xml:space="preserve">särskilda skäl bör myndigheten ta hänsyn till företagets storlek och omsättning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D686269" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="0025455D" w:rsidRDefault="00492E8B" w:rsidP="002E1CBE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Paragrafen finns med i uppräkningen av bestämmelser i kapitlet som är tillämpliga vid kontroll enligt EU:s marknadskontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>förordning samt vid kontroll eller annan offentlig verksamhet enligt EU:s kontrollförordning, se 32 §. E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D09B0">
+        <w:t xml:space="preserve">rsättning för </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D09B0">
+        <w:t>testköp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D09B0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">kan därför komma i fråga </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D09B0">
+        <w:t>även för sådana köp som gjorts som ett led i kontroll enligt EU:s kontrollförordningar</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48940606" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="002E1CBE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71B7F0A3" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="00D13770" w:rsidRDefault="00492E8B" w:rsidP="002E1CBE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D13770">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>31 §    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D13770">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Vid sådan kontroll eller annan offentlig verksamhet som avses i 30 § ska det som anges i 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D13770">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3 a, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D13770">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>4 a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D13770">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, 6 och 8 §§ om tillsyn, tillsynsvägledning och tillsyns</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00D13770">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>myndigheter gälla i fråga om kontroll, annan offentlig verksamhet och kontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00D13770">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">myndigheter enligt de EU-förordningar som anges i 30 §. Detta gäller dock inte om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D13770">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">något </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D13770">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>annat följer av förordningarna.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3897A2F6" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="002E1CBE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C539A0D" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="002E1CBE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I paragrafen regleras vilka bestämmelser om tillsyn i kapitlet som ska gälla även i fråga om </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kontroll enligt EU:s marknadskontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>förordning och i fråga om kontroll eller annan offentlig verksamhet enligt EU:s kontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">förordning. Övervägandena finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE233A">
+        <w:t>avsnitt 4.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E49A0AB" w14:textId="1287A940" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="002E1CBE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ändringen innebär att 4 a § ska gälla även vid kontroll enligt EU:s kontrollförordningar. Regeringen kan alltså meddela föreskrifter om hur kommunen ska </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4391">
+        <w:t>planera, genomföra och utvärdera</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> kontroll enligt EU:s kontrollförordningar. Regeringen kan även meddela föreskrifter om att vissa be</w:t>
+      </w:r>
+      <w:r w:rsidR="00C14C99">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>stämmelser i förordningarna ska vara tillämpliga för kommunen även då den inte utsetts till behörig myndighet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A57F97" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="002E1CBE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F5110">
+        <w:t>I andra meningen görs en redaktionell ändring.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="071A7117" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="002E1CBE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D1C7190" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="00D13770" w:rsidRDefault="00492E8B" w:rsidP="002E1CBE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D13770">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>32 §    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D13770">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Vid sådan kontroll eller annan offentlig verksamhet som avses i 30 § ska det som anges</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="373D7382" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="00D13770" w:rsidRDefault="00492E8B" w:rsidP="002E1CBE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D13770">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>1. i 9 § gälla förelägganden och förbud som behövs för att de EU-förordningar som anges i 30 § ska följas,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B852608" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="00D13770" w:rsidRDefault="00492E8B" w:rsidP="002E1CBE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D13770">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2. i 14, 14 a, 17, 18 och 26 §§ gälla beslut som kontrollmyndigheterna meddelar enligt förordningarna,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E10D8A6" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="00D13770" w:rsidRDefault="00492E8B" w:rsidP="002E1CBE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D13770">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>3. i 21 § gälla de uppgifter och handlingar som behövs för kontrollen,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="775426AD" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="00D13770" w:rsidRDefault="00492E8B" w:rsidP="002E1CBE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D13770">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D13770">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>22</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D13770">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D13770">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>a–22 c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D13770">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D13770">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>§§</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D13770">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gälla </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D13770">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>för</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D13770">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D13770">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>prover som behövs för kontrollen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D13770">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="725CBAE6" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="00D13770" w:rsidRDefault="00492E8B" w:rsidP="002E1CBE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D13770">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. i 28 § gälla </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D13770">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>testköp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D13770">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> som kontrollmyndigheterna gör.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A7AF3BA" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="00D13770" w:rsidRDefault="00492E8B" w:rsidP="002E1CBE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D13770">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Första stycket gäller inte om annat följer av förordningarna.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09E50F40" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="002E1CBE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3386B436" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="00341CCF" w:rsidRDefault="00492E8B" w:rsidP="002E1CBE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I paragrafen regleras vilka befogenheter i kapitlet som är tillämpliga vid kontroll enligt EU:s marknadskontrollförordning och vid kontroll eller annan offentlig verksamhet enligt EU:s kontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>förordning. Över</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">vägandena </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A3CAC">
+        <w:t xml:space="preserve">finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E35B3">
+        <w:t xml:space="preserve">avsnitt </w:t>
+      </w:r>
+      <w:r>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E35B3">
+        <w:t xml:space="preserve">.1 och </w:t>
+      </w:r>
+      <w:r>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E35B3">
+        <w:t>.2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51BC4AAA" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="002E1CBE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ändringen i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1EA1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>första stycket fjärde punkten</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> innebär att 22 a–22 c §§ ska gälla för de prover som behövs för kontrollen enligt EU:s kontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>förordningar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F894DCD" w14:textId="0EAE731E" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="002E1CBE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Enligt 22 a § </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>får regeringen</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> eller den myndighet som regeringen bestämmer med</w:t>
+      </w:r>
+      <w:r w:rsidR="00C14C99">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>dela föreskrifter om skyldigheten för den som saluför, överlåter eller till eller från Sverige för in eller ut en kemisk produkt, bioteknisk organism eller vara att lämna de prover som behövs för till</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>synen. De behöriga myndigheterna kan begära prover med stöd av EU:s kontrollförordning (artikel 15). I enlighet med principen om EU-rättens företräde ska den regleringen tillämpas före 22 a § (se även andra stycket). Detta innebär att föreskrifter som meddelas med stöd av 22 a § i praktiken blir tillämpliga endast för prover som behövs för kontrollen enligt EU:s marknadskontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>förordning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="117A767C" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="002E1CBE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Vidare gäller 22 b § om rätt till ersättning för sådana prover som har lämnats efter begäran om det från en myndighet även de prover som behövs för kontrollen enligt EU:s kontrollförordningar. Även 22 c §, om myndigheters rätt till ersättning för kostnader vid prov</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tagning och undersökning av prover av kemiska produkter, bio</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tekniska organismer och varor, gäller vid myndigheters kontroll enligt EU:s kontrollförordningar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="222031B0" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="002E1CBE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="481F0115" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="00E461BB" w:rsidRDefault="00492E8B" w:rsidP="002E1CBE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24C05">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>32 a §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D13770">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E461BB">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regeringen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F24C05">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>eller den myndighet som regeringen bestämmer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E461BB">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> får meddela föreskrifter om skyldighet för en kommunal myndighet som </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68795BCB" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="002E1CBE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24C05">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E461BB">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ska utföra kontroll enligt förordning (EU) 2019/1020 att lämna upplysningar om kontrollen till en marknadskontrollmyndighet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F24C05">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, eller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12C35A6F" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="00F24C05" w:rsidRDefault="00492E8B" w:rsidP="002E1CBE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24C05">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2. är tillsynsmyndighet eller kontrollmyndighet att till den myndighet som regeringen bestämmer lämna sådana uppgifter om tillsynen eller kontrollen som behövs för rapportering till följd av Sveriges medlemskap i Europeiska unionen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B710613" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="002E1CBE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A02F81E" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="002E1CBE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Paragrafen innehåller bemyndiganden att meddela föreskrifter om att kommunala myndigheter ska lämna vissa uppgifter till statliga centrala myndigheter. Övervägandena finns i avsnitt 6.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EF5826D" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="002E1CBE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I paragrafen införs en punktuppställning där nuvarande bemyndigande blir </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>första punkten</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E461BB">
+        <w:t xml:space="preserve">emyndigandet </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ändras så att regeringen kan delegera till</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E461BB">
+        <w:t xml:space="preserve"> den myndighet som regeringen bestämmer</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att meddela föreskrifter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E461BB">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B9935CF" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="002E1CBE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Enligt </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>andra punkten</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, som är ny, får regeringen eller den myndighet som regeringen bestämmer meddela föreskrifter om att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C454B5">
+        <w:t>lämna sådana uppgifter om tillsynen eller kon</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00C454B5">
+        <w:t xml:space="preserve">trollen som </w:t>
+      </w:r>
+      <w:r>
+        <w:t>behövs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C454B5">
+        <w:t xml:space="preserve"> för rapportering </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">till följd </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C454B5">
+        <w:t>av Sveriges medlemskap i Europeiska unionen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D7B91">
+        <w:t xml:space="preserve">Uppgifterna ska lämnas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C454B5">
+        <w:t>till den myndighet som regeringen bestämmer</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Det kan handla om sådana uppgifter som behövs för Sveriges rapportering till EU-kommissionen enligt artikel 117.1 i EU:s kontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>förordning. Det kan även handla om uppgifter om kommunala myndigheters tillsyn och kontroll som behövs för Sveriges rapportering enligt EU-rättsakter inom miljöbalkens tillämp</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>nings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>område.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FB23877" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="002E1CBE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Med tillsynsmyndighet avses en myndighet som har ansvar för tillsyn enligt miljöbalken. Med kontrollmyndighet avses en myndighet som utför kontroll </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1992">
+        <w:t xml:space="preserve">i enlighet med EU:s </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kontrollförordning eller EU:s marknads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">kontrollförordning. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1992">
+        <w:t xml:space="preserve">Vilka myndigheter som är </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">tillsyns- och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1992">
+        <w:t>kontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007D1992">
+        <w:t>myn</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007D1992">
+        <w:t>dig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007D1992">
+        <w:t>heter på miljöområdet framgår av 3</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1992">
+        <w:t xml:space="preserve">§ och föreskrifter meddelade med stöd av den </w:t>
+      </w:r>
+      <w:r>
+        <w:t>paragrafen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1992">
+        <w:t>. Att 3</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1992">
+        <w:t xml:space="preserve">§ gäller vid kontroll enligt EU:s </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>förordningar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1992">
+        <w:t xml:space="preserve"> framgår av 31</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1992">
+        <w:t>§.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="332D0738" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="002E1CBE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Föreskrifter som meddelas med stöd av bemyndigandena kan omfatta krav på hur uppgifterna ska lämnas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="617ACEF3" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="002E1CBE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F6237CA" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00E47719">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">27 kap. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36030F5C" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="00D13770" w:rsidRDefault="00492E8B" w:rsidP="002E1CBE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D13770">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2 §    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D13770">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Regeringen eller den myndighet som regeringen bestämmer får meddela föreskrifter om skyldighet att ersätta en myndighets kostnader.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E710122" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="00D13770" w:rsidRDefault="00492E8B" w:rsidP="002E1CBE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D13770">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Bestämmelser om skyldighet att ersätta en myndighets kostnader finns också i 10 kap. 16 §, 25 kap. 8 §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D13770">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D13770">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">samt 26 kap. 22 § andra stycket, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D13770">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">22 c </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D13770">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D13770">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 28 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D13770">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>§.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40453E7B" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="002E1CBE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B7AD950" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="002E1CBE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I paragrafen finns ett bemyndigande att meddela föreskrifter om skyldig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>het att ersätta en myndighets kostnader och en upplysning om andra bestämmelser om skyldighet att ersätta en myndighets kostnader.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F0B4520" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00492E8B" w:rsidP="00AA7817">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ändringarna i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A85B3B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>andra stycket</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> innebär att hänvisningen till 26 kap. 22 b § 2 ändras till 22 c § och att 28 § läggs till. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0072298D">
+        <w:t>Det</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0072298D">
+        <w:t>är en följd av ändringar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">na i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0072298D">
+        <w:t>22 b</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0072298D">
+        <w:t>§ och de nya 22 c §</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F5110">
+        <w:t>och 28 § fjärde stycket</w:t>
+      </w:r>
+      <w:r w:rsidR="00E52A3D" w:rsidRPr="000F5110">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C2AED4C" w14:textId="57F01D26" w:rsidR="00BC1739" w:rsidRPr="000F5110" w:rsidRDefault="003D104F" w:rsidP="00E47719">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="46" w:name="_Toc238653383"/>
+      <w:r w:rsidRPr="000F5110">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Förslaget till </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA3335" w:rsidRPr="000F5110">
+        <w:t>lag om ändring i lagen (2026:1240) om ändring i lagen (2010:921) om mark- och miljödomstolar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="46"/>
+    </w:p>
+    <w:p w14:paraId="591FE120" w14:textId="46449901" w:rsidR="00BC1739" w:rsidRPr="000F5110" w:rsidRDefault="00BC1739" w:rsidP="00E47719">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F5110">
+        <w:t xml:space="preserve">2 kap. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="370C8070" w14:textId="77777777" w:rsidR="00BC1739" w:rsidRPr="000F5110" w:rsidRDefault="00BC1739" w:rsidP="006E1FF4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F5110">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2 §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F5110">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>   Ett tekniskt råd ska ha teknisk eller naturvetenskaplig utbildning och erfarenhet av sådana sakfrågor som domstolen prövar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75A80D2B" w14:textId="77777777" w:rsidR="00BC1739" w:rsidRPr="000F5110" w:rsidRDefault="00BC1739" w:rsidP="006E1FF4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F5110">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>En särskild ledamot ska ha erfarenhet av sådana sakfrågor som faller inom Naturvårdsverkets, Havs- och vattenmyndighetens, Boverkets, Lantmäteriets</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F5110">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, Strålsäkerhetsmyndighetens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F5110">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eller Skogsstyrelsens verksamhetsområde, av industriell, kommunal eller areell verksamhet eller av vatten- och avloppsfrågor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B0E2B93" w14:textId="77777777" w:rsidR="00BC1739" w:rsidRPr="000F5110" w:rsidRDefault="00BC1739" w:rsidP="00BC1739">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2268"/>
+        </w:tabs>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="18"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54C4E58E" w14:textId="5DE2DE82" w:rsidR="002D57D8" w:rsidRPr="000F5110" w:rsidRDefault="00BC1739" w:rsidP="00D7309D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2268"/>
+        </w:tabs>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="18"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F5110">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="18"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Paragrafen reglerar vilken kompetens ett tekniskt råd och en särskild ledamot ska ha. </w:t>
+      </w:r>
+      <w:r w:rsidR="002D57D8" w:rsidRPr="000F5110">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="18"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Övervägandena finns i avsnitt 7.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79AA711A" w14:textId="1016C65F" w:rsidR="00BC1739" w:rsidRPr="000F5110" w:rsidRDefault="00BC1739" w:rsidP="00224CA8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2268"/>
+        </w:tabs>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="170"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="18"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F5110">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="18"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Genom ändringen i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F5110">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="18"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>andra stycket</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F5110">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="18"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> anpassas paragrafens lydelse till lydelsen enligt prop. 2025/26:171 (SFS 2026:589).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C212F8C" w14:textId="4DF5B404" w:rsidR="006E1FF4" w:rsidRPr="000F5110" w:rsidRDefault="006E1FF4" w:rsidP="00BC1739">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2268"/>
+        </w:tabs>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="170"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="18"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B94E3DA" w14:textId="77777777" w:rsidR="00BC1739" w:rsidRPr="000F5110" w:rsidRDefault="00BC1739" w:rsidP="006E1FF4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F5110">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>8 §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F5110">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>   Om det ska ingå andra än lagfarna domare i rätten, bestämmer rättens ordförande med hänsyn till de frågor som prövas i målet eller ärendet och vad som föreskrivs i andra stycket vilka som ska ingå.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49F602C7" w14:textId="1B0A0078" w:rsidR="00BC1739" w:rsidRPr="000F5110" w:rsidRDefault="00BC1739" w:rsidP="006E1FF4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F5110">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>När det ingår två eller tre särskilda ledamöter i rätten, ska en av dem ha erfarenhet av sådana sakfrågor som faller inom Naturvårdsverkets, Havs- och vattenmyndighetens, Boverkets, Lantmäteriets eller Skogsstyrelsens verksamhets</w:t>
+      </w:r>
+      <w:r w:rsidR="00F764C7" w:rsidRPr="000F5110">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="000F5110">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>område och en av dem ha erfarenhet av industriell, kommunal eller areell verk</w:t>
+      </w:r>
+      <w:r w:rsidR="00C14C99">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="000F5110">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>samhet eller av sådana sakfrågor som faller inom nämnda för</w:t>
+      </w:r>
+      <w:r w:rsidR="00C14C99">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00C14C99">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="000F5110">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>val</w:t>
+      </w:r>
+      <w:r w:rsidR="00C14C99">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="000F5110">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>tnings</w:t>
+      </w:r>
+      <w:r w:rsidR="00F764C7" w:rsidRPr="000F5110">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="000F5110">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>myndigheters verksamhetsområden. I mål enligt lagen (2006:412) om allmänna vattentjänster ska de särskilda ledamöterna ha erfarenhet av vatten- och avlopps</w:t>
+      </w:r>
+      <w:r w:rsidR="00F764C7" w:rsidRPr="000F5110">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="000F5110">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">frågor. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F5110">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>I mål eller ärenden enligt lagen (1984:3) om kärnteknisk verksamhet ska de särskilda ledamöterna ha erfarenhet av sådana sakfrågor som faller inom Strålsäkerhetsmyndighetens verksamhetsområde.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DD56B60" w14:textId="77777777" w:rsidR="00BC1739" w:rsidRPr="000F5110" w:rsidRDefault="00BC1739" w:rsidP="00BC1739">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2268"/>
+        </w:tabs>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="18"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55CE2FEA" w14:textId="61AD5F5E" w:rsidR="002D57D8" w:rsidRPr="000F5110" w:rsidRDefault="00BC1739" w:rsidP="00224CA8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2268"/>
+        </w:tabs>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="18"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F5110">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="18"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Paragrafen reglerar </w:t>
+      </w:r>
+      <w:r w:rsidR="007650B2" w:rsidRPr="000F5110">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="18"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bland annat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F5110">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="18"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vilken </w:t>
+      </w:r>
+      <w:r w:rsidR="007650B2" w:rsidRPr="000F5110">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="18"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">erfarenhet de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F5110">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="18"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>särskild</w:t>
+      </w:r>
+      <w:r w:rsidR="007650B2" w:rsidRPr="000F5110">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="18"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F5110">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="18"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ledam</w:t>
+      </w:r>
+      <w:r w:rsidR="007650B2" w:rsidRPr="000F5110">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="18"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">öter </w:t>
+      </w:r>
+      <w:r w:rsidR="00B937FC" w:rsidRPr="000F5110">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="18"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">som ska ingå </w:t>
+      </w:r>
+      <w:r w:rsidR="00D6361A" w:rsidRPr="000F5110">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="18"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC4767" w:rsidRPr="000F5110">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="18"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mark- och miljödomstolen</w:t>
+      </w:r>
+      <w:r w:rsidR="00D6361A" w:rsidRPr="000F5110">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="18"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F5110">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="18"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vid prövning av </w:t>
+      </w:r>
+      <w:r w:rsidR="007650B2" w:rsidRPr="000F5110">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="18"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vissa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F5110">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="18"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mål och ärenden </w:t>
+      </w:r>
+      <w:r w:rsidR="001E778C" w:rsidRPr="000F5110">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="18"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ska ha</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F5110">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="18"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="002D57D8" w:rsidRPr="000F5110">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="18"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Övervägandena finns i avsnitt 7.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F852EF8" w14:textId="1C462E0A" w:rsidR="00BC1739" w:rsidRPr="000F5110" w:rsidRDefault="00BC1739" w:rsidP="00D7309D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2268"/>
+        </w:tabs>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="170"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="18"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F5110">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="18"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Genom ändringen i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F5110">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="18"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>andra stycket</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F5110">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="18"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> anpassas paragrafens lydelse till lydelsen enligt prop. 2025/26:171 (SFS 2026:589).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76EE1828" w14:textId="77777777" w:rsidR="003D104F" w:rsidRDefault="003D104F" w:rsidP="003D104F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09151C90" w14:textId="5DEC5B25" w:rsidR="00D768FA" w:rsidRPr="00D768FA" w:rsidRDefault="00D768FA" w:rsidP="00D7309D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00D768FA" w:rsidRPr="00D768FA" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId51"/>
+          <w:headerReference w:type="default" r:id="rId52"/>
+          <w:footerReference w:type="even" r:id="rId53"/>
+          <w:footerReference w:type="default" r:id="rId54"/>
+          <w:headerReference w:type="first" r:id="rId55"/>
+          <w:footerReference w:type="first" r:id="rId56"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BAECA6C" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="0033054A" w:rsidRDefault="00492E8B" w:rsidP="00E47719">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="47" w:name="_Toc230858612"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc238653384"/>
+      <w:r w:rsidRPr="0033054A">
+        <w:lastRenderedPageBreak/>
+        <w:t>Sammanfattning av promemorian Tillsyn och kontroll inom miljöbalkens område</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="47"/>
+      <w:bookmarkEnd w:id="48"/>
+      <w:r w:rsidRPr="0033054A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B986010" w14:textId="56847D31" w:rsidR="00492E8B" w:rsidRPr="0033054A" w:rsidRDefault="00492E8B" w:rsidP="0033054A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2268"/>
+        </w:tabs>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0033054A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Promemorian innehåller förslag till nya och ändrade bestämmelser i miljö</w:t>
+      </w:r>
+      <w:r w:rsidR="004F75AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0033054A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>balken, miljötillsynsförordningen (2011:13) och förordningen (1998:940) om avgifter för prövning och tillsyn enligt miljöbalken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FA9FC95" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="0033054A" w:rsidRDefault="00492E8B" w:rsidP="005D6D93">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0033054A">
+        <w:t>Förslagen syftar till att ytterligare anpassa och komplettera nationella bestämmelser inom miljöbalkens tillämpningsområde till EU:s marknads</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0033054A">
+        <w:softHyphen/>
+        <w:t>kontroll</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0033054A">
+        <w:softHyphen/>
+        <w:t>förordning och EU:s kontrollförordning (EU:s kontroll</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0033054A">
+        <w:softHyphen/>
+        <w:t>förord</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0033054A">
+        <w:softHyphen/>
+        <w:t>ningar), att skapa möjlighet till mer flexibel och ändamålsenlig fördelning av tillsyns- och kontrollansvar mellan statliga och kommunala myndig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0033054A">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">heter och att effektivisera kommuners tillsyn och kontroll. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="674BD7DD" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="0033054A" w:rsidRDefault="00492E8B" w:rsidP="0033054A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2268"/>
+        </w:tabs>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="170"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0033054A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Promemorian innehåller förslag som gör det möjligt för en statlig tillsynsmyndighet att överta ansvar för sådan tillsyn som en kommun annars har ansvar för och för en kommun att, efter överenskommelse med en marknadskontrollmyndighet, utföra vissa marknadskontrolluppgifter. I promemorian föreslås även att myndigheter som utför kontroll enligt EU:s marknadskontroll</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0033054A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>förordning ska kunna begära kostnadsfria prover av kemiska produkter, biotekniska organismer och varor. Vidare föreslås en enhetlig reglering av myndigheters rätt till ersättning för kostnader för provtagning och analys av prover samt för köp under dold identitet (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0033054A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>testköp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0033054A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>) av kemiska produkter, biotekniska organismer och varor i sam</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0033054A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>band med tillsyn enligt miljöbalken och kontroll enligt EU:s kontroll</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0033054A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>förordningar. Det föreslås att regeringen ska få meddela föreskrifter om hur kommunerna ska planera, genomföra och utvärdera tillsyn enligt miljöbalken och kontroll enligt EU:s kontrollförordningar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EA3735C" w14:textId="56567AC5" w:rsidR="00DB62B9" w:rsidRDefault="00492E8B" w:rsidP="0033054A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId57"/>
+          <w:headerReference w:type="default" r:id="rId58"/>
+          <w:footerReference w:type="even" r:id="rId59"/>
+          <w:footerReference w:type="default" r:id="rId60"/>
+          <w:headerReference w:type="first" r:id="rId61"/>
+          <w:footerReference w:type="first" r:id="rId62"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0033054A">
+        <w:t>Författningsändringarna föreslås träda i kraft den 1 juli 2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD19F4">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="593B669D" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00E47719">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="49" w:name="_Toc230858613"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc238653385"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Promemorians lagförslag</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="49"/>
+      <w:bookmarkEnd w:id="50"/>
+    </w:p>
+    <w:p w14:paraId="56DC8667" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="00256FCB" w:rsidRDefault="00492E8B" w:rsidP="00E47719">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00256FCB">
+        <w:t>Förslag till lag om ändring i miljöbalken</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="651CF070" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00BB49E5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Härigenom föreskrivs i fråga om miljöbalken</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2240DC6B" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00BB49E5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00340C98">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r>
+        <w:t>att</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>26 kap. 3, 4, 22, 22 b, 28, 31 och 32 §§ och 27 kap. 2 § ska ha följande lydelse,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D54C5A5" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="00340C98" w:rsidRDefault="00492E8B" w:rsidP="00BB49E5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B43A51">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>dels</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att det ska införas tre nya paragrafer, 26 kap. 3 b, 4 a och 22 c §§, av följande lydelse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="282F1D70" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="00152749" w:rsidRDefault="00492E8B" w:rsidP="00BB49E5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00BB49E5" w14:paraId="61767FA2" w14:textId="77777777" w:rsidTr="00DC6642">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="32892B01" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="005B0E77" w:rsidRDefault="00492E8B" w:rsidP="00DC6642">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B0E77">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Nuvarande lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="53438C9F" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="005B0E77" w:rsidRDefault="00492E8B" w:rsidP="00DC6642">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B0E77">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Föreslagen lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1A0B5BD2" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00BB49E5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:spacing w:before="230"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>26 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40CE4554" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00BB49E5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3 §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="444690A4" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00BB49E5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Tillsynen utövas av Naturvårdsverket, Havs- och vattenmyndigheten, försvarsinspektören för hälsa och miljö, länsstyrelsen, andra statliga myndigheter och kommunerna (tillsynsmyndigheter) enligt föreskrifter som meddelas av regeringen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6227B759" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00BB49E5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Bestämmelser om tillsyn finns också i lagen (1999:381) om åtgärder för att förebygga och begränsa följderna av allvarliga kemikalieolyckor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28B1AE05" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="00B43A51" w:rsidRDefault="00492E8B" w:rsidP="00BB49E5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Varje kommun utövar genom den eller de nämnder som fullmäktige bestämmer tillsyn inom kommunen över miljö- och hälsoskyddet enligt 9 kap., med undantag för sådan miljöfarlig verksamhet som kräver tillstånd, och över avfallshanteringen enligt 15 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00BB49E5" w14:paraId="11F7DB2B" w14:textId="77777777" w:rsidTr="00DC6642">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="436DC3BE" w14:textId="5232E805" w:rsidR="00492E8B" w:rsidRPr="00B43A51" w:rsidRDefault="00492E8B" w:rsidP="00DC6642">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B43A51">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Regeringen får meddela före</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00B43A51">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>skrifter om att en tillsyns</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B43A51">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>myndighet får överlåta åt en kommun som begär det att i ett</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B43A51">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>visst avseende utöva sådan tillsyn som annars skulle skötas av en statlig till</w:t>
+            </w:r>
+            <w:r w:rsidR="004F69F6">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00B43A51">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>synsmyndighet. Detta gäller inte verk</w:t>
+            </w:r>
+            <w:r w:rsidR="004F69F6">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00B43A51">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>samheter som utövas av Försvars</w:t>
+            </w:r>
+            <w:r w:rsidR="004F69F6">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidR="00C14C99">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00B43A51">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>makten, Fort</w:t>
+            </w:r>
+            <w:r w:rsidR="00C14C99">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00B43A51">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ifikations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00B43A51">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>verket, Försvarets materielverk eller Försvarets radioanstalt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="64FB2644" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00DC6642">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB49E5" w14:paraId="43310569" w14:textId="77777777" w:rsidTr="00DC6642">
+        <w:tblPrEx>
+          <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6C9FB9A4" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00DC6642">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="46A1AB2F" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00DC6642">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB49E5" w14:paraId="49643810" w14:textId="77777777" w:rsidTr="00DC6642">
+        <w:trPr>
+          <w:trHeight w:val="74"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4AA97718" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00DC6642">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="624AA769" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00DC6642">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>3 b </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00574282">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>§</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65056339" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="00177AF1" w:rsidRDefault="00492E8B" w:rsidP="00DC6642">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00177AF1">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Regeringen får meddela föres</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00177AF1">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>krifter om att en statlig tillsyns</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00177AF1">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>myndighet får</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1ABC7A1F" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="00FD6995" w:rsidRDefault="00492E8B" w:rsidP="00DC6642">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD6995">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD6995">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>överlåta åt en kommun som begär det att i ett visst avseende utöva sådan tillsyn som annars skulle utövas av den statliga</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD6995">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>tillsyns</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00FD6995">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>myndigheten, och</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BA5A6C4" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="00FD6995" w:rsidRDefault="00492E8B" w:rsidP="00DC6642">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD6995">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD6995">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">överta ansvaret från en kommun som begär det att i ett visst </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD6995">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>avseende utöva sådan tillsyn som annars skulle utövas av kommunen.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CFB8D30" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="00574282" w:rsidRDefault="00492E8B" w:rsidP="00DC6642">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD6995">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Första stycket 1 gäller inte tillsyn över verksamheter som utövas av Försvars</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00FD6995">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>makten, Forti</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00FD6995">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>fikations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00FD6995">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>verket, Försvarets materiel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00FD6995">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>verk eller Försvarets radio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00FD6995">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>anstalt.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB49E5" w14:paraId="1B67F7F0" w14:textId="77777777" w:rsidTr="00DC6642">
+        <w:tblPrEx>
+          <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="24C79E8C" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00DC6642">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="191A2772" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00DC6642">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7E9F7C83" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00BB49E5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4 §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00BB49E5" w14:paraId="07C375A3" w14:textId="77777777" w:rsidTr="00DC6642">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4778B4FC" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00DC6642">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:ind w:firstLine="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00177AF1">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Har</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> en kommun </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00177AF1">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>gjort fram</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00177AF1">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>ställning om överlåtelse</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> av till</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">synen enligt </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B5470">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B5470">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>§</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> och </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00177AF1">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>finner</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> den tillsynsmyndighet som avses där att tillsynen inte bör överlåtas i enlig</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">het med </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00177AF1">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>framställningen</w:t>
+            </w:r>
+            <w:r>
+              <w:t>, ska tillsyns</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">myndigheten med eget yttrande överlämna ärendet till regeringen för avgörande, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00177AF1">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>om kommunen begär det</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7CC40A13" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00DC6642">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:ind w:firstLine="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0008350B">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Om</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> en kommun </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0008350B">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>har begärt att få överlåta eller ta över</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> tillsynen enligt </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0008350B">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>föreskrifter som har med</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="0008350B">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>delats med stöd av 3 b §</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> och den tillsynsmyndighet som avses där </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0008350B">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>bedömer</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> att tillsynen inte bör överlåtas </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0008350B">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>eller övertas</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> i enlighet med </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0008350B">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>begäran</w:t>
+            </w:r>
+            <w:r>
+              <w:t>, ska tillsyns</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>myndig</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">heten </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0008350B">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>på kommunens begäran</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> med eget yttrande över</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>lämna ärendet till regeringen för avgörande.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB49E5" w14:paraId="67BC2F59" w14:textId="77777777" w:rsidTr="00DC6642">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7084B612" w14:textId="494FCBA0" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00DC6642">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Tillsynsmyndigheten får åter</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>kalla överlåtelsen av tillsyn till en kommun. Tillsynsmyndigheten ska återkalla överlåtelsen om kom</w:t>
+            </w:r>
+            <w:r w:rsidR="00C14C99">
+              <w:softHyphen/>
+            </w:r>
+            <w:r>
+              <w:t>munen ändrar sin nämnd</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>org</w:t>
+            </w:r>
+            <w:r w:rsidR="00C14C99">
+              <w:softHyphen/>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">anisation så att den strider mot </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00177AF1">
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00177AF1">
+              <w:t>kap</w:t>
+            </w:r>
+            <w:r>
+              <w:t>. 7 § andra stycket kommunal</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>lagen (2017:725</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C622D">
+              <w:t xml:space="preserve">). Har regeringen beslutat om </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C622D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>överlåtelse</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C622D">
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> ska regeringen besluta om återkallelse.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2E49B1CC" w14:textId="7FB930F6" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00DC6642">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Tillsynsmyndigheten får åter</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>kalla överlåtelsen av tillsyn till en kommun. Tillsynsmyndigheten ska återkalla överlåtelsen om kom</w:t>
+            </w:r>
+            <w:r w:rsidR="00C14C99">
+              <w:softHyphen/>
+            </w:r>
+            <w:r>
+              <w:t>munen ändrar sin nämnd</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>org</w:t>
+            </w:r>
+            <w:r w:rsidR="00C14C99">
+              <w:softHyphen/>
+            </w:r>
+            <w:r>
+              <w:t>anisa</w:t>
+            </w:r>
+            <w:r w:rsidR="00C14C99">
+              <w:softHyphen/>
+            </w:r>
+            <w:r>
+              <w:t>tion så att den strider mot 6 kap. 7 § andra stycket kommunal</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">lagen (2017:725). </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A57F9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Om</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> regeringen </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A57F9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>har</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> beslutat om </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A57F9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>över</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A57F9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>låtelsen</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A57F9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>är det</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> regeringen </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A57F9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>som</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> ska besluta om återkallelse.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C36B041" w14:textId="41CA2AB4" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00DC6642">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A57F9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Tillsynsmyndigheten får åter</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A57F9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>lämna ansvaret för tillsyn som den har övertagit från en kommun. Om kommunen motsätter sig att till</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="008A57F9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>synen återgår till kommunen, ska tillsynsmyndigheten med eget yttran</w:t>
+            </w:r>
+            <w:r w:rsidR="00C14C99">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="008A57F9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>de över</w:t>
+            </w:r>
+            <w:r w:rsidR="00C14C99">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="008A57F9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>lämna ärendet till reg</w:t>
+            </w:r>
+            <w:r w:rsidR="00C14C99">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="008A57F9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>eringen för avgörande. Om rege</w:t>
+            </w:r>
+            <w:r w:rsidR="00C14C99">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="008A57F9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ringen har beslutat om över</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A57F9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>tagandet, är det regeringen som ska besluta om återlämnande.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3914A2F4" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="008A57F9" w:rsidRDefault="00492E8B" w:rsidP="00DC6642">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB49E5" w14:paraId="18487610" w14:textId="77777777" w:rsidTr="00DC6642">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="397158D3" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00DC6642">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4C697B48" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00DC6642">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>4 a </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00574282">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>§</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05AB50D4" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="00574282" w:rsidRDefault="00492E8B" w:rsidP="00DC6642">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A57F9">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Regeringen får meddela före</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="008A57F9">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>skrifter om hur kommunerna ska planera, genomföra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> och </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A57F9">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>utvärdera</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A57F9">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>tillsynen enligt detta kapitel.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2EE5FB43" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00BB49E5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>22 §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="11"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47E4FCB3" w14:textId="03D5123D" w:rsidR="00492E8B" w:rsidRPr="00DF2927" w:rsidRDefault="00492E8B" w:rsidP="00BB49E5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF2927">
+        <w:t>Den som bedriver en verksamhet eller vidtar en åtgärd som kan befaras medföra olägenheter för människors hälsa eller miljön eller den som annars är skyldig att avhjälpa en olägenhet från sådan verksamhet är skyldig att utföra sådana undersökningar av verksamheten och dess verk</w:t>
+      </w:r>
+      <w:r w:rsidR="00C14C99">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00DF2927">
+        <w:t>ningar som behövs för tillsynen. Detsamma gäller den som upplåter en byggnad för bostäder eller för allmänna ändamål, om det finns skäl att anta att byggnadens skick medför olägenheter för människors hälsa.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF2927">
+        <w:t>Om det är lämpligare, får tillsynsmyndigheten i stället besluta att en sådan undersökning ska utföras av någon annan och utse någon att göra undersökningen.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00BB49E5" w14:paraId="4E1E8EAB" w14:textId="77777777" w:rsidTr="00DC6642">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="36BF442E" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00DC6642">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2927">
+              <w:t xml:space="preserve">Om inte annat följer av </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DF2927">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>22 b § 2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DF2927">
+              <w:t>, ska den som är skyldig att utföra undersökningen ersätta kostna</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00DF2927">
+              <w:t>derna för en undersökning som någon annan utsetts att göra med det belopp som tillsyns</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00DF2927">
+              <w:t>myndig</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00DF2927">
+              <w:t>heten fastställer.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="62A77ACA" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00DC6642">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2927">
+              <w:t xml:space="preserve">Om inte </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00466212">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>något</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DF2927">
+              <w:t xml:space="preserve"> annat följer av </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DF2927">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>22 c §</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4418">
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DF2927">
+              <w:t xml:space="preserve"> ska den som är skyldig att utföra undersökningen ersätta kostnaderna för en underökning som någon annan utsetts att göra med det belopp som tillsyns</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00DF2927">
+              <w:t>myn</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00DF2927">
+              <w:t>dig</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00DF2927">
+              <w:t>heten fastställer.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0554168F" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00BB49E5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF2927">
+        <w:t>Beslut om undersökning får förenas med förbud att överlåta den berörda fastigheten eller annan egendom till dess undersökningen är slutförd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05F216AA" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00BB49E5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="335C1967" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00BB49E5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>22 b §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="12"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00BB49E5" w14:paraId="6F21AC8B" w14:textId="77777777" w:rsidTr="00DC6642">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6F474D3F" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00DC6642">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:ind w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Den som har lämnat ett prov enligt föreskrifter </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A431C7">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>meddelade</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> med stöd av 22 a §</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D6B5902" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00DC6642">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00A431C7">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> ska ha rätt till ersättning för provet från den myndighet som provet lämnats till, om det finns särskilda skäl för det, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A431C7">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>och</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A426397" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00DC6642">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A431C7">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>2. behöver inte ersätta kostna</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00A431C7">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>derna för provtagning och under</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00A431C7">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>sökning av prover, om det finns särskilda skäl för det.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FF364BC" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="00A431C7" w:rsidRDefault="00492E8B" w:rsidP="00DC6642">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="576C41B5" w14:textId="42051B66" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00DC6642">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:ind w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Den som har lämnat ett prov enligt föreskrifter </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A431C7">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>som har meddelats</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> med stöd av 22 a § ska ha rätt till er</w:t>
+            </w:r>
+            <w:r w:rsidR="00C14C99">
+              <w:softHyphen/>
+            </w:r>
+            <w:r>
+              <w:t>sättning för provet från den myn</w:t>
+            </w:r>
+            <w:r w:rsidR="00C14C99">
+              <w:softHyphen/>
+            </w:r>
+            <w:r>
+              <w:t>dig</w:t>
+            </w:r>
+            <w:r w:rsidR="00C14C99">
+              <w:softHyphen/>
+            </w:r>
+            <w:r>
+              <w:t>het som provet lämnats till, om det finns särskilda skäl för det.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB49E5" w14:paraId="41B731BE" w14:textId="77777777" w:rsidTr="00DC6642">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="79E550FF" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00DC6642">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6D613441" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00DC6642">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>22 c </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00574282">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>§</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="451E97ED" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="00574282" w:rsidRDefault="00492E8B" w:rsidP="00DC6642">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00093AE0">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>En myndighets kostnader för provtagning och undersökning av prov i samband med tillsyn i fråga om kemiska produkter, bio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00093AE0">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>tekniska organismer och varor ska</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00093AE0">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>ersättas av den vars verksamhet prov</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00093AE0">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>tagningen avser, om det inte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00093AE0">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>finns särskilda skäl mot det.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2BFC2D47" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00BB49E5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0461BBD0" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00BB49E5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:keepNext/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>28 §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="13"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="346EC4D3" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00BB49E5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Om det är nödvändigt för att skydda människors hälsa eller miljön får tillsynsmyndigheten köpa kemiska produkter, biotekniska organismer och varor under dold identitet (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>testköp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18819737" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00BB49E5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ett </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>testköp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> får endast göras i syfte att kontrollera att föremålet för köpet uppfyller gällande krav för sådant skydd i</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E92D42D" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00BB49E5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1. denna balk,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21E288DB" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00BB49E5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2. föreskrifter som har meddelats med stöd av balken, eller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AA9107B" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="00D65AF9" w:rsidRDefault="00492E8B" w:rsidP="00BB49E5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3. EU-förordningar inom balkens tillämpningsområde.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00BB49E5" w14:paraId="671414AF" w14:textId="77777777" w:rsidTr="00DC6642">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="12E9E6C6" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00DC6642">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3246F43A" w14:textId="0867A9A3" w:rsidR="00492E8B" w:rsidRPr="00D65AF9" w:rsidRDefault="00492E8B" w:rsidP="00DC6642">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D65AF9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Tillsynsmyndigheten får i en</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00D65AF9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>skilda fall besluta om att närings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00D65AF9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>idkaren ska ersätta myndigheten för vad som har betalats för den kem</w:t>
+            </w:r>
+            <w:r w:rsidR="004F69F6">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00D65AF9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>iska pro</w:t>
+            </w:r>
+            <w:r w:rsidR="004F69F6">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00D65AF9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>dukten, bi</w:t>
+            </w:r>
+            <w:r w:rsidR="00C14C99">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00D65AF9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r w:rsidR="00C14C99">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00D65AF9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>tekniska orga</w:t>
+            </w:r>
+            <w:r w:rsidR="00C14C99">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00D65AF9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>nismen eller varan vid test</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00D65AF9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>köpet, om det inte finns särskilda skäl mot det.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="086A5F96" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00BB49E5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73E1A115" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00BB49E5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>31 §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="14"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00BB49E5" w14:paraId="2D12C533" w14:textId="77777777" w:rsidTr="00DC6642">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="31ED872F" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00DC6642">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:ind w:firstLine="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00053F47">
+              <w:t>Vid sådan kontroll eller annan offentlig verksamhet som avses i 30</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00053F47">
+              <w:t>§ ska det som anges i 3, 3</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00053F47">
+              <w:t xml:space="preserve">a, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00053F47">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00053F47">
+              <w:t>, 6 och 8</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00053F47">
+              <w:t>§§ om tillsyn, tillsyns</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00053F47">
+              <w:t>väg</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00053F47">
+              <w:t>ledning och tillsyns</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00053F47">
+              <w:t>myndigheter gälla i fråga om kontroll, annan offentlig verksamhet och kontroll</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00053F47">
+              <w:t>myndig</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00053F47">
+              <w:t>heter enligt de EU-förord</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00053F47">
+              <w:t>ningar som anges i 30</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00053F47">
+              <w:t>§. Detta gäller dock inte om annat följer av förordningarna.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0067E6ED" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00DC6642">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:ind w:firstLine="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00053F47">
+              <w:t>Vid sådan kontroll eller annan offentlig verksamhet som avses i 30</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00053F47">
+              <w:t>§ ska det som anges i 3, 3</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00053F47">
+              <w:t xml:space="preserve">a, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00053F47">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>4 a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00053F47">
+              <w:t>, 6 och 8</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00053F47">
+              <w:t>§§ om tillsyn, tillsynsväg</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00053F47">
+              <w:t>ledning och tillsyns</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">myndigheter </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00053F47">
+              <w:t>gälla i fråga om kontroll, annan offentlig verk</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00053F47">
+              <w:t>samhet och kontroll</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00053F47">
+              <w:t>myndigheter enligt de EU-förord</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00053F47">
+              <w:t>ningar som anges i 30</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00053F47">
+              <w:t xml:space="preserve">§. Detta gäller dock inte om </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00053F47">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>något</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00053F47">
+              <w:t xml:space="preserve"> annat följer av förordningarna.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="44240AB9" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00BB49E5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35BC313A" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00BB49E5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>32 §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="15"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FB945A1" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00BB49E5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003E7F66">
+        <w:t>Vid sådan kontroll eller annan offentlig verksamhet som avses i 30</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E7F66">
+        <w:t>§ ska det som anges</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51B0F6DF" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00BB49E5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003E7F66">
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E7F66">
+        <w:t>i 9</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E7F66">
+        <w:t>§ gälla förelägganden och förbud som behövs för att de EU-förordningar som anges i 30</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E7F66">
+        <w:t>§ ska följas,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CFBAA7F" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00BB49E5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003E7F66">
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E7F66">
+        <w:t>i 14, 14</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E7F66">
+        <w:t>a, 17, 18 och 26</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E7F66">
+        <w:t>§§ gälla beslut som kontrollmyndigheterna meddelar enligt förordningarna,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DC889AD" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="003E7F66" w:rsidRDefault="00492E8B" w:rsidP="00BB49E5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003E7F66">
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E7F66">
+        <w:t>i 21</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E7F66">
+        <w:t>§ gälla de uppgifter och handlingar som behövs för kontrollen,</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00BB49E5" w14:paraId="549FC850" w14:textId="77777777" w:rsidTr="00DC6642">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="01568CE4" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00DC6642">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003E7F66">
+              <w:t>4.</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E7F66">
+              <w:t xml:space="preserve">i </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E7F66">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>22 b § gälla ersättning och kostnader för prov som har lämnats enligt förordningarna</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E7F66">
+              <w:t>, och</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7067AE8A" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00DC6642">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003E7F66">
+              <w:t>4.</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E7F66">
+              <w:t xml:space="preserve">i </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E7F66">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>22 a–22 c §§ gälla för prover som behövs för kontrollen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E7F66">
+              <w:t>, och</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="10D484E6" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00BB49E5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>5. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15D2C">
+        <w:t>i 28</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15D2C">
+        <w:t xml:space="preserve">§ gälla </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A15D2C">
+        <w:t>testköp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A15D2C">
+        <w:t xml:space="preserve"> som kontrollmyndigheterna gör.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43FB2B3E" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00BB49E5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A15D2C">
+        <w:t>Första stycket gäller inte om annat följer av förordningarna.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15B6D280" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00BB49E5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21B63E56" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00BB49E5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:spacing w:before="230"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>27 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="678227CE" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00BB49E5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2 §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="16"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="073DFD61" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="000B58D8" w:rsidRDefault="00492E8B" w:rsidP="00BB49E5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000B58D8">
+        <w:t>Regeringen eller den myndighet som regeringen bestämmer får meddela föreskrifter om skyldighet att ersätta en myndighets kostnader.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00BB49E5" w14:paraId="03184B88" w14:textId="77777777" w:rsidTr="00DC6642">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="702E2928" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="005B0E77" w:rsidRDefault="00492E8B" w:rsidP="00DC6642">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B58D8">
+              <w:t xml:space="preserve">Bestämmelser om skyldighet </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B58D8">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>att ersätta en myndighets kostnader finns också i 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B58D8">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>kap. 16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B58D8">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>§, 25</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B58D8">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>kap. 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B58D8">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>§ samt 26</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B58D8">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>kap. 22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B58D8">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">§ andra stycket och </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B58D8">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>22 b § 2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B58D8">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="35EDE934" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="005B0E77" w:rsidRDefault="00492E8B" w:rsidP="00DC6642">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B58D8">
+              <w:t>Bestämmelser om skyldighet att ersätta en myndighets kostnader finns också i 10</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B58D8">
+              <w:t>kap. 16</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B58D8">
+              <w:t>§, 25</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B58D8">
+              <w:t>kap. 8</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B58D8">
+              <w:t>§ samt 26</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B58D8">
+              <w:t>kap. 22</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B58D8">
+              <w:t xml:space="preserve">§ andra stycket, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B58D8">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>22 c §</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B58D8">
+              <w:t xml:space="preserve"> och </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B58D8">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>28 §</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B58D8">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="56165980" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="00811E52" w:rsidRDefault="00492E8B" w:rsidP="00BB49E5">
+      <w:pPr>
+        <w:pStyle w:val="Slutstreck"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00811E52">
+        <w:t>                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0456266A" w14:textId="2C925FAF" w:rsidR="00F9037B" w:rsidRPr="00F9037B" w:rsidRDefault="00492E8B" w:rsidP="00DA2E55">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00F9037B" w:rsidRPr="00F9037B" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId63"/>
+          <w:headerReference w:type="default" r:id="rId64"/>
+          <w:footerReference w:type="even" r:id="rId65"/>
+          <w:footerReference w:type="default" r:id="rId66"/>
+          <w:headerReference w:type="first" r:id="rId67"/>
+          <w:footerReference w:type="first" r:id="rId68"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Denna lag träder i kraft de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D3B88">
+        <w:t>n 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D3B88">
+        <w:t>juli 2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00F81F05">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78401C6F" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00E47719">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="51" w:name="_Toc230858614"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc238653386"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Förteckning över remissinstanserna</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="51"/>
+      <w:bookmarkEnd w:id="52"/>
+    </w:p>
+    <w:p w14:paraId="4E8FCD41" w14:textId="0C7F6E7D" w:rsidR="00492E8B" w:rsidRPr="001F43BF" w:rsidRDefault="00492E8B" w:rsidP="000E2528">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001F43BF">
+        <w:t>Efter remiss har yttranden inkommit från Arbetsmiljöverket, Avfall Sverige, Bodens kommun, Boverket, Domstolsverket, Ekonomi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F43BF">
+        <w:softHyphen/>
+        <w:t>styrnings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F43BF">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">verket, Enköpings kommun, Folkhälsomyndigheten, Försvarsinspektören för hälsa och miljö, Göteborgs kommun, Göteborgs universitet, Havs- och vattenmyndigheten, Helsingborgs kommun, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Hjo kommun (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3474">
+        <w:t>miljönämnden östra Skaraborg)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3474">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F43BF">
+        <w:t>Kemikalieinspektionen, Kommerskollegium, Kon</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001F43BF">
+        <w:t>kurrens</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001F43BF">
+        <w:t>verket, Konsumentverket, Kramfors kommun, Kristianstads kommun, Köpings kommun, Livsmedelsverket, Ljusdals kommun, Luleå kommun, Läkemedelsverket, Länsstyrelsen i Blekinge län, Länsstyrelsen i Dalarnas län, Länsstyrelsen i Gotlands län, Länsstyrelsen i Gävleborgs län, Länsstyrelsen i Hallands län, Länsstyrelsen i Jämtlands län, Läns</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001F43BF">
+        <w:t xml:space="preserve">styrelsen i Jönköpings län, Länsstyrelsen i Kalmar län, Länsstyrelsen i Kronobergs län, Länsstyrelsen i Norrbottens län, Länsstyrelsen i Skåne län, Länsstyrelsen i Stockholms län, Länsstyrelsen i Södermanlands län, Länsstyrelsen i Uppsala län, Länsstyrelsen i Värmlands län, Länsstyrelsen i Västerbottens län, Länsstyrelsen i Västernorrlands län, Länsstyrelsen i Västmanlands län, Länsstyrelsen i Västra Götalands län, Länsstyrelsen i Örebro län, Länsstyrelsen i Östergötlands län, Malmö kommun, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Myndig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>heten för samhällsskydd och beredskap (numera Myndigheten för civilt försvar</w:t>
+      </w:r>
+      <w:r w:rsidR="005D6D93">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F43BF">
+        <w:t>, Mönsterås kommun, Nacka tingsrätt (mark- och miljö</w:t>
+      </w:r>
+      <w:r w:rsidR="00C14C99">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001F43BF">
+        <w:t>domstolen), Natur</w:t>
+      </w:r>
+      <w:r w:rsidR="00C14C99">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001F43BF">
+        <w:t>vårds</w:t>
+      </w:r>
+      <w:r w:rsidR="00C14C99">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001F43BF">
+        <w:t>verket, Regel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001F43BF">
+        <w:t>rådet, Skogs</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001F43BF">
+        <w:t>styrelsen, Små</w:t>
+      </w:r>
+      <w:r w:rsidR="00C14C99">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001F43BF">
+        <w:t>företagarnas Riks</w:t>
+      </w:r>
+      <w:r w:rsidR="00C14C99">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001F43BF">
+        <w:t>förbund, Social</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001F43BF">
+        <w:t>styrelsen, Statens jordbruks</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001F43BF">
+        <w:t xml:space="preserve">verk, Statskontoret, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001F43BF">
+        <w:t>Stenung</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001F43BF">
+        <w:t>sunds</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001F43BF">
+        <w:t xml:space="preserve"> kommun, Stockholms kommun, Strål</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001F43BF">
+        <w:t>säkerhets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001F43BF">
+        <w:t>myndigheten, Styrelsen för ackreditering och teknisk kontroll, Svea hovrätt (Mark- och miljö</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001F43BF">
+        <w:t>överdomstolen), Svensk daglig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001F43BF">
+        <w:t>varuhandel, Sveriges geologiska undersökning, Sveriges Kommuner och Regioner, Trafikverket, Transport</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001F43BF">
+        <w:t>styrelsen, Tullverket, Umeå tingsrätt (mark- och miljö</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001F43BF">
+        <w:t>dom</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001F43BF">
+        <w:t>stolen), Östersunds tingsrätt (mark- och miljödomstolen) och Österåkers kommun.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DC2050F" w14:textId="605D9DF8" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="000E2528">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001F43BF">
+        <w:t>Följande remissinstanser har inte svarat eller har angett att de avstår från att lämna några synpunkter: Burlövs kommun, Gällivare kommun, Hedemora kommun, Hudiksvalls kommun, IKEM – Innovations- och kemi</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001F43BF">
+        <w:t>industrierna i Sverige, Kemisk Tekniska Företagen, Kosmetik- och hygienföretagen, Kristinehamns kommun, Lantbrukarnas riksförbund, Lantmännen, Lerums kommun, Livsmedelsföretagen, Livsmedels</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001F43BF">
+        <w:t>hand</w:t>
+      </w:r>
+      <w:r w:rsidR="003B7A9E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001F43BF">
+        <w:t>larna, Nyköpings kommun, Näringslivets regelnämnd, Region Gotland, Sala kommun, Sollentuna kommun, Svensk Digital Handel, Svensk Handel, Svensk Plastindustriförening, Svenska Natur</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001F43BF">
+        <w:t>skydds</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001F43BF">
+        <w:t>föreningen, Svenskt Näringsliv, Svenskt Vatten AB, Svenskt växtskydd, Sveriges kon</w:t>
+      </w:r>
+      <w:r w:rsidR="003B7A9E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001F43BF">
+        <w:t>sumenter, Sveriges standardiseringsförbund, Tjörns kommun, Total</w:t>
+      </w:r>
+      <w:r w:rsidR="003B7A9E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001F43BF">
+        <w:t xml:space="preserve">försvarets forskningsinstitut, Umeå kommun, Vetlanda kommun, Växjö tingsrätt (mark- och miljödomstolen), </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001F43BF">
+        <w:t>Ydre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001F43BF">
+        <w:t xml:space="preserve"> kommun och Älvkarleby kommun.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4886AAF7" w14:textId="7D3966DC" w:rsidR="00DB62B9" w:rsidRDefault="00492E8B" w:rsidP="000E2528">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId69"/>
+          <w:headerReference w:type="default" r:id="rId70"/>
+          <w:footerReference w:type="even" r:id="rId71"/>
+          <w:footerReference w:type="default" r:id="rId72"/>
+          <w:headerReference w:type="first" r:id="rId73"/>
+          <w:footerReference w:type="first" r:id="rId74"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Därutöver har yttranden inkommit från Företagarna, Matfiskodlarna, och Sveriges </w:t>
+      </w:r>
+      <w:r w:rsidR="007444F4">
+        <w:t>Bergmaterialindustri</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DCCC446" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00E47719">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="53" w:name="_Toc230858615"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc238653387"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Sammanfattning av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00067438">
+        <w:t>Naturvårdsverkets skrivelse Förslag på digitala lösningar för digitaliserad tillsynsvägledning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> i relevanta delar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="53"/>
+      <w:bookmarkEnd w:id="54"/>
+    </w:p>
+    <w:p w14:paraId="03926642" w14:textId="5700389D" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00AA5DEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I skrivelsen presenterar Naturvårdsverket</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00481E36">
+        <w:t>, Havs- och vattenmyndigheten, Kemikalieinspektionen, Statens jordbruksverk och läns</w:t>
+      </w:r>
+      <w:r w:rsidR="003B7A9E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00481E36">
+        <w:t xml:space="preserve">styrelserna </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(upp</w:t>
+      </w:r>
+      <w:r w:rsidR="003B7A9E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>drag</w:t>
+      </w:r>
+      <w:r w:rsidR="003B7A9E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>smyndigheterna) ett antal förslag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00481E36">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>på</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00481E36">
+        <w:t xml:space="preserve"> gemensamma lösningar för att åstadkomma en effektiv och samordnad digitaliserad tillsyns</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00481E36">
+        <w:t>väg</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00481E36">
+        <w:t>ledning och uppföljning samt inrapportering av tillsynen enligt miljö</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00481E36">
+        <w:t>balken och EU-förordningar på miljöbalkens område.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FDC79D8" w14:textId="2BF2BE19" w:rsidR="00E84FC0" w:rsidRPr="000F5110" w:rsidRDefault="00492E8B" w:rsidP="00AA5DEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F5110">
+        <w:t xml:space="preserve">I skrivelsen föreslås att </w:t>
+      </w:r>
+      <w:r w:rsidR="006A10A8" w:rsidRPr="000F5110">
+        <w:t xml:space="preserve">den </w:t>
+      </w:r>
+      <w:r w:rsidR="000015E5" w:rsidRPr="000F5110">
+        <w:t>rätt</w:t>
+      </w:r>
+      <w:r w:rsidR="006A10A8" w:rsidRPr="000F5110">
+        <w:t xml:space="preserve"> som</w:t>
+      </w:r>
+      <w:r w:rsidR="000015E5" w:rsidRPr="000F5110">
+        <w:t xml:space="preserve"> regeringen </w:t>
+      </w:r>
+      <w:r w:rsidR="006A10A8" w:rsidRPr="000F5110">
+        <w:t xml:space="preserve">enligt 26 kap. 32 a § miljöbalken har att </w:t>
+      </w:r>
+      <w:r w:rsidR="000015E5" w:rsidRPr="000F5110">
+        <w:t>meddela föreskrifter om</w:t>
+      </w:r>
+      <w:r w:rsidR="006A10A8" w:rsidRPr="000F5110">
+        <w:t xml:space="preserve"> skyldighet för en kommun som ska utföra kontroll enligt EU:s marknads</w:t>
+      </w:r>
+      <w:r w:rsidR="006A10A8" w:rsidRPr="000F5110">
+        <w:softHyphen/>
+        <w:t>kontrollförordning att lämna upplysningar om kontrollen till en marknads</w:t>
+      </w:r>
+      <w:r w:rsidR="006A10A8" w:rsidRPr="000F5110">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">kontrollmyndighet </w:t>
+      </w:r>
+      <w:r w:rsidR="00D07EB2" w:rsidRPr="000F5110">
+        <w:t>ska kunna delegeras till</w:t>
+      </w:r>
+      <w:r w:rsidR="00815832" w:rsidRPr="000F5110">
+        <w:t xml:space="preserve"> den myndighet som regeringen bestämmer</w:t>
+      </w:r>
+      <w:r w:rsidR="006A10A8" w:rsidRPr="000F5110">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00815832" w:rsidRPr="000F5110">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007B60B6" w:rsidRPr="000F5110">
+        <w:t xml:space="preserve">Vidare </w:t>
+      </w:r>
+      <w:r w:rsidR="006A10A8" w:rsidRPr="000F5110">
+        <w:t>föreslås att</w:t>
+      </w:r>
+      <w:r w:rsidR="00815832" w:rsidRPr="000F5110">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F5110">
+        <w:t xml:space="preserve">det </w:t>
+      </w:r>
+      <w:r w:rsidR="00815832" w:rsidRPr="000F5110">
+        <w:t xml:space="preserve">i samma paragraf </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F5110">
+        <w:t xml:space="preserve">ska införas ett tillägg som anger att </w:t>
+      </w:r>
+      <w:r w:rsidR="007B60B6" w:rsidRPr="000F5110">
+        <w:t xml:space="preserve">sådana </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F5110">
+        <w:t>före</w:t>
+      </w:r>
+      <w:r w:rsidR="007B60B6" w:rsidRPr="000F5110">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="000F5110">
+        <w:t>skrifter även får omfatta hur upplysningarna om kontroll</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD5AC3" w:rsidRPr="000F5110">
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F5110">
+        <w:t xml:space="preserve"> ska lämnas. </w:t>
+      </w:r>
+      <w:r w:rsidR="006A10A8" w:rsidRPr="000F5110">
+        <w:t xml:space="preserve">Det </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F5110">
+        <w:t xml:space="preserve">föreslås </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA1753" w:rsidRPr="000F5110">
+        <w:t xml:space="preserve">vidare </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F5110">
+        <w:t xml:space="preserve">att det </w:t>
+      </w:r>
+      <w:r w:rsidR="006A10A8" w:rsidRPr="000F5110">
+        <w:t xml:space="preserve">i 26 kap. 32 a § miljöbalken ska </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F5110">
+        <w:t>inför</w:t>
+      </w:r>
+      <w:r w:rsidR="006A10A8" w:rsidRPr="000F5110">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F5110">
+        <w:t>s ett nytt stycke som anger att regeringen får meddela föreskrifter om skyldighet för kontrollmyndigheter enligt EU:s kontroll</w:t>
+      </w:r>
+      <w:r w:rsidR="006A10A8" w:rsidRPr="000F5110">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="000F5110">
+        <w:t>förordning att lämna upp</w:t>
+      </w:r>
+      <w:r w:rsidR="003B7A9E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="000F5110">
+        <w:t>lys</w:t>
+      </w:r>
+      <w:r w:rsidR="003B7A9E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="000F5110">
+        <w:t>ningar om kontrollen av utsläppande på marknaden och användning av växtskyddsmedel till den myndighet som behöver uppgifterna för rapportering samt hur upplysningarna ska lämnas. Vidare föreslås att det i 1 kap. 14 § miljötillsynsförordningen (2011:13) ska införas en skyldighet för en myndighet som ska utöva tillsyn enligt miljöbalken eller kontroll enligt EU:s kontrollförordningar att lämna den information som en tillsyns</w:t>
+      </w:r>
+      <w:r w:rsidR="003050F3" w:rsidRPr="000F5110">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="000F5110">
+        <w:t xml:space="preserve">vägledande myndighet </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD5AC3" w:rsidRPr="000F5110">
+        <w:t xml:space="preserve">eller kontrollmyndighet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F5110">
+        <w:t>behöver för sin rapportering som följer av Sveriges medlemskap i Europeiska unionen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="536C9C91" w14:textId="3B9A7D73" w:rsidR="00DB62B9" w:rsidRDefault="00492E8B" w:rsidP="00AA5DEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId75"/>
+          <w:headerReference w:type="default" r:id="rId76"/>
+          <w:footerReference w:type="even" r:id="rId77"/>
+          <w:footerReference w:type="default" r:id="rId78"/>
+          <w:headerReference w:type="first" r:id="rId79"/>
+          <w:footerReference w:type="first" r:id="rId80"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F5110">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Författningsändringarna </w:t>
+      </w:r>
+      <w:r w:rsidR="00682D7A" w:rsidRPr="000F5110">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve">föreslås </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F5110">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>träda i kraft den 1 januari 2029</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B38FF">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05D401A2" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00E47719">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="55" w:name="_Toc230858616"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc238653388"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Skrivelsens lagförslag</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="55"/>
+      <w:bookmarkEnd w:id="56"/>
+    </w:p>
+    <w:p w14:paraId="314F6291" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00E47719">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslag till lag om ändring i miljöbalken</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D852FCA" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00F75A26">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Härigenom föreskrivs i fråga om miljöbalken att 26 kap. 32 a § ska ha följande lydelse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09872D6E" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="00152749" w:rsidRDefault="00492E8B" w:rsidP="00F75A26">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F75A26" w14:paraId="62F4B1BC" w14:textId="77777777" w:rsidTr="00DC6642">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="21E68EA8" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="005B0E77" w:rsidRDefault="00492E8B" w:rsidP="00DC6642">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B0E77">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Nuvarande lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="24FB97A1" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="005B0E77" w:rsidRDefault="00492E8B" w:rsidP="00DC6642">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B0E77">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Föreslagen lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6053669E" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00F75A26">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:spacing w:before="230"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>26 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A9495C2" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00F75A26">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>32 a §</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F75A26" w14:paraId="1679FDFA" w14:textId="77777777" w:rsidTr="00DC6642">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="314235EE" w14:textId="1BB77554" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00DC6642">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:ind w:firstLine="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008F7892">
+              <w:t>Regeringen får meddela före</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="008F7892">
+              <w:t>skrifter om skyldighet för en kom</w:t>
+            </w:r>
+            <w:r w:rsidR="003B7A9E">
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="008F7892">
+              <w:t>munal myndighet som ska utföra kontroll enligt förordning (EU) 2019/1020 att lämna upp</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="008F7892">
+              <w:t>lysningar om kontrollen till en marknads</w:t>
+            </w:r>
+            <w:r w:rsidR="003B7A9E">
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="008F7892">
+              <w:t>kontrollmyndighet.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="541BA814" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00DC6642">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:ind w:firstLine="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008F7892">
+              <w:t xml:space="preserve">Regeringen </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F7892">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>eller den myndighet som regeringen bestämmer</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F7892">
+              <w:t xml:space="preserve"> får meddela föreskrifter om skyldighet för en kommunal myndighet som ska utföra kontroll enligt förord</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="008F7892">
+              <w:t xml:space="preserve">ning (EU) 2019/1020 att lämna upplysningar om kontrollen till en marknadskontrollmyndighet, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F7892">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>samt hur upplysningarna ska lämnas</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F7892">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="440BDF15" w14:textId="21DEE360" w:rsidR="00492E8B" w:rsidRPr="008F7892" w:rsidRDefault="00492E8B" w:rsidP="00DC6642">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F7892">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Regeringen eller den myndighet som regeringen bestämmer får meddela föreskrifter om skyldighet för kontrollmyndigheter enligt för</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="008F7892">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ordning (EU) 2017/625 att lämna upplysningar om kontrollen av ut</w:t>
+            </w:r>
+            <w:r w:rsidR="003B7A9E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="008F7892">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>släppande på marknaden och an</w:t>
+            </w:r>
+            <w:r w:rsidR="003B7A9E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="008F7892">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>vändning av växtskyddsmedel till den myndighet som behöver upp</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="008F7892">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>gifterna för rapportering, samt hur upplysningarna ska lämnas.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="61110F06" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="00811E52" w:rsidRDefault="00492E8B" w:rsidP="00F75A26">
+      <w:pPr>
+        <w:pStyle w:val="Slutstreck"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00811E52">
+        <w:t>                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E2EB935" w14:textId="1AC789D9" w:rsidR="00DB62B9" w:rsidRDefault="00492E8B" w:rsidP="00DA2E55">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId81"/>
+          <w:headerReference w:type="default" r:id="rId82"/>
+          <w:footerReference w:type="even" r:id="rId83"/>
+          <w:footerReference w:type="default" r:id="rId84"/>
+          <w:headerReference w:type="first" r:id="rId85"/>
+          <w:footerReference w:type="first" r:id="rId86"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Denna lag träder i kraft de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D3B88">
+        <w:t xml:space="preserve">n </w:t>
+      </w:r>
+      <w:r>
+        <w:t>1 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D3B88">
+        <w:t>j</w:t>
+      </w:r>
+      <w:r>
+        <w:t>anuari</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D3B88">
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r>
+        <w:t>9.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76A034FD" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00E47719">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="57" w:name="_Toc230858617"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc238653389"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Förteckning över remissinstanserna</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="57"/>
+      <w:bookmarkEnd w:id="58"/>
+    </w:p>
+    <w:p w14:paraId="7B1DB47C" w14:textId="266C7EE6" w:rsidR="00492E8B" w:rsidRPr="002A7D9F" w:rsidRDefault="00492E8B" w:rsidP="009E191D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001F43BF">
+        <w:t>Efter remiss har yttranden inkommit från</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A7D9F">
+        <w:t>Alvesta kommun</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A7D9F">
+        <w:t xml:space="preserve"> Avfall Sverige</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A7D9F">
+        <w:t>Domstolsverket</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A7D9F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002A7D9F">
+        <w:t>eSamverka</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A7D9F">
+        <w:t xml:space="preserve"> Folkhälsomyndigheten</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A7D9F">
+        <w:t xml:space="preserve"> Före</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002A7D9F">
+        <w:t>tagarna</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A7D9F">
+        <w:t>Försvarsmakten</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A7D9F">
+        <w:t>Gislaved</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A7D9F">
+        <w:t xml:space="preserve"> kommun</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A7D9F">
+        <w:t>Göteborg</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A7D9F">
+        <w:t xml:space="preserve"> kommun</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A7D9F">
+        <w:t>Havs- och vattenmyndigheten</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A7D9F">
+        <w:t>Hässleholm kommun</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A7D9F">
+        <w:t>Integritets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002A7D9F">
+        <w:t>skydds</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002A7D9F">
+        <w:t>myndigheten</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A7D9F">
+        <w:t>Jordbruksverket</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A7D9F">
+        <w:t>Järfälla kommun</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B1A2D">
+        <w:t>Karlstad</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B1A2D">
+        <w:t xml:space="preserve"> kommun</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B1A2D">
+        <w:t>Kemikalie</w:t>
+      </w:r>
+      <w:r w:rsidR="00B508AC">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="004B1A2D">
+        <w:t>inspektionen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B1A2D">
+        <w:t>Kungsbacka kommun</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B1A2D">
+        <w:t>Kust</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="004B1A2D">
+        <w:t>bevakningen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B1A2D">
+        <w:t>Lerum</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B1A2D">
+        <w:t xml:space="preserve"> kommun</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B1A2D">
+        <w:t>Lund</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B1A2D">
+        <w:t xml:space="preserve"> kommun</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B1A2D">
+        <w:t>Länsstyrelsen i Blekinge län</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B1A2D">
+        <w:t>Länsstyrelsen i Dalarnas län</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B1A2D">
+        <w:t>Länsstyrelsen i Södermanlands län</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B1A2D">
+        <w:t>Länsstyrelsen i Väster</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="004B1A2D">
+        <w:t>norrlands län</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B1A2D">
+        <w:t>Länsstyrelsen i Örebro län</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B1A2D">
+        <w:t>Länsstyrelsen i Östergötlands län</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, Malmö kommun, Myndigheten för samhällsskydd och beredskap (numera Myndigheten för civilt försvar), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B1A2D">
+        <w:t>Myndigheten för digital förvaltning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B1A2D">
+        <w:t>Piteå kommun</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B1A2D">
+        <w:t xml:space="preserve"> Regelrådet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B1A2D">
+        <w:t>Region Kronoberg</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB7478">
+        <w:t>Simrishamn</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB7478">
+        <w:t xml:space="preserve"> kommun</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB7478">
+        <w:t>Ystad-Österlen</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00FB7478">
+        <w:t>regionens miljöförbund</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B1A2D">
+        <w:t>Skogsstyrelsen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B1A2D">
+        <w:t>Stats</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="004B1A2D">
+        <w:t>kontoret</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B1A2D">
+        <w:t>Stock</w:t>
+      </w:r>
+      <w:r w:rsidR="003B7A9E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="004B1A2D">
+        <w:t>holms kommun</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B1A2D">
+        <w:t>Sveriges Ingenjörer</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B1A2D">
+        <w:t>Sveriges Kommuner och Reg</w:t>
+      </w:r>
+      <w:r w:rsidR="003B7A9E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="004B1A2D">
+        <w:t>ioner</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B1A2D">
+        <w:t>Till</w:t>
+      </w:r>
+      <w:r w:rsidR="003B7A9E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="004B1A2D">
+        <w:t>växt</w:t>
+      </w:r>
+      <w:r w:rsidR="003B7A9E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="004B1A2D">
+        <w:t>verket</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B1A2D">
+        <w:t>Uddevalla kommun</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B1A2D">
+        <w:t>Uppsala kommun</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B1A2D">
+        <w:t>Verket för innovations</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="004B1A2D">
+        <w:t>system</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B1A2D">
+        <w:t>Örebro kommun</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B1A2D">
+        <w:t xml:space="preserve"> Örnsköldsvik</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B1A2D">
+        <w:t xml:space="preserve"> kommun</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DA1EC83" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="004B1A2D" w:rsidRDefault="00492E8B" w:rsidP="009E191D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001F43BF">
+        <w:t>Följande remissinstanser har inte svarat eller har angett att de avstår från att lämna några synpunkter:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A7D9F">
+        <w:t>CGI Sverige AB</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A7D9F">
+        <w:t>Dataföreningen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A7D9F">
+        <w:t>Gnesta kommun</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A7D9F">
+        <w:t>Huddinge kommun</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A7D9F">
+        <w:t>ICT Uppsala</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B1A2D">
+        <w:t>Karlsborg</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B1A2D">
+        <w:t xml:space="preserve"> kommun</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B1A2D">
+        <w:t>Lant</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="004B1A2D">
+        <w:t>brukarnas riksförbund</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A462B">
+        <w:t>Länsstyrelsen i Jämtlands län,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B1A2D">
+        <w:t>Nacka tingsrätt (mark- och miljödomstolen)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B1A2D">
+        <w:t>Norrköping</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B1A2D">
+        <w:t xml:space="preserve"> kommun</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B1A2D">
+        <w:t>Norrtälje kommun</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B1A2D">
+        <w:t>Region Jämtland Härjedalen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B1A2D">
+        <w:t>Region Skåne</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B1A2D">
+        <w:t>Region Stockholm</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B1A2D">
+        <w:t>Region Västmanland</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C6B59">
+        <w:t xml:space="preserve">Research </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001C6B59">
+        <w:t>Institutes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001C6B59">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001C6B59">
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001C6B59">
+        <w:t xml:space="preserve"> Sweden</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B1A2D">
+        <w:t>Sollefteå kommun</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B1A2D">
+        <w:t>Sorsele kommun</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B1A2D">
+        <w:t>Sundsvall</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B1A2D">
+        <w:t xml:space="preserve"> kommun</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B1A2D">
+        <w:t>Svenska Naturskydds</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="004B1A2D">
+        <w:t>föreningen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B1A2D">
+        <w:t>Svenskt Näringsliv</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B1A2D">
+        <w:t>Sölvesborg</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B1A2D">
+        <w:t xml:space="preserve"> kommun</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B1A2D">
+        <w:t>Säffle kommun</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B451C">
+        <w:t>Myndigheten för tillväxtpolitiska utvärderingar och analyser</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B1A2D">
+        <w:t>Uddevalla kommun</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B1A2D">
+        <w:t>Tyréns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B1A2D">
+        <w:t xml:space="preserve"> AB</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B1A2D">
+        <w:t>Umeå tingsrätt (mark- och miljödomstolen)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B1A2D">
+        <w:t>Upplands-Bro kommun</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B1A2D">
+        <w:t>Västervik</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B1A2D">
+        <w:t xml:space="preserve"> kommun </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B1A2D">
+        <w:t>Älmhult</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B1A2D">
+        <w:t xml:space="preserve"> kommun</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="468DD8D7" w14:textId="334B4450" w:rsidR="00DB62B9" w:rsidRDefault="00492E8B" w:rsidP="009E191D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId87"/>
+          <w:headerReference w:type="default" r:id="rId88"/>
+          <w:footerReference w:type="even" r:id="rId89"/>
+          <w:footerReference w:type="default" r:id="rId90"/>
+          <w:headerReference w:type="first" r:id="rId91"/>
+          <w:footerReference w:type="first" r:id="rId92"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Därutöver har yttranden inkommit från Drivkraft Sverige, Försvars</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>inspektören för hälsa och miljö och Länsstyrelsen i Västra Götalands län.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="442FD9AF" w14:textId="625507B8" w:rsidR="00DB62B9" w:rsidRPr="005D5158" w:rsidRDefault="00492E8B" w:rsidP="00E47719">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="59" w:name="_Toc238653390"/>
+      <w:r w:rsidRPr="005D5158">
+        <w:lastRenderedPageBreak/>
+        <w:t>Lagrådets yttrande</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="59"/>
+    </w:p>
+    <w:p w14:paraId="393CE6EB" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="005D5158" w:rsidRDefault="00492E8B" w:rsidP="00BF3F67">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005D5158">
+        <w:t>Utdrag ur protokoll vid sammanträde 2026-06-04</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7357A304" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="005D5158" w:rsidRDefault="00492E8B" w:rsidP="00BF3F67">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70738941" w14:textId="5237E2B2" w:rsidR="00492E8B" w:rsidRPr="005D5158" w:rsidRDefault="00492E8B" w:rsidP="00BF3F67">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005D5158">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Närvarande:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D5158">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005D5158">
+        <w:t>F.d.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005D5158">
+        <w:t xml:space="preserve"> justitieråden Karin Almgren, Ella Nyström och justitie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D5158">
+        <w:softHyphen/>
+        <w:t>rådet Christine Lager</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B65722F" w14:textId="1E161851" w:rsidR="00492E8B" w:rsidRPr="005D5158" w:rsidRDefault="00492E8B" w:rsidP="00E47719">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005D5158">
+        <w:t>En mer enhetlig reglering av tillsyn och kontroll på miljöbalkens område</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DDA3A63" w14:textId="2B4D09FC" w:rsidR="00492E8B" w:rsidRPr="005D5158" w:rsidRDefault="00492E8B" w:rsidP="00BF3F67">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005D5158">
+        <w:t>Enligt en lagrådsremiss den 28 maj 2026 har regeringen (Klimat- och näringslivsdepartementet) beslutat inhämta Lagrådets yttrande över för</w:t>
+      </w:r>
+      <w:r w:rsidR="003B7A9E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="005D5158">
+        <w:t>slag till lag om ändring i miljöbalken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23945099" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="005D5158" w:rsidRDefault="00492E8B" w:rsidP="00BF3F67">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57FE9C1D" w14:textId="79E6BAAC" w:rsidR="00492E8B" w:rsidRPr="005D5158" w:rsidRDefault="00492E8B" w:rsidP="00BF3F67">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005D5158">
+        <w:t xml:space="preserve">Förslaget har inför Lagrådet föredragits av departementssekreteraren Linnea Haglund. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="606652BD" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="005D5158" w:rsidRDefault="00492E8B" w:rsidP="00BF3F67">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30861B50" w14:textId="0BE4B7A8" w:rsidR="00492E8B" w:rsidRPr="007255BB" w:rsidRDefault="00492E8B" w:rsidP="00BF3F67">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:sectPr w:rsidR="00492E8B" w:rsidRPr="007255BB" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId93"/>
+          <w:headerReference w:type="default" r:id="rId94"/>
+          <w:footerReference w:type="even" r:id="rId95"/>
+          <w:footerReference w:type="default" r:id="rId96"/>
+          <w:headerReference w:type="first" r:id="rId97"/>
+          <w:footerReference w:type="first" r:id="rId98"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D5158">
+        <w:t>Lagrådet lämnar förslaget utan erinran</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007255BB">
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Departementsnamn"/>
         <w:tag w:val="Departementsnamn"/>
-        <w:id w:val="2118557928"/>
+        <w:id w:val="-137580982"/>
         <w:lock w:val="sdtLocked"/>
-        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="3D628279" w14:textId="5BAF4102" w:rsidR="00BC23B1" w:rsidRDefault="000F7AB3" w:rsidP="00BC23B1">
+        <w:p w14:paraId="1DD4CF20" w14:textId="3E7CD9FC" w:rsidR="00492E8B" w:rsidRPr="005D5158" w:rsidRDefault="00492E8B" w:rsidP="00E47719">
           <w:pPr>
             <w:pStyle w:val="Proprubrik"/>
-            <w:spacing w:before="120"/>
+            <w:spacing w:before="720" w:after="190"/>
           </w:pPr>
-          <w:r>
-            <w:t>Justitiedepartementet</w:t>
+          <w:r w:rsidRPr="005D5158">
+            <w:t>Klimat- och näringslivsdepartementet</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="07344263" w14:textId="04C3D81D" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="000641A6">
+    <w:p w14:paraId="081ACC1B" w14:textId="2BED08C5" w:rsidR="00492E8B" w:rsidRPr="005D5158" w:rsidRDefault="00492E8B" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Proputdrag"/>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc231996795"/>
-      <w:r>
+      <w:bookmarkStart w:id="60" w:name="_Toc238653391"/>
+      <w:r w:rsidRPr="005D5158">
         <w:t xml:space="preserve">Utdrag ur protokoll vid regeringssammanträde </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Datum"/>
           <w:tag w:val="Datum"/>
-          <w:id w:val="1508867760"/>
-          <w:date w:fullDate="2026-06-11T00:00:00Z">
+          <w:id w:val="679708000"/>
+          <w:date w:fullDate="2026-08-27T00:00:00Z">
             <w:dateFormat w:val="'den' d MMMM yyyy"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
-            <w:t>den 11 juni 2026</w:t>
+          <w:r w:rsidR="00580972" w:rsidRPr="005D5158">
+            <w:t>den 27 augusti 2026</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:bookmarkEnd w:id="20"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="7AE38F0D" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="000641A6">
+      <w:bookmarkEnd w:id="60"/>
+    </w:p>
+    <w:p w14:paraId="0714D43F" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="005D5158" w:rsidRDefault="00492E8B" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="06F3E3AE" w14:textId="5DC4D59E" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="000641A6">
+    <w:p w14:paraId="451F1D59" w14:textId="40163989" w:rsidR="00492E8B" w:rsidRPr="005D5158" w:rsidRDefault="00492E8B" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005D5158">
         <w:t xml:space="preserve">Närvarande: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Narvarande"/>
           <w:tag w:val="Narvarande"/>
-          <w:id w:val="1592354236"/>
+          <w:id w:val="2036694613"/>
           <w:lock w:val="sdtLocked"/>
-          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:närvarande[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:närvarande[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="000F7AB3">
-            <w:t>statsminister Kristersson, ordförande, och statsråden Svantesson, Waltersson Grönvall, Jonson, Strömmer, Forssmed, Tenje, Slottner, Wykman, Malmer Stenergard, Kullgren, Liljestrand, Bohlin, Pourmokhtari, Britz, Mohamsson, Lann</w:t>
+          <w:r w:rsidR="0023717A" w:rsidRPr="0023717A">
+            <w:t xml:space="preserve">statsrådet Busch, ordförande, och statsråden Svantesson, Waltersson Grönvall, Jonson, Strömmer, Forssmed, </w:t>
           </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="0023717A" w:rsidRPr="0023717A">
+            <w:t>Tenje</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidR="0023717A" w:rsidRPr="0023717A">
+            <w:t xml:space="preserve">, Forssell, </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="0023717A" w:rsidRPr="0023717A">
+            <w:t>Slottner</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidR="0023717A" w:rsidRPr="0023717A">
+            <w:t xml:space="preserve">, Malmer </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="0023717A" w:rsidRPr="0023717A">
+            <w:t>Stenergard</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidR="0023717A" w:rsidRPr="0023717A">
+            <w:t>, Kullgren, Liljestrand, Bohlin, Carlson, Pourmokhtari</w:t>
+          </w:r>
+          <w:r w:rsidR="0023717A">
+            <w:t xml:space="preserve">, </w:t>
+          </w:r>
+          <w:r w:rsidR="0023717A" w:rsidRPr="0023717A">
+            <w:t xml:space="preserve">Rosencrantz, </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="0023717A" w:rsidRPr="0023717A">
+            <w:t>Dousa</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidR="0023717A" w:rsidRPr="0023717A">
+            <w:t xml:space="preserve">, Larsson, Britz, </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="0023717A" w:rsidRPr="0023717A">
+            <w:t>Lann</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="55724AB9" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="000641A6">
+    <w:p w14:paraId="55B5BC78" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="005D5158" w:rsidRDefault="00492E8B" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1CA9841C" w14:textId="0AD7F08C" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="000641A6">
+    <w:p w14:paraId="380C18F7" w14:textId="15AD5908" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005D5158">
         <w:t xml:space="preserve">Föredragande: statsrådet </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Foredragande"/>
           <w:tag w:val="Foredragande"/>
-          <w:id w:val="-1423715855"/>
+          <w:id w:val="1160741249"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
-            <w:t xml:space="preserve">Gunnar Strömmer  </w:t>
+          <w:r w:rsidR="00282B73" w:rsidRPr="00282B73">
+            <w:t>Pourmokhtari</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="2E3DE50A" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRPr="00827386" w:rsidRDefault="00BC23B1" w:rsidP="000641A6">
+    <w:p w14:paraId="43269F9C" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="00827386" w:rsidRDefault="00492E8B" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17887352" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRPr="008B7E85" w:rsidRDefault="00BC23B1" w:rsidP="0044419F">
+    <w:p w14:paraId="3BC60262" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="00915BF3" w:rsidRDefault="00492E8B" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Slutstreck"/>
       </w:pPr>
       <w:r w:rsidRPr="008B7E85">
         <w:t>                    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68BCDD97" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRPr="006E102E" w:rsidRDefault="00BC23B1" w:rsidP="000641A6">
+    <w:p w14:paraId="365633DB" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRPr="006E102E" w:rsidRDefault="00492E8B" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="308DCAAA" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="000641A6">
+    <w:p w14:paraId="241032A0" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4AA4A94F" w14:textId="54F165A4" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="000641A6">
+    <w:p w14:paraId="1C72E457" w14:textId="389B8EB1" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Regeringen beslutar skrivelse </w:t>
+        <w:t xml:space="preserve">Regeringen beslutar proposition </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Rubrik"/>
           <w:tag w:val="Rubrik"/>
-          <w:id w:val="404876568"/>
+          <w:id w:val="1055821273"/>
           <w:lock w:val="sdtContentLocked"/>
-          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="000F7AB3">
-            <w:t>Riksrevisionens rapport om Migrationsverkets kontroller av arbetstillstånd - stor risk för fel och missbruk</w:t>
+          <w:r>
+            <w:t>En mer enhetlig reglering av tillsyn och kontroll på miljöbalkens område</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="2A001577" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="000641A6">
+    <w:p w14:paraId="0DFB0B05" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00DF17E0">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46DE56BB" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
-[...3 lines deleted...]
-    </w:p>
     <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
-      <w:headerReference w:type="even" r:id="rId26"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId31"/>
+      <w:headerReference w:type="even" r:id="rId99"/>
+      <w:headerReference w:type="default" r:id="rId100"/>
+      <w:footerReference w:type="even" r:id="rId101"/>
+      <w:footerReference w:type="default" r:id="rId102"/>
+      <w:headerReference w:type="first" r:id="rId103"/>
+      <w:footerReference w:type="first" r:id="rId104"/>
       <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
       <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3D9F644B" w14:textId="77777777" w:rsidR="00963A67" w:rsidRDefault="00963A67" w:rsidP="00F8009C">
+    <w:p w14:paraId="1EF30F13" w14:textId="77777777" w:rsidR="003300B8" w:rsidRDefault="003300B8" w:rsidP="00F8009C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2F42B30A" w14:textId="77777777" w:rsidR="00963A67" w:rsidRDefault="00963A67" w:rsidP="00F8009C">
+    <w:p w14:paraId="31755B41" w14:textId="77777777" w:rsidR="003300B8" w:rsidRDefault="003300B8" w:rsidP="00F8009C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -4323,2851 +19955,14368 @@
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TradeGothic">
+    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TradeGothic CondEighteen">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="18A08E01" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="3A2404C8" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662848" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658301" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="11" name="Textruta 4"/>
+              <wp:docPr id="39" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="06E93715" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="0CA08AAA" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251662848;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEn4J1eAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658301;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEn4J1eAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="06E93715" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="0CA08AAA" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer10.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6BB4B904" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="60DFB229" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251651584" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658304" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4991100</wp:posOffset>
+                <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>7762875</wp:posOffset>
+                <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="12" name="Textruta 1"/>
+              <wp:docPr id="54" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="27741875" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="09B8695F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00EC3063">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1044" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658304;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFMVv4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nr9WIU2QtOgwo&#10;2mLp0LMiS40xWdQkJnb260vJzmNdLx12sSnxJX78yMll1xi2Vj7UYEueH404U1ZCVdvnkv94vPn0&#10;mbOAwlbCgFUl36jAL6cfP0xaV6gxLMFUyjMKYkPRupIvEV2RZUEuVSPCEThlSanBNwLp6J+zyouW&#10;ojcmG49GZ1kLvnIepAqBbq97JZ+m+ForifdaB4XMlJzehunr03cRv9l0IopnL9yylsMzxD+8ohG1&#10;paS7UNcCBVv5+q9QTS09BNB4JKHJQOtaqlQDVZOPXlUzXwqnUi0ETnA7mML/Cyvv1nP34Bl2X6Cj&#10;BkZAWheKQJexnk77Jv7ppYz0BOFmB5vqkEm6PD3Lj09II0mVj/OLcYI12zs7H/CrgoZFoeSeupLA&#10;EuvbgJSQTLcmMVcAU1c3tTHpEJmgroxna0E9NJieSB5/WBnL2pKfHZ+OUmAL0b2PbGwMoxIXhnT7&#10;ApOEG6OijbHflWZ1lep8I7eQUtld/mQdrTSleo/jYL9/1Xuc+zrII2UGizvnprbgU/VpePaQVT+3&#10;kOnengA/qDuK2C06Kpzad74lwAKqDfHCQz8ywcmbmrp3KwI+CE8zQg2nucd7+mgDhD4MEmdL8L/f&#10;uo/2RF3SctbSzJU8/FoJrzgz3yyR+iI/iTzCdDg5PSciMX+oWRxq7Kq5AqJEThvGySRGezRbUXto&#10;nmg9zGJWUgkrKXfJcSteYb8JaL1INZslIxpLJ/DWzp2MoSPMkZuP3ZPwbiAwEvPvYDudonjF4942&#10;egY3WyFxMZE8At2jOjSARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARTFb+HkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="09B8695F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00EC3063">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer11.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="142C23E9" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="55" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="26BCBD96" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 1" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251651584;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7Lc2geAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+tn//FZQ7ooWHbmKCk4uKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpy/w80gjT4Xz8kXjE/Klmdaqxm3oOxIicFoyTSYz2aPai9lA/&#10;0XaYxaykElZS7oLjXpxjtwhou0g1myUjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG62QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR05/AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHstzaB4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1045" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658247;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGqO6jeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxynj7VGnSJL0WFA&#10;0RZrh54VWWqMyaImMbGzX19Kdh7reumwi02JL/HjR15cdo1ha+VDDbbk+WjMmbISqto+l/zH4/Wn&#10;M84CClsJA1aVfKMCv5x+/HDRukJNYAmmUp5REBuK1pV8ieiKLAtyqRoRRuCUJaUG3wiko3/OKi9a&#10;it6YbDIen2Yt+Mp5kCoEur3qlXya4mutJN5pHRQyU3J6G6avT99F/GbTC1E8e+GWtRyeIf7hFY2o&#10;LSXdhboSKNjK13+FamrpIYDGkYQmA61rqVINVE0+flXNw1I4lWohcILbwRT+X1h5u35w955h9wU6&#10;amAEpHWhCHQZ6+m0b+KfXspITxBudrCpDpmky5PT/OiYNJJU+SQ/nyRYs72z8wG/KmhYFEruqSsJ&#10;LLG+CUgJyXRrEnMFMHV1XRuTDpEJam48WwvqocH0RPL4w8pY1pb89OhknAJbiO59ZGNjGJW4MKTb&#10;F5gk3BgVbYz9rjSrq1TnG7mFlMru8ifraKUp1XscB/v9q97j3NdBHikzWNw5N7UFn6pPw7OHrPq5&#10;hUz39gT4Qd1RxG7RUeHUvrMtARZQbYgXHvqRCU5e19S9GxHwXniaEWo4zT3e0UcbIPRhkDhbgv/9&#10;1n20J+qSlrOWZq7k4ddKeMWZ+WaJ1Of5ceQRpsPxyWciEvOHmsWhxq6aORAlctowTiYx2qPZitpD&#10;80TrYRazkkpYSblLjltxjv0moPUi1WyWjGgsncAb++BkDB1hjtx87J6EdwOBkZh/C9vpFMUrHve2&#10;0TO42QqJi4nkEege1aEBNNKJ+8P6iTvj8Jys9kty+gIAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGqO6jeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="27741875" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="26BCBD96" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer12.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1A25D9F4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="3DB39B8C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251650560" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="10" name="Textruta 1"/>
+              <wp:docPr id="53" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="7F8B5793" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="53620F2C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251650560;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFOLDneAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+2r//Esod0cJDNzHByZuKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpi3wUaYTpMBp/JB4xf6pZnmrspl4AMSKnBeNkEqM9mr2oPdTP&#10;tB3mMSuphJWUu+C4FxfYLQLaLlLN58mIptIJvLWPTsbQEeVIzaf2WXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMU4sOd4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1046" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658246;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5GqF2eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t20cRM1hDWYUnlGQWyYNK7ga0Q3ybIg16oW4QycsqTU4GuBdPTPWelF&#10;Q9Frkw0Hg8usAV86D1KFQLc3nZLPUnytlcR7rYNCZgpOb8P09em7it9sNhWTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm6zM8vSCNJlQ/z8TDBmh2dnQ/4RUHNolBwT11J&#10;YIntbUBKSKZ7k5grgKnKRWVMOkQmqGvj2VZQDw2mJ5LHH1bGsqbgl+ejQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+8Z7Aqyg3BEvPHQjE5xcVNS9WxHwQXiaEWo4zT3e00cbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1OP8IvII0+Fi9JGIxPypZnWqsZv6GogSOW0YJ5MY7dHsRe2h&#10;fqL1MI9ZSSWspNwFx714jd0moPUi1XyejGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty9hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA5GqF2eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="7F8B5793" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="53620F2C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer13.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7D2F4AAE" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="12F05535" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663872" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658305" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="14" name="Textruta 4"/>
+              <wp:docPr id="57" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4D566FFD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
-[...464 lines deleted...]
-                        <w:p w14:paraId="454EE6E9" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="193380EF" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1039" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251664896;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBERsjOeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t1l46ZqBGswpfKMgtgwbVzB14hummVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw0nWgC+dB6lCoNubTslnKb7WSuK91kEhMwWnt2H6+vRdxW82uxTTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0L00CXsZ5W+zr+6aWM9ATh7gCbapFJuhxP8rNz0khS5aP8YpRgzY7Ozgf8oqBmUSi4p64k&#10;sMT2NiAlJNO9ScwVwFTlojImHSIT1LXxbCuohwbTE8njDytjWVPwydl4mAJbiO5dZGNjGJW40Kc7&#10;Fpgk3BkVbYz9pjSrylTnK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pPw3OErPyx&#10;h0x39gT4Sd1RxHbVUuGxfXsCrKDcES88dCMTnFxU1L1bEfBBeJoRajjNPd7TRxsg9KGXOFuD//Xa&#10;fbQn6pKWs4ZmruDh50Z4xZn5aonUF/l55BGmw/n4IxGJ+VPN6lRjN/U1ECVy2jBOJjHao9mL2kP9&#10;ROthHrOSSlhJuQuOe/Eau01A60Wq+TwZ0Vg6gbd26WQMHWGO3Hxsn4R3PYGRmH8H++kU0xc87myj&#10;Z3DzDRIXE8kj0B2qfQNopBP3+/UTd8bpOVkdl+TsNwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAREbIznkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1049" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658305;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAkJQhVeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKPRnsCrKDcES88dCMTnFxU9Hq3IuCD8DQj9OA093hPH22A0Ide4mwN/tdr&#10;99GeqEtazhqauYKHnxvhFWfmqyVSX+TnkUeYDufjj0Qk5k81q1ON3dTXQJTIacM4mcRoj2Yvag/1&#10;E62HecxKKmEl5S447sVr7DYBrRep5vNkRGPpBN7apZMxdIQ5cvOxfRLe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJCUIVXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="454EE6E9" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="193380EF" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer14.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="55C2A2B2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="02A69CF4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251655680" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658249" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="18" name="Textruta 1"/>
+              <wp:docPr id="58" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3BC60388" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="0D42AC37" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1040" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251655680;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA79IcbeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l13daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Hr6/t1V4yZqBGswpfKMgtgwaVzB14hukmVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw4usAV86D1KFQLc3nZJPU3ytlcR7rYNCZgpOb8P09em7it9seiUmz164dSX7Z4h/eEUt&#10;KktJD6FuBAq28dVfoepKegigcSChzkDrSqpUA1WTD19Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm+yM/OSSNJlY/yy1GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVi8qYdIhMUHPj2VZQDw2mJ5LHH1bGsqbgF2fjYQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+872BFhBuSNeeOhGJji5qKh7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/z88gjTIfz8UciEvOnmtWpxm7qORAlctowTiYx2qPZi9pD&#10;/UTrYRazkkpYSbkLjntxjt0moPUi1WyWjGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO42QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty+hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA79IcbeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1050" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658249;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBbl0eAeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+OtsTYAXljnjhoRuZ4OSiote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+jI/jzzCdDgffyQiMX+qWZ1q7KaeA1Eipw3jZBKjPZq9qD3U&#10;T7QeZjErqYSVlLvguBfn2G0CWi9SzWbJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObbZC4mEgege5Q7R+ARjpxv18/cWecnpPVcUlOfwMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBbl0eAeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="3BC60388" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="0D42AC37" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer15.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="21FA5364" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="782DE79B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251654656" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="16" name="Textruta 1"/>
+              <wp:docPr id="56" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="1899B5A0" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="6F2CB396" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1041" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251654656;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCF4fpceQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfDvTzcf&#10;PnEWUNhSGLCq4DsV+NXs/bvLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tGvstKL&#10;hqLXJhsOBpOsAV86D1KFQLfXnZLPUnytlcR7rYNCZgpOb8P09em7jN9sdimmKy/cupL9M8Q/vKIW&#10;laWkh1DXAgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15U87gWTqVaCJzgDjCF/xdW3m0f3YNn2H6G&#10;lhoYAWlcmAa6jPW02tfxTy9lpCcIdwfYVItM0uV4kp+PSCNJlQ/zi2GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVN5Ux6RCZoBbGs62gHhpMTySPP6yMZU3BJ+fjQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtlS4VT+0Z7Aiyh3BEvPHQjE5y8qah7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/yUeQRpsNo/JGIxPypZnmqsZt6AUSJnDaMk0mM9mj2ovZQ&#10;P9N6mMespBJWUu6C415cYLcJaL1INZ8nIxpLJ/DWPjoZQ0eYIzef2mfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCF4fpceQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1051" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658248;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlgjrHeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+HO0JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlgjrHeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="1899B5A0" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="6F2CB396" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer16.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3B49781C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658306" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="60" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="44E2B2F0" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00EC3063">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1054" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658306;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlUptjeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLx+ZYAC6g2xAsP/cgEJ29qer1bEfBBeJoRenCae7ynjzZA6MMgcbYE//ut&#10;+2hP1CUtZy3NXMnDr5XwijPzzRKpL/KTyCNMh5PTcyIS84eaxaHGrporIErktGGcTGK0R7MVtYfm&#10;idbDLGYllbCScpcct+IV9puA1otUs1kyorF0Am/t3MkYOsIcufnYPQnvBgIjMf8OttMpilc87m2j&#10;Z3CzFRIXE8kj0D2qwwPQSCfuD+sn7ozDc7LaL8npCwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJVKbY3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="44E2B2F0" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00EC3063">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer17.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="797FEC82" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658251" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="61" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3C36D8FD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1055" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658251;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmyy44eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZJPzrYEWEC1IV546EcmOHld0+vdiID3wtOM0IPT3OMdfbQBQh8GibMl+N9v&#10;3Ud7oi5pOWtp5koefq2EV5yZb5ZIfZ4fRx5hOhyffCYiMX+oWRxq7KqZA1Eipw3jZBKjPZqtqD00&#10;T7QeZjErqYSVlLvkuBXn2G8CWi9SzWbJiMbSCbyxD07G0BHmyM3H7kl4NxAYifm3sJ1OUbzicW8b&#10;PYObrZC4mEgege5RHR6ARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAmyy44eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="3C36D8FD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer18.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="601146FA" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658250" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="59" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="7F612D45" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1056" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658250;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBZeWHteQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+HO8JsIJyR7zw0I1McHJR0evdioAPwtOM0IPT3OM9fbQBQh96ibM1+F+v&#10;3Ud7oi5pOWto5goefm6EV5yZr5ZIPc4vIo8wHS5GH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBZeWHteQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="7F612D45" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer19.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7FA16604" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658307" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="63" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1AF7EF83" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00EC3063">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1059" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658307;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA7BmeVeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+NtoTYAXljnjhoRuZ4OSiote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+jI/jzzCdDgffyQiMX+qWZ1q7KaeA1Eipw3jZBKjPZq9qD3U&#10;T7QeZjErqYSVlLvguBfn2G0CWi9SzWbJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObbZC4mEgege5Q7R+ARjpxv18/cWecnpPVcUlOfwMAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOwZnlXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="1AF7EF83" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00EC3063">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="07C74B86" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="40" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1E2F3EDB" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textruta 1" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7Lc2geAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+tn//FZQ7ooWHbmKCk4uKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpy/w80gjT4Xz8kXjE/Klmdaqxm3oOxIicFoyTSYz2aPai9lA/&#10;0XaYxaykElZS7oLjXpxjtwhou0g1myUjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG62QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR05/AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHstzaB4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="1E2F3EDB" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer20.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4D8C6EB3" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658253" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="64" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2A1672A1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1060" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658253;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBEtChAeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx0nTbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkH52TRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPRuNBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+Gu0JsIJyR7zw0I1McHJR0estRcB74WlG6MFp7vGOPtoAoQ+9xNka/K/X&#10;7qM9UZe0nDU0cwUPPzfCK87MV0ukvsjPI48wHc7HH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBEtChAeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="2A1672A1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer21.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="188135EA" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658252" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="62" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1ADF6E9E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1061" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658252;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD6oVUHeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkPx+RRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPzseDFNhCdO8iGxvDqMSFPt2x&#10;wSThzqhoY+w3pVlVpj5fyS2kVPaQP1lHK02p3uLY2x+reotz1wd5pMxg8eBcVxZ86j4NzxGy8sce&#10;Mt3ZE+AnfUcR21VLjRf8fLQnwArKHfHCQzcywclFRa+3FAHvhacZoQenucc7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD6oVUHeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="1ADF6E9E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer22.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="58022645" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658308" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="66" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1E38ED61" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00492E8B">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1064" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658308;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA6cfSjeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qm0DIqUtSBOk1C&#10;gAYTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3HZ1oZtlA8V2ILngyFnykooK/tc8B+Pi0+f&#10;OQsobCkMWFXwrQr8cvbxw0XjpmoEKzCl8oyC2DBtXMFXiG6aZUGuVC3CAJyypNTga4F09M9Z6UVD&#10;0WuTjYbDSdaAL50HqUKg2+tOyWcpvtZK4p3WQSEzBafaMH19+i7jN5tdiOmzF25Vyb4M8Q9V1KKy&#10;lHQf6lqgYGtf/RWqrqSHABoHEuoMtK6kSj1QN/nwVTcPK+FU6oXACW4PU/h/YeXt5sHde4btF2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnC7h021yCRdjif5ySlpJKnyUX4+SrBmB2fnA35VULMoFNzTqySw&#10;xOYmICUk051JzBXAVOWiMiYdIhPUlfFsI+gNDaYSyeMPK2NZU/DJyXiYAluI7l1kY2MYlbjQpzs0&#10;mCTcGhVtjP2uNKvK1OcbuYWUyu7zJ+topSnVexx7+0NV73Hu+iCPlBks7p3ryoJP3afhOUBW/txB&#10;pjt7Avyo7yhiu2yp8YKfnO0IsIRyS7zw0I1McHJR0evdiID3wtOM0IPT3OMdfbQBQh96ibMV+N9v&#10;3Ud7oi5pOWto5goefq2FV5yZb5ZIfZ6fRh5hOpyOz4hIzB9rlscau66vgCiR04ZxMonRHs1O1B7q&#10;J1oP85iVVMJKyl1w3IlX2G0CWi9SzefJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJtOMX3F4842&#10;egY3XyNxMZE8At2h2j8AjXTifr9+4s44Pierw5KcvQAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOnH0o3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="1E38ED61" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00492E8B">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer23.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="15D385CF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658255" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="67" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4342CE6C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00492E8B">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1065" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658255;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA56EH4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qm0A4qUtSBOk1C&#10;gAYTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3HZ1oZtlA8V2ILngyFnykooK/tc8B+Pi09n&#10;nAUUthQGrCr4VgV+Ofv44aJxUzWCFZhSeUZBbJg2ruArRDfNsiBXqhZhAE5ZUmrwtUA6+ues9KKh&#10;6LXJRsPhJGvAl86DVCHQ7XWn5LMUX2sl8U7roJCZglNtmL4+fZfxm80uxPTZC7eqZF+G+IcqalFZ&#10;SroPdS1QsLWv/gpVV9JDAI0DCXUGWldSpR6om3z4qpuHlXAq9ULgBLeHKfy/sPJ28+DuPcP2C7T0&#10;gBGQxoVpoMvYT6t9Hf9UKSM9Qbjdw6ZaZJIux5P85JQ0klT5KD8fJVizg7PzAb8qqFkUCu7pVRJY&#10;YnMTkBKS6c4k5gpgqnJRGZMOkQnqyni2EfSGBlOJ5PGHlbGsKfjkZDxMgS1E9y6ysTGMSlzo0x0a&#10;TBJujYo2xn5XmlVl6vON3EJKZff5k3W00pTqPY69/aGq9zh3fZBHygwW9851ZcGn7tPwHCArf+4g&#10;0509AX7UdxSxXbbUeMFPznYEWEK5JV546EYmOLmo6PVuRMB74WlG6MFp7vGOPtoAoQ+9xNkK/O+3&#10;7qM9UZe0nDU0cwUPv9bCK87MN0ukPs9PI48wHU7Hn4lIzB9rlscau66vgCiR04ZxMonRHs1O1B7q&#10;J1oP85iVVMJKyl1w3IlX2G0CWi9SzefJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJtOMX3F4842&#10;egY3XyNxMZE8At2h2j8AjXTifr9+4s44Pierw5KcvQAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA56EH4eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="4342CE6C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00492E8B">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer24.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="722024D9" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658254" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="65" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="17B7F1A9" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00492E8B">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1066" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658254;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGWg4teQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYEdYosRYcB&#10;RVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995MVlWxu2VT5UYAuenw04U1ZCWdnngn9/vP7w&#10;ibOAwpbCgFUF36nAL+fv3100bqaGsAZTKs8oiA2zxhV8jehmWRbkWtUinIFTlpQafC2Qjv45K71o&#10;KHptsuFgMMka8KXzIFUIdHvVKfk8xddaSbzTOihkpuBUG6avT99V/GbzCzF79sKtK9mXIf6hilpU&#10;lpIeQl0JFGzjq79C1ZX0EEDjmYQ6A60rqVIP1E0+eNHNw1o4lXohcII7wBT+X1h5u31w955h+xla&#10;esAISOPCLNBl7KfVvo5/qpSRniDcHWBTLTJJl+NJfj4ijSRVPsynwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2xvAlJCMt2bxFwBTFVeV8akQ2SCWhrPtoLe0GAqkTz+sDKWNQWfnI8HKbCF6N5FNjaGUYkLfbpj&#10;g0nCnVHRxthvSrOqTH2+kltIqewhf7KOVppSvcWxtz9W9Rbnrg/ySJnB4sG5riz41H0aniNk5Y89&#10;ZLqzJ8BP+o4itquWGi/4+XRPgBWUO+KFh25kgpPXFb3ejQh4LzzNCD04zT3e0UcbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1NN8FHmE6TAafyQiMX+qWZ1q7KZeAlEipw3jZBKjPZq9qD3U&#10;T7QeFjErqYSVlLvguBeX2G0CWi9SLRbJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJ9OMXvB4842&#10;ega32CBxMZE8At2h2j8AjXTifr9+4s44PSer45Kc/wYAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGWg4teQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="17B7F1A9" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00492E8B">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer25.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FF26CCC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658309" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="69" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="218818C3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00492E8B">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1069" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658309;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCl5fm5eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+Gu4JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEApeX5uXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="218818C3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00492E8B">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer26.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="69BA7467" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658257" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="70" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="43F47AA6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00492E8B">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1070" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658257;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDaV7ZseQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkPx+RRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPzseDFNhCdO8iGxvDqMSFPt2x&#10;wSThzqhoY+w3pVlVpj5fyS2kVPaQP1lHK02p3uLY2x+reotz1wd5pMxg8eBcVxZ86j4NzxGy8sce&#10;Mt3ZE+AnfUcR21VLjRd8dL4nwArKHfHCQzcywclFRa+3FAHvhacZoQenucc7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDaV7ZseQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="43F47AA6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00492E8B">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer27.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="71EB283C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658256" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="68" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="02CD4BF9" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00492E8B">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1071" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658256;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkQssreQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+Gu0JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBkQssreQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="02CD4BF9" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00492E8B">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer28.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5D06EF90" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658310" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="72" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4B418438" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00492E8B">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1074" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658310;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCkkmqPeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qmFBgVKeqKmCYh&#10;QCsTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3nV1oZtlA8V2ILngyFnykooK/tc8B+PN58+&#10;cxZQ2FIYsKrgWxX41fTjh8vGTdQIVmBK5RkFsWHSuIKvEN0ky4JcqVqEAThlSanB1wLp6J+z0ouG&#10;otcmGw2HZ1kDvnQepAqBbq87JZ+m+ForifdaB4XMFJxqw/T16buM32x6KSbPXrhVJfsyxD9UUYvK&#10;UtJ9qGuBgq199VeoupIeAmgcSKgz0LqSKvVA3eTDV90sVsKp1AuBE9wepvD/wsq7zcI9eIbtF2jp&#10;ASMgjQuTQJexn1b7Ov6pUkZ6gnC7h021yCRdnp7lJ2PSSFLlo/xilGDNDs7OB/yqoGZRKLinV0lg&#10;ic1tQEpIpjuTmCuAqcqbyph0iExQc+PZRtAbGkwlkscfVsaypuBnJ6fDFNhCdO8iGxvDqMSFPt2h&#10;wSTh1qhoY+x3pVlVpj7fyC2kVHafP1lHK02p3uPY2x+qeo9z1wd5pMxgce9cVxZ86j4NzwGy8ucO&#10;Mt3ZE+BHfUcR22VLjRd8fL4jwBLKLfHCQzcywcmbil7vVgR8EJ5mhB6c5h7v6aMNEPrQS5ytwP9+&#10;6z7aE3VJy1lDM1fw8GstvOLMfLNE6ot8HHmE6TA+PSciMX+sWR5r7LqeA1Eipw3jZBKjPZqdqD3U&#10;T7QeZjErqYSVlLvguBPn2G0CWi9SzWbJiMbSCby1Cydj6Ahz5OZj+yS86wmMxPw72E2nmLzicWcb&#10;PYObrZG4mEgege5Q7R+ARjpxv18/cWccn5PVYUlOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEApJJqj3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="4B418438" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00492E8B">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer29.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0B2E97E1" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658259" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="73" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="08E8EF82" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00492E8B">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1075" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658259;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCnC9/UeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qmFAYVKeqKmCYh&#10;QCsTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3nV1oZtlA8V2ILngyFnykooK/tc8B+PN5/O&#10;OQsobCkMWFXwrQr8avrxw2XjJmoEKzCl8oyC2DBpXMFXiG6SZUGuVC3CAJyypNTga4F09M9Z6UVD&#10;0WuTjYbDs6wBXzoPUoVAt9edkk9TfK2VxHutg0JmCk61Yfr69F3Gbza9FJNnL9yqkn0Z4h+qqEVl&#10;Kek+1LVAwda++itUXUkPATQOJNQZaF1JlXqgbvLhq24WK+FU6oXACW4PU/h/YeXdZuEePMP2C7T0&#10;gBGQxoVJoMvYT6t9Hf9UKSM9Qbjdw6ZaZJIuT8/ykzFpJKnyUX4xSrBmB2fnA35VULMoFNzTqySw&#10;xOY2ICUk051JzBXAVOVNZUw6RCaoufFsI+gNDaYSyeMPK2NZU/Czk9NhCmwhuneRjY1hVOJCn+7Q&#10;YJJwa1S0Mfa70qwqU59v5BZSKrvPn6yjlaZU73Hs7Q9Vvce564M8UmawuHeuKws+dZ+G5wBZ+XMH&#10;me7sCfCjvqOI7bKlxgs+Pt8RYAnllnjhoRuZ4ORNRa93KwI+CE8zQg9Oc4/39NEGCH3oJc5W4H+/&#10;dR/tibqk5ayhmSt4+LUWXnFmvlki9UU+jjzCdBiffiYiMX+sWR5r7LqeA1Eipw3jZBKjPZqdqD3U&#10;T7QeZjErqYSVlLvguBPn2G0CWi9SzWbJiMbSCby1Cydj6Ahz5OZj+yS86wmMxPw72E2nmLzicWcb&#10;PYObrZG4mEgege5Q7R+ARjpxv18/cWccn5PVYUlOXwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCnC9/UeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="08E8EF82" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00492E8B">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6B980594" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="38" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="5C0D357D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFOLDneAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+2r//Esod0cJDNzHByZuKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpi3wUaYTpMBp/JB4xf6pZnmrspl4AMSKnBeNkEqM9mr2oPdTP&#10;tB3mMSuphJWUu+C4FxfYLQLaLlLN58mIptIJvLWPTsbQEeVIzaf2WXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMU4sOd4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="5C0D357D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer30.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1D8F5152" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658258" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="71" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="51F0956B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00492E8B">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1076" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658258;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDYuZABeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkPx+RRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPzseDFNhCdO8iGxvDqMSFPt2x&#10;wSThzqhoY+w3pVlVpj5fyS2kVPaQP1lHK02p3uLY2x+reotz1wd5pMxg8eBcVxZ86j4NzxGy8sce&#10;Mt3ZE+AnfUcR21VLjRd8dLEnwArKHfHCQzcywclFRa+3FAHvhacZoQenucc7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDYuZABeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="51F0956B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00492E8B">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer31.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1D9EA5BB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658311" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="75" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="11BFB904" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00492E8B">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1079" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658311;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC6xpZ5eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t1l46ZqBGswpfKMgtgwbVzB14hummVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw0nWgC+dB6lCoNubTslnKb7WSuK91kEhMwWnt2H6+vRdxW82uxTTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0L00CXsZ5W+zr+6aWM9ATh7gCbapFJuhxP8rNz0khS5aP8YpRgzY7Ozgf8oqBmUSi4p64k&#10;sMT2NiAlJNO9ScwVwFTlojImHSIT1LXxbCuohwbTE8njDytjWVPwydl4mAJbiO5dZGNjGJW40Kc7&#10;Fpgk3BkVbYz9pjSrylTnK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pPw3OErPyx&#10;h0x39gT4Sd1RxHbVUuHUytGeACsod8QLD93IBCcXFXXvVgR8EJ5mhBpOc4/39NEGCH3oJc7W4H+9&#10;dh/tibqk5ayhmSt4+LkRXnFmvloi9UV+HnmE6XA+/khEYv5UszrV2E19DUSJnDaMk0mM9mj2ovZQ&#10;P9F6mMespBJWUu6C4168xm4T0HqRaj5PRjSWTuCtXToZQ0eYIzcf2yfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAusaWeXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="11BFB904" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00492E8B">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer32.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6C39244F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658261" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="76" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1BDAEE95" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00492E8B">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1080" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658261;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFdNmseQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l13daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Hr6/t1V4yZqBGswpfKMgtgwaVzB14hukmVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw4usAV86D1KFQLc3nZJPU3ytlcR7rYNCZgpOb8P09em7it9seiUmz164dSX7Z4h/eEUt&#10;KktJD6FuBAq28dVfoepKegigcSChzkDrSqpUA1WTD19Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm+yM/OSSNJlY/yy1GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVi8qYdIhMUHPj2VZQDw2mJ5LHH1bGsqbgF2fjYQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VTK8/2BFhBuSNeeOhGJji5qKh7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/z88gjTIfz8UciEvOnmtWpxm7qORAlctowTiYx2qPZi9pD&#10;/UTrYRazkkpYSbkLjntxjt0moPUi1WyWjGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO42QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty+hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDFdNmseQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="1BDAEE95" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00492E8B">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer33.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0053E01E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658260" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="74" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="06117569" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00492E8B">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1081" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658260;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7YaTreQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfDvTzcf&#10;PnEWUNhSGLCq4DsV+NXs/bvLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tGvstKL&#10;hqLXJhsOBpOsAV86D1KFQLfXnZLPUnytlcR7rYNCZgpOb8P09em7jN9sdimmKy/cupL9M8Q/vKIW&#10;laWkh1DXAgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15U87gWTqVaCJzgDjCF/xdW3m0f3YNn2H6G&#10;lhoYAWlcmAa6jPW02tfxTy9lpCcIdwfYVItM0uV4kp+PSCNJlQ/zi2GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVN5Ux6RCZoBbGs62gHhpMTySPP6yMZU3BJ+fjQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtlS4VTK0d7Aiyh3BEvPHQjE5y8qah7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/yUeQRpsNo/JGIxPypZnmqsZt6AUSJnDaMk0mM9mj2ovZQ&#10;P9N6mMespBJWUu6C415cYLcJaL1INZ8nIxpLJ/DWPjoZQ0eYIzef2mfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB7YaTreQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="06117569" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00492E8B">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer34.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="34AB1794" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="78" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="31BF8F2A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00492E8B">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1084" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC7sQVPeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nr9WIU2QtOgwo&#10;2mLp0LMiS40xWdQkJnb260vJzmNdLx12sSnxJX78yMll1xi2Vj7UYEueH404U1ZCVdvnkv94vPn0&#10;mbOAwlbCgFUl36jAL6cfP0xaV6gxLMFUyjMKYkPRupIvEV2RZUEuVSPCEThlSanBNwLp6J+zyouW&#10;ojcmG49GZ1kLvnIepAqBbq97JZ+m+ForifdaB4XMlJzehunr03cRv9l0IopnL9yylsMzxD+8ohG1&#10;paS7UNcCBVv5+q9QTS09BNB4JKHJQOtaqlQDVZOPXlUzXwqnUi0ETnA7mML/Cyvv1nP34Bl2X6Cj&#10;BkZAWheKQJexnk77Jv7ppYz0BOFmB5vqkEm6PD3Lj09II0mVj/OLcYI12zs7H/CrgoZFoeSeupLA&#10;EuvbgJSQTLcmMVcAU1c3tTHpEJmgroxna0E9NJieSB5/WBnL2pKfHZ+OUmAL0b2PbGwMoxIXhnT7&#10;ApOEG6OijbHflWZ1lep8I7eQUtld/mQdrTSleo/jYL9/1Xuc+zrII2UGizvnprbgU/VpePaQVT+3&#10;kOnengA/qDuK2C06Kpxaeb4lwAKqDfHCQz8ywcmbmrp3KwI+CE8zQg2nucd7+mgDhD4MEmdL8L/f&#10;uo/2RF3SctbSzJU8/FoJrzgz3yyR+iI/iTzCdDg5PSciMX+oWRxq7Kq5AqJEThvGySRGezRbUXto&#10;nmg9zGJWUgkrKXfJcSteYb8JaL1INZslIxpLJ/DWzp2MoSPMkZuP3ZPwbiAwEvPvYDudonjF4942&#10;egY3WyFxMZE8At2jOjSARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAu7EFT3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="31BF8F2A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00492E8B">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer35.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="738EDEFF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658263" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="79" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6FD03682" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00492E8B">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1085" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658263;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4KLAUeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxynj7VGnSJL0WFA&#10;0RZrh54VWWqMyaImMbGzX19Kdh7reumwi02JL/HjR15cdo1ha+VDDbbk+WjMmbISqto+l/zH4/Wn&#10;M84CClsJA1aVfKMCv5x+/HDRukJNYAmmUp5REBuK1pV8ieiKLAtyqRoRRuCUJaUG3wiko3/OKi9a&#10;it6YbDIen2Yt+Mp5kCoEur3qlXya4mutJN5pHRQyU3J6G6avT99F/GbTC1E8e+GWtRyeIf7hFY2o&#10;LSXdhboSKNjK13+FamrpIYDGkYQmA61rqVINVE0+flXNw1I4lWohcILbwRT+X1h5u35w955h9wU6&#10;amAEpHWhCHQZ6+m0b+KfXspITxBudrCpDpmky5PT/OiYNJJU+SQ/nyRYs72z8wG/KmhYFEruqSsJ&#10;LLG+CUgJyXRrEnMFMHV1XRuTDpEJam48WwvqocH0RPL4w8pY1pb89OhknAJbiO59ZGNjGJW4MKTb&#10;F5gk3BgVbYz9rjSrq1TnG7mFlMru8ifraKUp1XscB/v9q97j3NdBHikzWNw5N7UFn6pPw7OHrPq5&#10;hUz39gT4Qd1RxG7RUeHUyrMtARZQbYgXHvqRCU5e19S9GxHwXniaEWo4zT3e0UcbIPRhkDhbgv/9&#10;1n20J+qSlrOWZq7k4ddKeMWZ+WaJ1Of5ceQRpsPxyWciEvOHmsWhxq6aORAlctowTiYx2qPZitpD&#10;80TrYRazkkpYSblLjltxjv0moPUi1WyWjGgsncAb++BkDB1hjtx87J6EdwOBkZh/C9vpFMUrHve2&#10;0TO42QqJi4nkEege1aEBNNKJ+8P6iTvj8Jys9kty+gIAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC4KLAUeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="6FD03682" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00492E8B">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer36.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="64A7B925" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658262" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="77" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="489B92B5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00492E8B">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1086" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658262;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDHmv/BeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t20cRM1hDWYUnlGQWyYNK7ga0Q3ybIg16oW4QycsqTU4GuBdPTPWelF&#10;Q9Frkw0Hg8usAV86D1KFQLc3nZLPUnytlcR7rYNCZgpOb8P09em7it9sNhWTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm6zM8vSCNJlQ/z8TDBmh2dnQ/4RUHNolBwT11J&#10;YIntbUBKSKZ7k5grgKnKRWVMOkQmqGvj2VZQDw2mJ5LHH1bGsqbgl+ejQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VTK8d7Aqyg3BEvPHQjE5xcVNS9WxHwQXiaEWo4zT3e00cbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1OP8IvII0+Fi9JGIxPypZnWqsZv6GogSOW0YJ5MY7dHsRe2h&#10;fqL1MI9ZSSWspNwFx714jd0moPUi1XyejGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty9hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDHmv/BeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="489B92B5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00492E8B">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer37.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1B153D0D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658313" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="81" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="5BA33ED0" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00492E8B">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1089" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658313;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDapVbieAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qpcUJwtCfACsod8cJDNzLByUVFr3crAj4ITzNCD05zj/f00QYIfeglztbgf712&#10;H+2JuqTlrKGZK3j4uRFecWa+WiL1RX4eeYTpcD7+SERi/lSzOtXYTX0NRImcNoyTSYz2aPai9lA/&#10;0XqYx6ykElZS7oLjXrzGbhPQepFqPk9GNJZO4K1dOhlDR5gjNx/bJ+FdT2Ak5t/BfjrF9AWPO9vo&#10;Gdx8g8TFRPIIdIdq/wA00on7/fqJO+P0nKyOS3L2GwAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDapVbieAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="5BA33ED0" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00492E8B">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer38.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3C8A82EF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658265" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="82" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="57A70CAB" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00492E8B">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1090" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658265;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQClFxk3eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YjgngArKHfECw/dyAQnFxW93q0I+CA8zQg9OM093tNHGyD0oZc4W4P/9dp9&#10;tCfqkpazhmau4OHnRnjFmflqidQX+XnkEabD+fgjEYn5U83qVGM39TUQJXLaME4mMdqj2YvaQ/1E&#10;62Ees5JKWEm5C4578Rq7TUDrRar5PBnRWDqBt3bpZAwdYY7cfGyfhHc9gZGYfwf76RTTFzzubKNn&#10;cPMNEhcTySPQHar9A9BIJ+736yfujNNzsjouydlvAAAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKUXGTd4AgAAbAUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="57A70CAB" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00492E8B">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer39.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="59484166" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="80" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="04E4C3F8" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00492E8B">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1091" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAbAmRweAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgnB0Z4ASyh3xAsP3cgEJ28qer1bEfBBeJoRenCae7ynjzZA6EMvcbYG/+u1&#10;+2hP1CUtZw3NXMHDz43wijPz1RKpL/JR5BGmw2j8kYjE/Klmeaqxm3oBRImcNoyTSYz2aPai9lA/&#10;03qYx6ykElZS7oLjXlxgtwlovUg1nycjGksn8NY+OhlDR5gjN5/aZ+FdT2Ak5t/BfjrF9AWPO9vo&#10;Gdx8g8TFRPIIdIdq/wA00on7/fqJO+P0nKyOS3L2GwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABsCZHB4AgAAbAUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="04E4C3F8" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00492E8B">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="17CDD4D3" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658302" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="45" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3677B4C7" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00EC3063">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658302;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAF6BFDeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLz7fsvoNoQLTz0ExOcvKnp8W5FwAfhaUTovWns8Z4+2gCBD4PE2RL877fu&#10;oz0xl7SctTRyJQ+/VsIrzsw3S5y+yE8ijTAdTk7PiUfMH2oWhxq7aq6AGJHTgnEyidEezVbUHpon&#10;2g6zmJVUwkrKXXLcilfYLwLaLlLNZsmIptIJvLVzJ2PoiHKk5mP3JLwb+ItE/DvYDqcoXtG4t42e&#10;wc1WSFRMHI8496gO+NNEJ+oP2yeujMNzstrvyOkLAAAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAF6BFDeAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="3677B4C7" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00EC3063">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer40.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6F4CC84A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658314" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="84" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1F0DA086" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00492E8B">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1094" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658314;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDb0sXUeAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01TgiebwmwgGpDvPDQj0xw8qam17sVAR+EpxmhB6e5x3v6aAOEPgwSZ0vwv9+6&#10;j/ZEXdJy1tLMlTz8WgmvODPfLJH6Ij+JPMJ0ODk9JyIxf6hZHGrsqrkCokROG8bJJEZ7NFtRe2ie&#10;aD3MYlZSCSspd8lxK15hvwlovUg1myUjGksn8NbOnYyhI8yRm4/dk/BuIDAS8+9gO52ieMXj3jZ6&#10;BjdbIXExkTwC3aM6PACNdOL+sH7izjg8J6v9kpy+AAAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDb0sXUeAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="1F0DA086" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00492E8B">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer41.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="296BFF6E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658267" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="85" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2E8E4258" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00492E8B">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1095" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658267;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDYS3CPeAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+iocULwbEuABVQb4oWHfmSCk9c1vd6NCHgvPM0IPTjNPd7RRxsg9GGQOFuC//3W&#10;fbQn6pKWs5ZmruTh10p4xZn5ZonU5/lx5BGmw/HJZyIS84eaxaHGrpo5ECVy2jBOJjHao9mK2kPz&#10;ROthFrOSSlhJuUuOW3GO/Sag9SLVbJaMaCydwBv74GQMHWGO3HzsnoR3A4GRmH8L2+kUxSse97bR&#10;M7jZComLieQR6B7V4QFopBP3h/UTd8bhOVntl+T0BQAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANhLcI94AgAAbAUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="2E8E4258" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00492E8B">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer42.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="69306755" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658266" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="83" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="72F9933D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00492E8B">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1096" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658266;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCn+T9aeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgnB8Z4AKyh3xAsP3cgEJxcVvd6tCPggPM0IPTjNPd7TRxsg9KGXOFuD//Xa&#10;fbQn6pKWs4ZmruDh50Z4xZn5aonU4/wi8gjT4WL0kYjE/Klmdaqxm/oaiBI5bRgnkxjt0exF7aF+&#10;ovUwj1lJJayk3AXHvXiN3Sag9SLVfJ6MaCydwFu7dDKGjjBHbj62T8K7nsBIzL+D/XSKyQsed7bR&#10;M7j5BomLieQR6A7V/gFopBP3+/UTd8bpOVkdl+TsNwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCn+T9aeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="72F9933D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00492E8B">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer43.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1963825D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658291" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="87" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6C19CC97" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00EC3063">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1099" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658291;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFhjkieQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLz8ZYAC6g2xAsP/cgEJ29qer1bEfBBeJoRenCae7ynjzZA6MMgcbYE//ut&#10;+2hP1CUtZy3NXMnDr5XwijPzzRKpL/KTyCNMh5PTcyIS84eaxaHGrporIErktGGcTGK0R7MVtYfm&#10;idbDLGYllbCScpcct+IV9puA1otUs1kyorF0Am/t3MkYOsIcufnYPQnvBgIjMf8OttMpilc87m2j&#10;Z3CzFRIXE8kj0D2qwwPQSCfuD+sn7ozDc7LaL8npCwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAxYY5InkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="6C19CC97" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00EC3063">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer44.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5CCFE7B8" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658272" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="88" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="436DDF43" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1100" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658272;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC6NHb3eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qm0DIqUtSBOk1C&#10;gAYTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3HZ1oZtlA8V2ILngyFnykooK/tc8B+Pi0+f&#10;OQsobCkMWFXwrQr8cvbxw0XjpmoEKzCl8oyC2DBtXMFXiG6aZUGuVC3CAJyypNTga4F09M9Z6UVD&#10;0WuTjYbDSdaAL50HqUKg2+tOyWcpvtZK4p3WQSEzBafaMH19+i7jN5tdiOmzF25Vyb4M8Q9V1KKy&#10;lHQf6lqgYGtf/RWqrqSHABoHEuoMtK6kSj1QN/nwVTcPK+FU6oXACW4PU/h/YeXt5sHde4btF2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnC7h021yCRdjif5ySlpJKnyUX4+SrBmB2fnA35VULMoFNzTqySw&#10;xOYmICUk051JzBXAVOWiMiYdIhPUlfFsI+gNDaYSyeMPK2NZU/DJyXiYAluI7l1kY2MYlbjQpzs0&#10;mCTcGhVtjP2uNKvK1OcbuYWUyu7zJ+topSnVexx7+0NV73Hu+iCPlBks7p3ryoJP3afhOUBW/txB&#10;pjt7Avyo7yhiu2yp8YKfnewIsIRyS7zw0I1McHJR0evdiID3wtOM0IPT3OMdfbQBQh96ibMV+N9v&#10;3Ud7oi5pOWto5goefq2FV5yZb5ZIfZ6fRh5hOpyOz4hIzB9rlscau66vgCiR04ZxMonRHs1O1B7q&#10;J1oP85iVVMJKyl1w3IlX2G0CWi9SzefJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJtOMX3F4842&#10;egY3XyNxMZE8At2h2j8AjXTifr9+4s44Pierw5KcvQAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC6NHb3eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="436DDF43" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer45.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="453D4CD9" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658271" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="86" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="503ECE4B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1101" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658271;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEIQuweQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qmFBgVKeqKmCYh&#10;QCsTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3nV1oZtlA8V2ILngyFnykooK/tc8B+PN58+&#10;cxZQ2FIYsKrgWxX41fTjh8vGTdQIVmBK5RkFsWHSuIKvEN0ky4JcqVqEAThlSanB1wLp6J+z0ouG&#10;otcmGw2HZ1kDvnQepAqBbq87JZ+m+ForifdaB4XMFJxqw/T16buM32x6KSbPXrhVJfsyxD9UUYvK&#10;UtJ9qGuBgq199VeoupIeAmgcSKgz0LqSKvVA3eTDV90sVsKp1AuBE9wepvD/wsq7zcI9eIbtF2jp&#10;ASMgjQuTQJexn1b7Ov6pUkZ6gnC7h021yCRdnp7lJ2PSSFLlo/xilGDNDs7OB/yqoGZRKLinV0lg&#10;ic1tQEpIpjuTmCuAqcqbyph0iExQc+PZRtAbGkwlkscfVsaypuBnJ6fDFNhCdO8iGxvDqMSFPt2h&#10;wSTh1qhoY+x3pVlVpj7fyC2kVHafP1lHK02p3uPY2x+qeo9z1wd5pMxgce9cVxZ86j4NzwGy8ucO&#10;Mt3ZE+BHfUcR22VLjRf8fLwjwBLKLfHCQzcywcmbil7vVgR8EJ5mhB6c5h7v6aMNEPrQS5ytwP9+&#10;6z7aE3VJy1lDM1fw8GstvOLMfLNE6ot8HHmE6TA+PSciMX+sWR5r7LqeA1Eipw3jZBKjPZqdqD3U&#10;T7QeZjErqYSVlLvguBPn2G0CWi9SzWbJiMbSCby1Cydj6Ahz5OZj+yS86wmMxPw72E2nmLzicWcb&#10;PYObrZG4mEgege5Q7R+ARjpxv18/cWccn5PVYUlOXwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEIQuweQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="503ECE4B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3F9BB2C8" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="46" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="5EDD451E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGcaQYeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZKfbd9/AdWGaOGhn5jg5HVNj3cjAt4LTyNC701jj3f00QYIfBgkzpbgf791&#10;H+2JuaTlrKWRK3n4tRJecWa+WeL0eX4caYTpcHzymXjE/KFmcaixq2YOxIicFoyTSYz2aLai9tA8&#10;0XaYxaykElZS7pLjVpxjvwhou0g1myUjmkon8MY+OBlDR5QjNR+7J+HdwF8k4t/CdjhF8YrGvW30&#10;DG62QqJi4njEuUd1wJ8mOlF/2D5xZRyek9V+R05fAAAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAZxpBh4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="5EDD451E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="16D59CBA" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="44" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="360E3D0D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB5w+vNeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+3r//Csod0cJDNzHByUVFj3crAj4ITyNC701jj/f00QYIfOglztbgf712&#10;H+2JuaTlrKGRK3j4uRFecWa+WuL0OL+INMJ0uBh9JB4xf6pZnWrspr4GYkROC8bJJEZ7NHtRe6if&#10;aDvMY1ZSCSspd8FxL15jtwhou0g1nycjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG6+QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR85+AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHnD6814AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="360E3D0D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="32D451A4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658303" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="48" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="5F4896AE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00EC3063">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1039" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658303;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBERsjOeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t1l46ZqBGswpfKMgtgwbVzB14hummVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw0nWgC+dB6lCoNubTslnKb7WSuK91kEhMwWnt2H6+vRdxW82uxTTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0L00CXsZ5W+zr+6aWM9ATh7gCbapFJuhxP8rNz0khS5aP8YpRgzY7Ozgf8oqBmUSi4p64k&#10;sMT2NiAlJNO9ScwVwFTlojImHSIT1LXxbCuohwbTE8njDytjWVPwydl4mAJbiO5dZGNjGJW40Kc7&#10;Fpgk3BkVbYz9pjSrylTnK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pPw3OErPyx&#10;h0x39gT4Sd1RxHbVUuGxfXsCrKDcES88dCMTnFxU1L1bEfBBeJoRajjNPd7TRxsg9KGXOFuD//Xa&#10;fbQn6pKWs4ZmruDh50Z4xZn5aonUF/l55BGmw/n4IxGJ+VPN6lRjN/U1ECVy2jBOJjHao9mL2kP9&#10;ROthHrOSSlhJuQuOe/Eau01A60Wq+TwZ0Vg6gbd26WQMHWGO3Hxsn4R3PYGRmH8H++kU0xc87myj&#10;Z3DzDRIXE8kj0B2qfQNopBP3+/UTd8bpOVkdl+TsNwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAREbIznkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="5F4896AE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00EC3063">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="14BCEE1D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="49" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="545E5F1E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1040" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658245;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA79IcbeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l13daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Hr6/t1V4yZqBGswpfKMgtgwaVzB14hukmVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw4usAV86D1KFQLc3nZJPU3ytlcR7rYNCZgpOb8P09em7it9seiUmz164dSX7Z4h/eEUt&#10;KktJD6FuBAq28dVfoepKegigcSChzkDrSqpUA1WTD19Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm+yM/OSSNJlY/yy1GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVi8qYdIhMUHPj2VZQDw2mJ5LHH1bGsqbgF2fjYQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+872BFhBuSNeeOhGJji5qKh7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/z88gjTIfz8UciEvOnmtWpxm7qORAlctowTiYx2qPZi9pD&#10;/UTrYRazkkpYSbkLjntxjt0moPUi1WyWjGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO42QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty+hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA79IcbeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="545E5F1E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="659A88B3" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="47" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="66BE6B4E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1041" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCF4fpceQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfDvTzcf&#10;PnEWUNhSGLCq4DsV+NXs/bvLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tGvstKL&#10;hqLXJhsOBpOsAV86D1KFQLfXnZLPUnytlcR7rYNCZgpOb8P09em7jN9sdimmKy/cupL9M8Q/vKIW&#10;laWkh1DXAgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15U87gWTqVaCJzgDjCF/xdW3m0f3YNn2H6G&#10;lhoYAWlcmAa6jPW02tfxTy9lpCcIdwfYVItM0uV4kp+PSCNJlQ/zi2GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVN5Ux6RCZoBbGs62gHhpMTySPP6yMZU3BJ+fjQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtlS4VT+0Z7Aiyh3BEvPHQjE5y8qah7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/yUeQRpsNo/JGIxPypZnmqsZt6AUSJnDaMk0mM9mj2ovZQ&#10;P9N6mMespBJWUu6C415cYLcJaL1INZ8nIxpLJ/DWPjoZQ0eYIzef2mfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCF4fpceQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="66BE6B4E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5F4045FF" w14:textId="77777777" w:rsidR="00963A67" w:rsidRDefault="00963A67" w:rsidP="006923D1">
+    <w:p w14:paraId="2BB18E98" w14:textId="77777777" w:rsidR="003300B8" w:rsidRDefault="003300B8" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="Sidfot"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4C024DFF" w14:textId="77777777" w:rsidR="00963A67" w:rsidRPr="006923D1" w:rsidRDefault="00963A67" w:rsidP="006923D1">
+    <w:p w14:paraId="16C35085" w14:textId="77777777" w:rsidR="003300B8" w:rsidRPr="006923D1" w:rsidRDefault="003300B8" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="Sidfot"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="64548342" w14:textId="77777777" w:rsidR="00963A67" w:rsidRDefault="00963A67" w:rsidP="006923D1">
+    <w:p w14:paraId="13046001" w14:textId="77777777" w:rsidR="003300B8" w:rsidRDefault="003300B8" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="RKbas"/>
       </w:pPr>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="49CBD56A" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="000A55B2">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D1094D">
+        <w:t>Senaste lydelse 2010:1542</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="2BC71269" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="000A55B2">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A431C7">
+        <w:t>Senaste lydelse 2010:1542.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="4">
+    <w:p w14:paraId="0F1A03E4" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="000A55B2">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D65AF9">
+        <w:t>Senaste lydelse 2020:627</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="5">
+    <w:p w14:paraId="7413E8B7" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="000A55B2">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00053F47">
+        <w:t>Senaste lydelse 2020:627</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="6">
+    <w:p w14:paraId="3AD398BC" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="000A55B2">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15D2C">
+        <w:t>Senaste lydelse 2022:1108</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="7">
+    <w:p w14:paraId="62973FA2" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="000A55B2">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Senaste lydelse </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4BC3">
+        <w:t>2022:1108</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="8">
+    <w:p w14:paraId="5F7113CC" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="000A55B2">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D1094D">
+        <w:t>Senaste lydelse 2010:1542</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="9">
+    <w:p w14:paraId="3789601F" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00BB49E5">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00177AF1">
+        <w:t>Senaste lydelse 2017:782. Ändringen innebär att fjärde stycket tas bort.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="10">
+    <w:p w14:paraId="2C396685" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00BB49E5">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00177AF1">
+        <w:t>Senaste lydelse 2017:741.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="11">
+    <w:p w14:paraId="311ECD51" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00BB49E5">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D1094D">
+        <w:t>Senaste lydelse 2010:1542</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="12">
+    <w:p w14:paraId="05B75D78" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00BB49E5">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A431C7">
+        <w:t>Senaste lydelse 2010:1542.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="13">
+    <w:p w14:paraId="66896B2E" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00BB49E5">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D65AF9">
+        <w:t>Senaste lydelse 2020:627</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="14">
+    <w:p w14:paraId="40E1B275" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00BB49E5">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00053F47">
+        <w:t>Senaste lydelse 2020:627</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="15">
+    <w:p w14:paraId="2D87F7D0" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00BB49E5">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15D2C">
+        <w:t>Senaste lydelse 2022:1108</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="16">
+    <w:p w14:paraId="543AC113" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00BB49E5">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D1094D">
+        <w:t>Senaste lydelse 2010:1542</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4BA9B401" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="2CEF12D1" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658268" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="5" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="7AA8EDF1" w14:textId="7AC5C1D2" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00066F1B" w:rsidP="00664D04">
+                        <w:p w14:paraId="3AB0DD1C" w14:textId="398D599B" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00C317D2" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
                               <w:id w:val="1909953747"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="000F7AB3">
-                                <w:t>Skr.</w:t>
+                              <w:r w:rsidR="00EF079A">
+                                <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
                               <w:id w:val="1135212224"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="000F7AB3">
-                                <w:t>2025/26:284</w:t>
+                              <w:r w:rsidR="008D3B88">
+                                <w:t>2025/26:305</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7iLIdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2Q+eXUG2JEB76WQlOXtfUtRsR8F54Gg5qNA083tGhDRDqMEicrcD/fu1/tCfO&#10;kpazloat5OHXWnjFmflmic3n+WQSpzNdJqefiEDMH2uWxxq7bi6BqJDTanEyidEezU7UHppH2gvz&#10;mJVUwkrKXXLciZfYrwDaK1LN58mI5tEJvLELJ2PoCG/k5EP3KLwbiItE+VvYjaUoXvC3t42ewc3X&#10;SBxM5I4A96gOwNMsJ84Peycui+N7sjpsx9kzAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3XuKo&#10;8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQuXYX&#10;fqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9YBEO&#10;2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2BHFE&#10;eEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDH7iLIdQIAAGUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658268;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7iLIdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2Q+eXUG2JEB76WQlOXtfUtRsR8F54Gg5qNA083tGhDRDqMEicrcD/fu1/tCfO&#10;kpazloat5OHXWnjFmflmic3n+WQSpzNdJqefiEDMH2uWxxq7bi6BqJDTanEyidEezU7UHppH2gvz&#10;mJVUwkrKXXLciZfYrwDaK1LN58mI5tEJvLELJ2PoCG/k5EP3KLwbiItE+VvYjaUoXvC3t42ewc3X&#10;SBxM5I4A96gOwNMsJ84Peycui+N7sjpsx9kzAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3XuKo&#10;8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQuXYX&#10;fqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9YBEO&#10;2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2BHFE&#10;eEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDH7iLIdQIAAGUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="7AA8EDF1" w14:textId="7AC5C1D2" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00D14D4B" w:rsidP="00664D04">
+                  <w:p w14:paraId="3AB0DD1C" w14:textId="398D599B" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00C317D2" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
                         <w:id w:val="1909953747"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="000F7AB3">
-                          <w:t>Skr.</w:t>
+                        <w:r w:rsidR="00EF079A">
+                          <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
                         <w:id w:val="1135212224"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="000F7AB3">
-                          <w:t>2025/26:284</w:t>
+                        <w:r w:rsidR="008D3B88">
+                          <w:t>2025/26:305</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header10.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="627170D6" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658273" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>451485</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="15" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1541AD9E" w14:textId="27BD2479" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00C317D2" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="660355556"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00EF079A">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="546033246"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="008D3B88">
+                                <w:t>2025/26:305</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1042" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658273;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCph+xyeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi172zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhAKtNghPf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrK3GjTloKIWRTFQQHKlUVLRJX&#10;N17iqPE6ip02/D3mBMfRjGbeFKvRtuJMvW8cI6SzBARx5XTDNcLH4fUmA+GDYq1ax4TwTR5W5eSq&#10;ULl2F36n8z7UIpawzxWCCaHLpfSVIav8zHXE0ftyvVUhyr6WuleXWG5bOU+SO2lVw3HBqI6eDVWn&#10;/WARDtsnPUg96reXarvZ0afcmNsd4vV0XD+CCDSGvzD84kd0KCPT0Q2svWgRllkkDwj3aQoi+vNF&#10;tgRxRHhIFiDLQv4/UP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqYfscnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="1541AD9E" w14:textId="27BD2479" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00C317D2" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="660355556"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00EF079A">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="546033246"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="008D3B88">
+                          <w:t>2025/26:305</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header11.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4528B616" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658289" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4419600</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>457200</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="14" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="63293687" w14:textId="3D90C726" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00C317D2" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="2117856678"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00EF079A">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="1575556127"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="008D3B88">
+                                <w:t>2025/26:305</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1043" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658289;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBpV03WeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi173zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGlXTdZ5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="63293687" w14:textId="3D90C726" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00C317D2" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="2117856678"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00EF079A">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="1575556127"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="008D3B88">
+                          <w:t>2025/26:305</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header12.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5B41099D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header13.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6FFC913B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658274" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>451485</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="17" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6627D77F" w14:textId="650CBEBF" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00C317D2" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="1124430753"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00EF079A">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="884837437"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="008D3B88">
+                                <w:t>2025/26:305</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1047" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658274;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDIk7/fdwIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtP2zAUfp+0/2D5faTpChtRU9SBmCYh&#10;QCsTz65j02iOj2efNul+PcdOehnjhWkvie3zndt3LtOLrjFso3yowZY8PxlxpqyEqrZPJf/xcP3h&#10;M2cBha2EAatKvlWBX8zev5u2rlBjWIGplGdkxIaidSVfIboiy4JcqUaEE3DKklCDbwTS1T9llRct&#10;WW9MNh6NzrIWfOU8SBUCvV71Qj5L9rVWEu+0DgqZKTnFhunr03cZv9lsKoonL9yqlkMY4h+iaERt&#10;yene1JVAwda+/stUU0sPATSeSGgy0LqWKuVA2eSjF9ksVsKplAuRE9yepvD/zMrbzcLde4bdF+io&#10;gJGQ1oUi0GPMp9O+iX+KlJGcKNzuaVMdMhmV8klOteBMkiwf5+fjxGt20HY+4FcFDYuHknsqS2JL&#10;bG4CkkeC7iDRWQBTV9e1MekSW0FdGs82gopoMMVIGn+gjGVtyc8+no6SYQtRvbdsbDSjUjMM7g4Z&#10;phNujYoYY78rzeoqJfqKbyGlsnv/CR1Rmly9RXHAH6J6i3KfB2kkz2Bxr9zUFnzKPk3PgbLq544y&#10;3eOJ8KO84xG7ZUeJl7wvXXxaQrWlxvDQz0xw8rqm6t2IgPfC05BQwWnw8Y4+2gCxD8OJsxX436+9&#10;Rzz1Lkk5a2noSh5+rYVXnJlvlrr6PJ9M4pSmy+T0E0XD/LFkeSyx6+YSqCVyWjFOpmPEo9kdtYfm&#10;kfbDPHolkbCSfJccd8dL7FcB7Rep5vMEorl0Am/swsloOtIce/OhexTeDQ2M1Pq3sBtPUbzo4x4b&#10;NYObr5F6MTX5gdWhADTTqfeH/ROXxvE9oQ5bcvYMAAD//wMAUEsDBBQABgAIAAAAIQCrTYIT3wAA&#10;AAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo05aCiFkUxUEBypVFS0SVzde&#10;4qjxOoqdNvw95gTH0Yxm3hSr0bbiTL1vHCOkswQEceV0wzXCx+H1JgPhg2KtWseE8E0eVuXkqlC5&#10;dhd+p/M+1CKWsM8Vggmhy6X0lSGr/Mx1xNH7cr1VIcq+lrpXl1huWzlPkjtpVcNxwaiOng1Vp/1g&#10;EQ7bJz1IPeq3l2q72dGn3JjbHeL1dFw/ggg0hr8w/OJHdCgj09ENrL1oEZZZJA8I92kKIvrzRbYE&#10;cUR4SBYgy0L+P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMiTv993AgAAbQUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKtNghPfAAAACAEA&#10;AA8AAAAAAAAAAAAAAAAA0QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="6627D77F" w14:textId="650CBEBF" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00C317D2" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="1124430753"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00EF079A">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="884837437"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="008D3B88">
+                          <w:t>2025/26:305</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header14.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="798DDE25" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658290" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4419600</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>457200</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="16" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="47BC2C04" w14:textId="27F56599" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00C317D2" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="836894845"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00EF079A">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="309068406"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="008D3B88">
+                                <w:t>2025/26:305</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1048" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658290;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3IfAKeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nabcGcYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2XGyrpcOu8iU+SU+PnJ20daGbZUPFdiC5ycjzpSVUFb2qeA/Hq4/&#10;fOYsoLClMGBVwXcq8Iv5+3ezxk3VGNZgSuUZBbFh2riCrxHdNMuCXKtahBNwypJSg68F0tU/ZaUX&#10;DUWvTTYejc6yBnzpPEgVAv296pR8nuJrrSTeaR0UMlNwehum06dzFc9sPhPTJy/cupL9M8Q/vKIW&#10;laWkQ6grgYJtfPVXqLqSHgJoPJFQZ6B1JVWqgarJRy+qWa6FU6kWAie4Aabw/8LK2+3S3XuG7Rdo&#10;qYERkMaFaaCfsZ5W+zp+6aWM9AThboBNtchkdMonOfWCM0m6fJyfjxOu2cHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKq8roxJl0gFdWk82wpqosH0RvL4w8pY1hT87OPpKAW2EN27yMbGMCqRoU93&#10;qDBJuDMq2hj7XWlWlanQV3ILKZUd8ifraKUp1Vsce/vDq97i3NVBHikzWByc68qCT9Wn6TlAVv7c&#10;Q6Y7ewL8qO4oYrtqqfCCjwcGrKDcETE8dDMTnLyuqHs3IuC98DQk1HAafLyjQxsg9KGXOFuD//3a&#10;/2hP3CUtZw0NXcHDr43wijPzzRKrz/PJJE5pukxOPxGRmD/WrI41dlNfAlEipxXjZBKjPZq9qD3U&#10;j7QfFjErqYSVlLvguBcvsVsFtF+kWiySEc2lE3hjl07G0BHmyM2H9lF41xMYifq3sB9PMX3B4842&#10;ega32CBxMZE8At2h2jeAZjpxv98/cWkc35PVYUvOnwEAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALch8Ap5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="47BC2C04" w14:textId="27F56599" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00C317D2" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="836894845"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00EF079A">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="309068406"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="008D3B88">
+                          <w:t>2025/26:305</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header15.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="57B26336" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header16.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6995F3C9" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658275" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>451485</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="19" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="252F8E89" w14:textId="2B346C4F" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00C317D2" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="1492601890"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00EF079A">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-18091046"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="008D3B88">
+                                <w:t>2025/26:305</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1052" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658275;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJ5CzpegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSbcGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBudZA750HqQKgf5ed0o+TfG1VhLvtA4KmSk4vQ3T6dO5jGc2vRSTlRduXcn+GeIfXlGL&#10;ylLSQ6hrgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qeVgLp1ItBE5wB5jC/wsrb7cP7t4zbL9A&#10;Sw2MgDQuTAL9jPW02tfxSy9lpCcIdwfYVItMRqd8lFMvOJOky4f5xTDhmh29nQ/4VUHNolBwT21J&#10;aIntIiBlJNO9SUwWwFTlTWVMukQqqLnxbCuoiQbTG8njDytjWVPw84/jQQpsIbp3kY2NYVQiQ5/u&#10;WGGScGdUtDH2u9KsKlOhr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Tc8RsvLn&#10;HjLd2RPgJ3VHEdtlS4UXfDjeM2AJ5Y6I4aGbmeDkTUXdW4iA98LTkFDDafDxjg5tgNCHXuJsDf73&#10;a/+jPXGXtJw1NHQFD782wivOzDdLrL7IR6M4pekyGn8iIjF/qlmeauymngNRIqcV42QSoz2avag9&#10;1E+0H2YxK6mElZS74LgX59itAtovUs1myYjm0glc2AcnY+gIc+TmY/skvOsJjET9W9iPp5i84HFn&#10;Gz2Dm22QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglp88AAAD//wMAUEsDBBQABgAIAAAAIQCrTYIT&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo05aCiFkUxUEBypVFS0S&#10;Vzde4qjxOoqdNvw95gTH0Yxm3hSr0bbiTL1vHCOkswQEceV0wzXCx+H1JgPhg2KtWseE8E0eVuXk&#10;qlC5dhd+p/M+1CKWsM8Vggmhy6X0lSGr/Mx1xNH7cr1VIcq+lrpXl1huWzlPkjtpVcNxwaiOng1V&#10;p/1gEQ7bJz1IPeq3l2q72dGn3JjbHeL1dFw/ggg0hr8w/OJHdCgj09ENrL1oEZZZJA8I92kKIvrz&#10;RbYEcUR4SBYgy0L+P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMnkLOl6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKtNghPfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="252F8E89" w14:textId="2B346C4F" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00C317D2" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="1492601890"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00EF079A">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-18091046"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="008D3B88">
+                          <w:t>2025/26:305</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header17.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="03003CC0" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658292" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4419600</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>457200</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="18" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="453E93EA" w14:textId="4BF3F74B" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00C317D2" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="427470247"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00EF079A">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="1298805928"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="008D3B88">
+                                <w:t>2025/26:305</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1053" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658292;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJNI1NegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VHjBR+d7Bqyg3BExPHQzE5xcVNS9GxHwXngaEmo4DT7e0aENEPrQS5ytwf9+&#10;7X+0J+6SlrOGhq7g4ddGeMWZ+WaJ1Rf5eBynNF3GZ5+ISMyfalanGrupr4AokdOKcTKJ0R7NXtQe&#10;6kfaD/OYlVTCSspdcNyLV9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV&#10;4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1&#10;mx2zwexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCu&#10;rq9KXRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W&#10;66/96BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUD&#10;i/whB3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAJNI1NegIAAG0F&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="453E93EA" w14:textId="4BF3F74B" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00C317D2" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="427470247"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00EF079A">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="1298805928"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="008D3B88">
+                          <w:t>2025/26:305</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header18.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4C3C8D22" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header19.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4B336DEC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658276" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>451485</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="21" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4F17F0F1" w14:textId="11728D07" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00C317D2" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-922408349"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00EF079A">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="1996144210"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="008D3B88">
+                                <w:t>2025/26:305</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1057" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658276;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXsNAfeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx2nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2flY10uHXWxKfCRF8pHTy64xbKN8qMGWPD8ZcaashKq2zyX//njz&#10;4RNnAYWthAGrSr5VgV/O3r+btq5QY1iBqZRn5MSGonUlXyG6IsuCXKlGhBNwypJSg28E0tE/Z5UX&#10;LXlvTDYejc6zFnzlPEgVAt1e90o+S/61VhLvtQ4KmSk5vQ3T16fvMn6z2VQUz164VS2HZ4h/eEUj&#10;aktB966uBQq29vVfrppaegig8URCk4HWtVQpB8omH73IZrESTqVcqDjB7csU/p9bebdZuAfPsPsM&#10;HTUwFqR1oQh0GfPptG/in17KSE8l3O7LpjpkMhrlk5x6wZkkXT7OL8aprtnB2vmAXxQ0LAol99SW&#10;VC2xuQ1IEQm6g8RgAUxd3dTGpEOkgroynm0ENdFgeiNZ/IEylrUlPz89GyXHFqJ579nY6EYlMgzh&#10;DhkmCbdGRYyx35RmdZUSfSW2kFLZffyEjihNod5iOOAPr3qLcZ8HWaTIYHFv3NQWfMo+Tc+hZNWP&#10;Xcl0j6eCH+UdReyWHSVe8tPUuni1hGpLxPDQz0xw8qam7t2KgA/C05BQw2nw8Z4+2gBVHwaJsxX4&#10;X6/dRzxxl7SctTR0JQ8/18IrzsxXS6y+yCeTOKXpMDn7SERi/lizPNbYdXMFRImcVoyTSYx4NDtR&#10;e2ieaD/MY1RSCSspdslxJ15hvwpov0g1nycQzaUTeGsXTkbXscyRm4/dk/BuIDAS9e9gN56ieMHj&#10;Hhstg5uvkbiYSH6o6tAAmunE/WH/xKVxfE6ow5ac/QYAAP//AwBQSwMEFAAGAAgAAAAhAKtNghPf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrK3GjTloKIWRTFQQHKlUVLRJX&#10;N17iqPE6ip02/D3mBMfRjGbeFKvRtuJMvW8cI6SzBARx5XTDNcLH4fUmA+GDYq1ax4TwTR5W5eSq&#10;ULl2F36n8z7UIpawzxWCCaHLpfSVIav8zHXE0ftyvVUhyr6WuleXWG5bOU+SO2lVw3HBqI6eDVWn&#10;/WARDtsnPUg96reXarvZ0afcmNsd4vV0XD+CCDSGvzD84kd0KCPT0Q2svWgRllkkDwj3aQoi+vNF&#10;tgRxRHhIFiDLQv4/UP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA17DQH3kCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="4F17F0F1" w14:textId="11728D07" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00C317D2" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-922408349"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00EF079A">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="1996144210"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="008D3B88">
+                          <w:t>2025/26:305</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6993F1A2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="755B7248" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658286" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="4" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="0BD58819" w14:textId="7668E512" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00066F1B" w:rsidP="00A118D8">
+                        <w:p w14:paraId="1461DC84" w14:textId="4082CEC2" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00C317D2" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
                               <w:id w:val="406809228"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="000F7AB3">
-                                <w:t>Skr.</w:t>
+                              <w:r w:rsidR="00EF079A">
+                                <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
                               <w:id w:val="1217775106"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="000F7AB3">
-                                <w:t>2025/26:284</w:t>
+                              <w:r w:rsidR="008D3B88">
+                                <w:t>2025/26:305</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbebtcdgIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtq/IgAS6i2xAsP/cgEJ69rerwbEfBeeJoRem+ae7yjQxsg8GGQOFuB//3a/2hP&#10;1CUtZy3NXMnDr7XwijPzzRKpz/PJJA5pukxOPxGPmD/WLI81dt1cAjEipw3jZBKjPZqdqD00j7Qe&#10;5jErqYSVlLvkuBMvsd8EtF6kms+TEY2lE3hjF07G0BHlSM2H7lF4N/AXifm3sJtOUbygcW8bPYOb&#10;r5GomDgece5RHfCnkU7UH9ZP3BnH92R1WJKzZwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWbHbPB&#10;7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6ur0pd&#10;GH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbrr/3o&#10;FBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL/CEH&#10;cVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJt5u1x2AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658286;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbebtcdgIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtq/IgAS6i2xAsP/cgEJ69rerwbEfBeeJoRem+ae7yjQxsg8GGQOFuB//3a/2hP&#10;1CUtZy3NXMnDr7XwijPzzRKpz/PJJA5pukxOPxGPmD/WLI81dt1cAjEipw3jZBKjPZqdqD00j7Qe&#10;5jErqYSVlLvkuBMvsd8EtF6kms+TEY2lE3hjF07G0BHlSM2H7lF4N/AXifm3sJtOUbygcW8bPYOb&#10;r5GomDgece5RHfCnkU7UH9ZP3BnH92R1WJKzZwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWbHbPB&#10;7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6ur0pd&#10;GH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbrr/3o&#10;FBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL/CEH&#10;cVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJt5u1x2AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="0BD58819" w14:textId="7668E512" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00D14D4B" w:rsidP="00A118D8">
+                  <w:p w14:paraId="1461DC84" w14:textId="4082CEC2" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00C317D2" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
                         <w:id w:val="406809228"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="000F7AB3">
-                          <w:t>Skr.</w:t>
+                        <w:r w:rsidR="00EF079A">
+                          <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
                         <w:id w:val="1217775106"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="000F7AB3">
-                          <w:t>2025/26:284</w:t>
+                        <w:r w:rsidR="008D3B88">
+                          <w:t>2025/26:305</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header20.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1CD973A9" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
-[...12 lines deleted...]
-  <w:p w14:paraId="3DF8981C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="56DDB297" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658293" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>373380</wp:posOffset>
+                <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>442595</wp:posOffset>
+                <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="7" name="Textruta 2"/>
+              <wp:docPr id="20" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="763C50B3" w14:textId="083FE727" w:rsidR="00244011" w:rsidRDefault="00066F1B" w:rsidP="00664D04">
+                        <w:p w14:paraId="42B573F1" w14:textId="70C70FCC" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00C317D2" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="98687549"/>
+                              <w:id w:val="-1940208780"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="000F7AB3">
-                                <w:t>Skr.</w:t>
+                              <w:r w:rsidR="00EF079A">
+                                <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1068730724"/>
+                              <w:id w:val="-1878847587"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="000F7AB3">
-[...45 lines deleted...]
-                                <w:t xml:space="preserve">  </w:t>
+                              <w:r w:rsidR="008D3B88">
+                                <w:t>2025/26:305</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlvGe/eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvj995PSyrQ3bKh8qsAXPB0POlJVQVvap4D8eFh8+&#10;cxZQ2FIYsKrgOxX45ez9u2njJmoEazCl8oyC2DBpXMHXiG6SZUGuVS3CAJyypNTga4F09U9Z6UVD&#10;0WuTjYbD86wBXzoPUoVAf687JZ+l+ForiXdaB4XMFJxqw3T6dK7imc2mYvLkhVtXsi9D/EMVtags&#10;JT2EuhYo2MZXf4WqK+khgMaBhDoDrSupUg/UTT580c1yLZxKvRA4wR1gCv8vrLzdLt29Z9h+gZYe&#10;MALSuDAJ9DP202pfxy9VykhPEO4OsKkWmYxO+Tint+BMki4f5RejhGt29HY+4FcFNYtCwT09S0JL&#10;bG8CUkYy3ZvEZAFMVS4qY9IlUkFdGc+2gh7RYKqRPP6wMpY1BT//eDZMgS1E9y6ysTGMSmTo0x07&#10;TBLujIo2xn5XmlVlavSV3EJKZQ/5k3W00pTqLY69/bGqtzh3fZBHygwWD851ZcGn7tP0HCErf+4h&#10;0509AX7SdxSxXbXUeMHP9gRYQbkjXnjoRiY4uajo8W5EwHvhaUbovWnu8Y4ObYDAh17ibA3+92v/&#10;oz1Rl7ScNTRzBQ+/NsIrzsw3S6S+yMfjOKTpMj77RDxi/lSzOtXYTX0FxIicNoyTSYz2aPai9lA/&#10;0nqYx6ykElZS7oLjXrzCbhPQepFqPk9GNJZO4I1dOhlDR5QjNR/aR+Fdz18k5t/CfjrF5AWNO9vo&#10;Gdx8g0TFxPGIc4dqjz+NdKJ+v37izji9J6vjkpw9AwAA//8DAFBLAwQUAAYACAAAACEAk6R49N8A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhDocVNs6kAwYFKVUWL1Ksb&#10;L3FEvI5ipw1/jznBcTSjmTfFanStOFEfGs8It5MMBHHlTcM1wsf+9UaBCFGz0a1nQvimAKvy8qLQ&#10;ufFnfqfTLtYilXDINYKNsculDJUlp8PEd8TJ+/S90zHJvpam1+dU7lo5zbK5dLrhtGB1R8+Wqq/d&#10;4BD2myczSDOat5dqs97SQa7t/Rbx+mp8XIKINMa/MPziJ3QoE9PRD2yCaBFmKpFHhPniAUTyp3dq&#10;BuKIoNQCZFnI/wfKHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlvGe/eAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCTpHj03wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1058" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658293;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCoAp/KeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm97BrDNsqHGmzJ85MRZ8pKqGr7XPLvjzcf&#10;PnEWUNhKGLCq5FsV+OXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1zVnnR&#10;UvTGZOPR6DxrwVfOg1Qh0N/rXslnKb7WSuK91kEhMyWnt2E6fTqX8cxmU1E8e+FWtRyeIf7hFY2o&#10;LSXdh7oWKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5t1m4B8+w+wwd&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/OLccI1O3g7H/CLgoZFoeSe2pLQ&#10;EpvbgJSRTHcmMVkAU1c3tTHpEqmgroxnG0FNNJjeSB5/WBnL2pKfn56NUmAL0b2PbGwMoxIZhnSH&#10;CpOEW6OijbHflGZ1lQp9JbeQUtl9/mQdrTSleovjYH941Vuc+zrII2UGi3vnprbgU/Vpeg6QVT92&#10;kOnengA/qjuK2C07Krzkp3sGLKHaEjE89DMTnLypqXu3IuCD8DQk1HAafLynQxsg9GGQOFuB//Xa&#10;/2hP3CUtZy0NXcnDz7XwijPz1RKrL/LJJE5pukzOPhKRmD/WLI81dt1cAVEipxXjZBKjPZqdqD00&#10;T7Qf5jErqYSVlLvkuBOvsF8FtF+kms+TEc2lE3hrF07G0BHmyM3H7kl4NxAYifp3sBtPUbzgcW8b&#10;PYObr5G4mEgege5RHRpAM524P+yfuDSO78nqsCVnvwEAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKgCn8p5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="763C50B3" w14:textId="083FE727" w:rsidR="00244011" w:rsidRDefault="00D14D4B" w:rsidP="00664D04">
+                  <w:p w14:paraId="42B573F1" w14:textId="70C70FCC" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00C317D2" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="98687549"/>
+                        <w:id w:val="-1940208780"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="000F7AB3">
-                          <w:t>Skr.</w:t>
+                        <w:r w:rsidR="00EF079A">
+                          <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1068730724"/>
+                        <w:id w:val="-1878847587"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="000F7AB3">
-[...45 lines deleted...]
-                          <w:t xml:space="preserve">  </w:t>
+                        <w:r w:rsidR="008D3B88">
+                          <w:t>2025/26:305</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header21.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0B7822B8" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="75BD7FCF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header22.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="27BE6145" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658277" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4421505</wp:posOffset>
+                <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>450215</wp:posOffset>
+                <wp:posOffset>442595</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="6" name="Textruta 3"/>
+              <wp:docPr id="23" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="601BFE3A" w14:textId="30D419C8" w:rsidR="00244011" w:rsidRDefault="00066F1B" w:rsidP="00A118D8">
+                        <w:p w14:paraId="475081E3" w14:textId="236431EB" w:rsidR="00244011" w:rsidRDefault="00C317D2" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1118484505"/>
+                              <w:id w:val="-316261409"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="000F7AB3">
-                                <w:t>Skr.</w:t>
+                              <w:r w:rsidR="00EF079A">
+                                <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-240947962"/>
+                              <w:id w:val="434795644"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="000F7AB3">
-                                <w:t>2025/26:284</w:t>
+                              <w:r w:rsidR="008D3B88">
+                                <w:t>2025/26:305</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="6DF045E8" w14:textId="121563D2" w:rsidR="00BC23B1" w:rsidRPr="000B6D9A" w:rsidRDefault="00066F1B" w:rsidP="000B6D9A">
+                        <w:p w14:paraId="03369BE0" w14:textId="391FA942" w:rsidR="00492E8B" w:rsidRPr="00C7375F" w:rsidRDefault="00C317D2" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="1406187734"/>
+                              <w:id w:val="-1710640699"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="000F7AB3">
+                              <w:r w:rsidR="00EF079A">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="00BC23B1">
+                          <w:r w:rsidR="00492E8B">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="-951093183"/>
+                              <w:id w:val="568394623"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:showingPlcHdr/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00BC23B1">
-[...4 lines deleted...]
-                                <w:t xml:space="preserve"> </w:t>
+                              <w:r w:rsidR="00EF079A">
+                                <w:t>1</w:t>
                               </w:r>
-                              <w:r w:rsidR="00BC23B1" w:rsidRPr="00A40C34">
-[...4 lines deleted...]
-                                <w:t xml:space="preserve"> </w:t>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1062" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658277;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDWx0MpegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbcGcYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj7cf&#10;PnEWUNhSGLCq4DsV+NXs/btp4yZqCGswpfKMgtgwaVzB14hukmVBrlUtwhk4ZUmpwdcC6eqfs9KL&#10;hqLXJhsOBhdZA750HqQKgf7edEo+S/G1VhLvtQ4KmSk4vQ3T6dO5imc2m4rJsxduXcn+GeIfXlGL&#10;ylLSQ6gbgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0Lk0A/Yz2t9nX80ksZ6QnC3QE21SKT0Skf5dQLziTp8mF+OUy4Zkdv5wN+UVCzKBTcU1sS&#10;WmK7CEgZyXRvEpMFMFV5WxmTLpEK6tp4thXURIPpjeTxh5WxrCn4xfl4kAJbiO5dZGNjGJXI0Kc7&#10;Vpgk3BkVbYz9pjSrylToK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pP03OErPyx&#10;h0x39gT4Sd1RxHbVUuEFPx/vGbCCckfE8NDNTHDytqLuLUTAB+FpSKjhNPh4T4c2QOhDL3G2Bv/r&#10;tf/RnrhLWs4aGrqCh58b4RVn5qslVl/mo1Gc0nQZjT8SkZg/1axONXZTXwNRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXr7FbBbRfpJrPkxHNpRO4sEsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANbHQyl6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="475081E3" w14:textId="236431EB" w:rsidR="00244011" w:rsidRDefault="00C317D2" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-316261409"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00EF079A">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="434795644"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="008D3B88">
+                          <w:t>2025/26:305</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="03369BE0" w14:textId="391FA942" w:rsidR="00492E8B" w:rsidRPr="00C7375F" w:rsidRDefault="00C317D2" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-1710640699"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00EF079A">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00492E8B">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="568394623"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00EF079A">
+                          <w:t>1</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header23.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="666F72D1" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658294" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4421505</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>450215</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="22" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4C139EB9" w14:textId="6A5C63AA" w:rsidR="00244011" w:rsidRDefault="00C317D2" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="1333341106"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00EF079A">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-1595016176"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="008D3B88">
+                                <w:t>2025/26:305</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="2F872BB8" w14:textId="238AB8AF" w:rsidR="00492E8B" w:rsidRPr="00C7375F" w:rsidRDefault="00C317D2" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-205724955"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00EF079A">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00492E8B">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="7733761"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00EF079A">
+                                <w:t>1</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251660800;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlbMYbdwIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtqnBDcEWAJ1ZZ44aEfmeDkdU2PdyMC3gtPM0LvTXOPd3RoAwQ+DBJnK/C/X/sf&#10;7Ym6pOWspZkrefi1Fl5xZr5ZIvV5PpnEIU2Xyekn4hHzx5rlscaum0sgRuS0YZxMYrRHsxO1h+aR&#10;1sM8ZiWVsJJylxx34iX2m4DWi1TzeTKisXQCb+zCyRg6ohyp+dA9Cu8G/iIx/xZ20ymKFzTubaNn&#10;cPM1EhUTxyPOPaoD/jTSifrD+ok74/ierA5LcvYMAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC3wAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE1Y2X&#10;OCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6vCh1&#10;YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS/b0b&#10;HcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HAcpHx&#10;uANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACVsxht3AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1063" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658294;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAWF+KNegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nabYGcYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj7cf&#10;PnEWUNhSGLCq4DsV+NXs/btp4yZqCGswpfKMgtgwaVzB14hukmVBrlUtwhk4ZUmpwdcC6eqfs9KL&#10;hqLXJhsOBuOsAV86D1KFQH9vOiWfpfhaK4n3WgeFzBSc3obp9OlcxTObTcXk2Qu3rmT/DPEPr6hF&#10;ZSnpIdSNQME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVLNfCqVQLgRPcAabw/8LKu+3SPXiG7Wdo&#10;qYERkMaFSaCfsZ5W+zp+6aWM9ATh7gCbapHJ6JSPcuoFZ5J0+TC/HCZcs6O38wG/KKhZFAruqS0J&#10;LbFdBKSMZLo3ickCmKq8rYxJl0gFdW082wpqosH0RvL4w8pY1hR8fH4xSIEtRPcusrExjEpk6NMd&#10;K0wS7oyKNsZ+U5pVZSr0ldxCSmUP+ZN1tNKU6i2Ovf3xVW9x7uogj5QZLB6c68qCT9Wn6TlCVv7Y&#10;Q6Y7ewL8pO4oYrtqqfCCn4/3DFhBuSNieOhmJjh5W1H3FiLgg/A0JNRwGny8p0MbIPShlzhbg//1&#10;2v9oT9wlLWcNDV3Bw8+N8Ioz89USqy/z0ShOabqMLj4SkZg/1axONXZTXwNRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXr7FbBbRfpJrPkxHNpRO4sEsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABYX4o16AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="601BFE3A" w14:textId="30D419C8" w:rsidR="00244011" w:rsidRDefault="00D14D4B" w:rsidP="00A118D8">
+                  <w:p w14:paraId="4C139EB9" w14:textId="6A5C63AA" w:rsidR="00244011" w:rsidRDefault="00C317D2" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1118484505"/>
+                        <w:id w:val="1333341106"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="000F7AB3">
-                          <w:t>Skr.</w:t>
+                        <w:r w:rsidR="00EF079A">
+                          <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-240947962"/>
+                        <w:id w:val="-1595016176"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="000F7AB3">
-                          <w:t>2025/26:284</w:t>
+                        <w:r w:rsidR="008D3B88">
+                          <w:t>2025/26:305</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="6DF045E8" w14:textId="121563D2" w:rsidR="00BC23B1" w:rsidRPr="000B6D9A" w:rsidRDefault="00D14D4B" w:rsidP="000B6D9A">
+                  <w:p w14:paraId="2F872BB8" w14:textId="238AB8AF" w:rsidR="00492E8B" w:rsidRPr="00C7375F" w:rsidRDefault="00C317D2" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="1406187734"/>
+                        <w:id w:val="-205724955"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="000F7AB3">
+                        <w:r w:rsidR="00EF079A">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="00BC23B1">
+                    <w:r w:rsidR="00492E8B">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="-951093183"/>
+                        <w:id w:val="7733761"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:showingPlcHdr/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00BC23B1">
-[...11 lines deleted...]
-                          <w:t xml:space="preserve"> </w:t>
+                        <w:r w:rsidR="00EF079A">
+                          <w:t>1</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header24.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2C2145BD" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="3846F34E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header25.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5BC1FDDC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="6161A5AD" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658278" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>442595</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="25" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6FE7114D" w14:textId="3FD9E089" w:rsidR="00244011" w:rsidRDefault="00C317D2" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="488601098"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00EF079A">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-988937763"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="008D3B88">
+                                <w:t>2025/26:305</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="631F7DA9" w14:textId="01B632A2" w:rsidR="00492E8B" w:rsidRPr="00C7375F" w:rsidRDefault="00C317D2" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-1807158785"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00EF079A">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00492E8B">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="964929196"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00EF079A">
+                                <w:t>2</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1067" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658278;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJU04zeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvie37/t3vbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyc2FC0ruQrRFdkWZAr1YhwAk5ZEmrwjUC6+qes8qIl&#10;743JxqPRWdaCr5wHqUKg16teyGfJv9ZK4p3WQSEzJafcMH19+i7jN5tNRfHkhVvVckhD/EMWjagt&#10;Bd27uhIo2NrXf7lqaukhgMYTCU0GWtdSpRqomnz0oprFSjiVaiFwgtvDFP6fW3m7Wbh7z7D7Ah01&#10;MALSulAEeoz1dNo38U+ZMpIThNs9bKpDJqNRPsmpF5xJkuXj/HyccM0O1s4H/KqgYfFQck9tSWiJ&#10;zU1AikiqO5UYLICpq+vamHSJVFCXxrONoCYaTDmSxR9axrK25GcfT0fJsYVo3ns2NrpRiQxDuEOF&#10;6YRbo6KOsd+VZnWVCn0ltpBS2X38pB21NIV6i+Ggf8jqLcZ9HWSRIoPFvXFTW/Cp+jQ9B8iqnzvI&#10;dK9PgB/VHY/YLTsqvOST1Lr4tIRqS8Tw0M9McPK6pu7diID3wtOQUMNp8PGOPtoAoQ/DibMV+N+v&#10;vUd94i5JOWtp6Eoefq2FV5yZb5ZYfZ5PKAGG6TI5/UREYv5YsjyW2HVzCUSJnFaMk+kY9dHsjtpD&#10;80j7YR6jkkhYSbFLjrvjJfargPaLVPN5UqK5dAJv7MLJ6DrCHLn50D0K7wYCI1H/FnbjKYoXPO51&#10;o2Vw8zUSFxPJD6gODaCZTtwf9k9cGsf3pHXYkrNnAAAA//8DAFBLAwQUAAYACAAAACEAk6R49N8A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhDocVNs6kAwYFKVUWL1Ksb&#10;L3FEvI5ipw1/jznBcTSjmTfFanStOFEfGs8It5MMBHHlTcM1wsf+9UaBCFGz0a1nQvimAKvy8qLQ&#10;ufFnfqfTLtYilXDINYKNsculDJUlp8PEd8TJ+/S90zHJvpam1+dU7lo5zbK5dLrhtGB1R8+Wqq/d&#10;4BD2myczSDOat5dqs97SQa7t/Rbx+mp8XIKINMa/MPziJ3QoE9PRD2yCaBFmKpFHhPniAUTyp3dq&#10;BuKIoNQCZFnI/wfKHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBJU04zeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCTpHj03wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="6FE7114D" w14:textId="3FD9E089" w:rsidR="00244011" w:rsidRDefault="00C317D2" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="488601098"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00EF079A">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-988937763"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="008D3B88">
+                          <w:t>2025/26:305</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="631F7DA9" w14:textId="01B632A2" w:rsidR="00492E8B" w:rsidRPr="00C7375F" w:rsidRDefault="00C317D2" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-1807158785"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00EF079A">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00492E8B">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="964929196"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00EF079A">
+                          <w:t>2</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header26.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="689F3265" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658295" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4421505</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>450215</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="24" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="602FB7F8" w14:textId="06075BC3" w:rsidR="00244011" w:rsidRDefault="00C317D2" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="1130521882"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00EF079A">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-567038415"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="008D3B88">
+                                <w:t>2025/26:305</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="01A76EA4" w14:textId="1CAFC6CC" w:rsidR="00492E8B" w:rsidRPr="00C7375F" w:rsidRDefault="00C317D2" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="513342076"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00EF079A">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00492E8B">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="-573901664"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00EF079A">
+                                <w:t>2</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1068" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658295;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA24QHmeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGdYosRYYB&#10;RVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC54MhZ8pKKCu7KviPx8WH&#10;z5wFFLYUBqwq+E4FfjV9/+6ycRM1gjWYUnlGQWyYNK7ga0Q3ybIg16oWYQBOWVJq8LVAuvpVVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTsmnKb7WSuKd1kEhMwWnt2E6fTqX8cyml2Ky8sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKah7VwKtVC4AR3gCn8v7Dydvvg7j3D9gu0&#10;1MAISOPCJNDPWE+rfR2/9FJGeoJwd4BNtchkdMrHOfWCM0m6fJRfjBKu2dHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKpcVMakS6SCmhvPtoKaaDC9kTz+sDKWNQU//3g2TIEtRPcusrExjEpk6NMd&#10;K0wS7oyKNsZ+V5pVZSr0ldxCSmUP+ZN1tNKU6i2Ovf3xVW9x7uogj5QZLB6c68qCT9Wn6TlCVv7c&#10;Q6Y7ewL8pO4oYrtsqfCCjw8MWEK5I2J46GYmOLmoqHs3IuC98DQk1HAafLyjQxsg9KGXOFuD//3a&#10;/2hP3CUtZw0NXcHDr43wijPzzRKrL/LxOE5puozPPhGRmD/VLE81dlPPgSiR04pxMonRHs1e1B7q&#10;J9oPs5iVVMJKyl1w3Itz7FYB7RepZrNkRHPpBN7YBydj6Ahz5OZj+yS86wmMRP1b2I+nmLzgcWcb&#10;PYObbZC4mEgege5Q7RtAM5243++fuDRO78nquCWnzwAAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEANuEB5nkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="602FB7F8" w14:textId="06075BC3" w:rsidR="00244011" w:rsidRDefault="00C317D2" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="1130521882"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00EF079A">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-567038415"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="008D3B88">
+                          <w:t>2025/26:305</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="01A76EA4" w14:textId="1CAFC6CC" w:rsidR="00492E8B" w:rsidRPr="00C7375F" w:rsidRDefault="00C317D2" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="513342076"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00EF079A">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00492E8B">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="-573901664"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00EF079A">
+                          <w:t>2</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header27.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="17CD02CC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header28.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3F63292B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658280" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>442595</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="27" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="11581B9E" w14:textId="430BD02E" w:rsidR="00244011" w:rsidRDefault="00C317D2" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-129017545"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00EF079A">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-158472641"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="008D3B88">
+                                <w:t>2025/26:305</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="2C81FEAB" w14:textId="129DCCC1" w:rsidR="00492E8B" w:rsidRPr="00C7375F" w:rsidRDefault="00C317D2" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="606548279"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00EF079A">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00492E8B">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="1304814717"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00EF079A">
+                                <w:t>3</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1072" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658280;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBIJN0FegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VHjBx2d7Bqyg3BExPHQzE5xcVNS9GxHwXngaEmo4DT7e0aENEPrQS5ytwf9+&#10;7X+0J+6SlrOGhq7g4ddGeMWZ+WaJ1Rf5eBynNF3GZ5+ISMyfalanGrupr4AokdOKcTKJ0R7NXtQe&#10;6kfaD/OYlVTCSspdcNyLV9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEgk3QV6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="11581B9E" w14:textId="430BD02E" w:rsidR="00244011" w:rsidRDefault="00C317D2" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-129017545"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00EF079A">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-158472641"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="008D3B88">
+                          <w:t>2025/26:305</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="2C81FEAB" w14:textId="129DCCC1" w:rsidR="00492E8B" w:rsidRPr="00C7375F" w:rsidRDefault="00C317D2" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="606548279"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00EF079A">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00492E8B">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="1304814717"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00EF079A">
+                          <w:t>3</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header29.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6ECDAB9B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658296" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4421505</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>450215</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="26" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="72408DE1" w14:textId="6EE7AB68" w:rsidR="00244011" w:rsidRDefault="00C317D2" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="1663036252"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00EF079A">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-1973747875"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="008D3B88">
+                                <w:t>2025/26:305</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="7F29D344" w14:textId="784C224D" w:rsidR="00492E8B" w:rsidRPr="00C7375F" w:rsidRDefault="00C317D2" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="87364781"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00EF079A">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00492E8B">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="1916436789"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00EF079A">
+                                <w:t>3</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1073" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658296;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCI9HyhegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabYGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBuOsAV86D1KFQH+vOyWfpvhaK4l3WgeFzBSc3obp9OlcxjObXorJygu3rmT/DPEPr6hF&#10;ZSnpIdS1QME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVPKyFU6kWAie4A0zh/4WVt9sHd+8Ztl+g&#10;pQZGQBoXJoF+xnpa7ev4pZcy0hOEuwNsqkUmo1M+yqkXnEnS5cP8YphwzY7ezgf8qqBmUSi4p7Yk&#10;tMR2EZAykuneJCYLYKrypjImXSIV1Nx4thXURIPpjeTxh5WxrCn4+OP5IAW2EN27yMbGMCqRoU93&#10;rDBJuDMq2hj7XWlWlanQV3ILKZU95E/W0UpTqrc49vbHV73FuauDPFJmsHhwrisLPlWfpucIWflz&#10;D5nu7Anwk7qjiO2ypcILPhrvGbCEckfE8NDNTHDypqLuLUTAe+FpSKjhNPh4R4c2QOhDL3G2Bv/7&#10;tf/RnrhLWs4aGrqCh18b4RVn5pslVl/ko1Gc0nQZnX8iIjF/qlmeauymngNRIqcV42QSoz2avag9&#10;1E+0H2YxK6mElZS74LgX59itAtovUs1myYjm0glc2AcnY+gIc+TmY/skvOsJjET9W9iPp5i84HFn&#10;Gz2Dm22QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglp88AAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIj0fKF6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="72408DE1" w14:textId="6EE7AB68" w:rsidR="00244011" w:rsidRDefault="00C317D2" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="1663036252"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00EF079A">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-1973747875"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="008D3B88">
+                          <w:t>2025/26:305</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="7F29D344" w14:textId="784C224D" w:rsidR="00492E8B" w:rsidRPr="00C7375F" w:rsidRDefault="00C317D2" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="87364781"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00EF079A">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00492E8B">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="1916436789"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00EF079A">
+                          <w:t>3</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7FFF48EF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header30.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5EB83169" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header31.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FB4A0CB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658281" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>442595</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="29" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="5AAA845C" w14:textId="61F15AA8" w:rsidR="00244011" w:rsidRDefault="00C317D2" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-1253509351"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00EF079A">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-504445049"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="008D3B88">
+                                <w:t>2025/26:305</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="7B8E9A51" w14:textId="70B9F39F" w:rsidR="00492E8B" w:rsidRPr="00C7375F" w:rsidRDefault="00C317D2" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-886563514"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00EF079A">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00492E8B">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="1682316720"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00EF079A">
+                                <w:t>4</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1077" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658281;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBWcCHzegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjJCb+BAUuotkQMD/3MBCeva+rejQh4LzwNCTWcBh/v6NAGCH0YJM5W4H+/&#10;9j/aE3dJy1lLQ1fy8GstvOLMfLPE6vN8MolTmi6T009EJOaPNctjjV03l0CUyGnFOJnEaI9mJ2oP&#10;zSPth3nMSiphJeUuOe7ES+xXAe0XqebzZERz6QTe2IWTMXSEOXLzoXsU3g0ERqL+LezGUxQveNzb&#10;Rs/g5mskLiaSR6B7VIcG0Ewn7g/7Jy6N43uyOmzJ2TMAAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFZwIfN6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="5AAA845C" w14:textId="61F15AA8" w:rsidR="00244011" w:rsidRDefault="00C317D2" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-1253509351"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00EF079A">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-504445049"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="008D3B88">
+                          <w:t>2025/26:305</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="7B8E9A51" w14:textId="70B9F39F" w:rsidR="00492E8B" w:rsidRPr="00C7375F" w:rsidRDefault="00C317D2" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-886563514"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00EF079A">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00492E8B">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="1682316720"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00EF079A">
+                          <w:t>4</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header32.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0445709A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658297" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4421505</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>450215</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="28" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="54969872" w14:textId="5DEA3A19" w:rsidR="00244011" w:rsidRDefault="00C317D2" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="1623642880"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00EF079A">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="200295686"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="008D3B88">
+                                <w:t>2025/26:305</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="2875AF5F" w14:textId="033A8ADD" w:rsidR="00492E8B" w:rsidRPr="00C7375F" w:rsidRDefault="00C317D2" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-1951768077"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00EF079A">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00492E8B">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="-171492196"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00EF079A">
+                                <w:t>4</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1078" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658297;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQApwm4meQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSbcGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBudZA750HqQKgf5ed0o+TfG1VhLvtA4KmSk4vQ3T6dO5jGc2vRSTlRduXcn+GeIfXlGL&#10;ylLSQ6hrgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qeVgLp1ItBE5wB5jC/wsrb7cP7t4zbL9A&#10;Sw2MgDQuTAL9jPW02tfxSy9lpCcIdwfYVItMRqd8lFMvOJOky4f5xTDhmh29nQ/4VUHNolBwT21J&#10;aIntIiBlJNO9SUwWwFTlTWVMukQqqLnxbCuoiQbTG8njDytjWVPw84/jQQpsIbp3kY2NYVQiQ5/u&#10;WGGScGdUtDH2u9KsKlOhr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Tc8RsvLn&#10;HjLd2RPgJ3VHEdtlS4UXfHxgwBLKHRHDQzczwcmbirq3EAHvhachoYbT4OMdHdoAoQ+9xNka/O/X&#10;/kd74i5pOWto6Aoefm2EV5yZb5ZYfZGPRnFK02U0/kREYv5UszzV2E09B6JETivGySRGezR7UXuo&#10;n2g/zGJWUgkrKXfBcS/OsVsFtF+kms2SEc2lE7iwD07G0BHmyM3H9kl41xMYifq3sB9PMXnB4842&#10;egY32yBxMZE8At2h2jeAZjpxv98/cWmc3pPVcUtOnwEAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAKcJuJnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="54969872" w14:textId="5DEA3A19" w:rsidR="00244011" w:rsidRDefault="00C317D2" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="1623642880"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00EF079A">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="200295686"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="008D3B88">
+                          <w:t>2025/26:305</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="2875AF5F" w14:textId="033A8ADD" w:rsidR="00492E8B" w:rsidRPr="00C7375F" w:rsidRDefault="00C317D2" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-1951768077"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00EF079A">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00492E8B">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="-171492196"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00EF079A">
+                          <w:t>4</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header33.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7E47265E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header34.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="794F1DDF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658282" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>442595</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="31" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="64A34315" w14:textId="586112D0" w:rsidR="00244011" w:rsidRDefault="00C317D2" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-861818176"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00EF079A">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-648057993"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="008D3B88">
+                                <w:t>2025/26:305</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="0C61F9E6" w14:textId="0E154D1D" w:rsidR="00492E8B" w:rsidRPr="00C7375F" w:rsidRDefault="00C317D2" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="1266263672"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00EF079A">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00492E8B">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="-1332668065"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00EF079A">
+                                <w:t>5</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1082" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658282;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBXB7LFegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnSbcGdYosRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3lx2daGbZUPFdiC54MhZ8pKKCv7VPAfD9cf&#10;PnMWUNhSGLCq4DsV+OXs/buLxk3VCNZgSuUZBbFh2riCrxHdNMuCXKtahAE4ZUmpwdcC6eqfstKL&#10;hqLXJhsNh2dZA750HqQKgf5edUo+S/G1VhLvtA4KmSk4vQ3T6dO5imc2uxDTJy/cupL9M8Q/vKIW&#10;laWkh1BXAgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVt9ulu/cM2y/Q&#10;UgMjII0L00A/Yz2t9nX80ksZ6QnC3QE21SKT0Skf59QLziTp8lF+Pkq4Zkdv5wN+VVCzKBTcU1sS&#10;WmJ7E5AykuneJCYLYKryujImXSIV1MJ4thXURIPpjeTxh5WxrCn42cfJMAW2EN27yMbGMCqRoU93&#10;rDBJuDMq2hj7XWlWlanQV3ILKZU95E/W0UpTqrc49vbHV73FuauDPFJmsHhwrisLPlWfpucIWflz&#10;D5nu7Anwk7qjiO2qpcILPpnsGbCCckfE8NDNTHDyuqLu3YiA98LTkFDDafDxjg5tgNCHXuJsDf73&#10;a/+jPXGXtJw1NHQFD782wivOzDdLrD7Px+M4pekynnwiIjF/qlmdauymXgBRIqcV42QSoz2avag9&#10;1I+0H+YxK6mElZS74LgXF9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i+4HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFcHssV6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="64A34315" w14:textId="586112D0" w:rsidR="00244011" w:rsidRDefault="00C317D2" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-861818176"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00EF079A">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-648057993"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="008D3B88">
+                          <w:t>2025/26:305</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="0C61F9E6" w14:textId="0E154D1D" w:rsidR="00492E8B" w:rsidRPr="00C7375F" w:rsidRDefault="00C317D2" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="1266263672"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00EF079A">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00492E8B">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="-1332668065"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00EF079A">
+                          <w:t>5</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header35.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3CF56FCF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658298" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4421505</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>450215</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="30" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="0674DE01" w14:textId="7E454080" w:rsidR="00244011" w:rsidRDefault="00C317D2" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-1729452239"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00EF079A">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="1932930612"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="008D3B88">
+                                <w:t>2025/26:305</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="6CB3A460" w14:textId="3356F8BD" w:rsidR="00492E8B" w:rsidRPr="00C7375F" w:rsidRDefault="00C317D2" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-2056541558"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00EF079A">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00492E8B">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="-859886853"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00EF079A">
+                                <w:t>5</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1083" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658298;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCX1xNhegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3lx2daGbZUPFdiC52cDzpSVUFZ2VfAfj9cf&#10;PnMWUNhSGLCq4DsV+OXs/buLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBpOsAV86D1KFQH+vOiWfpfhaK4l3WgeFzBSc3obp9OlcxjObXYjpygu3rmT/DPEPr6hF&#10;ZSnpIdSVQME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVPKyFU6kWAie4A0zh/4WVt9sHd+8Ztl+g&#10;pQZGQBoXpoF+xnpa7ev4pZcy0hOEuwNsqkUmo1M+yqkXnEnS5cP8fJhwzY7ezgf8qqBmUSi4p7Yk&#10;tMT2JiBlJNO9SUwWwFTldWVMukQqqIXxbCuoiQbTG8njDytjWVPwycfxIAW2EN27yMbGMCqRoU93&#10;rDBJuDMq2hj7XWlWlanQV3ILKZU95E/W0UpTqrc49vbHV73FuauDPFJmsHhwrisLPlWfpucIWflz&#10;D5nu7Anwk7qjiO2ypcILPp7sGbCEckfE8NDNTHDyuqLu3YiA98LTkFDDafDxjg5tgNCHXuJsDf73&#10;a/+jPXGXtJw1NHQFD782wivOzDdLrD7PR6M4pekyGn8iIjF/qlmeauymXgBRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXF9itAtovUs3nyYjm0gm8sQ9OxtAR5sjNx/ZJeNcTGIn6t7AfTzF9wePO&#10;NnoGN98gcTGRPALdodo3gGY6cb/fP3FpnN6T1XFLzp4BAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJfXE2F6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="0674DE01" w14:textId="7E454080" w:rsidR="00244011" w:rsidRDefault="00C317D2" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-1729452239"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00EF079A">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="1932930612"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="008D3B88">
+                          <w:t>2025/26:305</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="6CB3A460" w14:textId="3356F8BD" w:rsidR="00492E8B" w:rsidRPr="00C7375F" w:rsidRDefault="00C317D2" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-2056541558"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00EF079A">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00492E8B">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="-859886853"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00EF079A">
+                          <w:t>5</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header36.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5F67AD2D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header37.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="563029EE" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658283" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>442595</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="33" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="72B07897" w14:textId="43066D39" w:rsidR="00244011" w:rsidRDefault="00C317D2" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-300074856"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00EF079A">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="1885825636"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="008D3B88">
+                                <w:t>2025/26:305</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="6CA66979" w14:textId="2C7FFA6C" w:rsidR="00492E8B" w:rsidRPr="00C7375F" w:rsidRDefault="00C317D2" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-1907285071"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[6]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00EF079A">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00492E8B">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="-1972275454"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[6]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00EF079A">
+                                <w:t>6</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1087" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658283;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA2E+FoeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBCMLUuXi2h2hIxPPQzE5y8rql7NyLgvfA0JNRwGny8o482QOjDIHG2Av/7&#10;tftoT9wlLWctDV3Jw6+18Ioz880Sq8/zySROaTpMTj8RkZg/1iyPNXbdXAJRIqcV42QSoz2anag9&#10;NI+0H+YxK6mElZS75LgTL7FfBbRfpJrPkxHNpRN4YxdOxtAR5sjNh+5ReDcQGIn6t7AbT1G84HFv&#10;Gz2Dm6+RuJhIfkB1aADNdOL+sH/i0jg+J6vDlpw9AwAA//8DAFBLAwQUAAYACAAAACEAk6R49N8A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhDocVNs6kAwYFKVUWL1Ksb&#10;L3FEvI5ipw1/jznBcTSjmTfFanStOFEfGs8It5MMBHHlTcM1wsf+9UaBCFGz0a1nQvimAKvy8qLQ&#10;ufFnfqfTLtYilXDINYKNsculDJUlp8PEd8TJ+/S90zHJvpam1+dU7lo5zbK5dLrhtGB1R8+Wqq/d&#10;4BD2myczSDOat5dqs97SQa7t/Rbx+mp8XIKINMa/MPziJ3QoE9PRD2yCaBFmKpFHhPniAUTyp3dq&#10;BuKIoNQCZFnI/wfKHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA2E+FoeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCTpHj03wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="72B07897" w14:textId="43066D39" w:rsidR="00244011" w:rsidRDefault="00C317D2" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-300074856"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00EF079A">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="1885825636"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="008D3B88">
+                          <w:t>2025/26:305</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="6CA66979" w14:textId="2C7FFA6C" w:rsidR="00492E8B" w:rsidRPr="00C7375F" w:rsidRDefault="00C317D2" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-1907285071"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[6]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00EF079A">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00492E8B">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="-1972275454"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[6]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00EF079A">
+                          <w:t>6</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header38.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1405E867" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658299" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4421505</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>450215</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="32" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4B539F78" w14:textId="4E1EAE3B" w:rsidR="00244011" w:rsidRDefault="00C317D2" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-1003350012"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00EF079A">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-1859416742"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="008D3B88">
+                                <w:t>2025/26:305</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="12BBD045" w14:textId="340B1014" w:rsidR="00492E8B" w:rsidRPr="00C7375F" w:rsidRDefault="00C317D2" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-1805460839"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[6]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00EF079A">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00492E8B">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="-2006199436"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[6]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00EF079A">
+                                <w:t>6</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1088" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658299;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJoa69eAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nabcGcYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2XGyrpcOu8iU+SU+PnJ20daGbZUPFdiC5ycjzpSVUFb2qeA/Hq4/&#10;fOYsoLClMGBVwXcq8Iv5+3ezxk3VGNZgSuUZBbFh2riCrxHdNMuCXKtahBNwypJSg68F0tU/ZaUX&#10;DUWvTTYejc6yBnzpPEgVAv296pR8nuJrrSTeaR0UMlNwehum06dzFc9sPhPTJy/cupL9M8Q/vKIW&#10;laWkQ6grgYJtfPVXqLqSHgJoPJFQZ6B1JVWqgarJRy+qWa6FU6kWAie4Aabw/8LK2+3S3XuG7Rdo&#10;qYERkMaFaaCfsZ5W+zp+6aWM9AThboBNtchkdMonOfWCM0m6fJyfjxOu2cHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKq8roxJl0gFdWk82wpqosH0RvL4w8pY1hT87OPpKAW2EN27yMbGMCqRoU93&#10;qDBJuDMq2hj7XWlWlanQV3ILKZUd8ifraKUp1Vsce/vDq97i3NVBHikzWByc68qCT9Wn6TlAVv7c&#10;Q6Y7ewL8qO4oYrtqqXBCcGDACsodEcNDNzPByeuKuncjAt4LT0NCDafBxzs6tAFCH3qJszX436/9&#10;j/bEXdJy1tDQFTz82givODPfLLH6PJ9M4pSmy+T0ExGJ+WPN6lhjN/UlECVyWjFOJjHao9mL2kP9&#10;SPthEbOSSlhJuQuOe/ESu1VA+0WqxSIZ0Vw6gTd26WQMHWGO3HxoH4V3PYGRqH8L+/EU0xc87myj&#10;Z3CLDRIXE8kj0B2qfQNophP3+/0Tl8bxPVkdtuT8GQAA//8DAFBLAwQUAAYACAAAACEAOooRwt8A&#10;AAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhdQGkTsqkAwYFKVUWLxNWN&#10;lzgitqPYacPfs5zKcbVPM2/K1eQ6caQhtsEjzGcKBPk6mNY3CB/715sliJi0N7oLnhB+KMKqurwo&#10;dWHCyb/TcZcawSE+FhrBptQXUsbaktNxFnry/PsKg9OJz6GRZtAnDnedvFUqk063nhus7unZUv29&#10;Gx3CfvNkRmkm8/ZSb9Zb+pRre79FvL6aHh9AJJrSGYY/fVaHip0OYfQmig4hy7M7RhEWKgfBwHKR&#10;8bgDQq7mIKtS/l9Q/QIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBJoa69eAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA6ihHC3wAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="4B539F78" w14:textId="4E1EAE3B" w:rsidR="00244011" w:rsidRDefault="00C317D2" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-1003350012"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00EF079A">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-1859416742"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="008D3B88">
+                          <w:t>2025/26:305</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="12BBD045" w14:textId="340B1014" w:rsidR="00492E8B" w:rsidRPr="00C7375F" w:rsidRDefault="00C317D2" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-1805460839"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[6]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00EF079A">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00492E8B">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="-2006199436"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[6]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00EF079A">
+                          <w:t>6</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header39.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="17E1644F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5FF83D48" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658269" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="9" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3F2E9ED0" w14:textId="657B4B7A" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00066F1B" w:rsidP="00664D04">
+                        <w:p w14:paraId="4A5E5576" w14:textId="1BEEFD11" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00C317D2" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-182595162"/>
+                              <w:id w:val="1073930789"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="000F7AB3">
-                                <w:t>Skr.</w:t>
+                              <w:r w:rsidR="00EF079A">
+                                <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="671616288"/>
+                              <w:id w:val="155185254"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="000F7AB3">
-                                <w:t>2025/26:284</w:t>
+                              <w:r w:rsidR="008D3B88">
+                                <w:t>2025/26:305</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCo8H9EeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBqX2pdvFpCtSVieOhnJjh5XVP3bkTAe+FpSKjhNPh4Rx9tgNCHQeJsBf73&#10;a/fRnrhLWs5aGrqSh19r4RVn5pslVp/nk0mc0nSYnH4iIjF/rFkea+y6uQSiRE4rxskkRns0O1F7&#10;aB5pP8xjVlIJKyl3yXEnXmK/Cmi/SDWfJyOaSyfwxi6cjKEjzJGbD92j8G4gMBL1b2E3nqJ4wePe&#10;NnoGN18jcTGR/IDq0ACa6cT9Yf/EpXF8TlaHLTl7BgAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCo8H9EeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658269;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlvGe/eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvj995PSyrQ3bKh8qsAXPB0POlJVQVvap4D8eFh8+&#10;cxZQ2FIYsKrgOxX45ez9u2njJmoEazCl8oyC2DBpXMHXiG6SZUGuVS3CAJyypNTga4F09U9Z6UVD&#10;0WuTjYbD86wBXzoPUoVAf687JZ+l+ForiXdaB4XMFJxqw3T6dK7imc2mYvLkhVtXsi9D/EMVtags&#10;JT2EuhYo2MZXf4WqK+khgMaBhDoDrSupUg/UTT580c1yLZxKvRA4wR1gCv8vrLzdLt29Z9h+gZYe&#10;MALSuDAJ9DP202pfxy9VykhPEO4OsKkWmYxO+Tint+BMki4f5RejhGt29HY+4FcFNYtCwT09S0JL&#10;bG8CUkYy3ZvEZAFMVS4qY9IlUkFdGc+2gh7RYKqRPP6wMpY1BT//eDZMgS1E9y6ysTGMSmTo0x07&#10;TBLujIo2xn5XmlVlavSV3EJKZQ/5k3W00pTqLY69/bGqtzh3fZBHygwWD851ZcGn7tP0HCErf+4h&#10;0509AX7SdxSxXbXUeMHP9gRYQbkjXnjoRiY4uajo8W5EwHvhaUbovWnu8Y4ObYDAh17ibA3+92v/&#10;oz1Rl7ScNTRzBQ+/NsIrzsw3S6S+yMfjOKTpMj77RDxi/lSzOtXYTX0FxIicNoyTSYz2aPai9lA/&#10;0nqYx6ykElZS7oLjXrzCbhPQepFqPk9GNJZO4I1dOhlDR5QjNR/aR+Fdz18k5t/CfjrF5AWNO9vo&#10;Gdx8g0TFxPGIc4dqjz+NdKJ+v37izji9J6vjkpw9AwAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlvGe/eAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="3F2E9ED0" w14:textId="657B4B7A" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00D14D4B" w:rsidP="00664D04">
+                  <w:p w14:paraId="4A5E5576" w14:textId="1BEEFD11" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00C317D2" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-182595162"/>
+                        <w:id w:val="1073930789"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="000F7AB3">
-                          <w:t>Skr.</w:t>
+                        <w:r w:rsidR="00EF079A">
+                          <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="671616288"/>
+                        <w:id w:val="155185254"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="000F7AB3">
-                          <w:t>2025/26:284</w:t>
+                        <w:r w:rsidR="008D3B88">
+                          <w:t>2025/26:305</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header40.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7B53C77B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="3035D766" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661824" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658284" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>442595</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="35" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="08A1F77C" w14:textId="7BB3B89A" w:rsidR="00244011" w:rsidRDefault="00C317D2" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-1858111649"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00EF079A">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-715667715"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="008D3B88">
+                                <w:t>2025/26:305</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="217E4B4F" w14:textId="7A637A57" w:rsidR="00492E8B" w:rsidRPr="00C7375F" w:rsidRDefault="00C317D2" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="171389539"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[7]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00EF079A">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00492E8B">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="1471705926"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[7]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00EF079A">
+                                <w:t>7</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1092" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658284;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA3ZHJeeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDgheLZnwArKHRHDQzczwclFRd27EQHvhachoYbT4OMdHdoAoQ+9xNka/O/X&#10;/kd74i5pOWto6Aoefm2EV5yZb5ZYfZGPx3FK02V89omIxPypZnWqsZv6CogSOa0YJ5MY7dHsRe2h&#10;fqT9MI9ZSSWspNwFx714hd0qoP0i1XyejGguncAbu3Qyho4wR24+tI/Cu57ASNS/hf14iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNOJ+/3+iUvj9J6sjlty9gwAAP//AwBQSwMEFAAGAAgAAAAhAJOkePTf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoQ6HFTbOpAMGBSlVFi9Sr&#10;Gy9xRLyOYqcNf485wXE0o5k3xWp0rThRHxrPCLeTDARx5U3DNcLH/vVGgQhRs9GtZ0L4pgCr8vKi&#10;0LnxZ36n0y7WIpVwyDWCjbHLpQyVJafDxHfEyfv0vdMxyb6WptfnVO5aOc2yuXS64bRgdUfPlqqv&#10;3eAQ9psnM0gzmreXarPe0kGu7f0W8fpqfFyCiDTGvzD84id0KBPT0Q9sgmgRZiqRR4T54gFE8qd3&#10;agbiiKDUAmRZyP8Hyh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAN2RyXnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAk6R49N8AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="08A1F77C" w14:textId="7BB3B89A" w:rsidR="00244011" w:rsidRDefault="00C317D2" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-1858111649"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00EF079A">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-715667715"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="008D3B88">
+                          <w:t>2025/26:305</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="217E4B4F" w14:textId="7A637A57" w:rsidR="00492E8B" w:rsidRPr="00C7375F" w:rsidRDefault="00C317D2" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="171389539"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[7]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00EF079A">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00492E8B">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="1471705926"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[7]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00EF079A">
+                          <w:t>7</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header41.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4AC6B1C7" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658300" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4421505</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>450215</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="34" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="190AD2E2" w14:textId="6A0D947B" w:rsidR="00244011" w:rsidRDefault="00C317D2" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-1634635340"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00EF079A">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="1585175179"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="008D3B88">
+                                <w:t>2025/26:305</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="2F34C50A" w14:textId="61269A4E" w:rsidR="00492E8B" w:rsidRPr="00C7375F" w:rsidRDefault="00C317D2" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="753869502"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[7]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00EF079A">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00492E8B">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="747154553"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[7]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00EF079A">
+                                <w:t>7</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1093" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658300;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD3tNP6eQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDgheL5nwArKHRHDQzczwclFRd27EQHvhachoYbT4OMdHdoAoQ+9xNka/O/X&#10;/kd74i5pOWto6Aoefm2EV5yZb5ZYfZGPx3FK02V89omIxPypZnWqsZv6CogSOa0YJ5MY7dHsRe2h&#10;fqT9MI9ZSSWspNwFx714hd0qoP0i1XyejGguncAbu3Qyho4wR24+tI/Cu57ASNS/hf14iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNOJ+/3+iUvj9J6sjlty9gwAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA97TT+nkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="190AD2E2" w14:textId="6A0D947B" w:rsidR="00244011" w:rsidRDefault="00C317D2" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-1634635340"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00EF079A">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="1585175179"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="008D3B88">
+                          <w:t>2025/26:305</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="2F34C50A" w14:textId="61269A4E" w:rsidR="00492E8B" w:rsidRPr="00C7375F" w:rsidRDefault="00C317D2" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="753869502"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[7]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00EF079A">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00492E8B">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="747154553"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[7]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00EF079A">
+                          <w:t>7</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header42.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7ADA7917" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header43.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1DA53BE9" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658279" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>451485</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="37" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="625D5DC0" w14:textId="56092994" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00C317D2" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="1707371176"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00EF079A">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-140657541"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="008D3B88">
+                                <w:t>2025/26:305</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1097" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658279;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQApMI6oeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nabsacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2flY10uHXWxKfCRF8pHTy64xbKN8qMGWPD8ZcaashKq2zyX//njz&#10;4RNnAYWthAGrSr5VgV/O3r+btq5QY1iBqZRn5MSGonUlXyG6IsuCXKlGhBNwypJSg28E0tE/Z5UX&#10;LXlvTDYejc6yFnzlPEgVAt1e90o+S/61VhLvtQ4KmSk5vQ3T16fvMn6z2VQUz164VS2HZ4h/eEUj&#10;aktB966uBQq29vVfrppaegig8URCk4HWtVQpB8omH73IZrESTqVcqDjB7csU/p9bebdZuAfPsPsM&#10;HTUwFqR1oQh0GfPptG/in17KSE8l3O7LpjpkMhrlk5x6wZkkXT7OL8aprtnB2vmAXxQ0LAol99SW&#10;VC2xuQ1IEQm6g8RgAUxd3dTGpEOkgroynm0ENdFgeiNZ/IEylrUlP/t4OkqOLUTz3rOx0Y1KZBjC&#10;HTJMEm6NihhjvynN6iol+kpsIaWy+/gJHVGaQr3FcMAfXvUW4z4PskiRweLeuKkt+JR9mp5Dyaof&#10;u5LpHk8FP8o7itgtO0q85OepdfFqCdWWiOGhn5ng5E1N3bsVAR+EpyGhhtPg4z19tAGqPgwSZyvw&#10;v167j3jiLmk5a2noSh5+roVXnJmvllh9kU8mcUrTYXJ6TkRi/lizPNbYdXMFRImcVoyTSYx4NDtR&#10;e2ieaD/MY1RSCSspdslxJ15hvwpov0g1nycQzaUTeGsXTkbXscyRm4/dk/BuIDAS9e9gN56ieMHj&#10;Hhstg5uvkbiYSH6o6tAAmunE/WH/xKVxfE6ow5ac/QYAAP//AwBQSwMEFAAGAAgAAAAhAKtNghPf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrK3GjTloKIWRTFQQHKlUVLRJX&#10;N17iqPE6ip02/D3mBMfRjGbeFKvRtuJMvW8cI6SzBARx5XTDNcLH4fUmA+GDYq1ax4TwTR5W5eSq&#10;ULl2F36n8z7UIpawzxWCCaHLpfSVIav8zHXE0ftyvVUhyr6WuleXWG5bOU+SO2lVw3HBqI6eDVWn&#10;/WARDtsnPUg96reXarvZ0afcmNsd4vV0XD+CCDSGvzD84kd0KCPT0Q2svWgRllkkDwj3aQoi+vNF&#10;tgRxRHhIFiDLQv4/UP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAKTCOqHkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="625D5DC0" w14:textId="56092994" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00C317D2" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="1707371176"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00EF079A">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-140657541"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="008D3B88">
+                          <w:t>2025/26:305</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header44.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2282B7F6" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658285" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4419600</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>457200</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="36" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2D1214EA" w14:textId="1063B33C" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00C317D2" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="1399946037"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00EF079A">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-159312230"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="008D3B88">
+                                <w:t>2025/26:305</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1098" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658285;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBWgsF9eQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabsacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm97BrDNsqHGmzJ85MRZ8pKqGr7XPLvjzcf&#10;PnEWUNhKGLCq5FsV+OXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1zVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N/rXslnKb7WSuK91kEhMyWnt2E6fTqX8cxmU1E8e+FWtRyeIf7hFY2o&#10;LSXdh7oWKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5t1m4B8+w+wwd&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/OLccI1O3g7H/CLgoZFoeSe2pLQ&#10;EpvbgJSRTHcmMVkAU1c3tTHpEqmgroxnG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/Kc3qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37s&#10;INO9PQF+VHcUsVt2VHjJz/cMWEK1JWJ46GcmOHlTU/duRcAH4WlIqOE0+HhPhzZA6MMgcbYC/+u1&#10;/9GeuEtazloaupKHn2vhFWfmqyVWX+STSZzSdJmcnhORmD/WLI81dt1cAVEipxXjZBKjPZqdqD00&#10;T7Qf5jErqYSVlLvkuBOvsF8FtF+kms+TEc2lE3hrF07G0BHmyM3H7kl4NxAYifp3sBtPUbzgcW8b&#10;PYObr5G4mEgege5RHRpAM524P+yfuDSO78nqsCVnvwEAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFaCwX15AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="2D1214EA" w14:textId="1063B33C" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00C317D2" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="1399946037"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00EF079A">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-159312230"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="008D3B88">
+                          <w:t>2025/26:305</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header45.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3C7ED4CE" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0697E48D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658287" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="8" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="0F8B4628" w14:textId="3E394C74" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00066F1B" w:rsidP="00A118D8">
+                        <w:p w14:paraId="1B14FB16" w14:textId="58E13906" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00C317D2" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-635570545"/>
+                              <w:id w:val="501393771"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="000F7AB3">
-                                <w:t>Skr.</w:t>
+                              <w:r w:rsidR="00EF079A">
+                                <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1140612823"/>
+                              <w:id w:val="-834535711"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="000F7AB3">
-                                <w:t>2025/26:284</w:t>
+                              <w:r w:rsidR="008D3B88">
+                                <w:t>2025/26:305</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251661824;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXQjCReQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjs5Y4BS6i2RAwP/cwEJ69r6t6NCHgvPA0JNZwGH+/o0AYIfRgkzlbgf7/2&#10;P9oTd0nLWUtDV/Lway284sx8s8Tq83wyiVOaLpPTT0Qk5o81y2ONXTeXQJTIacU4mcRoj2Ynag/N&#10;I+2HecxKKmEl5S457sRL7FcB7Rep5vNkRHPpBN7YhZMxdIQ5cvOhexTeDQRGov4t7MZTFC943NtG&#10;z+DmayQuJpJHoHtUhwbQTCfuD/snLo3je7I6bMnZMwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANdCMJF5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658287;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlbMYbdwIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtqnBDcEWAJ1ZZ44aEfmeDkdU2PdyMC3gtPM0LvTXOPd3RoAwQ+DBJnK/C/X/sf&#10;7Ym6pOWspZkrefi1Fl5xZr5ZIvV5PpnEIU2Xyekn4hHzx5rlscaum0sgRuS0YZxMYrRHsxO1h+aR&#10;1sM8ZiWVsJJylxx34iX2m4DWi1TzeTKisXQCb+zCyRg6ohyp+dA9Cu8G/iIx/xZ20ymKFzTubaNn&#10;cPM1EhUTxyPOPaoD/jTSifrD+ok74/ierA5LcvYMAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1mx2z&#10;wexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCurq9K&#10;XRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W66/9&#10;6BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUDi/wh&#10;B3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAlbMYbdwIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="0F8B4628" w14:textId="3E394C74" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00D14D4B" w:rsidP="00A118D8">
+                  <w:p w14:paraId="1B14FB16" w14:textId="58E13906" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00C317D2" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-635570545"/>
+                        <w:id w:val="501393771"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="000F7AB3">
-                          <w:t>Skr.</w:t>
+                        <w:r w:rsidR="00EF079A">
+                          <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1140612823"/>
+                        <w:id w:val="-834535711"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="000F7AB3">
-                          <w:t>2025/26:284</w:t>
+                        <w:r w:rsidR="008D3B88">
+                          <w:t>2025/26:305</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3E33F8F6" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="46311566" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658270" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>451485</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="11" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1E2749C5" w14:textId="125FBC82" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00C317D2" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-930427883"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00EF079A">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-1693071570"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="008D3B88">
+                                <w:t>2025/26:305</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658270;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCo8H9EeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBqX2pdvFpCtSVieOhnJjh5XVP3bkTAe+FpSKjhNPh4Rx9tgNCHQeJsBf73&#10;a/fRnrhLWs5aGrqSh19r4RVn5pslVp/nk0mc0nSYnH4iIjF/rFkea+y6uQSiRE4rxskkRns0O1F7&#10;aB5pP8xjVlIJKyl3yXEnXmK/Cmi/SDWfJyOaSyfwxi6cjKEjzJGbD92j8G4gMBL1b2E3nqJ4wePe&#10;NnoGN18jcTGR/IDq0ACa6cT9Yf/EpXF8TlaHLTl7BgAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCo8H9EeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="1E2749C5" w14:textId="125FBC82" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00C317D2" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-930427883"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00EF079A">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-1693071570"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="008D3B88">
+                          <w:t>2025/26:305</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="596B4437" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4419600</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>457200</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="10" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="08281FE8" w14:textId="1A10AF2C" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00C317D2" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="213474797"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00EF079A">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-1689975703"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="008D3B88">
+                                <w:t>2025/26:305</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXQjCReQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjs5Y4BS6i2RAwP/cwEJ69r6t6NCHgvPA0JNZwGH+/o0AYIfRgkzlbgf7/2&#10;P9oTd0nLWUtDV/Lway284sx8s8Tq83wyiVOaLpPTT0Qk5o81y2ONXTeXQJTIacU4mcRoj2Ynag/N&#10;I+2HecxKKmEl5S457sRL7FcB7Rep5vNkRHPpBN7YhZMxdIQ5cvOhexTeDQRGov4t7MZTFC943NtG&#10;z+DmayQuJpJHoHtUhwbQTCfuD/snLo3je7I6bMnZMwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANdCMJF5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="08281FE8" w14:textId="1A10AF2C" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00C317D2" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="213474797"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00EF079A">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-1689975703"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="008D3B88">
+                          <w:t>2025/26:305</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header9.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2D533C43" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="32993577" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF80"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="531A9522"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
@@ -9467,1056 +36616,1199 @@
   </w:num>
   <w:num w:numId="38" w16cid:durableId="402145859">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1232156023">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1796826326">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="1454207087">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="2104447184">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="1849058214">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="100"/>
   <w:mirrorMargins/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00963A67"/>
+    <w:rsidRoot w:val="003300B8"/>
+    <w:rsid w:val="000015E5"/>
     <w:rsid w:val="000023F8"/>
     <w:rsid w:val="000070E2"/>
     <w:rsid w:val="0000783D"/>
     <w:rsid w:val="000106C3"/>
-    <w:rsid w:val="0001082B"/>
     <w:rsid w:val="000112FE"/>
     <w:rsid w:val="000127FF"/>
+    <w:rsid w:val="00013F2F"/>
     <w:rsid w:val="000140A3"/>
-    <w:rsid w:val="000157DD"/>
+    <w:rsid w:val="00015390"/>
     <w:rsid w:val="000163C7"/>
     <w:rsid w:val="000211BF"/>
+    <w:rsid w:val="00022863"/>
+    <w:rsid w:val="00024C99"/>
     <w:rsid w:val="00025171"/>
-    <w:rsid w:val="000254BA"/>
+    <w:rsid w:val="00026A5C"/>
     <w:rsid w:val="000276E3"/>
-    <w:rsid w:val="00031095"/>
     <w:rsid w:val="00032E6D"/>
-    <w:rsid w:val="00040410"/>
+    <w:rsid w:val="00037C01"/>
     <w:rsid w:val="00040A0F"/>
-    <w:rsid w:val="0004161E"/>
     <w:rsid w:val="00043AB1"/>
-    <w:rsid w:val="00043C5C"/>
     <w:rsid w:val="00043EBE"/>
+    <w:rsid w:val="00043FA3"/>
+    <w:rsid w:val="00045838"/>
     <w:rsid w:val="00046417"/>
     <w:rsid w:val="00047664"/>
     <w:rsid w:val="00055486"/>
+    <w:rsid w:val="0005559F"/>
     <w:rsid w:val="00061989"/>
     <w:rsid w:val="000631A9"/>
-    <w:rsid w:val="00064A7A"/>
-    <w:rsid w:val="00066F1B"/>
+    <w:rsid w:val="00067195"/>
     <w:rsid w:val="00067524"/>
     <w:rsid w:val="00070DFE"/>
     <w:rsid w:val="00072689"/>
     <w:rsid w:val="00075F2D"/>
     <w:rsid w:val="000761F8"/>
-    <w:rsid w:val="0007635E"/>
     <w:rsid w:val="0008203A"/>
     <w:rsid w:val="00085ABB"/>
     <w:rsid w:val="00085AEF"/>
     <w:rsid w:val="00085EFF"/>
     <w:rsid w:val="000879B3"/>
     <w:rsid w:val="0009544E"/>
-    <w:rsid w:val="00096C87"/>
     <w:rsid w:val="00096CFD"/>
     <w:rsid w:val="000978DE"/>
-    <w:rsid w:val="000A0BE8"/>
     <w:rsid w:val="000A1209"/>
-    <w:rsid w:val="000A2A7C"/>
     <w:rsid w:val="000A40DD"/>
     <w:rsid w:val="000A6489"/>
     <w:rsid w:val="000A66BE"/>
     <w:rsid w:val="000A6F2D"/>
-    <w:rsid w:val="000A7FAE"/>
+    <w:rsid w:val="000B07E6"/>
+    <w:rsid w:val="000B0D50"/>
     <w:rsid w:val="000B3DDA"/>
     <w:rsid w:val="000B7DEE"/>
     <w:rsid w:val="000C0142"/>
     <w:rsid w:val="000C0772"/>
+    <w:rsid w:val="000C1F44"/>
+    <w:rsid w:val="000C2AC6"/>
     <w:rsid w:val="000C5CDD"/>
     <w:rsid w:val="000C7233"/>
-    <w:rsid w:val="000E0562"/>
-    <w:rsid w:val="000E297D"/>
     <w:rsid w:val="000E67B7"/>
     <w:rsid w:val="000E6A30"/>
     <w:rsid w:val="000E7DA9"/>
+    <w:rsid w:val="000F211A"/>
+    <w:rsid w:val="000F378C"/>
     <w:rsid w:val="000F4DD6"/>
+    <w:rsid w:val="000F5110"/>
     <w:rsid w:val="000F73EB"/>
-    <w:rsid w:val="000F7AB3"/>
     <w:rsid w:val="001028C5"/>
-    <w:rsid w:val="00102BCF"/>
+    <w:rsid w:val="00106681"/>
     <w:rsid w:val="00107129"/>
     <w:rsid w:val="00110C85"/>
     <w:rsid w:val="00113CC6"/>
     <w:rsid w:val="00115516"/>
     <w:rsid w:val="00116299"/>
     <w:rsid w:val="001166EB"/>
     <w:rsid w:val="0012094D"/>
     <w:rsid w:val="00122565"/>
     <w:rsid w:val="0012360F"/>
     <w:rsid w:val="00125F18"/>
     <w:rsid w:val="00127836"/>
     <w:rsid w:val="00131972"/>
-    <w:rsid w:val="00132D31"/>
     <w:rsid w:val="0013464D"/>
     <w:rsid w:val="00135343"/>
     <w:rsid w:val="00144361"/>
     <w:rsid w:val="001456A0"/>
-    <w:rsid w:val="00151248"/>
     <w:rsid w:val="00152749"/>
     <w:rsid w:val="00152BB9"/>
     <w:rsid w:val="001531B4"/>
+    <w:rsid w:val="00154E8C"/>
     <w:rsid w:val="00155500"/>
     <w:rsid w:val="00157EF7"/>
+    <w:rsid w:val="00160DF5"/>
     <w:rsid w:val="00162BB7"/>
+    <w:rsid w:val="00163188"/>
     <w:rsid w:val="00163D57"/>
     <w:rsid w:val="00166139"/>
     <w:rsid w:val="00174E46"/>
     <w:rsid w:val="00175A45"/>
     <w:rsid w:val="00176E54"/>
+    <w:rsid w:val="00176F51"/>
     <w:rsid w:val="00181DAB"/>
     <w:rsid w:val="00185AD6"/>
     <w:rsid w:val="00186929"/>
     <w:rsid w:val="0019074D"/>
     <w:rsid w:val="00194C95"/>
     <w:rsid w:val="00195571"/>
-    <w:rsid w:val="00196A32"/>
     <w:rsid w:val="001A0FB9"/>
     <w:rsid w:val="001A465E"/>
     <w:rsid w:val="001A4767"/>
     <w:rsid w:val="001A5048"/>
     <w:rsid w:val="001A6FAB"/>
     <w:rsid w:val="001B7CDA"/>
     <w:rsid w:val="001C0D83"/>
     <w:rsid w:val="001C4647"/>
-    <w:rsid w:val="001C7C02"/>
     <w:rsid w:val="001D0157"/>
     <w:rsid w:val="001D0638"/>
+    <w:rsid w:val="001D07B5"/>
     <w:rsid w:val="001D1007"/>
     <w:rsid w:val="001D2B7C"/>
     <w:rsid w:val="001D3465"/>
     <w:rsid w:val="001D4287"/>
     <w:rsid w:val="001D7D3E"/>
-    <w:rsid w:val="001F4760"/>
-    <w:rsid w:val="001F5201"/>
+    <w:rsid w:val="001E5421"/>
+    <w:rsid w:val="001E778C"/>
+    <w:rsid w:val="001F2363"/>
     <w:rsid w:val="001F5CE5"/>
     <w:rsid w:val="001F782A"/>
     <w:rsid w:val="002001F8"/>
+    <w:rsid w:val="00201827"/>
+    <w:rsid w:val="0020321A"/>
     <w:rsid w:val="00203904"/>
     <w:rsid w:val="00203FAB"/>
+    <w:rsid w:val="00204295"/>
     <w:rsid w:val="0020543F"/>
-    <w:rsid w:val="002061B4"/>
-    <w:rsid w:val="0021111A"/>
     <w:rsid w:val="00211E15"/>
     <w:rsid w:val="002132D5"/>
-    <w:rsid w:val="00214787"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00232B8B"/>
+    <w:rsid w:val="002133B8"/>
+    <w:rsid w:val="00224CA8"/>
+    <w:rsid w:val="00225B4D"/>
+    <w:rsid w:val="00227591"/>
     <w:rsid w:val="00233E31"/>
     <w:rsid w:val="00235765"/>
     <w:rsid w:val="002367E5"/>
+    <w:rsid w:val="0023717A"/>
+    <w:rsid w:val="00237404"/>
     <w:rsid w:val="002405D8"/>
     <w:rsid w:val="00244011"/>
-    <w:rsid w:val="0024451B"/>
     <w:rsid w:val="00244906"/>
     <w:rsid w:val="00252C4D"/>
     <w:rsid w:val="002603EF"/>
     <w:rsid w:val="00263274"/>
     <w:rsid w:val="00263817"/>
-    <w:rsid w:val="002648A5"/>
     <w:rsid w:val="002675C4"/>
-    <w:rsid w:val="0027699C"/>
+    <w:rsid w:val="00277251"/>
     <w:rsid w:val="002818CA"/>
-    <w:rsid w:val="0028202C"/>
+    <w:rsid w:val="00282B73"/>
     <w:rsid w:val="002859A1"/>
     <w:rsid w:val="00285A6F"/>
     <w:rsid w:val="00287045"/>
+    <w:rsid w:val="00290148"/>
     <w:rsid w:val="0029293D"/>
     <w:rsid w:val="00292E0F"/>
     <w:rsid w:val="00294B19"/>
     <w:rsid w:val="00295225"/>
     <w:rsid w:val="00295C59"/>
+    <w:rsid w:val="00297309"/>
     <w:rsid w:val="00297A80"/>
     <w:rsid w:val="002A1E80"/>
     <w:rsid w:val="002A2948"/>
-    <w:rsid w:val="002A5B50"/>
     <w:rsid w:val="002B01BF"/>
     <w:rsid w:val="002B12FD"/>
     <w:rsid w:val="002B7EB5"/>
     <w:rsid w:val="002C14EF"/>
     <w:rsid w:val="002C1EBF"/>
-    <w:rsid w:val="002C263A"/>
+    <w:rsid w:val="002C4337"/>
     <w:rsid w:val="002C49A5"/>
     <w:rsid w:val="002D09C9"/>
     <w:rsid w:val="002D2ED8"/>
+    <w:rsid w:val="002D57D8"/>
     <w:rsid w:val="002D6A16"/>
     <w:rsid w:val="002E219E"/>
     <w:rsid w:val="002E57AD"/>
     <w:rsid w:val="002E5F6A"/>
     <w:rsid w:val="002E60D4"/>
+    <w:rsid w:val="002E7160"/>
     <w:rsid w:val="002E7485"/>
     <w:rsid w:val="002F073E"/>
     <w:rsid w:val="002F434A"/>
     <w:rsid w:val="002F4A14"/>
     <w:rsid w:val="002F4DD9"/>
-    <w:rsid w:val="003017D7"/>
-    <w:rsid w:val="00303305"/>
+    <w:rsid w:val="003050F3"/>
     <w:rsid w:val="0031012B"/>
     <w:rsid w:val="00312E5A"/>
+    <w:rsid w:val="003149B4"/>
+    <w:rsid w:val="003157B8"/>
     <w:rsid w:val="00317CC4"/>
     <w:rsid w:val="00320896"/>
     <w:rsid w:val="00327E6C"/>
-    <w:rsid w:val="00330CF4"/>
+    <w:rsid w:val="003300B8"/>
     <w:rsid w:val="00332455"/>
     <w:rsid w:val="00332DE2"/>
+    <w:rsid w:val="003342B4"/>
+    <w:rsid w:val="003357E2"/>
+    <w:rsid w:val="00336283"/>
+    <w:rsid w:val="003369FF"/>
     <w:rsid w:val="0034001E"/>
     <w:rsid w:val="00342D4D"/>
     <w:rsid w:val="00344E28"/>
     <w:rsid w:val="0034791C"/>
+    <w:rsid w:val="0035048F"/>
+    <w:rsid w:val="00351801"/>
     <w:rsid w:val="00351E66"/>
     <w:rsid w:val="0035347F"/>
     <w:rsid w:val="0035356C"/>
     <w:rsid w:val="00355582"/>
     <w:rsid w:val="003605D4"/>
     <w:rsid w:val="00360677"/>
     <w:rsid w:val="003612EA"/>
     <w:rsid w:val="00361ABA"/>
     <w:rsid w:val="00362009"/>
     <w:rsid w:val="00362B62"/>
+    <w:rsid w:val="00365EAE"/>
+    <w:rsid w:val="00366947"/>
     <w:rsid w:val="0037021E"/>
     <w:rsid w:val="00371D07"/>
+    <w:rsid w:val="0037404F"/>
     <w:rsid w:val="00376669"/>
     <w:rsid w:val="00381C02"/>
     <w:rsid w:val="0038525D"/>
     <w:rsid w:val="00385C7A"/>
     <w:rsid w:val="0038735C"/>
+    <w:rsid w:val="003908FC"/>
     <w:rsid w:val="00390A6D"/>
+    <w:rsid w:val="00391B12"/>
+    <w:rsid w:val="003953AD"/>
+    <w:rsid w:val="00396E5F"/>
+    <w:rsid w:val="003973C2"/>
     <w:rsid w:val="00397521"/>
     <w:rsid w:val="003A1544"/>
     <w:rsid w:val="003B024C"/>
     <w:rsid w:val="003B0EF7"/>
     <w:rsid w:val="003B26C6"/>
+    <w:rsid w:val="003B38FF"/>
     <w:rsid w:val="003B735E"/>
+    <w:rsid w:val="003B7A9E"/>
     <w:rsid w:val="003C0194"/>
-    <w:rsid w:val="003C7E07"/>
+    <w:rsid w:val="003C4D9C"/>
     <w:rsid w:val="003D02E8"/>
     <w:rsid w:val="003D0E6F"/>
+    <w:rsid w:val="003D100C"/>
+    <w:rsid w:val="003D104F"/>
     <w:rsid w:val="003D565A"/>
+    <w:rsid w:val="003D5D9E"/>
     <w:rsid w:val="003D6631"/>
     <w:rsid w:val="003E1270"/>
     <w:rsid w:val="003E2E9A"/>
     <w:rsid w:val="003E3D11"/>
     <w:rsid w:val="003E4276"/>
+    <w:rsid w:val="003F1365"/>
     <w:rsid w:val="003F2744"/>
-    <w:rsid w:val="003F2B22"/>
-    <w:rsid w:val="003F325F"/>
+    <w:rsid w:val="003F3AD7"/>
     <w:rsid w:val="003F3D8A"/>
     <w:rsid w:val="003F4295"/>
-    <w:rsid w:val="003F5C43"/>
     <w:rsid w:val="003F6CBA"/>
-    <w:rsid w:val="00403E99"/>
     <w:rsid w:val="00414A77"/>
     <w:rsid w:val="004158C3"/>
+    <w:rsid w:val="00416C79"/>
+    <w:rsid w:val="00423687"/>
     <w:rsid w:val="0042549F"/>
     <w:rsid w:val="0042561B"/>
     <w:rsid w:val="0042584F"/>
-    <w:rsid w:val="004278F6"/>
-    <w:rsid w:val="00431C4D"/>
+    <w:rsid w:val="0042621F"/>
     <w:rsid w:val="00432371"/>
-    <w:rsid w:val="004428BC"/>
+    <w:rsid w:val="00432707"/>
+    <w:rsid w:val="00434474"/>
+    <w:rsid w:val="00440380"/>
+    <w:rsid w:val="004452D5"/>
     <w:rsid w:val="004457A0"/>
     <w:rsid w:val="00445801"/>
+    <w:rsid w:val="0044594C"/>
     <w:rsid w:val="00446747"/>
+    <w:rsid w:val="0045027F"/>
     <w:rsid w:val="00450482"/>
     <w:rsid w:val="004506DF"/>
-    <w:rsid w:val="0045103F"/>
     <w:rsid w:val="00451C3E"/>
     <w:rsid w:val="00452D99"/>
-    <w:rsid w:val="00454716"/>
     <w:rsid w:val="00454D1F"/>
-    <w:rsid w:val="00462A19"/>
     <w:rsid w:val="00465E66"/>
+    <w:rsid w:val="00471FE3"/>
     <w:rsid w:val="004727BD"/>
     <w:rsid w:val="004734CD"/>
     <w:rsid w:val="004738C6"/>
     <w:rsid w:val="00474983"/>
     <w:rsid w:val="00477ABF"/>
     <w:rsid w:val="00484FCB"/>
+    <w:rsid w:val="0048789A"/>
     <w:rsid w:val="00487BE9"/>
+    <w:rsid w:val="00490362"/>
     <w:rsid w:val="00490ACA"/>
     <w:rsid w:val="004917D3"/>
+    <w:rsid w:val="00492E8B"/>
+    <w:rsid w:val="004966CE"/>
+    <w:rsid w:val="004A29DD"/>
     <w:rsid w:val="004A4D23"/>
-    <w:rsid w:val="004A5563"/>
-    <w:rsid w:val="004B37CC"/>
+    <w:rsid w:val="004A5BA1"/>
     <w:rsid w:val="004B45DA"/>
     <w:rsid w:val="004B5C2E"/>
     <w:rsid w:val="004B6A37"/>
+    <w:rsid w:val="004B6F1F"/>
     <w:rsid w:val="004B771E"/>
-    <w:rsid w:val="004C307E"/>
+    <w:rsid w:val="004C3ACA"/>
     <w:rsid w:val="004C3AEF"/>
+    <w:rsid w:val="004C3CAB"/>
+    <w:rsid w:val="004C645F"/>
     <w:rsid w:val="004C6EBB"/>
     <w:rsid w:val="004C70F2"/>
+    <w:rsid w:val="004D2843"/>
     <w:rsid w:val="004D6D83"/>
     <w:rsid w:val="004D7475"/>
     <w:rsid w:val="004D7A3D"/>
     <w:rsid w:val="004E0277"/>
     <w:rsid w:val="004E62A0"/>
     <w:rsid w:val="004F013F"/>
+    <w:rsid w:val="004F2345"/>
     <w:rsid w:val="004F29B2"/>
+    <w:rsid w:val="004F3BE9"/>
     <w:rsid w:val="004F4804"/>
+    <w:rsid w:val="004F69F6"/>
+    <w:rsid w:val="004F75AE"/>
+    <w:rsid w:val="00500A6A"/>
     <w:rsid w:val="00500B7A"/>
-    <w:rsid w:val="005017B0"/>
     <w:rsid w:val="0050181A"/>
     <w:rsid w:val="00504ADE"/>
     <w:rsid w:val="00504FB2"/>
     <w:rsid w:val="00506A6B"/>
-    <w:rsid w:val="00506A93"/>
     <w:rsid w:val="0050742E"/>
-    <w:rsid w:val="005104D8"/>
     <w:rsid w:val="00510DD2"/>
     <w:rsid w:val="0051351F"/>
-    <w:rsid w:val="005139E4"/>
     <w:rsid w:val="00513F14"/>
     <w:rsid w:val="00515EC7"/>
     <w:rsid w:val="005311C5"/>
-    <w:rsid w:val="005317D6"/>
     <w:rsid w:val="00533460"/>
     <w:rsid w:val="0053355B"/>
+    <w:rsid w:val="00533A2E"/>
+    <w:rsid w:val="00535021"/>
     <w:rsid w:val="00535212"/>
     <w:rsid w:val="005358B1"/>
     <w:rsid w:val="00536700"/>
     <w:rsid w:val="00537022"/>
     <w:rsid w:val="00537049"/>
     <w:rsid w:val="00540DF7"/>
     <w:rsid w:val="0054196B"/>
     <w:rsid w:val="005429E7"/>
     <w:rsid w:val="00542DDB"/>
     <w:rsid w:val="00544938"/>
+    <w:rsid w:val="00547611"/>
     <w:rsid w:val="00552E8C"/>
     <w:rsid w:val="00556424"/>
     <w:rsid w:val="00561D74"/>
+    <w:rsid w:val="0056358D"/>
     <w:rsid w:val="0056410E"/>
     <w:rsid w:val="00564D4D"/>
     <w:rsid w:val="005652A9"/>
+    <w:rsid w:val="005712C2"/>
     <w:rsid w:val="005722ED"/>
-    <w:rsid w:val="00573A32"/>
     <w:rsid w:val="00574282"/>
     <w:rsid w:val="00574F50"/>
+    <w:rsid w:val="0057687C"/>
+    <w:rsid w:val="00580972"/>
+    <w:rsid w:val="005824C6"/>
     <w:rsid w:val="00584FCD"/>
     <w:rsid w:val="005870F4"/>
+    <w:rsid w:val="00591686"/>
     <w:rsid w:val="005926A7"/>
     <w:rsid w:val="005A0098"/>
-    <w:rsid w:val="005A2B69"/>
+    <w:rsid w:val="005A1078"/>
+    <w:rsid w:val="005A1A6A"/>
     <w:rsid w:val="005A2C12"/>
     <w:rsid w:val="005A3B52"/>
     <w:rsid w:val="005A3B8A"/>
-    <w:rsid w:val="005A4340"/>
     <w:rsid w:val="005A72C8"/>
     <w:rsid w:val="005A7EB1"/>
     <w:rsid w:val="005B49A2"/>
     <w:rsid w:val="005C0FDC"/>
     <w:rsid w:val="005C11AF"/>
-    <w:rsid w:val="005C1ACE"/>
     <w:rsid w:val="005C2E5B"/>
+    <w:rsid w:val="005C368A"/>
     <w:rsid w:val="005C5DD2"/>
-    <w:rsid w:val="005C6723"/>
+    <w:rsid w:val="005D2C4A"/>
     <w:rsid w:val="005D31A4"/>
-    <w:rsid w:val="005D348F"/>
     <w:rsid w:val="005D3B15"/>
+    <w:rsid w:val="005D5158"/>
+    <w:rsid w:val="005D577B"/>
+    <w:rsid w:val="005D6D93"/>
+    <w:rsid w:val="005E029F"/>
+    <w:rsid w:val="005E070E"/>
     <w:rsid w:val="005E1131"/>
     <w:rsid w:val="005E3665"/>
     <w:rsid w:val="005E3C60"/>
     <w:rsid w:val="005E3C87"/>
     <w:rsid w:val="005E5E8D"/>
     <w:rsid w:val="005E7780"/>
     <w:rsid w:val="005F089D"/>
     <w:rsid w:val="005F121F"/>
     <w:rsid w:val="005F13BA"/>
     <w:rsid w:val="005F2844"/>
     <w:rsid w:val="005F48D9"/>
     <w:rsid w:val="005F4EBB"/>
+    <w:rsid w:val="005F66FF"/>
     <w:rsid w:val="005F7386"/>
-    <w:rsid w:val="00600BF1"/>
     <w:rsid w:val="00601BA2"/>
     <w:rsid w:val="00602FF7"/>
     <w:rsid w:val="006042E5"/>
     <w:rsid w:val="0060650E"/>
-    <w:rsid w:val="00607298"/>
-    <w:rsid w:val="006073C2"/>
     <w:rsid w:val="006115D2"/>
     <w:rsid w:val="00613168"/>
+    <w:rsid w:val="00613285"/>
+    <w:rsid w:val="00614204"/>
     <w:rsid w:val="00617215"/>
     <w:rsid w:val="00617D56"/>
-    <w:rsid w:val="00621891"/>
+    <w:rsid w:val="00624C02"/>
     <w:rsid w:val="00626B7E"/>
-    <w:rsid w:val="00633412"/>
+    <w:rsid w:val="00626E2B"/>
     <w:rsid w:val="00634C6C"/>
-    <w:rsid w:val="00635185"/>
-    <w:rsid w:val="006376D3"/>
     <w:rsid w:val="00640C08"/>
     <w:rsid w:val="0064389E"/>
-    <w:rsid w:val="0064677D"/>
     <w:rsid w:val="0064723F"/>
     <w:rsid w:val="00650A95"/>
     <w:rsid w:val="0065293C"/>
     <w:rsid w:val="00652B2E"/>
-    <w:rsid w:val="006572D5"/>
-    <w:rsid w:val="006638F6"/>
+    <w:rsid w:val="00654E38"/>
     <w:rsid w:val="00664D04"/>
     <w:rsid w:val="0066533B"/>
+    <w:rsid w:val="0066704C"/>
     <w:rsid w:val="00667FC2"/>
     <w:rsid w:val="00670FDB"/>
     <w:rsid w:val="006737AA"/>
     <w:rsid w:val="00674574"/>
-    <w:rsid w:val="0067656B"/>
     <w:rsid w:val="00676699"/>
     <w:rsid w:val="00676752"/>
+    <w:rsid w:val="00682D7A"/>
     <w:rsid w:val="00684F41"/>
     <w:rsid w:val="0068579B"/>
     <w:rsid w:val="006923D1"/>
     <w:rsid w:val="006949B8"/>
+    <w:rsid w:val="0069528B"/>
+    <w:rsid w:val="00697AF8"/>
     <w:rsid w:val="006A0759"/>
+    <w:rsid w:val="006A10A8"/>
     <w:rsid w:val="006A2EEC"/>
     <w:rsid w:val="006A6FF1"/>
+    <w:rsid w:val="006A749E"/>
+    <w:rsid w:val="006B2BD8"/>
     <w:rsid w:val="006B2E43"/>
     <w:rsid w:val="006B6F5C"/>
-    <w:rsid w:val="006B7515"/>
     <w:rsid w:val="006C3AFC"/>
     <w:rsid w:val="006C671A"/>
+    <w:rsid w:val="006D1BD6"/>
     <w:rsid w:val="006D232A"/>
     <w:rsid w:val="006D4A59"/>
     <w:rsid w:val="006D4C91"/>
     <w:rsid w:val="006D6F79"/>
     <w:rsid w:val="006E0779"/>
     <w:rsid w:val="006E0B12"/>
+    <w:rsid w:val="006E1C38"/>
+    <w:rsid w:val="006E1FF4"/>
     <w:rsid w:val="006E234F"/>
     <w:rsid w:val="006E345B"/>
     <w:rsid w:val="006E34F6"/>
     <w:rsid w:val="006E4743"/>
     <w:rsid w:val="006E5A48"/>
     <w:rsid w:val="006E5BA0"/>
+    <w:rsid w:val="006E74F2"/>
+    <w:rsid w:val="006F12E2"/>
     <w:rsid w:val="006F1889"/>
     <w:rsid w:val="006F2296"/>
+    <w:rsid w:val="006F2B5C"/>
+    <w:rsid w:val="006F3399"/>
     <w:rsid w:val="006F4745"/>
     <w:rsid w:val="007020D6"/>
     <w:rsid w:val="007030C4"/>
+    <w:rsid w:val="00704381"/>
     <w:rsid w:val="007064DA"/>
     <w:rsid w:val="00712EDD"/>
+    <w:rsid w:val="00715590"/>
     <w:rsid w:val="007159FE"/>
+    <w:rsid w:val="007255BB"/>
     <w:rsid w:val="00735F7E"/>
-    <w:rsid w:val="00737300"/>
+    <w:rsid w:val="00736F00"/>
     <w:rsid w:val="007428B6"/>
+    <w:rsid w:val="007444F4"/>
     <w:rsid w:val="00751306"/>
     <w:rsid w:val="007524F1"/>
     <w:rsid w:val="00753EFC"/>
     <w:rsid w:val="00756E53"/>
     <w:rsid w:val="00756EAD"/>
     <w:rsid w:val="00762CDA"/>
     <w:rsid w:val="00763A3D"/>
+    <w:rsid w:val="00763CC2"/>
     <w:rsid w:val="007648F2"/>
+    <w:rsid w:val="007650B2"/>
     <w:rsid w:val="007705A3"/>
     <w:rsid w:val="00773619"/>
+    <w:rsid w:val="00774818"/>
     <w:rsid w:val="0077500F"/>
     <w:rsid w:val="007751D7"/>
     <w:rsid w:val="007754D6"/>
+    <w:rsid w:val="00776480"/>
     <w:rsid w:val="00777AB3"/>
     <w:rsid w:val="00781161"/>
     <w:rsid w:val="00782D59"/>
-    <w:rsid w:val="00782DFA"/>
-    <w:rsid w:val="00785E20"/>
     <w:rsid w:val="00787BEC"/>
     <w:rsid w:val="00791898"/>
     <w:rsid w:val="007A040D"/>
     <w:rsid w:val="007A0AC8"/>
     <w:rsid w:val="007A2097"/>
     <w:rsid w:val="007A4089"/>
-    <w:rsid w:val="007B45BA"/>
-    <w:rsid w:val="007B7102"/>
+    <w:rsid w:val="007A4D03"/>
+    <w:rsid w:val="007A7AEC"/>
+    <w:rsid w:val="007B4095"/>
+    <w:rsid w:val="007B60B6"/>
     <w:rsid w:val="007C1483"/>
     <w:rsid w:val="007C15BE"/>
-    <w:rsid w:val="007C4FC0"/>
     <w:rsid w:val="007C6631"/>
     <w:rsid w:val="007C6E37"/>
     <w:rsid w:val="007D045C"/>
     <w:rsid w:val="007D25ED"/>
+    <w:rsid w:val="007D3CB9"/>
     <w:rsid w:val="007E44F8"/>
     <w:rsid w:val="007E70C6"/>
+    <w:rsid w:val="007F02B6"/>
     <w:rsid w:val="007F5652"/>
-    <w:rsid w:val="00804C66"/>
+    <w:rsid w:val="00804463"/>
     <w:rsid w:val="008054AE"/>
     <w:rsid w:val="00806287"/>
     <w:rsid w:val="00811E52"/>
     <w:rsid w:val="008141FF"/>
+    <w:rsid w:val="00815832"/>
     <w:rsid w:val="0081778B"/>
     <w:rsid w:val="008212D3"/>
-    <w:rsid w:val="00822FA5"/>
     <w:rsid w:val="00823968"/>
+    <w:rsid w:val="00830601"/>
     <w:rsid w:val="00830602"/>
+    <w:rsid w:val="008321B6"/>
     <w:rsid w:val="008321F8"/>
     <w:rsid w:val="00834815"/>
+    <w:rsid w:val="008370D3"/>
+    <w:rsid w:val="008444F1"/>
     <w:rsid w:val="008449F4"/>
+    <w:rsid w:val="00844F59"/>
     <w:rsid w:val="008463D8"/>
     <w:rsid w:val="008478BB"/>
     <w:rsid w:val="008524DA"/>
     <w:rsid w:val="00853C1F"/>
+    <w:rsid w:val="00854D30"/>
     <w:rsid w:val="008568B8"/>
     <w:rsid w:val="0085711F"/>
-    <w:rsid w:val="00860C12"/>
+    <w:rsid w:val="008603F4"/>
     <w:rsid w:val="00862380"/>
+    <w:rsid w:val="00863263"/>
+    <w:rsid w:val="008632D4"/>
     <w:rsid w:val="00863AA1"/>
     <w:rsid w:val="00863C1F"/>
     <w:rsid w:val="00863FAF"/>
-    <w:rsid w:val="00867337"/>
-[...1 lines deleted...]
-    <w:rsid w:val="008760F0"/>
+    <w:rsid w:val="0086670A"/>
+    <w:rsid w:val="0087291C"/>
     <w:rsid w:val="0087615E"/>
     <w:rsid w:val="00876795"/>
-    <w:rsid w:val="00880471"/>
+    <w:rsid w:val="008816E7"/>
     <w:rsid w:val="00882820"/>
     <w:rsid w:val="00884D66"/>
     <w:rsid w:val="008857B8"/>
     <w:rsid w:val="00890F70"/>
     <w:rsid w:val="008937E3"/>
     <w:rsid w:val="00897BD6"/>
     <w:rsid w:val="008A1705"/>
+    <w:rsid w:val="008A32B6"/>
     <w:rsid w:val="008A48C1"/>
     <w:rsid w:val="008B1C1B"/>
     <w:rsid w:val="008B48D7"/>
-    <w:rsid w:val="008B4911"/>
     <w:rsid w:val="008B5B8D"/>
     <w:rsid w:val="008B6943"/>
+    <w:rsid w:val="008C06FD"/>
+    <w:rsid w:val="008C2B7F"/>
     <w:rsid w:val="008C6FA5"/>
     <w:rsid w:val="008C728F"/>
+    <w:rsid w:val="008D3B88"/>
     <w:rsid w:val="008D5418"/>
-    <w:rsid w:val="008D57B9"/>
     <w:rsid w:val="008E1047"/>
-    <w:rsid w:val="008E23BE"/>
     <w:rsid w:val="008E3691"/>
     <w:rsid w:val="008E434C"/>
     <w:rsid w:val="008E643A"/>
     <w:rsid w:val="008F0389"/>
     <w:rsid w:val="008F0733"/>
-    <w:rsid w:val="008F0DD0"/>
-    <w:rsid w:val="008F0E52"/>
+    <w:rsid w:val="008F0A87"/>
     <w:rsid w:val="008F2013"/>
-    <w:rsid w:val="008F4043"/>
     <w:rsid w:val="008F61C6"/>
+    <w:rsid w:val="008F62B2"/>
     <w:rsid w:val="008F6391"/>
     <w:rsid w:val="008F7951"/>
     <w:rsid w:val="00900A87"/>
     <w:rsid w:val="009026BB"/>
     <w:rsid w:val="00906FC8"/>
     <w:rsid w:val="00906FDE"/>
     <w:rsid w:val="0091172E"/>
+    <w:rsid w:val="00914377"/>
     <w:rsid w:val="00914A74"/>
     <w:rsid w:val="00915BF3"/>
     <w:rsid w:val="009161B5"/>
+    <w:rsid w:val="00917E68"/>
     <w:rsid w:val="00920097"/>
     <w:rsid w:val="009205B3"/>
+    <w:rsid w:val="00921080"/>
+    <w:rsid w:val="00921437"/>
     <w:rsid w:val="00922E83"/>
     <w:rsid w:val="0093096C"/>
     <w:rsid w:val="00932F55"/>
     <w:rsid w:val="00936B1B"/>
-    <w:rsid w:val="009410F3"/>
     <w:rsid w:val="009415C3"/>
     <w:rsid w:val="0094324D"/>
-    <w:rsid w:val="00946E10"/>
     <w:rsid w:val="00947731"/>
+    <w:rsid w:val="00947CA6"/>
     <w:rsid w:val="00951955"/>
     <w:rsid w:val="00952E1E"/>
     <w:rsid w:val="00953D04"/>
     <w:rsid w:val="00955249"/>
+    <w:rsid w:val="009559E2"/>
     <w:rsid w:val="00960FDF"/>
-    <w:rsid w:val="00963A67"/>
-    <w:rsid w:val="00965548"/>
+    <w:rsid w:val="009612EE"/>
+    <w:rsid w:val="009625B2"/>
+    <w:rsid w:val="00971C61"/>
     <w:rsid w:val="00975EA3"/>
     <w:rsid w:val="00980016"/>
+    <w:rsid w:val="009801D6"/>
     <w:rsid w:val="00981CF6"/>
     <w:rsid w:val="009831A0"/>
     <w:rsid w:val="00985FDE"/>
     <w:rsid w:val="00987008"/>
-    <w:rsid w:val="009904C2"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009A0EDB"/>
+    <w:rsid w:val="00987A04"/>
+    <w:rsid w:val="009925E3"/>
+    <w:rsid w:val="009A3CC4"/>
     <w:rsid w:val="009A4473"/>
     <w:rsid w:val="009A46D7"/>
     <w:rsid w:val="009A4C6F"/>
     <w:rsid w:val="009A4FDE"/>
     <w:rsid w:val="009A51D0"/>
     <w:rsid w:val="009A7B86"/>
-    <w:rsid w:val="009B0A9C"/>
-[...2 lines deleted...]
-    <w:rsid w:val="009B614F"/>
+    <w:rsid w:val="009B29D1"/>
+    <w:rsid w:val="009B4216"/>
+    <w:rsid w:val="009C05DB"/>
     <w:rsid w:val="009C0F31"/>
     <w:rsid w:val="009C2B67"/>
     <w:rsid w:val="009C38E8"/>
     <w:rsid w:val="009C5051"/>
     <w:rsid w:val="009C52B1"/>
     <w:rsid w:val="009C61A6"/>
     <w:rsid w:val="009C6229"/>
+    <w:rsid w:val="009C7EC5"/>
     <w:rsid w:val="009D1AD6"/>
     <w:rsid w:val="009D6A5E"/>
     <w:rsid w:val="009D7B25"/>
     <w:rsid w:val="009D7EF0"/>
-    <w:rsid w:val="009E5E04"/>
+    <w:rsid w:val="009E10C6"/>
+    <w:rsid w:val="009E33CF"/>
+    <w:rsid w:val="009E3B6C"/>
     <w:rsid w:val="009F2AC6"/>
     <w:rsid w:val="009F38FB"/>
-    <w:rsid w:val="009F6695"/>
-    <w:rsid w:val="00A03F2E"/>
+    <w:rsid w:val="00A00A9F"/>
+    <w:rsid w:val="00A06B18"/>
     <w:rsid w:val="00A118D8"/>
     <w:rsid w:val="00A11C77"/>
     <w:rsid w:val="00A13A71"/>
+    <w:rsid w:val="00A14A7E"/>
     <w:rsid w:val="00A16183"/>
     <w:rsid w:val="00A177C7"/>
     <w:rsid w:val="00A20FD6"/>
     <w:rsid w:val="00A2108E"/>
     <w:rsid w:val="00A22920"/>
     <w:rsid w:val="00A22B78"/>
     <w:rsid w:val="00A2670B"/>
     <w:rsid w:val="00A27C03"/>
     <w:rsid w:val="00A30AE8"/>
+    <w:rsid w:val="00A31471"/>
     <w:rsid w:val="00A32406"/>
     <w:rsid w:val="00A32BF1"/>
+    <w:rsid w:val="00A374C3"/>
     <w:rsid w:val="00A40190"/>
     <w:rsid w:val="00A401C4"/>
     <w:rsid w:val="00A4086F"/>
     <w:rsid w:val="00A46AD1"/>
     <w:rsid w:val="00A476E3"/>
+    <w:rsid w:val="00A51A39"/>
     <w:rsid w:val="00A51BC6"/>
     <w:rsid w:val="00A538A3"/>
     <w:rsid w:val="00A640C6"/>
     <w:rsid w:val="00A643CF"/>
     <w:rsid w:val="00A7165A"/>
-    <w:rsid w:val="00A72221"/>
-    <w:rsid w:val="00A72904"/>
+    <w:rsid w:val="00A71A2D"/>
     <w:rsid w:val="00A738F0"/>
     <w:rsid w:val="00A73FCD"/>
     <w:rsid w:val="00A76360"/>
+    <w:rsid w:val="00A76DDE"/>
     <w:rsid w:val="00A77512"/>
     <w:rsid w:val="00A80877"/>
-    <w:rsid w:val="00A82213"/>
     <w:rsid w:val="00A82617"/>
+    <w:rsid w:val="00A82C3D"/>
     <w:rsid w:val="00A851EA"/>
     <w:rsid w:val="00A8548C"/>
     <w:rsid w:val="00A856B5"/>
     <w:rsid w:val="00A858C5"/>
     <w:rsid w:val="00A8707F"/>
     <w:rsid w:val="00A93215"/>
     <w:rsid w:val="00A932B0"/>
     <w:rsid w:val="00A937DF"/>
     <w:rsid w:val="00A94369"/>
     <w:rsid w:val="00A950D5"/>
     <w:rsid w:val="00AA00A4"/>
+    <w:rsid w:val="00AA076A"/>
     <w:rsid w:val="00AA1AF4"/>
     <w:rsid w:val="00AA2A75"/>
     <w:rsid w:val="00AA5DA5"/>
+    <w:rsid w:val="00AA7817"/>
+    <w:rsid w:val="00AB0685"/>
+    <w:rsid w:val="00AB0E87"/>
     <w:rsid w:val="00AB35DF"/>
+    <w:rsid w:val="00AB3A1E"/>
     <w:rsid w:val="00AB67EF"/>
     <w:rsid w:val="00AC0393"/>
+    <w:rsid w:val="00AC1DF9"/>
+    <w:rsid w:val="00AC21CA"/>
     <w:rsid w:val="00AC259F"/>
     <w:rsid w:val="00AC3E3B"/>
     <w:rsid w:val="00AC484C"/>
     <w:rsid w:val="00AC64FC"/>
+    <w:rsid w:val="00AD5AC3"/>
     <w:rsid w:val="00AD6662"/>
+    <w:rsid w:val="00AD6A2B"/>
+    <w:rsid w:val="00AD6A94"/>
+    <w:rsid w:val="00AD76E2"/>
     <w:rsid w:val="00AE121A"/>
     <w:rsid w:val="00AE41F9"/>
     <w:rsid w:val="00AE553C"/>
     <w:rsid w:val="00AF1194"/>
     <w:rsid w:val="00AF283E"/>
     <w:rsid w:val="00AF2C80"/>
     <w:rsid w:val="00AF4655"/>
     <w:rsid w:val="00AF509E"/>
+    <w:rsid w:val="00AF6C07"/>
     <w:rsid w:val="00AF7BE2"/>
     <w:rsid w:val="00B0103B"/>
     <w:rsid w:val="00B0163B"/>
-    <w:rsid w:val="00B01876"/>
     <w:rsid w:val="00B04D10"/>
     <w:rsid w:val="00B07126"/>
     <w:rsid w:val="00B07A32"/>
-    <w:rsid w:val="00B11FC5"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00B1513D"/>
     <w:rsid w:val="00B21971"/>
     <w:rsid w:val="00B21F89"/>
     <w:rsid w:val="00B22069"/>
+    <w:rsid w:val="00B267A2"/>
     <w:rsid w:val="00B32167"/>
+    <w:rsid w:val="00B35104"/>
+    <w:rsid w:val="00B35789"/>
     <w:rsid w:val="00B36F45"/>
     <w:rsid w:val="00B40CA5"/>
+    <w:rsid w:val="00B42417"/>
     <w:rsid w:val="00B425C2"/>
     <w:rsid w:val="00B42712"/>
+    <w:rsid w:val="00B42F23"/>
     <w:rsid w:val="00B439B9"/>
-    <w:rsid w:val="00B43A1F"/>
     <w:rsid w:val="00B43E6A"/>
     <w:rsid w:val="00B444D4"/>
+    <w:rsid w:val="00B508AC"/>
     <w:rsid w:val="00B50A9C"/>
     <w:rsid w:val="00B50C12"/>
     <w:rsid w:val="00B50DBD"/>
-    <w:rsid w:val="00B603A0"/>
+    <w:rsid w:val="00B513F6"/>
     <w:rsid w:val="00B61F4F"/>
+    <w:rsid w:val="00B62C72"/>
+    <w:rsid w:val="00B630BB"/>
+    <w:rsid w:val="00B64054"/>
     <w:rsid w:val="00B6470E"/>
+    <w:rsid w:val="00B64C39"/>
     <w:rsid w:val="00B66357"/>
     <w:rsid w:val="00B669F3"/>
     <w:rsid w:val="00B711B7"/>
+    <w:rsid w:val="00B716E2"/>
     <w:rsid w:val="00B72B1A"/>
     <w:rsid w:val="00B76245"/>
     <w:rsid w:val="00B7625D"/>
     <w:rsid w:val="00B82B71"/>
     <w:rsid w:val="00B849B0"/>
     <w:rsid w:val="00B87498"/>
     <w:rsid w:val="00B92D32"/>
     <w:rsid w:val="00B937F4"/>
+    <w:rsid w:val="00B937FC"/>
+    <w:rsid w:val="00B93AC8"/>
     <w:rsid w:val="00B9461D"/>
     <w:rsid w:val="00BA6701"/>
     <w:rsid w:val="00BA6DA2"/>
     <w:rsid w:val="00BA760C"/>
     <w:rsid w:val="00BA79AD"/>
+    <w:rsid w:val="00BB3BEA"/>
     <w:rsid w:val="00BB3F51"/>
     <w:rsid w:val="00BB4010"/>
+    <w:rsid w:val="00BB5AEE"/>
     <w:rsid w:val="00BC0372"/>
     <w:rsid w:val="00BC06AC"/>
-    <w:rsid w:val="00BC23B1"/>
+    <w:rsid w:val="00BC1739"/>
     <w:rsid w:val="00BC2840"/>
+    <w:rsid w:val="00BC4767"/>
     <w:rsid w:val="00BC4B2B"/>
     <w:rsid w:val="00BC4EBF"/>
     <w:rsid w:val="00BD0368"/>
     <w:rsid w:val="00BD1624"/>
     <w:rsid w:val="00BD3326"/>
+    <w:rsid w:val="00BD6626"/>
     <w:rsid w:val="00BD6947"/>
+    <w:rsid w:val="00BD7453"/>
     <w:rsid w:val="00BD794E"/>
-    <w:rsid w:val="00BE1FD7"/>
-    <w:rsid w:val="00BE3CA3"/>
+    <w:rsid w:val="00BE374E"/>
     <w:rsid w:val="00BE673F"/>
     <w:rsid w:val="00BE67A7"/>
     <w:rsid w:val="00BF40F4"/>
     <w:rsid w:val="00BF449B"/>
     <w:rsid w:val="00BF5F66"/>
+    <w:rsid w:val="00C00F3C"/>
+    <w:rsid w:val="00C01393"/>
     <w:rsid w:val="00C015F7"/>
     <w:rsid w:val="00C024CA"/>
     <w:rsid w:val="00C026B4"/>
-    <w:rsid w:val="00C03CBA"/>
+    <w:rsid w:val="00C04795"/>
     <w:rsid w:val="00C0514A"/>
     <w:rsid w:val="00C05B93"/>
     <w:rsid w:val="00C06FD5"/>
-    <w:rsid w:val="00C10512"/>
-    <w:rsid w:val="00C1209E"/>
     <w:rsid w:val="00C13B63"/>
+    <w:rsid w:val="00C14C99"/>
+    <w:rsid w:val="00C16C11"/>
     <w:rsid w:val="00C17119"/>
+    <w:rsid w:val="00C17CE4"/>
+    <w:rsid w:val="00C20350"/>
+    <w:rsid w:val="00C22934"/>
     <w:rsid w:val="00C22958"/>
     <w:rsid w:val="00C24C3D"/>
     <w:rsid w:val="00C250F3"/>
-    <w:rsid w:val="00C27880"/>
+    <w:rsid w:val="00C263A6"/>
+    <w:rsid w:val="00C317D2"/>
     <w:rsid w:val="00C3241F"/>
-    <w:rsid w:val="00C33005"/>
     <w:rsid w:val="00C3691B"/>
-    <w:rsid w:val="00C40D83"/>
     <w:rsid w:val="00C47A8A"/>
     <w:rsid w:val="00C511B9"/>
     <w:rsid w:val="00C544DB"/>
     <w:rsid w:val="00C54F93"/>
     <w:rsid w:val="00C57856"/>
     <w:rsid w:val="00C57E30"/>
     <w:rsid w:val="00C60629"/>
     <w:rsid w:val="00C6365E"/>
     <w:rsid w:val="00C67150"/>
     <w:rsid w:val="00C70289"/>
     <w:rsid w:val="00C71644"/>
     <w:rsid w:val="00C716D6"/>
     <w:rsid w:val="00C746D2"/>
     <w:rsid w:val="00C75B2E"/>
     <w:rsid w:val="00C76EC8"/>
     <w:rsid w:val="00C779B1"/>
     <w:rsid w:val="00C77C20"/>
+    <w:rsid w:val="00C80789"/>
     <w:rsid w:val="00C8425B"/>
-    <w:rsid w:val="00C856B1"/>
+    <w:rsid w:val="00C904EC"/>
     <w:rsid w:val="00C92EDF"/>
     <w:rsid w:val="00C95AD1"/>
-    <w:rsid w:val="00C973F1"/>
+    <w:rsid w:val="00C95B95"/>
+    <w:rsid w:val="00C95E56"/>
     <w:rsid w:val="00C97F02"/>
     <w:rsid w:val="00CA161B"/>
     <w:rsid w:val="00CA1B36"/>
-    <w:rsid w:val="00CA5045"/>
+    <w:rsid w:val="00CA3335"/>
     <w:rsid w:val="00CA644F"/>
     <w:rsid w:val="00CA71C5"/>
     <w:rsid w:val="00CB67B4"/>
-    <w:rsid w:val="00CB7EEA"/>
     <w:rsid w:val="00CC3895"/>
-    <w:rsid w:val="00CC6F2C"/>
+    <w:rsid w:val="00CC49C0"/>
+    <w:rsid w:val="00CC5A9A"/>
+    <w:rsid w:val="00CC6149"/>
+    <w:rsid w:val="00CC7A89"/>
     <w:rsid w:val="00CC7E2B"/>
+    <w:rsid w:val="00CD19F4"/>
     <w:rsid w:val="00CD3194"/>
-    <w:rsid w:val="00CD353A"/>
     <w:rsid w:val="00CD368D"/>
-    <w:rsid w:val="00CD4183"/>
     <w:rsid w:val="00CD41FA"/>
     <w:rsid w:val="00CE0113"/>
     <w:rsid w:val="00CE501F"/>
     <w:rsid w:val="00CE5186"/>
     <w:rsid w:val="00CE5F1A"/>
     <w:rsid w:val="00CF0598"/>
-    <w:rsid w:val="00CF1BDD"/>
     <w:rsid w:val="00CF1CB5"/>
     <w:rsid w:val="00CF2B9C"/>
+    <w:rsid w:val="00CF3129"/>
     <w:rsid w:val="00CF3744"/>
-    <w:rsid w:val="00D0089F"/>
-    <w:rsid w:val="00D01DAB"/>
+    <w:rsid w:val="00D02128"/>
     <w:rsid w:val="00D04A06"/>
     <w:rsid w:val="00D04A47"/>
     <w:rsid w:val="00D04EC3"/>
+    <w:rsid w:val="00D07EB2"/>
+    <w:rsid w:val="00D12850"/>
     <w:rsid w:val="00D143D5"/>
-    <w:rsid w:val="00D14D4B"/>
-    <w:rsid w:val="00D2381B"/>
+    <w:rsid w:val="00D25308"/>
+    <w:rsid w:val="00D2691E"/>
+    <w:rsid w:val="00D3153E"/>
     <w:rsid w:val="00D332B5"/>
     <w:rsid w:val="00D42F0C"/>
-    <w:rsid w:val="00D441AE"/>
     <w:rsid w:val="00D45DEE"/>
     <w:rsid w:val="00D465BF"/>
-    <w:rsid w:val="00D471D1"/>
     <w:rsid w:val="00D477A5"/>
     <w:rsid w:val="00D50784"/>
     <w:rsid w:val="00D51C77"/>
     <w:rsid w:val="00D51E13"/>
+    <w:rsid w:val="00D52DFF"/>
     <w:rsid w:val="00D53197"/>
-    <w:rsid w:val="00D53DA4"/>
-    <w:rsid w:val="00D725E5"/>
+    <w:rsid w:val="00D603D3"/>
+    <w:rsid w:val="00D6361A"/>
+    <w:rsid w:val="00D72FBF"/>
+    <w:rsid w:val="00D7309D"/>
     <w:rsid w:val="00D75981"/>
     <w:rsid w:val="00D76584"/>
-    <w:rsid w:val="00D90450"/>
-    <w:rsid w:val="00D9052B"/>
+    <w:rsid w:val="00D768FA"/>
+    <w:rsid w:val="00D80FF2"/>
+    <w:rsid w:val="00D83B32"/>
+    <w:rsid w:val="00D907E2"/>
     <w:rsid w:val="00D9256D"/>
     <w:rsid w:val="00D92C98"/>
     <w:rsid w:val="00D9410D"/>
     <w:rsid w:val="00D947BA"/>
-    <w:rsid w:val="00D959DC"/>
-    <w:rsid w:val="00D95DD4"/>
+    <w:rsid w:val="00DA1753"/>
+    <w:rsid w:val="00DA2E55"/>
     <w:rsid w:val="00DA524D"/>
     <w:rsid w:val="00DA612D"/>
-    <w:rsid w:val="00DB35F6"/>
     <w:rsid w:val="00DB3C2B"/>
-    <w:rsid w:val="00DB3F51"/>
     <w:rsid w:val="00DB5937"/>
     <w:rsid w:val="00DB62B9"/>
+    <w:rsid w:val="00DC17D2"/>
     <w:rsid w:val="00DC2740"/>
+    <w:rsid w:val="00DC2B69"/>
     <w:rsid w:val="00DC55EB"/>
     <w:rsid w:val="00DD1584"/>
+    <w:rsid w:val="00DD179F"/>
     <w:rsid w:val="00DD26CE"/>
-    <w:rsid w:val="00DD470D"/>
+    <w:rsid w:val="00DD435F"/>
     <w:rsid w:val="00DD706C"/>
     <w:rsid w:val="00DD7177"/>
     <w:rsid w:val="00DE4A8A"/>
+    <w:rsid w:val="00DE5432"/>
     <w:rsid w:val="00DE581C"/>
     <w:rsid w:val="00DE62BC"/>
     <w:rsid w:val="00DE6481"/>
-    <w:rsid w:val="00DE79D6"/>
     <w:rsid w:val="00DF5E55"/>
     <w:rsid w:val="00E01018"/>
     <w:rsid w:val="00E05B09"/>
     <w:rsid w:val="00E07DD1"/>
     <w:rsid w:val="00E169B3"/>
+    <w:rsid w:val="00E16CE6"/>
     <w:rsid w:val="00E22AC9"/>
-    <w:rsid w:val="00E23765"/>
     <w:rsid w:val="00E24CE3"/>
     <w:rsid w:val="00E2570A"/>
     <w:rsid w:val="00E257CC"/>
     <w:rsid w:val="00E2734F"/>
-    <w:rsid w:val="00E27568"/>
-    <w:rsid w:val="00E3352C"/>
+    <w:rsid w:val="00E36E98"/>
     <w:rsid w:val="00E371B7"/>
+    <w:rsid w:val="00E40E6F"/>
     <w:rsid w:val="00E444C3"/>
     <w:rsid w:val="00E46004"/>
     <w:rsid w:val="00E465F6"/>
+    <w:rsid w:val="00E47719"/>
     <w:rsid w:val="00E52261"/>
-    <w:rsid w:val="00E54E2A"/>
+    <w:rsid w:val="00E52A3D"/>
+    <w:rsid w:val="00E52F8A"/>
     <w:rsid w:val="00E57C43"/>
     <w:rsid w:val="00E672A6"/>
     <w:rsid w:val="00E678BE"/>
+    <w:rsid w:val="00E720B3"/>
     <w:rsid w:val="00E72942"/>
+    <w:rsid w:val="00E72F51"/>
     <w:rsid w:val="00E752E2"/>
     <w:rsid w:val="00E77951"/>
     <w:rsid w:val="00E77BE5"/>
-    <w:rsid w:val="00E77FF1"/>
-    <w:rsid w:val="00E8080A"/>
     <w:rsid w:val="00E80DA0"/>
     <w:rsid w:val="00E81F6B"/>
     <w:rsid w:val="00E823D2"/>
+    <w:rsid w:val="00E84F23"/>
+    <w:rsid w:val="00E84FC0"/>
     <w:rsid w:val="00E90753"/>
+    <w:rsid w:val="00E92FFC"/>
     <w:rsid w:val="00E93706"/>
     <w:rsid w:val="00EA1F6C"/>
     <w:rsid w:val="00EA4366"/>
+    <w:rsid w:val="00EA6ED9"/>
     <w:rsid w:val="00EA7762"/>
+    <w:rsid w:val="00EB24CC"/>
     <w:rsid w:val="00EB2528"/>
-    <w:rsid w:val="00EB2B77"/>
+    <w:rsid w:val="00EB3CCA"/>
+    <w:rsid w:val="00EB6A50"/>
+    <w:rsid w:val="00EB7FA9"/>
     <w:rsid w:val="00EC3063"/>
     <w:rsid w:val="00EC442C"/>
     <w:rsid w:val="00ED5748"/>
     <w:rsid w:val="00ED633C"/>
+    <w:rsid w:val="00ED7AD8"/>
     <w:rsid w:val="00EE1584"/>
-    <w:rsid w:val="00EE1832"/>
     <w:rsid w:val="00EE5DA5"/>
+    <w:rsid w:val="00EF079A"/>
+    <w:rsid w:val="00EF21A4"/>
     <w:rsid w:val="00EF34A0"/>
     <w:rsid w:val="00EF37DD"/>
+    <w:rsid w:val="00EF4862"/>
     <w:rsid w:val="00EF4F11"/>
     <w:rsid w:val="00EF74DE"/>
     <w:rsid w:val="00F007F3"/>
     <w:rsid w:val="00F00C64"/>
     <w:rsid w:val="00F039B2"/>
-    <w:rsid w:val="00F03FFF"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F059D0"/>
     <w:rsid w:val="00F05B4E"/>
     <w:rsid w:val="00F10357"/>
     <w:rsid w:val="00F11470"/>
     <w:rsid w:val="00F11605"/>
     <w:rsid w:val="00F1254B"/>
     <w:rsid w:val="00F12A03"/>
     <w:rsid w:val="00F13B4D"/>
-    <w:rsid w:val="00F147E8"/>
     <w:rsid w:val="00F15CC0"/>
     <w:rsid w:val="00F16A9C"/>
     <w:rsid w:val="00F214E2"/>
     <w:rsid w:val="00F2564E"/>
     <w:rsid w:val="00F261C1"/>
     <w:rsid w:val="00F301F8"/>
     <w:rsid w:val="00F31501"/>
     <w:rsid w:val="00F323C1"/>
-    <w:rsid w:val="00F35539"/>
-    <w:rsid w:val="00F35A66"/>
+    <w:rsid w:val="00F34B3B"/>
+    <w:rsid w:val="00F4326C"/>
     <w:rsid w:val="00F44DC6"/>
-    <w:rsid w:val="00F46011"/>
+    <w:rsid w:val="00F44E35"/>
     <w:rsid w:val="00F50DDC"/>
+    <w:rsid w:val="00F54E31"/>
+    <w:rsid w:val="00F54F20"/>
+    <w:rsid w:val="00F54FAB"/>
     <w:rsid w:val="00F615FB"/>
     <w:rsid w:val="00F65D5F"/>
     <w:rsid w:val="00F66903"/>
     <w:rsid w:val="00F67AA9"/>
     <w:rsid w:val="00F7204B"/>
+    <w:rsid w:val="00F72D86"/>
     <w:rsid w:val="00F72DEB"/>
+    <w:rsid w:val="00F764C7"/>
     <w:rsid w:val="00F8009C"/>
     <w:rsid w:val="00F8033E"/>
+    <w:rsid w:val="00F81F05"/>
     <w:rsid w:val="00F83776"/>
     <w:rsid w:val="00F85211"/>
+    <w:rsid w:val="00F860BB"/>
     <w:rsid w:val="00F862EE"/>
-    <w:rsid w:val="00F86ACC"/>
-    <w:rsid w:val="00F86E7A"/>
+    <w:rsid w:val="00F86952"/>
     <w:rsid w:val="00F874C2"/>
+    <w:rsid w:val="00F9037B"/>
     <w:rsid w:val="00F925FA"/>
     <w:rsid w:val="00F93877"/>
     <w:rsid w:val="00F965F7"/>
     <w:rsid w:val="00F9798D"/>
     <w:rsid w:val="00FA1E93"/>
     <w:rsid w:val="00FA2081"/>
-    <w:rsid w:val="00FA342B"/>
+    <w:rsid w:val="00FA5202"/>
     <w:rsid w:val="00FA60BB"/>
     <w:rsid w:val="00FA63CA"/>
     <w:rsid w:val="00FB0984"/>
     <w:rsid w:val="00FB2317"/>
     <w:rsid w:val="00FB2D6C"/>
     <w:rsid w:val="00FB78A1"/>
     <w:rsid w:val="00FC0765"/>
     <w:rsid w:val="00FC2CFD"/>
+    <w:rsid w:val="00FC3BEF"/>
     <w:rsid w:val="00FC6786"/>
     <w:rsid w:val="00FC67BC"/>
     <w:rsid w:val="00FC6F89"/>
-    <w:rsid w:val="00FD21B2"/>
+    <w:rsid w:val="00FC75BB"/>
     <w:rsid w:val="00FD5004"/>
+    <w:rsid w:val="00FD5B7C"/>
     <w:rsid w:val="00FD695E"/>
     <w:rsid w:val="00FE09D4"/>
     <w:rsid w:val="00FE0AB2"/>
     <w:rsid w:val="00FE0C4D"/>
     <w:rsid w:val="00FE104B"/>
+    <w:rsid w:val="00FE1994"/>
     <w:rsid w:val="00FE2333"/>
-    <w:rsid w:val="00FE2FA8"/>
+    <w:rsid w:val="00FE36C2"/>
     <w:rsid w:val="00FE41DC"/>
+    <w:rsid w:val="00FE7DE8"/>
     <w:rsid w:val="00FF3248"/>
-    <w:rsid w:val="00FF521E"/>
+    <w:rsid w:val="00FF634B"/>
     <w:rsid w:val="00FF7693"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="7C2DF0B3"/>
-  <w15:docId w15:val="{EE2C909D-E26E-4492-9F56-A90DA2EAE04A}"/>
+  <w14:docId w14:val="06D88ED3"/>
+  <w15:docId w15:val="{01842DAD-80CE-4A1A-976B-958F4C2583C8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="2" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:semiHidden="1" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
@@ -13056,62 +40348,171 @@
     <w:rsid w:val="00E752E2"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="2" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:ind w:left="113" w:right="113"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik4efterram">
     <w:name w:val="Rubrik 4 efter ram"/>
     <w:basedOn w:val="Rubrik4utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
     <w:rsid w:val="00E752E2"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik5efterram">
     <w:name w:val="Rubrik 5 efter ram"/>
     <w:basedOn w:val="Rubrik5utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
     <w:rsid w:val="00E752E2"/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Kommentarer">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="KommentarerChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarerChar">
+    <w:name w:val="Kommentarer Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Kommentarer"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Kommentarsreferens">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008D3B88"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kommentarsmne">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Kommentarer"/>
+    <w:next w:val="Kommentarer"/>
+    <w:link w:val="KommentarsmneChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00440380"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarsmneChar">
+    <w:name w:val="Kommentarsämne Char"/>
+    <w:basedOn w:val="KommentarerChar"/>
+    <w:link w:val="Kommentarsmne"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00440380"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="130828706">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1360083745">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer14.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer16.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header25.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer27.xml"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer35.xml"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer37.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer28.xml"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer39.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header14.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header16.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer19.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header23.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer26.xml"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer30.xml"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header33.xml"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header37.xml"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer44.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header24.xml"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header35.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer38.xml"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer40.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header15.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer17.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer21.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header26.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header28.xml"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer31.xml"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header44.xml"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header19.xml"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer29.xml"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer33.xml"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header36.xml"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header40.xml"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer42.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header17.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer22.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header27.xml"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header45.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer13.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer20.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer24.xml"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header29.xml"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header31.xml"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer34.xml"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header38.xml"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header39.xml"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer41.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header18.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header22.xml"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer15.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header20.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer23.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer25.xml"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header30.xml"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer32.xml"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header34.xml"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer36.xml"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header41.xml"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header43.xml"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer43.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header13.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer18.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header21.xml"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header32.xml"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header42.xml"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer45.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="https://dhs.sp.regeringskansliet.se/dep/kn/helakn/Tillsyn%20och%20kontroll/Forms/Prop-samling/Prop-samling.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -13379,110 +40780,55 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/_rels/item7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps7.xml"/></Relationships>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...49 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="RK Dokument" ma:contentTypeID="0x010100BBA312BF02777149882D207184EC35C000A7E881806DB1DF4F99131D47CFDF91B1" ma:contentTypeVersion="28" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="bbd1197027d3ae3c71d41581fff8ffb5">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xmlns:ns3="cc625d36-bb37-4650-91b9-0c96159295ba" xmlns:ns4="18f3d968-6251-40b0-9f11-012b293496c2" xmlns:ns6="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6a000b15a2f5ca8844d8e6b57363d61e" ns2:_="" ns3:_="" ns4:_="" ns6:_="">
     <xsd:import namespace="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
     <xsd:import namespace="cc625d36-bb37-4650-91b9-0c96159295ba"/>
     <xsd:import namespace="18f3d968-6251-40b0-9f11-012b293496c2"/>
     <xsd:import namespace="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:RecordNumber" minOccurs="0"/>
                 <xsd:element ref="ns2:DirtyMigration" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns3:k46d94c0acf84ab9a79866a9d8b1905f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:edbe0b5c82304c8e847ab7b8c02a77c3" minOccurs="0"/>
                 <xsd:element ref="ns4:RKNyckelord" minOccurs="0"/>
                 <xsd:element ref="ns6:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns6:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns6:_dlc_DocIdPersistId" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -13660,53 +41006,113 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <RecordNumber xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xsi:nil="true"/>
+    <k46d94c0acf84ab9a79866a9d8b1905f xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Klimat- och näringslivsdepartementet</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">8c0493b0-b933-4b95-9adf-86d543f32632</TermId>
+        </TermInfo>
+      </Terms>
+    </k46d94c0acf84ab9a79866a9d8b1905f>
+    <TaxCatchAll xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Value>112</Value>
+    </TaxCatchAll>
+    <DirtyMigration xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7">false</DirtyMigration>
+    <RKNyckelord xmlns="18f3d968-6251-40b0-9f11-012b293496c2" xsi:nil="true"/>
+    <edbe0b5c82304c8e847ab7b8c02a77c3 xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </edbe0b5c82304c8e847ab7b8c02a77c3>
+    <_dlc_DocId xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">6VV7YVCVAJZ7-373442560-14206</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">
+      <Url>https://dhs.sp.regeringskansliet.se/yta/sb-gransk/_layouts/15/DocIdRedir.aspx?ID=6VV7YVCVAJZ7-373442560-14206</Url>
+      <Description>6VV7YVCVAJZ7-373442560-14206</Description>
+    </_dlc_DocIdUrl>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ContentTypeId="0x010100BBA312BF02777149882D207184EC35C0" PreviousValue="false"/>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<dokumentvärden xmlns="http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd">
+  <departementsnamn>Klimat- och näringslivsdepartementet</departementsnamn>
+  <logos>
+    <logo id="26">AQAAAHQAAACnAAAAXQAAANsAAAC7AAAAYxQAAFoLAAC8GgAA1BYAACBFTUYAAAEAWA4AAF8AAAAEAAAADQAAAFgAAAAAAAAAAAQAAAADAABAAQAA8AAAAEEAZABvAGIAZQAgAFMAeQBzAHQAZQBtAHMAAAARAAAADAAAAAgAAAASAAAADAAAAAEAAAAKAAAAEAAAAAAAAAAAAAAADAAAABAAAAAAAAAAAAAAAAkAAAAQAAAA1AEAAE4DAAALAAAAEAAAAJwAAAAaAQAAEwAAAAwAAAACAAAAJwAAABgAAAABAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAABAAAAXwAAADQAAAACAAAALAAAAAAAAAAsAAAAAAAAAAAiAQACAAAAAAAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAgAAADoAAAAMAAAACgAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAFAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAABbAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjAV8AAAA0AAAAAgAAACwAAAAAAAAALAAAAAAAAAAAIgEAAgAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAIAAAAoAAAADAAAAAMAAAAnAAAAGAAAAAMAAAABAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAEAAABaAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjARMAAAAMAAAAAgAAACcAAAAYAAAAAQAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAQAAACgAAAAMAAAAAwAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAAIgEAAwAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAAA6AAAADAAAAAoAAABfAAAANAAAAAIAAAAsAAAAAAAAACwAAAAAAAAABQAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAADAAAAWwAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAFfAAAANAAAAAMAAAAsAAAAAAAAACwAAAAAAAAAACIBAAMAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAADAAAAKAAAAAwAAAACAAAAJwAAABgAAAACAAAAAQAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAABAAAAWgAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAE6AAAADAAAAAoAAAA7AAAACAAAABsAAAAQAAAATAIAAC0BAABYAAAATAAAAL0AAABgAAAAxQAAAGgAAAAMAAAATAIxAUgCNQFDAjUBPgI1AToCMgE6Ai0BOgIoAT4CJAFDAiQBSAIkAUwCKAFMAi0BPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAABDAgAAWgEAAFgAAADoAAAAqAAAAGYAAADaAAAAdQAAADMAAABLAloBSwJaAUsCWgFLAkwBSAJAAUgCQAFWAkkBWwJbAVsCWwFrAlsBawJbAWsCWwFkAkoBVQJBAVUCQQFvAkgBewJaAXsCWgGKAloBigJaAYoCWgFuAjUBQwI4AUMCOAFDAjgBQwI4AUMCOAFDAjgBGAI1AfwBWgELAloBCwJaAQsCWgELAloBFwJIATACQQEwAkEBIgJKARsCWwErAlsBKwJbASsCWwErAlsBMAJJAT4CQAE+AkABOwJMATwCWgFDAloBQwJaAUMCWgE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAEMCAACOAQAAWAAAAJgCAACmAAAAcgAAANsAAACGAAAAnwAAAIcCjgGHAo4BhwKOAYkCcwGPAl8BjwJfAYECWgGEAmYBhAJmAYQCZgGBAmUBfwJmAX0CZgF6AmgBegJtAXsCcQF+AnIBgAJyAYQCcwGGAnABhgJwAYYCcAGGAnsBeAJ7AWoCewFpAnEBaQJxAWkCcQFrAnMBbgJyAXACcgF0AnEBdAJtAXUCagF0AmgBcgJnAXACZQFsAmYBbAJmAWwCZgFuAl4BZgJeAV4CXgFgAmYBYAJmAWACZgFeAmYBWwJnAVkCZwFXAmkBVwJtAVgCcQFbAnIBXQJyAWACcgFjAnABYwJwAWMCcAFjAnsBUwJ7AUUCewFGAnABRgJwAUYCcAFHAnIBSgJyAUwCcwFPAnIBUAJvAVECbAFRAmkBTwJoAU0CZQFIAmYBSAJmAUoCXgFDAl4BQwJeAUMCXgFDAl4BQwJeAUMCXgE8Al4BPQJmAT0CZgE5AmUBNwJoATUCaQE0AmwBNQJvATYCcgE5AnMBPAJyAT4CcgFAAnABQAJwAUACcAFBAnsBMwJ7ASMCewEjAnABIwJwASMCcAEmAnIBKQJyASsCcgEuAnEBLgJtAS8CaQEtAmcBKwJnASgCZgEmAmYBJgJmASYCZgEoAl4BIAJeARgCXgEaAmYBGgJmARoCZgEWAmUBFAJnARICaAERAmoBEQJtARICcQEVAnIBFwJyARsCcwEcAnEBHAJxARwCcQEcAnsBDgJ7AQACewEAAnABAAJwAQACcAECAnMBBQJyAQgCcgELAnEBCwJtAQsCaAEJAmYBBwJmAQUCZQECAmYBAgJmAQICZgEEAloB9gFfAfYBXwH9AXMB/wGOAUMCjgFDAo4BQwKOAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAC8CAABYAAAAoAAAAKgAAACHAAAA2gAAALsAAAAhAAAAQwIvAnECJwJ8AiICggIfAowCHQKMAgkCjALxAYwC1wGMAtcBjAKXAYwClwGMApcBQwKXAUMClwFDApcBQwKXAUMClwFDApcB+gGXAfoBlwH6AZcB+gHXAfoB1wH6AdcB+gHXAfoB8AH6AQkC+gEdAgQCHwIKAiICFAInAkMCLwJDAi8CPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAAAiAgAA0gEAAFgAAAAwAQAArAAAAIwAAADAAAAAnAAAAEUAAAA5AtIBOQLSATkC0gE+AqkBPgKpAT4CqQE2AqcBNwKvATcCrwEwAq8BMAK0ATACtAEwArQBMAK3ATICuAE0AroBOAK5ATgCuQE4ArkBNwLCAS4CwgElAsIBJAK5ASQCuQEkArkBJwK6ASgCuQEpArkBLAK4ASwCtAEtAq8BJwKvAScCrwEoAqgBIgKoASICqAEiAqgBHAKoAR4CrwEeAq8BGAKvARgCtAEYArgBGwK5ARwCuQEeAroBIAK5ASACuQEgArkBHwLCARYCwgENAsIBDQK5AQ0CuQENArkBEQK6ARICuAEUArcBFAK0ARQCtAEUArQBFAKvAQ4CrwEOAq8BDgKnAQcCqQEMAtIBDALSAQwC0gE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAGUCAADSAQAAWAAAADABAADCAAAAjAAAANYAAACcAAAARQAAAE8C0gFPAtIBTwLSAUkCqQFJAqkBSQKpAVECpwFQAq8BUAKvAVcCrwFXArQBVwK0AVcCtAFXArcBVQK4AVMCugFPArkBTwK5AU8CuQFQAsIBWQLCAWICwgFjArkBYwK5AWMCuQFgAroBXwK5AV4CuQFbArgBWwK0AVsCrwFgAq8BYAKvAV8CqAFlAqgBZQKoAWUCqAFrAqgBaQKvAWkCrwFvAq8BbwK0AW8CuAFsArkBawK5AWkCugFnArkBZwK5AWcCuQFoAsIBcQLCAXoCwgF6ArkBegK5AXoCuQF3AroBdQK4AXMCtwFzArQBcwK0AXMCtAFzAq8BeQKvAXkCrwF5AqcBgAKpAXsC0gF7AtIBewLSAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAAoCAABYAAAAMAEAALcAAACeAAAAzAAAAK8AAABFAAAALAIKAiwCCgIsAgoCJwLfAScC3wEnAt8BLgLeAS0C5gEtAuYBNALlATQC6wE0AusBNALrATUC7gEzAvABMQLxAS0C8AEtAvABLQLwAS4C+gE3AvoBQAL6AUEC8AFBAvABQQLwAT8C8QE9AvABPALwATkC8AE5AusBOQLmAT4C5gE+AuYBPQLfAUQC3wFEAt8BRALfAUoC3gFJAuYBSQLmAU8C5gFPAusBTwLvAUwC8AFLAvEBSQLxAUcC8AFHAvABRwLwAUgC+gFSAvoBWwL6AVwC8AFcAvABXALwAVgC8QFWAvABVALvAVQC7AFUAuwBVALsAVQC5gFcAuYBXALmAVsC3gFiAuABXQIKAl0CCgJdAgoCPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/ygAAAAMAAAAAgAAACgAAAAMAAAAAwAAAA4AAAAUAAAAAAAAABAAAAAUAAAA</logo>
+  </logos>
+  <närvarande>statsrådet Busch, ordförande, och statsråden Svantesson, Waltersson Grönvall, Jonson, Strömmer, Forssmed, Tenje, Forssell, Slottner, Malmer Stenergard, Kullgren, Liljestrand, Bohlin, Carlson, Pourmokhtari, Rosencrantz, Dousa, Larsson, Britz, Lann</närvarande>
+  <föredragande>statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Edholm, Waltersson Grönvall, Jonson, Strömmer, Forssmed, Tenje, Forssell, Slottner, Wykman, Malmer Stenergard, Kullgren, Liljestrand, Bohlin, Carlson, Pourmokhtari, Rosencrantz, Dousa, Larsson, Britz, Mohamsson, Lann</föredragande>
+  <departementsenhet id="Klimat- och näringslivsdepartementet"/>
+  <dokumentnummer etikett="Prop.">2025/26:305</dokumentnummer>
+  <titel>En mer enhetlig reglering av tillsyn och kontroll på miljöbalkens område</titel>
+  <template id="14"/>
+  <kapitel/>
+  <avsnitt/>
+  <fastaavsnitt/>
+  <bilagor>
+    <bilaga bilagenummer="1" bilageetikett="Bilaga"/>
+    <bilaga bilagenummer="2" bilageetikett="Bilaga"/>
+    <bilaga bilagenummer="3" bilageetikett="Bilaga"/>
+    <bilaga bilagenummer="4" bilageetikett="Bilaga"/>
+    <bilaga bilagenummer="5" bilageetikett="Bilaga"/>
+    <bilaga bilagenummer="6" bilageetikett="Bilaga"/>
+    <bilaga bilagenummer="7" bilageetikett="Bilaga"/>
+  </bilagor>
+</dokumentvärden>
 </file>
 
 <file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
@@ -13715,163 +41121,170 @@
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
+<file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{82520D6B-E463-47F0-8BC1-7FE6345FEB96}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{753BD5F4-18D8-4E9E-BF33-21716F428AEF}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8073FCEC-333A-4098-9C85-ACF5BB49A4ED}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Skr/Skr-kapitel.xsd"/>
-[...9 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="cc625d36-bb37-4650-91b9-0c96159295ba"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="d4acd662-17ce-4a3b-8e84-c7c9f280a23c"/>
     <ds:schemaRef ds:uri="18f3d968-6251-40b0-9f11-012b293496c2"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AA1A990E-D27A-4304-8E2F-873FFDD69CC3}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3350E368-16BB-47F7-8406-2872CFDAD32C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...12 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{33C30DF9-BD3A-4D2F-992C-781253ABAD2F}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{41526116-34C9-4975-BDD5-9A531D53F80F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Prop/Prop-kapitel.xsd"/>
+    <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B47A12F8-8441-4160-9255-ED077DACD47E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{363E688D-A4E9-473C-9FC2-0F1B2F8FE1A0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BD1969C2-2E74-4574-8A5E-F4BA8AE462A4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Prop-samling.dotx</Template>
   <TotalTime></TotalTime>
-  <Pages>68</Pages>
-[...1 lines deleted...]
-  <Characters>17334</Characters>
+  <Pages>51</Pages>
+  <Words>17946</Words>
+  <Characters>95118</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>41</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>792</Lines>
+  <Paragraphs>225</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Riksrevisionens rapport om Migrationsverkets kontroller av arbetstillstånd - stor risk för fel och missbruk</vt:lpstr>
+      <vt:lpstr>En mer enhetlig reglering av tillsyn och kontroll på miljöbalkens område</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Regeringskansliet</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20563</CharactersWithSpaces>
+  <CharactersWithSpaces>112839</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Riksrevisionens rapport om Migrationsverkets kontroller av arbetstillstånd - stor risk för fel och missbruk</dc:title>
-  <dc:creator>Kristina Teglund</dc:creator>
+  <dc:title>En mer enhetlig reglering av tillsyn och kontroll på miljöbalkens område</dc:title>
+  <dc:creator>Linnea Haglund</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:version>1.2.6</cp:version>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100BBA312BF02777149882D207184EC35C000A7E881806DB1DF4F99131D47CFDF91B1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Organisation">
-    <vt:lpwstr>1;#Justitiedepartementet|75210908-dd30-49f2-afb6-71c3d988f75d</vt:lpwstr>
+    <vt:lpwstr>112;#Klimat- och näringslivsdepartementet|8c0493b0-b933-4b95-9adf-86d543f32632</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ActivityCategory">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>7701948f-58f8-4437-8e58-67a15a00ce02</vt:lpwstr>
+    <vt:lpwstr>95f4e87e-57d4-48ee-bd53-18b6e242dc02</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_dlc_DocId">
+    <vt:lpwstr>TSDR5AECP2XP-1839530900-64462</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_dlc_DocIdUrl">
+    <vt:lpwstr>https://dhs.sp.regeringskansliet.se/yta/kn-rs/_layouts/15/DocIdRedir.aspx?ID=TSDR5AECP2XP-1839530900-64462, TSDR5AECP2XP-1839530900-64462</vt:lpwstr>
   </property>
 </Properties>
 </file>